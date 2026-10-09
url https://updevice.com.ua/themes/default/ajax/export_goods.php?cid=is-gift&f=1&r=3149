--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d3872be9aa1e09167863509b9b2761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646873603aec92bd4931651093c2e26e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a505c278fd2c68f838e21023f922fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cef58e3040071675568977eead0844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa43ef92acadb7a9f45da2194975db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a323eaea7f23df736b1e3b53c36e4e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80b5e3bdd08fbbe61e70f3903a1ec57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863d42c2eef1f69c627a29bd3ac419a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a59105988d57ec8889eaabbe4222d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b465bb874b042bd15e625d242d62b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119781fcd6ed99d3da9df5284a919a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c29c0b8fcd540495e048462a1a0f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdc3181f30f53038b33a1eb4941a4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaf23eef1a8c171cda1e2a209724cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b978ad4be45b71f92307ccd6e250715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfef362e1c3194e1a075388b0026c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f520848d5bec52fe35296c5c54ce82b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9fbfa631e8f5f0c3f8e86ecd88d9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69524364fa0b613aca9ff143d2816c6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e843d1ea498d5eb54217549b187586920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9665c184ed080d950691ae9108d7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e4e5bcd01fdeac7f99ded370fa83122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313af2984ecf42543c87e5b317b897c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72b41a9eed92eb8ba93d1fc7625fcf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9999953f19bd6543d1a38b1ec99b74025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2162439ec9a4833cae73f380c7f3c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e68e811c1a674609f52a3ff37edb2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda314c29506004f0fef3d3b2e8a94628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3790dc62c3c7d63440931c1dddc5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117863553578429e0fae7f058876796330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c2da48642892883fb6c18f23ec81431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfec235e138c73912579c1f42dec4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfe4d1de8c5b0daa8017aab7c68aac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f719449a122dd8bb9ce9f7f903529b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0143cf29f7d64596fa8fcdc94c7b1db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd76c5607d798566423e627365b66bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd2008496753e00f23b8032d95f47837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f93a962bdf2667412d90a6c9be69438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c23d170d76a4cd814088c58249813b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980fa1341aba4c4411901431098b71a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6e342bb37770cf361401dc5ae00da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2749d3e8d8da80368b0569666fe4d9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc298cfc95065d425a6d30aeee35d15943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72d2d6406a62150654e0acd4a2190744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc8e5dc07fdc29891c092b92f0a3b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291827f113f7693c8d112ade4c038c4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c60970758c802f19781f9aef7872d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d57f3777825d0b5f88829e423c29748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd552a71b0207f77a9dad02cfd323c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f70074a8c2cf626268838cfc1b239c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc80e15fb0276227bd6b553ddd9d8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81bcea4542b9ededf5ca6ec043a11152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826e6a3308813a8d20b4147504c6e0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2c85ce217bee5dc9af6fdadd1b2a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9e48787923910819dff7c3f31e8d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7221cb81adb586482493f9ce9573056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3999b40e436ae244864cba3b541b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850574c593995e066a1888a3509a9e1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a635b2a30e166c5ff2ca93be4b072559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c7274eb3936ad2a8b6a97f03d8ce560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57a753fbaf21fd52185e5f93e81d0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d292352590f76ab98473e2b2dd0d2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500218ea753e4abc760de32ea30499463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623982321ab4852f55c5c328e4e9d7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644a057dbed0efc586bee249c1a6d7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365bcd9ced8d1ca31befcffea3b19f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471149b238fc0393ea3f270e510234567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe8bc27c6ba6e30177480c9952f33968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f954877009a9d4b03f95e62189b7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409c9d167bf381f16b461a6659c2f9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6076d511906de31fe49200cb02284271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46566a7ae22c2ec9478893dbb12a124172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3e8dbbbe2e06f56bf712f0930af3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76691d0474002bda708b14563d487e1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a685e9416c240a4884c0dbd9e6c4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa70c664e0d5452564b39b3357b75b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e139efc185b4fef3db2f9772e20c6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb4d14f01ffed3af3e491c9a104e0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718216eedcd504df68a37bb9e2d0abb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707ac6585ce91f3e9b4dae65535b2ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942af4476f44affcaca467363dfc874581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76ec6804543ba1b5587aa1efd9445282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04216b184fc688a4e37cedee4735965f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3447a3ff999638079782939d58c64b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584b8d65faea1c25f4467e7cceddbcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138e50d5b856139fb382f53bf15af5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93a7e428e13e001fc37acde943fe1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43222f7d99a04b0fb68d9507b102c8e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1f663b4bfc5ff04a0889e3af7ebdd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c98d58f1ebf6d5e969d8640863f4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ad386957a55ddd8937d11f1f7273b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d24028d3477eb706a8b6a98c63960992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee24b24e94ee844324a8e80b61bd1e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca79d5cd15614d3df0220d8cd39121694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33700d7aa682e50a01017e7a621ac70095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1c77ed07b8c7e01ba83b307583d6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683edf4e1a7955325015700406cfe2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31680737661b4237f490a3d5a284b96198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec089828339acd12a9f4709f57d4cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8357eb452516447388d660c64646ea3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081b91516d012d05b9ff0225424c9d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5745696f13d8200f84601203eda6b65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ba1c92e8489b570c03001e5db66b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2ffd6e6a7445895be5cdf5a6ce8ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46db3910f16a3e7f5ce4c8b72567199105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df6fa79d7265eb66ce7194da79ba06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44378e447c9d1254fc8d9c640f3dba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10870655351dbeaf8584622fd855b3dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307b617827c5ec647361065d4cff640109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def5787b0cb78b31d4f7b99fe02c52c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ffbd5bcebafc69ed291a443e7f631111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541df11a98cf35e61407d7f5f333ee13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe594b16aab23f399c9541c9b31baae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40193b97abdf962841830a66419d389c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dca6522dd3cb0d2ebff5efaa657f94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07223983fe9ad2db1e76d80e407a376a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffed0e6b9be7f44aaf5030cd09e327117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8190fd3e71450afb9bafd0eb7db25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ab4f2accc28b36b66f13979222691119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfbbb7539554ffe142ce8cc20b08c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf44fd2c9b8d3b67fa588450fb8162121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0eb8e72d4464275c4106d1c4e6c51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713433f2ce82d8f59a8090284bab52f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5b995f4e48acca4c70cbd67c711ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16944ed107942174dcf036e0a2befab3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9f51cf2f8b58b558fc5950fb89c9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e828eb42d42768aa5985faa62ec555127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fd8caedf8745e19da0fd923733b8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a179fe7b4d5f97378141e7226f8344d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f32370e2477e920056e74a801f423130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8704bfb2f3a731ff550ddf86f246d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3652a1dd2a17fdf8083a7ec7523b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9fef55668a1752164ea972e2c30cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778deb73eee01c5c8f5b824eb0ea126134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e51baf9a376dcaa48961fc3906925135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cd56a9a774ba22b37b929054a745f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e413fd039c70ad2e82dfcb81402397137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0d2308d6f8638019353a493ef418b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10159f5fbf780d4113e4b78896cc0171139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4554d46e9b01713b95050ba14140fbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047f963be490a2287e6c9b4ce0651ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd66214518fca3004c63a6349c1c4dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10a0a2f65e55776a92cdc4a8345fc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3081dbfd1dc65a6f423dc3cb949c0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e34062f58be9274da2824c971366e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8911217dc40d0d5d0c9750adb394e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db891b4e1aab42a81db8985ab6cce0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab84aa7dfe2e8ae40cfbba53b4ffb24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee9d545df6f5b40e464d5e2d5ee7a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c572f1e3134a4c31aaa5ac3d88e20b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ca61bc07a40e0948a7bae3a1c3466151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e98b482edb5a87e5289b55ac18211152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cabe0965c6c49dcdaed4a0f9d5ff1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5339ea17005fccd89398a13f898d4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b844fbc4c9d70dfb31d8a801da9bae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4585f31e835a783846584e9de9a66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90735a588e4838bf27f3508854c6752157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8834033f964aa0987be2f80c145a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895afc92ce8e44668a4c54f5e1a3a81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2fa256deba151a171261f7d2e3e7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ae9a9e3100169d4fa27225967ab80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52204e87f25f0b20939d8359e41e45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9be0af3b83217aad6c48d7a166aae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b0ed797fbdbb1051f9c4893671da9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512f6543ca2eb36c90469824ed85fc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735c6bba5466ac58ab5eeb8a940dfbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c68475b64b2cdce6f7529092bceba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ed084779db92c8a621524eca6c46a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc90d05a3dd8222fac55904c969952169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65522d94fb7a22518789931594952e00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34de0c8869f0809a38347b6815da18171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427fc759b3f0f4940abd9126b27c1b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec109d604af3d68c11e13fb556cf63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fba15cf22bb1d139002669e8fb1a8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf23cd21087ed86e6b564fc47a3f337175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471360bc3a13468f6eeec4197ecaddc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656ec56f7663061d65fab0e60d5461f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b139b3aa6ee304bc560d3bdf6deb940178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae11809268f1fa16bef72a1fb9f9ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e694f75c7b5b16d3d7da142bf1f3e86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea03b12c378d6ad2d25935eff13ff34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa57e4d93e8acbdbeb84cb312135480182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3935abfb5a79f919f64d40799ffddea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5af9a97a71c1bb8180a0db51750a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a70fcc33ceb2c4fde3927797c99c05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bbd2acbefda9ec3e00074dd517582186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd802ed72cb15af8f29a367fd036a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720e018642ffeecce5ce9d60efb8215188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c8604526e5f6a532a6f318f22babc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c3077b158a9f4b349665828532197190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210c6b0f98bc1c42e7df9d32e2896a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b52ad6386d157779326ff6abd8ba4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a4bbf102b32a7d27dc70af3c11486193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279343c686bfa03c1ca0004a2ea7372194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b6d29ebe4d7a17025ec0f769d4974195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce8487c4a7a8846ce1760ca7b8efcf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd924111ab6a29603864be54bb7dcc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ebe1c21d72139cbba6a1a1523de01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790d89ae3260796cf7f448777b156e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505a14ba8941744b7e9a90cbb0c884c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3ea621cd9f55aacef3092e242ca2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ea605c88db2cb8b996546c24e0bef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59b9174ef04ede9782e37e5a1762a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508f3da42e5d190be49ab3b6919dfa1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc51357a46d3ba8d7b6608c2b39bea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2262f607357d45b5bfdd9fa925cebd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2a17239d243dee777eeb8d524750f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7bacad36dcc23a358dc9076e9ad78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6d66155a8fe7b975fbd52c6057013209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ae98ad459d3c1a4e170c7cfbef9cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647222eca009a9952a51de008f7ae64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08134b2c5886c06eb5b20749b90bd9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839ac4afcae9e4536141743d26bdde3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56169039d794764995080ceddb3bcfc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0e920cfcbfa6a827f33ffe1872b97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b71837540cb445c9db7e9f2c67334216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7632bb696a56336d0d1d7651236a32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40290f45151e9794d510b032a8aacf04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699c4ebf10e4fc5d97a51cbde2405f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412063cf32675daeca35def9147c054f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b17d9c1fc7087436935800ecaf7af2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2fe5f5e6f67677b5aa0b2727625c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f072394a1b87652e93696408d5b38e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbc8de46c1ebacf1628fe3d9dc1972224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a42d5b3b7e29cb8b19efb7e01e7bc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9caa1c53d72db1c28b8ac3705a1247226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b34ff87fb94bb421b851ea7c525b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368151125c19e83152877fb99e31ec9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d018b816ef858f742b796a78fdc1c5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940496ea5a24416fd866b10810f5b18d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9cd6cb39af2734c8dacd8ab8dabbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dcc715f131198fea2a58bb91bed8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d308e4b8e1b1280dd5f4b7eeca9700233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6c4baa9e0b8a5c736e651be4fae0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eedf38b9237c6eb99228fe8f692d70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f920c7dbe7c626b1b38fc2d835d99b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b52020575b4589d4d0afdb6a8c0ab3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32ebd8dd23c4155eb7003fe08d34c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3572c63e17a45e8db4330fe62db2412239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c986fff576cdf7115469b29fac69a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe960443cbbdeff27e798190b3783b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cea33ec58e61cc27224ea0f72d3983242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0721cb75f91366ece77e7300fcd3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c22b90d89edc598b0f397565d6d8e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1076af1327068e1338e5e3d9ed59c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a8c5af9c815c8e1992b7d895bdc9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d524b98954cad21e6ce7cef54207b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7397c041ba2cb0aba39bd2c87356db5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bf50d5e595d0d58fba4a5a6a4a79f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f913fbc365b70816e6c4d166c83a6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4f1687a79dca825af2cf900ddcb0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b9a094be570b3b5a9a43a6ca7eedc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c811ddedf14689ad7ae58a5b7531245253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81183b52f36f057319366da089ba97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699c4ec7aef18281742a49e37e97554255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9287d4a7e2764f55265a43b9f31b44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef0fd9637d839196b2e5e7f4e6d39f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95548ca24df2abc1261ba89799a14ecf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ac0d7fe5e4e708b6782563e636dd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec4d7597c09893181043dde8d19b13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8348f3b3a5ccd839c0c171c188dab15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bf3812433c6ba3ab56c1540d8073b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd1835eb987725df0a3c89bd200492263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca549f3caf155a38b8f8c5c458a6fe42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac47083af47c1b36994f31de5d212a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffc89182af83e51f4f8416968409d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed65a8d73d49be206429fb516505df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984736c7d473fdbcec2fe71e31a4d49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d567d92fdeadc5bc0cca4f99d87c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c48130cd4d17f0f722414148deb7a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bcb4f24e8e3d2cbe078b5a2d6be0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d67b2f0da52f470b262b3f73788c5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d7bb998793faf58d9d2f97eed3a84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ebbc0a61b2a8d1911dffc40c1d831274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171553be787038ce1d4c36e173a55f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f243165c83702b73ea6aaf20f6d761276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36b9c389d643db8d3e99d4eb8050dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159ff1173a64bdd80d937ac4ae139a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb39d8251d38b843d51fb004f1e7b18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb59912a0968be1020b78724813ebd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127b65c1db9eeea7c25035ee80315d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca07326fe20b2cc9f615a9eab0c542282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff8af2199e0cdb34393baad68c962b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04739754c06bf9be99cfb696c47a57f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf09c3f730ebfab282884496012035a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1779fe531f658d288cdc5c36bb9d866286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdb5109ee9a9b4f7d3419a7a5f0bad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab48df3787782e91e09796bf1b92a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec65e58a9311cdb934618f7d25d602d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697d32c71ed4323205af64405a7909c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bd91389d03eb20444d0aaf4495c21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c711483655e9444fc7ab4cf16f5ec1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01780462d872246838b5b726ceec8fb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88513fcecfb8358155f371fe5ca198a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c584ed89cc3444c3b82a19726c914e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26536e0895baec3ed1b273f8203b248296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f70330d804184c6895fb2865f04fc6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7e0825fc17a04b7450fd24bebaf93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93bd314a08ecfe50edba1f5f46e02f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0e89d6ab294e17e52ee86ee871ee3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42770e3f22515f2e077f59c63e47184301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e5f2b99af74e92b1e76b1986f4726302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcb03f6e528ce56d2e062d67282f33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc773d88844dbff87002b8fbdda9bcc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f577743c1bdd50d34ada1e918a85361305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481d1f6f76d67003ca42cbb48e0910f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1745d202685c98a646df4d9732e24a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc6e9f34b9ac55dad90449048e7fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bd811370851b6f27b3ac2d3043c25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5843f3d3abd5720a67103ef0d94fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b0d65bb35f4fd4b8993aa1e83c264311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c865df57d1512eed20ff44c5c05a0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f91952cc62abd6f36d61071bee35d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8b3b86c7936425dbe1fcf62cda9f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb41da10c70916d72b194ad0daac2fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af3b613dac8d4fbfdc25204e6aacb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe899429e147a712f5e055702735316f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088630c92b20dfac323c3ed90c32e800318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749129f5709a702c8b492f010eff9602319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c747021a683877259ce69aa2a01b706320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae463e19819b3feab222b56853569f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9fed0dda8ff6d4228e009de70cc3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc903ae3dbf5a7c8ab635cd72f77495323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebd0f068a65feb56a48ad047d6224c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2523f4cbf62f7738b41ff08dbba5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f66efd39a71660f6571a57c695677326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f18a9d20d8127b542d8c6337ad28a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e3189fa14b0230639c9e351665e7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d81d7bb839830f2076f3898a871a27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719a29a3aa98fa039138e0ceb7913e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232d92c7b5c6355e8988e138f05bf51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdee1c182e4d25e99b1c6220f8dfbdb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070b55bf3a1ce82221337c17fef322b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8777fb0a4d703fd44312c3d33bae9ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246f89a84865922f036a7c3eb1a4b25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328a5a70fcda00c0950be123853b91f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cdf1ae3f762c8b779ea4324266e49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c3267ecd22b9adf85db556682c283338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a09c63a2f92889bba84549e83b9ed6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ed7dec1c177a2a4792304397255de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b030665c039ea7a16d2e4ba25d082f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5efb3df8261a6d2f014c15b23d9ca8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1126bf2e0e5a0c3466b815832bcc29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551665b40c08b035f498dcaf88a20632344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438a461fd45bb700f4f20d32dfaa63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8cdb16dd2e446a101aa6a4545def3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594084b67efb9d0c8eec14058b20e820347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee198ad790a93ba486d82280aa9d27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbdada52ed93f53afd785b9e08e6f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc922f33ae689c00e0c65637136fa514350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d473699bd1814bb3a4dea54c328c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef85fb92250ddfe497f9e5b99cc686352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c88c5d3dd03134f459754d6173740353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0b525193a1d9576824d9ab300b8ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8f886122e360d1faf2792e55dc274355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca4538725619083c6412cb0d434e64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15a0ffd9df48ae18acbe99eba0c044357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b7fceb99e63212afb4c9af652d484358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07741c9dd7e5801b90a51aff7f7fee1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fea17d3fd29765bc781526f135dec1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fa1b04e20864e42019cc539d5549e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4bb1620023271be8671a371a8d461362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b966e6ba0180061efad344c829e48e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2859232decf526ac4a9f7812647b898364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d93f8312b6153d703907d31cbbec47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a18e4dd34879b24263e376308517f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b45066ae8287361888a4c0c7e9425367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c42a715b75ec0f75160da4a8952da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bd7170aa67143605c181cc22d2ac0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3f78e4c654666ab407514afbffd64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbbe0c08ed1bb8a24338145dd3b4f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e132c03d60d7f0b8f7115cc2f5d5526372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe568e4548269811fe0b4dc9e254c15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501abb6f7651e6dcaf8cf649a81f2a12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cb363664f9358f9e5afcaec7de9c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9d06f90404f5c6b015f5f03b9649d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf919019a5914a36997fe4cee1be6fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8041d1de2fed5ae58f150fb3f5efbbd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06e80a44d307ad14733320b9372f6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d4b00ac60a2a157e16581975f5c45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e295e940aa973ebaa2506573a98c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1db947e88c464ebe7f243af92e5dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b812bfef852075f61fb4e0dfa9347f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42140a580b1585bb85d5849e6d5d430c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2ceefe2388dd1f47dea5c75870934385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0350dc4c8bf300571cab913ce3184fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e2d0a4b94ff3f435c096404f53836387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3ee3b1a61353c65337564370c6611388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b943898eda7d82ae0f79d2fd5f06a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb3b040eb0586fbb2dc4f4a3eb974a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8cc9265b43cc4388448cfe4193b09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a896c7a2126510e1f59a311ac1d3ed5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd92596629d3c9cfa53d9bffd58dc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193443079702602231846d15dfd48662394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d9673e4a2dcb3209bc0c636e1bfbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659fde065905a5f1716145365a2a230396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340b06cd2fb1813cbbdb7241b4f9fb8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c55dd4e758551e83ef9b1841d5cc00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381b3a8b5eeb70a1750f205ff357061399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa939005f3c0df640769f7d86802dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5dc0b3ce5732bca01656f1e60f54c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf43b762905bfd36940999c1a671cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c144e524d28c88d43ef5a83d1b7d36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3a0d79a88fcd1014af539640a9df7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a181f3871553238b43bfdf26d543405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd828a846fa264c749191a605ea283406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d7c1466077ba5ed3bef23a4e1afbd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1087246df7f53fee83422d5061678a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20a639293f998edcc3497118ca4505409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b9926daf04ede58899e314c0fcba3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55826e77d64786e37939eb2e6a6987411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36885e35481fb30ebbaac3800a34013412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070fa2265dcae51fb6da4be438d236e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f212096f5252a66a17ceebe9ca69b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fcb40b62758d90ab28c572bfdb7c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9251de8be80fe52839b9b006ff322416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491d9d5e95767528384d7b171cb5a49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513f7f2fbe40f2e86238b39ea6c2c78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a8a0733c3fb3c8d95d2ad0314af41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276a257d79a3d833fd6a8b2f1229d19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c79b4728f566ee85f65897971aae96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d985c35ad77ca4d3fb0a25b2f24a3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c8e183b2a7015e9b46c91808567c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dc5e8ea78a832e6c95f51b7acef05424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f358bbd2a4e0a37aed35b3fa0888c1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38587592a833e945b915f1d8a19072426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c333e20234af5e07d92949735205fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a87507cde171fca6d2620583f26718428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598505b4e0d13fa7faf43c9bc872944f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277d5ff3a5c34a850c8693465c4120b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee4eaebaa89d00ab4ead7995957a78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e721c866190c8e2bebad336dd16981f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd135b5fb21c857155c49e8862ec311a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ce13ccfd28ccdce6b179c39bfdf2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc2955b87b805de28f7ac4dda44dd1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd32ec872314ea054d7f478de045f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54214863f3d2ae6f9e14211e299f228437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b925586d916c93b8ee8dea108d8b26b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b258a463473b32f44a6f652befaeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0f7eaef5e0a1d334f4670b58a6dce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2fee7cd3ce105ae72b7614053ea4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5ae72697c5023202ea8ab25eee0a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c6e9d57a2a8fbbda9f23ca4fad9f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1819d9847628ac72554a409643b814b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3d1a74e769f24acd2341f1171e946445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b2ba9673aa4d2afc72bbbe5e97cc6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421285bd8a1cf9dee091c40ace6d66d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26749e6d782858435a72f7f5ed565468448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf729cccd5889871a7fe3d3f6972d98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81d3da0ceb1b8904c1dd84f80c6c35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d16df63b8f3fa406a30524c2b622aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cce6ecf0923b456bec39bdf7aae187452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51f6f88d4676a11fd4dbc5e036600b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3fd9ad0085630acb555e97b7c5313454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81dd5c23fb77f23e092130467272b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963836dafc44cd71c6827abe3b37f7f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e2215be38152eba39255ca056d52b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6e4cd726d7916b74cb68b18cff57f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89a0bae305ef67180e9cab5607b139459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a3f46f77674f415bb9dc0acfb2be8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd558e7ab6a0714cbeebf6a4e8f7dcad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1db16aef4c2a88e9429eeca0ef3e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85482e035806bd10d330c654c2e114f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de89530342e591092f1e746f1098298464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b33e3820c3784a1c6f35b53110c33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00304289634f9f618b2c24e91652b6bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c9e4bd9525b5b6c2c95fc0678f810467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4be865dc59cc6778297f747e11483d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21555095e1df2158442528c6dca1be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec16b79ffe132d1d23a3d356e485d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dd19f2500d325f8522673d2942575471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6bd84032fd5c0db5f172b9ed38541472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842a96c9902dcb14eaea6bad0cd21ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e14eb083ad8482eb4bf2467fc0ffb6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72202380fca4586aa09a429353087d76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0b1f5d5b91c4a161cbbc2063aedfe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d06ef6a0abba7b0b88632bbeb5eb7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2578f27c328efc85fd691f512eeb56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99c9d7fc4d849127ee474a7b13c8d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc490ea8b7a3581c592fc62eba5a50bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3331f9e00879089a64f1a6d43f9af20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8971ab12802abf589f66024ddef43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98238b1fcc26ee4ca618be63540477de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76c627fb2836daee7625d11c808b7e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fd9d8809d20611b126357e386cb8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2f474c5715648eb4b83a0b62e1679486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77509e2b7baa0fd1f031b7ee6cde98d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469f127c8222e02bc5701d0296ecd99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad819797605b4ba477473335fa6a28d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771183cb1992bf84afed9e7f6fee49dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b7d7ffa731c6ed9125fde2c21cda3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539ca6e259c22d4ca1798431e6fffb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2de6b498fcba61160263e528d9dc48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509c6a1dc3ad02c8f8df59fbf6547f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbabe828b3cdbfd04463e03fa68f94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572910f3a7bed43a44b6186d5d728d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ac2a28aefc1385296c2dd2dbf7969497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77033e33668cefe430fe0424df48831a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9cdc70bfafcea663759392e74318499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27866491c58b2582dc351246bf7e365c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235ec5d6544f06f51c6ce83ec987d15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562487b6fc16774dc26c3f3bf3df5f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf34c3f6af4671a819c7a5f46915ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4db5d08b1cb5c8e77d1c88b70b259504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fcf61fd04772e827838b7cc350a9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cd8f07ee884614d6ffe80a6308c89506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7d6364bfb6d5c77ae7504773250c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ce586dd7c02db3e3a408849befd48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711f5dfd26fa3bf3631466aa7ea9a3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f079dc6424ffa48628cc1b1d9ff4ce0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b0d5d6a7a1820ecb3e7e9ff2a71a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62002e16b33c389ab875704b450ea9cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b3558a6786ffcc8ea68ab54d59366513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571d6b14dd3fbdb8992c47602eec694514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0244cd1c280fb742dc934acee4237d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5ecc6f3a96a22db53ce8663a872dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46c81a64b693cb43565ac4de51113e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166dbfd90ebcc72a21fb4fb922a0ce0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb766f751a8c89365b42d35b48fc0d5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8ea181736c84bd67ba2020256fd09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c295ed94dfe84f9b44f273dabc222521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508d72743ec0d88ce8abb182db4a3b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aac070be3f4f0d8b20e5ed5fa9a4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bf2884598cfb765341c47e77d5596524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a944997f0291a37ba2f3e4316d891a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125caaea9744a27c6e2862a561eeaa8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f05eb5a1c4c6830f2f737b4f5f01cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c69416bc4538340b2535e00c751458528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42449e9bc3e8fe01a7bd9558715f4d41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a6befef1de05def3ab05698de5bc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eb312f0a2ad7998384f9140e99ff2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918492d3ea620e54fe01ee7d9ba278d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa93c621289c17b1380e62fcc5be05e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab9221441851c33f5e981962a40092534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d426b69765fed0f0e96f1a195d217535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dd5b4300a63c164c8c6b96ba9cc6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29df93315b8367b444bd5831fdbd0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e994675d031a682dcf82e1a21f83d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2e375850490f406bfe7865f5540d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a714caf0f231efabdb984a33bae016540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37716214d486efeba328cf78707f49f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d83716550db224571767ee9a7b167542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51115086f7ecac4ac6cb70033656323543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e06b7c65b7f425edf91da32abfb8c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871188e872a84b0510927dcb2af1090545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82ec23784720f21b35939dfd88b3c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d94fc7232010eb46e863550349ea9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbac56f3e6169814dbd4ec8bb1b606548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1498d7736995c268c368f9d011dc67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab2618458c4f4570d9292b565dbd80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea125cf2334da68845f4a6582cd953551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d483674b9c5535e4df0ce73d28e78552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26b76202e1236a71a6176870119138553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44371170a1c46fcdfe569cdc712b3b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235ce44a0cb8557e43ba5c85c000f0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073dab2b114fc9fb92e30a5f497eb9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb1d277f635e10693b2fdb87c47d47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b47f2ea5b5b29ca05fa1e5a68c3f41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7a14579c6e47bf59791b3601efe24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0f03dc67c3d446ee282e5707c4202560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b539bf0f0225b34f07b81fd0a683b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d38397f4b64ff35a253175ed22c6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259de91492b41ba7ff775a2728f7145e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd0db8187f7de24ac23cb9e5c6c044564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1d47d537eef0d6ea28aed11ca60a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148894d520aac6a28eb1aef04f9dd109566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37f5b04a4c967daa9f7282f75a6171567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775861122fd383b3cabea40e5b824971568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88134b90245b4ebe56b67edecbe4bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0fabf5122151a66d2bd0934014957570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0c9f5ec9117e35f652ba41dbc7ccf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14b776ab85b12c7aece92b49664667572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b46860a515cc44d6e445f2963a98d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6e8612eeff9c0581c377a2a0ed75f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d691081e29c66ddd7f286261abf03b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67e261473b4d3f2a353bff83b14b72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93270b05bfbebfbd2379041d484c420f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f27c2baea5dd6f1fb6b7468bde6bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ad5445b78309a655f5b0acd1da1e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d36cffa5937a53b8fc034500ce7517580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1abc08d4e17c31f96f7a5638ada15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675577a46bb2cbb48552dd0b0159fab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9d88e8c0dd468abe5b9d7f8c19b8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9931440a07701020034d0c6fb8e35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff62b1b31d467b33d8961ccc008ee54585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f1bd4f363762cad1ed3aee76b8e48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ec516cc0a8a03b68042c9dc41562e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11e4cea0369fb92f1ec005cc1d9ca4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b406b9accb0f442f31ae01ce93ddbc6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804ca67cc46f48327a54b744f7586d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001185a73bfc07d633efbab158bb91f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095ccc84dbb00f7390196400faff161592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83774ddf2c3194f05d39842ee00dfa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544631c5458195e48e46a91b32777017594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6de94f35e2df8e1291c148d265921d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955b301493f0751616ce8f532a661af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ee352da1e8c5fbed4b8a086931862597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31656378730f891cc757473590724520598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4f66b78b33a64bbfd769f25b74cf4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62171584bab9bb0e37dc65386ef1cfdf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2c263872e6d4da84bd8e9cd8d1ddd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d61af218839804429c1f4a1248ab2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb129d7b3be7312c5a43542d206a01f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df5f2890d3d753cb248e98e46c8cbd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafa9c498a4a58255a5cb768a188dbe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1704af0b9c5b488ee583a557318db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3af2a9c6b7f5b40afddebb5155285607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc146cdbc541f155d352b290784dbf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ddcb6d0c47dd5ec9a256885e4ffe3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b05b6d0f7d6780f6a47ee0ceb9413610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adbe7469fdd40a5f03468f25f9cea2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb48b88c2d29066a415303b2a08803612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba55db3bbf41534493963decf162fc6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1368b3448612720ff2161959fa73f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b1560cec941bb9bc9351c8dcb22d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca709c209dc8c4cc8d880f6e9f3335ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3255b4a7641a9247adf40fb00329c82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217bb4027febd726803fee1bbdca3b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342e804eff4e5c43b6ed9479b73087c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229756b866108c8d459c2dc4cd3eb249620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0fb2246eb7195abf36a8ae28c14ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a1f7152b9ee57d29b220e31dd17d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e5131cd257dc8ff4b0b67158df7b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694a3717138f2d014891fcbff66f900624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed413409bc2cb8e128f388bef4de6304625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c4dda89cfc774457d6df7d86e97af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a49db189804db93b2a36cb6ed6590a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69ae24181a9eb3eb904eec504b5df4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf93ffab3f8f0e623c6833f1cf90f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8c4af6bd48d74c50dd6d655cabece630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a369d590e0ed440233f90501099f49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e380f9c017ebf9d0b1ad10a706ce74b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e94fd5ed256bc7a9b05a656cd4d21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec9ed8336c40e10548fd5fed70b1e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f498afa31aebef7400199c10c65a6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ac4a15be193500c62f1feb0d05232636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7157363b12c715004a70f7512ad6b26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a168b6f87d60bd3b90934c14489f0a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc687d34d7ae3512060a954df27004639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff7fd8b87f1ae266be597c0bd07ebd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3ebf69804173ef3b577b12c68c093641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1ac97ca052e2547aff045f38750c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fe9797ae4f54870c09737891d2fd8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ccb8aef4c74ae05c4f093fca073a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab14715788b71a5b97fdd3df7724321645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5c97d0915522bb418c9c69eee53c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8213cb5c02b65d689fdd8bbd681f74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bc68e86efabef2e0c57f3c3d8e4a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ac4153f19c2fb680154893e8854fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050bc6fac4cb35b577a5bd9a28d3153650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1e2535dd548c3a884a501bccef702651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffeb45048c6be3ca9c88992c5af0fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35137eae3a38334c96258750e86bd92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9266d174fac142a58a33a4b23f2b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f786717ed74f2febbf0bc6092ad90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5985dc5937f48405fb0375fed40c2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8497d2ed5ad202eeb42dbaf261089f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff4e1b2690cc1199bdbad11bf1bb9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58f7435c06850488b8da4cd93a6119659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a989a0fe290d2790d63c0e4b5e8cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08e9c64b5ca0703c5182fba9d3a6b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bbd9c5469fa5b2ebecd7f64654a84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ec7ed896206a29c588113bfe08dcd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2429a0e3d1fc62d46c25ad2bc653b47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2290611e1189e990e3bc4ad37a9920665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cde4a104e95f87222b9b6bee33eecb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51758546c81435c3a778ff9c4b94e5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a93db7d33718b8aea0c4715f3bd7b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd558713f2d39cbf9da52f54a4e412669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739fb444054907a43370cf07f8120a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97e7b97a0d886bff4ee368aa7c82ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c03b7b6d9c8e9f6dfeb1e5f288194672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222f096eaa07a25deeee4feeeb7ef29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aefc6bd5ac9ddcc7bb56f236247bab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e402d82e92c160d90655143f7a9b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78540852bdb0232aa7a9c1ca75a3a000676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd2e26ddf53ee5fd1b3d68f3db86ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ae949ec4eb62293850e3b0722edef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8b7dd9e244492fa202eb3496e41bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c9abc66d3d20a4753a36c554a0cc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80789f6551fa3d755d4de608639c45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315dc2309242f6dcc65c38312c4428a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab587ecd63bc1a2146b3281b1028f1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2a22596406e95f7c5eee695d24a3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5284c3a13d9506697e8b44ee906e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fb81b088cd255dc621706e9b63dbd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727143b580786e8850fee3187fe238687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9711940c188c4fdc9fb9080f4e514688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d62bea16d450c23d7e6e75b6ca741a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad9cf14d2819bdf5fde1756a2cbf0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204db0126900deb2f5447fba5eee78d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc217ac590d45bd62eaa6c71c988f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998d6ebfa9d0e640c2966a87688273c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a1820396565da216350430d3937f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470f2bc43e4d548799285b32fc2c942695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9a5f20de5eeb9280732301914b719696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ea55349fd756044573b62125efaf1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c9e69ecd2efdeed5ba83272f35973698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9e20361cdd57a8d83085559d9ff34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dcde0fa85424ea85c3d0431d7f554700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63b7c17ff8f505d589faa3ae181296701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb4931ff4803bb47cf2bdc2379f474702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339a771392e676bc6c63494043493a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a09524299d458211f3941147dfee3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8969d650122ea5a6e593d68ba588ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143cb86c885c04d20fa397f92ac4a64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0789f29e92741e568e38ed4e7985c64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41846f477eb9156288cd899c132fd30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9c222e753463e9af63602ec3fa183709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c195a8628cf05998a0d3128df616d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1bfc1b254d87712afb8cd6f5f01e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16262955ab926125ca4fd0957f359b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f6fc356fe3088cb305a7c28aa2b31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67234e053c6c8ab71ceb05e284d0f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cf84cd6ccb67775687f7aec4205f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1dfbc885ac7aa96b473fe7eebe79d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad839f8be4d2dcd4e7ef501a0196bf9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3989cbcba4e50eec58e6644d3a1f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ec6d6925884f1c9b279d810c5329f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1b13481e95ac018348f079203032a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f963df7c70aaa48d352726e08a8d50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5acb6ab94ceb977653444ff05064ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e519ae5d9518046f34f91a6370ba77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734fb0746c8fe277b172f47844f7b1d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65294fecc5746d681da66fe2c010b47b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a5fe439ee5dea68bffb1581fa4629726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d1204fffd40e4c7efb5307777097b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d97ecb6a794b39dd57268aecb5f2f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3031ee88d84910689ec11027b0505b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0973290fa1eff0c72087a0c62c113d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a778957a4cb3e3eb373f14d2a5eee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8657c1d020fbed569ad210ae1c15171732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8c7465856101df6cb607fac0d143d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe9ea4231c56378f8a55095313ab91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1d627b66c08fb83608acf143da17f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19534bb5e53f72f62326d028f07f449d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6c96221950964dd1ce2460da0016d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b0d3d8f7b20459a866ff68fca53c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaf22ddd881e6fe193f8364261cf22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e84a99f3ed9a5c3b002ada0658d9e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cd301ee454a0f5a13c8d3d16e04d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8eb5005965a481b03daac784b0c09742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552f1b242f4910211a92c00ed137ca9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c94f22010de24fa09e8f70904357cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df8365ded81c7dd0de8361d642f3c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54531f24dc3496ef1084765e36d280b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ff9db37e464af2d53edad4dd93d70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb573cc161b99815f70f199481ee2de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bcb42c4d261fcac204f7d9e4b63c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94ba5202e139e03f17771205447175750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156b47e3b40e935f8614546b448c5a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bc1de2d0ba71f4036e8ba036e28b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170a035d441e29b1620d586f5d0b7f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7007ab3cebafaf9c7277b9a0c6ecf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caa9ec954ef466cdef9523748f0a3c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aa238c2131a4389a8c4ad8f20b6a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a94cd7bdf81ae8854bb407e56bb98757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4312ac5743beee6bd65b028dd0c321e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e0a5782efca8ab219e93b426d7604759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b825e12a69767ddac5d31117ae1d421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18825127e8ae3d32484bcdd46baea432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82e8e1e6cc2e83a858bd46a72ce8753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc84cd6edf16f4e23465dad3207447d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0c12dac676b2a3845102addbc7fbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c7d533d9787f4d7106e5620d8cdf96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7cba915a97d29703cb03a6e1418f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f459bfe6246b980736c729fb2ab5158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f403bd1ada291b20d6f2e268e6005d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aa48d957c1097a0b1a04b0f0d9f6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dd963a4c511f73290025b9202e63911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92693c9cc8df6e2af0bdd09f0d6a2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8864a7b34939f7c159655efed8b2ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5e1be0d8b7379aa391ab282e9fb9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c8a9867eca063e67db8ea75367bce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2853c0afeb7559c4e03e22dece472616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1065d9c204f6ca09858ce77638fd1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e5bde5cc1eb9c225009c97e83b1f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc38ccd7e00e7b28b5d3c4e5a5c753419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16cb83901ec33268be2173c5f4d1a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bd2fd7928715bfd3c9628b31ddfbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4275d8d36e96c8558e52e7ca8386b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad4cd054fa3d0c23c24b10c9fd130023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f378c8c2ab7762c2a6c9cee1cc70e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c3e89e3e5952f5cf075aea32c31d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61209915a584145f675350461c50424226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc0137c3ae90ffef239229f62cb9db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a444dacbd6661d392925cfecff341f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf29063012e9fa311468c8602a0ab6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2735e52395c8578a1714fb97810258330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb58eadbec8cd1cb731d2c5b2fce0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de0b82531430f56c54bbfeb1594ab532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aacc1ac06e556711bc2b1ee38f1e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92a8fe154da0436f0b96c4d0f11d9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227151ceb6972828b6a7c5f92f5562535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a953a66377324a21f3fc5db3c3c17236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da163ff7a77275fdec87b088c7080737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee7d322b92fffa3a75267d30df962638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcf467b0ac3c3d30062b0fe03d2c9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b0455454980d864b722ee4d21fdbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f5add83957beb3ef5e469055b1f7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d490eab9cc6cdad175f64652558ff742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ffe2b646a5a68c11ac7deb30e49aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589add1e6749001848a5293e4f53147344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00728c0ab9fc240ba8df8d75ed1d0d4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac43c6b84013742afffeebbefce638146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3b9521fca48de7ac887c05e75cc1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59c160653201bc0437bf16cb53354348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7950662ddddd752a2d017df3c32b9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec82f8f793b5031b8e9c6d6e51f16750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18017f84fa0654873637721f6ae5781651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865fb0c74f0b105be2c02cea27bd9f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160364dd09aca2027f3d21bce830738153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d277b2e100c5bf86d871b7b77a79e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833f787846bda51319938398cf53b4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb1ca3628fd409f8d90f6588800b5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c148aae287c6e8a869d212d7771eb6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c38acbf095eafdd2d7f2fd8956e4a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d29766af939c01decd60833b1901859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993069f18cdf6c101723321e29f5b3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0a606e0fb17897131f3653b2ea19261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127de9a0904052e86dc576bfb7cc8c1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756c972cd6328c612a1156bd44c3cb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9374a7fda93a45720c67b6e64a1e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd84839c6782d5fb7ecffeb0ec1c81165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889fc0d9fcf473da255792362b2bc8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac4d2ca64956fdea4f6c98372aa0c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a19a3880bc6d71a29bc91c56bb7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b097e951daa353b26c8dc0986e759ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642f04e19b117f72dd1d07e3f9f3ebf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f2f7f79c1d2894a37103b957bc91e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06617d017762895c3f39af39cf80c0ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899b7d059a0c2b2ac40a156b82ce38573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bc596f4dce4ab78b4f6b0584ecbcd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c7744096174aa3eabda3212d7da5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acc24c439daf4b5a1594c48db3bb9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c7c4a75a40d57853e28fa74b89e3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f63672143cfe11ebc3d246dc35d8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73478ecc6b1a7ec320c790465f6c97a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6672d0621a651c27eeac2cc9d5c027d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a8708b31d99d43f9bcac20ce5384281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246da0182b85d8e01deed51acebe049582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bf563bdb37de7e79d1f403896194783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702caae250934eb060e3b724c940a15a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5349513b821727eea329dba45caa7d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a904f0f736964089c4c0c4d505d3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66485f620176eb42d0f9d25387b07987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a1dee2fd61015c8a6e194aa9a5a6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae2e1e59de37ed215d61f95e2213ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf9f9b888f5c30670063f7aa8c003d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f9872c2df2278f5ca635c0f2072f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96e91dd748cca9e43c97f96f5bdab092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fb44ffd97020a622c7042f8ec1e7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb042f1b525344c27e2fe2cd85eb5ab494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341cca504d3ab3ca1e6dbf3b754f5d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bea92fb94091a4ada16a360791abb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487e93af805b1c77f032faa4ab35dba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f431a75751a2d7d165dad83a95ccc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c27290a5c61e65fb7de9fbf7d24b5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20f56f05127ffba2b7c12755a9ec18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e74c713d9503838c4b8b8fc864aa1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcff635c9c01cbe5865ea032a044d2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00864135e5ff94d290790626dff340103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853bfdc24401a6ccb217758f84c6939104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e62043fb786f7b93240baf44bf626105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5601e1d0099ed512412e51b381dc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c2d9b8c9c5f9a6721e1946ea3a5eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fc426727a2a89fbab042a47aa09c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b7c24fbfece6846bfdbe14299dc3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba10633b724fc836f1ee9de7f17e3b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef847026bee8d46d908fb420e4162b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5c95515d5038a42c2fb0db9acd819112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0a9eca0dd046446b3ec1fb3269e37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a6c509b1406b3d47f870073fe8a00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f413a51e539f38f977ed3d42651df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184b44cfc22aa021ca8a83855a5f1dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a40cb9163c4b7ead714ff23741a01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d10767e9ec0007a547a31a61d27d03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fe84c8310d93a9528b0b644c4356f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db82a04ff8317053dab7c51e8a85e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff942ba98f0b7008f53a4c2dbaec2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e07ce4e267c82a9b68bed0c513c06d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577f78bec96bfe00164af6ac8ac3308123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7201df58f03fd0c3a30ddde30486bcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94433fbebeb205a89bf246cc742c1ba4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc27f637df71db38a26dac9f940ebf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d4451d5aef58b84342e70a585b102127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12667e1cd8ab317bbb81a238bcd2ba86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e329b63901978534d66de02c402e7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad8a4a831322e33e4650ea8d78dcc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a6de6ad7c36748eb2acb22ae9ef58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f7495ca644508dca27769a1c21f36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8c37fe456eb9892fc7351a8f2f3bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c947daded13958a7134da93b20ea89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa3a0b3fc17e661e8377c9fe529802135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28cc17d46a79dda293eb4c7a19520d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6201cdb813043fd12417b005d6993137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aab9327d13effff349bf680fef831138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578f8750721d52fb527baaa6ca2d07d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d528d524b420898bd0785f7d5f1bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66edb7ffb14f0be8bfab4b389237ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc35ca7d6200a6c0bc4b007e49fad5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874c6c1300695b6943a0519588f406f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3353a81e6962a000f71feb50a0cdd31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bf487032e2ccc71dd036a0c19d914145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667692593df951303609d9694c3b2e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117b49e26830e32f957455ac89228b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59d7b927c4b8bc1afac351044a89b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334a1e5d6444422d22e8294ed0e73c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc9db438f5d8be6aa08b08bfba9d88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c9495189ffc8250a257cd38053dad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30afd49243f9fb334f3e03f22373687152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8a5e0da411b9e500b6db544085bf7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004087b707d20b10033f11572fd896a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cca4df15b24a1c208ce092c6fb34b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d505fd56b4de68a7d08c46039eef41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7749a22d1db34fd2663271d76484293157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c3b7896ba5096a934dde4e6614a51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666efd90a81ed07561008119c5706a59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cbf152024d186b7a6a9cd2c963652160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f309d0814759f34d2b9ca3bd0aaa0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d88570feeb393c1aecd89f1e250957162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da5b512a20d458ecf3d71332700c1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f016cd38fb1ec123773b71f945c474164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4a45a8c2a555f6af498c8625331f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17292557f4a69329022ada8ae0d6c05b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab36d649b6e064bafcebd83f1b8c84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc561804ba657d851d7ce0e6a48d4be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622f2bd6f63232437cbc4c771da72f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba435db65fc0240ebc1903247d60e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c909df8c1508fbed18e3b5c6d12b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a228c589234cf308e69496af6344427172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4978a00ed8e650960d63176bf9bf76c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a481c24bbdd3e640d89fba6aac9716f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa75e7ff48019f1101c989ff0f877c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ab383df86fefdf6e4dfaacf1877cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b34abf76c440c192a636f5b5f4d05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9cc8888eeeddb5c0236002e550e09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfeba0ba0ff3547cf25b81a7810d0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16574adc3efde5c11a4108691dc60703180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2ac0ad6cc7cc4a904fcf2937b51ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26670a2553be7bdd0f365bda978a4c76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecef0c2bb2023acc38da104e71a968183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67be6782f7a0166bafd75e022dda1f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482929330982c875942d17ed54fa580185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881dba7833e991795eccfb84ea83daa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5165b76d6795ce80ab767939165b30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c06afb9c1b124cc4e4b8116007542188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1bf3bcb766a684bee4fba442b5bae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f117433a4997c42f8d46a94a446c7b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcc56d56b08a996a99f15158fa32b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f5f089e133dfff66454f026fcba44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7262c73685fa70e45c7db200501fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a13c064c802000a80ad2dad27d807194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595b6d463581a723581d7b1be9256e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8274d0eef8538d651a9294cd949d53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55173a8a2aa2a8d828ebc3a1d31ab035197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c688c39f48af7e1b3b13bb4070385198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7a0337c684c317bd52780aa05472f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc368e52c60c619bfb89565c906ac7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a4fa1d952c5c01cf4360163119f1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06edb34a34e46486c6b020097694e58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bafe49078c3e546b02b36091e0f22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b22e353c0e4be45d23587238f5585204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea67cf60e4232d8e41b1c3053bd04d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31157657dbfdf88a82a7485f4b904d9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa166a22aa31b76ca4c322679519d3cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f719c18d8bf2b8f44c5ab83b75ca2d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad26b3e9f53f633b3eccbabb97255c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dafbb07f286a7dc943b1193291bb82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6783ad6c350034f150d5f9f514932211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f45ea45db53d431e531a3c02e3c1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53390e4fc272c831dc9c969c5a27e7a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b9a8b934bf0ad7984ada7602ace6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc4ef7de7a4193423e6db104ec0235215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6716e60d9fbd53398ab93db8fca644e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e17b2e28c952ff681ca2b4568bc35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22f092a03d7fe11ff888eecee03fd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89caca13c8099095312d1b4fad3ce61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c73ab2044865371164063480f06d68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a548fe99e3a5b61cf8a7207c099e05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f66ef6618a3487c175c314e8ac6b6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b488af6d1dff724f3517bfb5db6c59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cabdc017ad30690f68b07d91d5faf6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc81e6f199c35cd3346da1b6fe3737225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635c087936d76affbfceea0c746dee7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736f642e39faa4559bcb823e9b6973d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba51700b88995230a5f3c34b80175d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f552ef85de3eeab45ec664aef0cf82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0d497f737f258f923616bea9d963f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ed4fe60baf2abdb9138af30e68fa7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4c20abc2518a938c49d076b684fb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4d15542d6ac160ea650cb1eacb0b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dea0e8e1bd1498e9dad758961e565234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08597e3aa208529568a3b60209c888235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b4fb11931f7d2ca83dfcc0363e3b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d14d6bb9cc13bc11e22193d9c8b6ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c718766f48700524cfa7b5887a410238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7e665562de8676414721c57eb968b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365630a83dd9d891952548adb377dda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811d658f70f493d1b8d972100c72a93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f1f7cb640fda02f5439dfde3dcd86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6a67dbb07061cf8c2118224bd1323243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5448556a8c51d37cce55d7e6a6c0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3dc2e46e66e23624b1c74f7631398245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb0221126463d0d53b401474300ed5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bdc3e36b29574815f5c413f3be2ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6cbe12e08652fbd8bf5896a21d295248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef86126df7c125fde398cb9092949d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e929dc4b9d7070e10170f672a968286250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fab019a5b57de36f76ebc52c1f627251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4534ace57eb1d977cdb198762bd71a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaed6bf3715a4ac324a6ef93dbf4d71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503dee3948ab4e53d6e60d0e41b930b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd746bf5ef33f6fb2f34b0b7fc6a84e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e2d03e69269c094c7e3e2ff1b9da3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186d7ee78f7c2e65c3f1d3948e316a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b2341aa831904f871032c0f52b747258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60300b9357919f13593940264b605602259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f3a825150fd79611209373d87d57a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b6305f9c45716ebc12d9de9845357261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213ed0a4e7cf92ca845e0e0fc656a63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f704d62f9151cff93149422e8dc770263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab81cef3f6093a84560733ba09da93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7f53deb30066b5cccfd3751daae1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8333f23ad2847b444dacfece234d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282911f6d21553d4c035a44beebd461267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89d405e4c468699520bfa068ff6feb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1329304448a0bf9e216cb1f7aeed92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50437c9ec07bf2062e3cf64d15d16037270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81726617e87f3649456c8a5afa56573d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed5cca24a7af27ca44244700b797a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2848f5ce8ea1140e219c16cf5b85d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddee6c98053616ddc7ad8126c8a5d7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163146cda8c6d09df30fbffa8bd6b80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f22d3c6ba9ebdb80b8adb18b49b97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4595c380755f536cc457861145251e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd71ae3e9dd3f5f08339fe4b5779b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8bbff274545a5b16f67739e66a810279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d513b23cfd78e39806c6bcbbea0fe34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc358c5b73a23021091ee427c6382df7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bed6e2abfb12006d1a63ab46795cdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85407a60beccca73d21089bdb23ebcf4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27236f75d6d875ecc38a7021211fdb01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7a9f1fd71dedb7c34d32ad6c84afc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc843b73e1903f4cf4b42a6bd23ff1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209a3e40b9d2600eb9566811e398ca9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c4ff28a8838e3e7dec9566d2cc418288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3729839c5cef2796982464a17176a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a410bf1015bd768d9b4c935f3e9985290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e26f8342c72007608837ef5c1d07e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc32fa2e6d517326d032d0e7d2c7e6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94a1220fe139c561ea7c8001bc4d6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ea92a8c38101a217e10880d47e8de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe27aa5556347ddd823b269d6ec768295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7d24056ffecb9a5f75291827f0bb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2bfa8c4df723d9e0bedc30f5b5606297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d114892120d5b3171df634d9697c6f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05991cc8f3b613fbea50cf5a0ad978a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797e28df777494328f3b9bb15d300e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83477b3adb913892965cd88e12be5cd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5afeea33b8d5c7c4af54cd9d1e6eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d98f36f63c7ce863f0b2aae0c9f95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f652df326384e8b2bf49f8352f07960304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448569d11b426c419f00272d8cca2375305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35369e66a0b9b319195498996a090755306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b0f8cb6317cec53cde321a1581124307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c467b7f60db6130a319f317b94034d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeca3895231cbbcd4fa563b63009cdc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b7a114e8ccf2e0e21fbe54adb0f4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836537e7fd39f87e58ac33b04d77b87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83069cf826a871013ef7db1157b44f07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7359717245cf57e1f00a416b1aeb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ee4603a5e163168059ff416d29bbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3776d0f149f645aa3a1e4742a8107315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8222fe81e29e486beb83e5f0c0bfe1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780564da15465184c4e9b4ccc76a2186317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac2406e9cd3b5b3619c4d74eef3861318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32173f5bbb362d4c9c9efe5c786652fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f84d7b023397e5c23ef0211e07129320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78527371026e53bde3dc5752f616ff37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae70f57bd7c647bb441ba0471fb635322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5ee8bc1b86c4a456a461a3c269c4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134c412e8aaa053ea2104ce48b8a7a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502cb102a7cff55f2995b992912da09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71accb3ab896c7c727a26b70d7dbb290326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b2da674784d818570b25ee2090f44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd073ce336deaf4aae2714be1b27f9fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21166e215f94cf6af80ee78bd5e007329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ae6b96833f231ef3627fc36cf018c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a71f3fda0634bc6c55fc66d6bca24c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca8eb52a47dcf974610fe74d920b1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81306f15f51adaf2e720572be609f41e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106d0e88c81eb93252c3e050f4c45b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d898e629128edf322611d90c8946fac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df32dbaab5858c268ec8e73ecb7100336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36621f2b183e9cee063a1957122e82d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd6f6675510969d9141f7e44d880e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e7047f31cd4738340efa017fa8cfd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d625187de2db84c5af23efbc3a6a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5b3c093ff88c03fbc54ace289a32e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cac163a38a6d0a957b06af1640612342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d962230fc0f23497cd98a06a237d0d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835ae61d2d6f3cdd48fc781ebf9b602344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7d88fdbaf6986194a8288594e27b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde66a1ba16b1e8af8c4c15d17357124346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb21d6df2d2bb9392ee407cf61850c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497afae26b1902bd92b72406a9fce8f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752efd80a2c0b71524ba05a7a9c6fbce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b55a38ec31248757bcd401d58fbc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89e2d6c1f2672e15e55a8afecf3768351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58710b8414edbfd085836bb40933185352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacb9ffbdab9393cced72011b777c45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b4f231c258a045867a970673f7fb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef984e76be422d8618fc2c687ee1ea4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f19dffb34651b34094a4a93eeabba4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75994581c1a80cffb1107637aef194bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796a64a3cb73ad685c63496c0c061c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf041c11914a6d379e92f1b9667abb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fddd9759b96ec485ef5c498171f1a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa47708f412cf112cc7cdf0e8e4aa5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4b61c8bcd0bdd30da18b348574d39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f9a1139f2425b861613ca519b3226363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147181803683f5d30b1979de699c1b9d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c4d24b1829a84281932f02874a75b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ae591ed8a4f57bcf370da63660c61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51271434ddedb402e990a3105bf39a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac965182efec5efcfb547df105ea31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b220a5c0b2a0be8a34db3e5e6e3208369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140aa176932e446fb3bad160b214a80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68535684078c8b2dc36773cba787b95d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8211d4a1138dfb0da89a222d94e8bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771207e726eccdf1d9bea6924e0e6d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4082cca0717f2f71df983b07393afb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b93968014114ad5198960fc7871a69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e845e8765233f35f09f62deec75c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb5ed0d12c4363b8d48f7e95dddbbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6babb17d6c5097faf7fafea30e6e1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c528060e8ceafd6e7201e186d12d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd1e723265253321782788ad10f4a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d126a7537fa42c259eb29a2e51e7097381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40da9a78514ed90c1653bfbdc9b278382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac4c95ecffc378caede802fd144396383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122d0aba3e825f0a257de2b61b32cb8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aba45aea4e8478dd1101b01e2e4045385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5004b08938ca18b604cf9ba0f1e493386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f10f5ed40835c6745d022fc435747387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da8a5296a13852d5ee82921ab3a1ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d70b9dd217bb6624fca6d8936645f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125037297e211e2f9fc5d93988ebd5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260d3d8d7f7d14c318394147ddf50aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f652bbc2cf7b391409d97572a4ac5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4484879ba454906e4bdc2ae133fe4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff8d3f6cf1d2c7fb3a1de169c1acd9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5610a4822274d895c85a23b94032309395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75717f417f0839c29f17974704361a23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff90dc443d323de1bc2db578ff1083b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab248efd61e456f64158fc9921857e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c376b821fdd0fcb92d0bc48adbbe9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e282c1b952e401733e350a4e0212e3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f373d85bfe3431cf8b73ad606cdc4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369a4b9a0b55abe28351fa07078878402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c0dc5917abd9e63b95662676bbe33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83411abf991c5f0d37fa2a39f11d0f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d866d7176690e1ab3ef27fc268b04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56050b0aacfb9296ee89303dfc4579406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d90ab145bf1664958b241803416a0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08cb3698ae0e5f9aa744fc9f733c72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298f774bef68b6a89faffcb08f78030409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25538601622f27929c865a82c6c93fdd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dafd4d677b3fc6ad72f23eae2dbc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181e4677699ba9d8b99d9f474b7ae9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2769952674e0aacfa6d30e125a3dc42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2dcf4a62addcab7f71ebcbb8f9ecc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bf612bd39ebf790ad867fcd78c5ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1bceb39cd90a446f3d174dda0f385416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbef55479025431e86e7539e71f24cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98908f5b5fa9b11a18e813d6b35d272418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b429e8ec33cafd1ecccf3ec82cfa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb63bf0c11d957cdb9041853557665420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c64e4a4b6e0b7508d27c6451f7598421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5603ac494ad79592638dc2622b95f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f84fe7efe76e855eba787107b8f1b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a646a93e46ddbdbb6aa6ede7b8d48dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb514b06cbeaf52e7d1c6fee2b330a38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5410b2f7470091a2d0ee283dc8247f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2869edd5ca61844f99cffa37180bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82378dd477f42770a0017b4aa1340789428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40471d205ed439b01d4ef6a058ae4841429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf8edb0f7f172671895e693de1f5f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a6182d3ac5333ac5ab699d55f1f66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30087dc0974fd0a32e226ef60dd0f8cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21d634c6a0cf4e433e9bd2574912f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb2f5991501837d0bcf23141907f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64fe0ed6869d942bc12d5c78cc443e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2897110b2cd8ca21879d0b0ad3626436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda00cda1b9aa7ae9961a82d8940492437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7592d166a0d5d2056a6dd129ff2cd50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c29b470270ffa06fc519590e41bb8d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528300f378c3c1243ba4bc63b55b2bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf45a40fd2ade48b02f90633092641441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177f9cd3fd150092c373a7d08aa79bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b94d9982e22579faed2990a22be60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c078d45fa65ea0d44758ff4eaad7107444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffd3046615e6a5945169bcbc60d716445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42297b183d489b1776fbdfacd62dc7aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f08f808e1be97675e91d3da62f43e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35687883ab482d1cc070926574734f9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b3d5e1e39eceef409baf99c97eb86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485dc28ea872c50c7106046ef8b9790450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ff5ea62a3113fc1df0dc7fa116d8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e410b3ce4f4ecf48181eacc74007d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7cb3e94368c5b107ec76c9dd7f3e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d37e3c403969b7ae47ac63438eb2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b7e348ceb50ee79d108a5242a7b37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46880eb60aecee27016fd473a8f46fbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1af9afe7b97a4f0d3caa1254a30eb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462a1061f5d0151437a578570b70c14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f222ef06eb8a1c5d966212b52c8e80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90114220e61076c13af4a1acbaaa5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b5fc3f74b269b670a87ae59b30c63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f3437473c304b576e51118d18ab6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9717bf7a23a170c3e329784ef5e1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544df44b0df0519af994dfc772b8b8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdf09ce9dff466a1241aa6126af1dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a2e417a434a4684f7f5b54802c9df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8989d45fdd884f46c77f7b5f5c2c9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c07bc26114d5d2c3db01dc3304a88a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750975c6457c6886e75c5d62bf182d32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5222a80697863f017a132ed48676f68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ad26e63853b67ce264072c10ded80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58c5a570c645b50ba6dd02bda35511472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12082bb69c5dc6ee008f5d60245390f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058208ca89c25b6de8172738089d44a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b848d7e8b4f58ffcf457dd6136346d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8919dfb70f3e72f0ab2f430fbf17f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807119306fe0145c0377f2b5e96eed4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc5943b06c6a91b9b78f29543fee08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e56a1b59b26186e668af12dc237f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce3b7da092b2b940fc88c10fc6cd55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20e91a9b72876a036822d7277a3474481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6215d0c9f616c1e2d35aa2bcff3ae0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d809ce5b7fc3e02858a7805d81b2e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aee8a1e0fb84d6452e1e2af71b0552484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7a02f2bd6d7a3c3f849133be245e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a6930588baf940d4ff545f82d41aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91524fabc04aeca28ad51f2bd558f06d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c22bdef9be043cdb9b0cafa20337488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09f143c57b24de79af67dbfab54d8a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e43e2c0ce976612357ee79dd388a90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2247bb54eee6cbfb5524708d137567491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1663b21b73d1f6b683c2750c99af9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb84ec63b75a08e3a5f7fe5c3c0cbcb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bee3492a1360e3149e62ca414f13c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cbe1d2ecafaf3fc3c192e56028847495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f61ffdb3324f07003c347db5f76df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb218d2592686ae3e2146ae1c82b06f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dce78b0de2a5f671a388dd8de173d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725594f4d3a8d07969445fd10700201c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f225b81379c711fd4c2de2be87149500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4190162c2bfc4f9929075dfcd7c1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a24d328cea3c672cd76f2d9c47c833502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d32f6c1c1afe9a8a1a5825d24c3e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc3b6a939311ce4051cc3d70c0a8d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74c5b54481709e41b598ce94a2629b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407bbec1097df9d61f3b6211ff00f1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9337eb2abf9e9b370fb08c082edd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0405844e85071d775e6e19714c5eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0af9dbb364fc671941a0437b2c8c9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec3f1bbe6d2c78019c786572b6e027510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f73dd78e389039409bfd4558b35b32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edda2ee9ec8d0de2a320a2be962ccab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac87df3f35d12f0031414850389f76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b85714a11284f09767f730fe68cf04514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91caa8b9776e20a073a37c623bd809515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418c98d041c68011311695764284b6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1d56190eec4947f7e32bb0455d000517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364698a0c84498093b7870bcd9d49a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39b29ec1c291788b99a0c41f2468e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9ab5ce9cc204a32a9dc5bda2add28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be033acbb87f439b5b0b8e631759da02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068bd3980fc52ca4227bc85664b3927522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63e1811f9dea9c2124f1ea86a0dba2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe0be11356b05f5187ad1bc14f4f9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f37dda2b86aedc5ce2010b38ea21f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d426a2dd025637c5af9c1dd74c97cab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f7d47b493902630a8bc7888a21d35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed7c56a495b66468c67571af62a6a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafda238493245bb1a84ceb675a52906529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e772d64dffcf6ba3606892b433bb97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1faeb718fc6c519812c5f3c64debcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaba14144e2682467b062a75c621972532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5d39b47d9823bcee6dbf60a3b21f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7532026514cf718298363851cf7b13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c09aba9b2b8468cb9821cc13876841535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0468887572708b34e1284ca20f7c60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319e51c6b4c1dbced08f68940df534d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ef25e76a393fed00a73e0ab827ac1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ea9f644da8befb2223cab452f8b5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780b9b3ae3caa5adb619796c1969685540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da269052345d3df559919f8806476e2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da905eb1111e90784f98801713a3f13542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c0d780e45f5ecb3f48ea99c35fa57543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86312539bb7cc37c693cef74d9693478544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df54811bcef47361de0c07a49f59825545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d92478e05c056845bb414cfc3caf09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41501f7375cb1499637b85be979c68ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090261a59671bc300a3185e6c3df89c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457688b0ef4f835c035936d42b7c988549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afba9fd577298a979cd0e0e61f92420550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62685022cc7b408c1bfc72793d8f5fbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983dc8e0dcae39ff182fd16be1137ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f3a62eec7f34c00a894095079aa21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aede85cc6b76c075063f6c9f852d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd64f5cd7c835b4036ccd7eccbd78c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eef1dff2fb83661700b1e4137119c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f88b3002abafc32382aebf0ff017b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203cb782a0fe0433f85cfb673a46fb5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb56bccc30417efbad80574588d941559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eba8723623d3cafa306c6852920c2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afe38683c52f761fab9ec832c9beb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6865236c77c405bdc77a1b6b424c9e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae063a0b66e7c4b9387b269ea1e589563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9896a4243997a195c909852a088078f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b61dc14a92720f51e5f3fd9236516565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61920623155a4c9b27210c23802e361566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129509a222abffa99722aec57f7f05a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1edbd84c68be1088ea7e2c3c682681568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da577bbc998bc74bd38326f4cba91e2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168f060fac77310120a211ba85a13dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428929a49aba2807d9c9c747570d1a6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed99f86ca010fc1fcdd3f6452f45e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87104577e821133c9a89184db161465c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dd85cdbbf93a0a3ae60f1c7bdcd52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd07c95979c3c9be98faec1d932ff3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812e7c873c7ebfd766e5877190d2006576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03108b455d80c14b0d69e77ef76b3f1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebe0343e9c526e6350a5955e772246578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97360396156b9eb3cb521e33afef2fce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12273ca144bc9de454e800c41f8400a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e40079287e3f6074b2549abda666ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ba1d4e7444466dbe24ac6e5817c6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e665f5311c133e4948c52bc2a40076583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff380ee20c633343eede88753f30eb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f33e4c27aaa7e32593c25d2ef2fb60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b222277ed9526b5d087b210383391586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf129ef6538645c82f4f2cdddd6249a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162494e2868d4be2f5ede7455fbef4b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce67fff36e722d803379cd6bf5c516d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408b72e460e18ceec2c6529100bef6d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32141e6b5069991c3e5936420e97e02d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210386508f06eec8449b47ec1896721592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4235278c8dfbccc3685d960484481ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abeb385b3b12d3e1cec49c95d4ff30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff70ab6e6ab88e7c64dd7a3a5d362be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebca042bfdcf638867605af7e4c304596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370ff413cec7d5af1964cd11441dc61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895c93be4d2c840a8ffbde4a4f36c8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016ef536563126134e42fa77a6ea735599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6710082380c465a1e0de5aed41903a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a828169f3df0c45e41e0848e66bef0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307c686b2885e07349549f6c65a007c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ff3fb59d1c94a8f78a88237890b97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f3fdb790c4dd387d826b98fa24a4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b01e6ec01043cc7246999f6ebc4fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cfa05cddca55ead4c344589d571ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e97ad022339c8317f43cf299c54c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026645f809f483bf6f36746ca5fcee4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f4cc386719783b3e1b53f54418ecf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43ab6b6484ee3f3d3532d0cd0dc020610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb0b5f6eb91835b93c2015afbc5cdf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbe76b19da6c5ecf95559d6bb44b5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415968c730eb08d6d6a91e3f16b2413f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74b8122b038d57e46f5f40f145a975614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d2c427caac9367484efa1e55d9f7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1c55345dd9fd854f6c4feef9f66d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a146cee7b840407f7cdce909883d44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f042614a40d7243b1c8ed9c0c04ae6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf36687b3a12889baeee572d20587bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5024694a9d720365577f875fc6e987f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afd1432db129c8156c8ad42cc34ccb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2eae15c5fa6404edc1f7b56be55f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb07156117d0cc2c7cb9268ce27e85d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583480c08cf50493329f2b3cda55260624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21093f04df273cfa17cb04b938cdadb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406f6cf8b06da3cc3093e47cc3dc288626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fd0d597d5e479ebcde55e41677124627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622ef43475bfbda20a2c7debee16563628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33e552d212f7101d8fee3d557ec43b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79d8abeadacfeeb0983a01532a3d22630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02bdf72444f9d37d12cb78e04986c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d528ace0a72b46d9e36940ec3de64e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed21fe065c074f311e267967f05cfc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66212e5a202d4c389905147c4486c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684ec79fda962a5bdbd8416fb2cef0d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7102d637489e9c4a08e615640c244636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34635dfe950ea5dbefcf929862168576637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042629fe1981223d312d3d49e6c65880638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27ba54b74ea7a32326044618f8654f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553c031a62988d21464c19acaecb862640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90b0a7c87e6468ee87574522e6cd29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c358d8728e93d6130e73594c0d9c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0926d0d920968bae4d32b17e31876643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f125d9c425359ea7faca4d4f86736644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85f35833c825997a5b284acda2525c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcee56dc7337e51ab64f61f5cc2154646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfca99db9ba9f55827168d4fe139aba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a868796aa98c39785fefd89d73366648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8d890700dfed9defedeb79f08e9d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba15e05c5e0fe66b4346f6de77a0f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e491a201ee0b89e8a63edb9ce47730b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc22f3f8e0607a6f3b08644471e8a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6bce97169518b6c6316c597e674f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8145a5aee47619bdeb61ac76db2fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38523c17c09dd4e1ac126e3ba8319e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f15c81009e1f5f32a760d770e574f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe475b5bbdad91ad9358d9a336fce63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0f8fb95426cd7df908fe82c7f05b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bf76f321465f0309415a401d1fcd2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277f8333644e8fbfb9879352abca79d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69e14a6ba7e37b683f78840addf15a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6346c5bb1d76fc69abbf62ad719c75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2195442d42e883d9dfd8f67020ef1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54b03986675888e0e59858fcdbbeb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094624dcdc61f1a1691066de98020fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347365a1a8cb82f462db70eb1163455666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddd22c17037f51ffb1833cd6ebe00c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e8edaa322b92260efd2200c40486d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9532cc722bd1d824ee94957dce66d40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baea5ba2fa56e1ebfa7c9df7ac345ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb255675fc297412ecc74f2cb4dcf17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b058487920b9a10470d03352377b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c29b60c3fc98659da7a11e6f653df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e0f02160c191d8039905ff5975ca3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3a19c14f31b636833478a0626298d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630088e08e640e60c324b833eaee262676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131872202871cfa1cc7f09d8cfc10f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dfd998632ff45e8428b46b17b44af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aac7be0d0d438baffde9924aa87bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bea729fbad32822fe846247b3d2d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa96d8bf8f5a99716e016b762c61d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fd58a1545600a19ab668da99c2883682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b47d484af4566200c215d4ecbd2b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c9d28314502ea1c49c0aa9887f7e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e978b4989afcd69b70fbf576bd0718685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56342c91ce4a081180457ebbec23766e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fac18844b810d6e4c0028f910c0e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8b653b7f0c3e8aa221801c02feaaf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd2b5c25c88857d2d657c96a14ef5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db12dd0e9d772aab110be814f00599e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a20b1eebec1e4a3afe96ec92cf0152691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ecb597418448990195649dd24fa11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589204847f1222f38ecae3c74cbbd363693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e59379f1ccf8c412a41ccccc815772694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc2a128d01ba0a7dd1cfa5d634e338695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6aa439b3c26d94faf389e11a81954696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92b101b3e7d6a8830824185ce7ce80697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee14162d557197aacb8ac767261cc7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80499abb514a2bdffa413cf8e434adcf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1173854a847f2ef7450d9a98ffa9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b92358b8ae941daa6886e1c0f3cb39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c06f3ef88df7837fb5280801aefefc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42441e3d64c4449a4f268f1320d501e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0f2a27ea3cb0f2307d166970778e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee06d082aaca7e602dfb8e42a0fb7a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a19b2e2d3c54ecae2a6390ffbe8a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbb52063792fbc1ee37b0d867095bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3bab919a83d3969f2088fc28190c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aac4add99826d5cb6bb92baeb7a5a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5bf21714853a998d207906e2ea7ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ae4e5fe5c15c13bcc4035bee85715711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818f5ce3cdc8e256dc85d526bc56493712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c4c865215ab114a7183f407322289713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e910d02852fa53fa6c74a59bbc6fa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86597d5a80a83e259fb17ec883cfb9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328ab280fa775383bd70cfcdb608990716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30205651008bd663914b3622ed667715717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c49dd7a758a1d48b5d88812b7de20d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdbf5e618efc1d8dc81c24e8d49055719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade7bdc6c4b53379736932588f32b3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409173c06320b21463514d9729310c5e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e4e4428fd8a1c0703086e1f58d303722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f762831e92cf39d6eb00c2431b83cd2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe54c060de733b698628e5f95a5bf2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224b5bed31d6cfbb377f2bbe9612025725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a22abb32327ecda4eeab6fccb6deb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1e9cb788d5106bc357a22470b8619727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcff8af4a2585f068961910bbf40016728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d571cf99ec52d7a7704c7a573633f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18c2fe2ac40661310e3a67ccf499d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e681d39d8bc1e8a9f2e76a22b5b670d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb0e20a52c99ee7b69b1f7322fe436732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0e4964d0dd6823e5e6b9619faad14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95355b46be98154a33386540262a2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebcaebb0291ae25f85128a5dd6f52b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033b06ee594c65648481486519e226e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98fa33979a794a81f810074483d445737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308e06ff64f43d02e533c7c077644cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5b56d11b5f86b802493032edc90f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb3f68626a78fc7921a9529d002f67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279941f61d000dfaa693c2a0f530277741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ceef03e176eeef6118f44cf16fffd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01265fa24eb58b21ee9cfee5467d4d08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77295b4fb0a87ebffe8cba8a2c0aeb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b028b118d7304135470f8a895a64f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b866d0700f64985b6621db16fba7304746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07406a03f5069234aa0fa3492107c47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e71a3365f881ebd78529aa49d35c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe4e6f2f6875068811d9dc6e4f047c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dce41ab427665339c8b160daf43e90750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8263999c8c39741c27aa6b66fd4a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068037851138572bf1559d6b0ac82030752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02203101ece04f7ea7f768a07a2ec063753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32607665a9040b615e8e1fd12f937cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f094af07d00f573e6067fdfd6e45f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fbbf754e0d50f198621d3b8649db1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8060069dbfb3a89183bd9bb910c4ee9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee684c13db92d233f768745782d9c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5617c41152d104b7660f5f91c8aec44759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>