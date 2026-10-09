--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676cb27bf24c079e7a4786d99ac3bc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdb851a606e2739dc9deea6c8d14992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644258b6e8a256fc2b63c3e7761ffdd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4352e6e3bb5edd9cc175f56528cc64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2be588b9e1d48859780b92c583b3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10aaa32b953d3566c77c330897d94b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e491f08ff20a095706d682139d9aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bec05099e03c12281774377844461a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90b19f58071d45939f951559fc4f4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bb00528b23492ee4db2fd23daed5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92559b08acd55783ff3fb1a5c8b4d48e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673b22510291328246a7f708870de6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd824730fdf6d8f7707f9e46b13f5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc918371bc8bbc49f68e4ada1ca3aaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165551ec2386d9cf67bb2c0e59bea67c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5bce0434d10351f9d4051fc86804816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4316fac352c29d9901112898c1a9ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170cc8fc5001d8a92b7df9fd22a359818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e7ecd8a77a6d6153c01661ab1165c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fdb4aed8f1965854e6eb8bfa906a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ffbc39db94dbec7450288d1d8afd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a0bb8acfc72635204367c0cbacb4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9c53cb649bf6eee7328c96ff90e1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ad77673ae9002a877a89ea4a58abc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf59d4ab705c6cf881687c65bef51025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8f492b2948d468d043014570052d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f93f21bcec180a87e6bae60e2340cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24473318ab223061ff10c4b7fee1cdb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a451fe7980025bc3ad2cdf284875b9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b40ca796d636cf48f3b47e586b48b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb26512a58276456f7fd6f30eddd05e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24549211b9d3acd816930729e92afbcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb553eb7d18e9cb180f7a48b5bc9f0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6841d660c3136b8e601bf30bbc5141134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d147989ebd31bafa0838623468f7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f99b075afb4acdf3c2354399bdf4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652c1bd9d495b99fb94320b3ca7b27637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ed231b55fd199e313902627d3168038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eed2473a016a3c43f4d22b651c59439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29230933c2b50cd8a1beae464a72c06f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab1030eece1ee49bf9ed4edae17b8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432287179ef1cd28ae1f9be55d2523d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e41d649ce277dcb403c34a5f385e2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545d2619ac0e247bc703e83ff47d74144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481730c1cb8dcec45c6b237360c7b48245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f60d968c8f192ebcde50467b4fe7c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e285aa68a0de5949e0fa05b4ee97cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea858174ddd3c29d5c77fd83403f2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33796dd45795dd78732708ab35c617449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b517e730a759ded1c8489d472623f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ca312c88248efb69b57e37e01962251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708c8b5fdeba6dbc391f17f7f52488852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397078450d38885d92e4a199de8116fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c0b10e266a4afea9438d0f78dc93f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a8988ede974ac38586ee8c51a9af055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f945d8e784dd854025a2a48609c24756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb936e83cd004e3282c9a459c4f0c5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6a62f04d7d44f47836f49502643e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53660227a2a7f6d47faeb7b6702c0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3c0edfcdf962aec4b9c025846a0aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953e8671322fc1337d0504d38efe74c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce19bfdcae4cd5319a9b436d73c29262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd368f376066e74a85c5584d1a6b1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401930bd93aec959a84465d190995e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de529f594fcdc5c25f05a0bf5ca1b6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497892be83d95c4fb3bf396f4a3c70166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd5da766023dfe3bd8ba42be28306767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4831eda283ffa59bf6c9d185bc91ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9d38d584523e3ff3b9254e7eec0c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d7c7ec18d1e13a49a0804ec480a5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e31fe07b150fd15bc2d8e75f2842d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f01c915b2128ec9bd318fe1c5b94672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4f174775930fc78e703d0987766eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04767d0849ea85450fb3436905b9c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac7c7f74df98b535793fda5353cde975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9113974a8486cd4a3f2b3a2b4eb6cc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d12841a4daf61c9450c7cff1f8cc3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83fc6ccc0fbe94d43ee5596f0fd26e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70889a257c5c528e365f8d332cdaf579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039fa6622781ba5d472e28707d86afd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68812a196877382951e20b20e8cd44d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a75efe5a6758eabc557a088471806382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958fe34f30e381ab4a6e055e908c4dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e8ed5c2c2c5a76707303d1309806484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cd7a63ff5d263f7ea1bc8bbc9db6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8ddf70d7414ab1358ebb28e76b93286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d0184c41e29ef75eadcd5b4e6f4db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30860a1a352b0fbf2796cb9db108afe988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaf4bd4ab32e003f396cb4416b5dc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aab8a0f94a454fce5e71b6d9905be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902286e6c68feb385ab32602e88090d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b662bba9016a6c1f4531c9babbc11f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255248eef5028fb47d512738cafc24b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73a103e4aa7112b49cbdb6e74e568a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc2f0e7e4e95a371d11af55cbe717e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7666a1637f281dcd754b9837ba7cbd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13885b745df65ccc594a4b9884d3054797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f096515edd782b54b06071b4b6e0c9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3533821aa5f6fd5feff512f2ca69499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f46ebbae710c76420343447ca9a1ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926589849e50c0da43bd47581d1f3b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00e1cfbe1cd8a306e09575df4c3b32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3cae231fa11ca4c362263ac5745d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32306602ca0a0eabdb1c6cab18465fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecff9f849d5830b067f433425c064e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec40650cbd79b097765d71e5a04bb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e17f0e178098a2ebc8b4b244afc3af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228a26da3fb1debabcd007c146c9ca3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af92983d13a3a6025867b60e65f73d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe0938989e696d5492b4ba603aa334110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1149a49c168e9661d3da92afc5bb344111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bace497b84b795acb6fabf02e6e0618112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc588fbe527e4e7566831efeb30358113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76540aa88e6e16657b1bfc699af5ca8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b1d296ea30ea5ea2b2b4de07bea56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f93bf4c02d982fce212f452f97e8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea176e97c270eb01ec1b7dc0c82d7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf70f680e872f54e2f085b0bfb54c47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c09121c319a4b79cb38e02660c6344119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3ba5bfd2076f933eb15f7c5adb13d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e8f85fa316fa93add5846020ed425121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c8a01ff04c05b275c118eba3a984122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79d307b999728bb91a98a374a65fb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8c2f6ae867d1f5998c8fcba3554cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ef8d17bed090d5da9d9c2fee8e8f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819786d306d8cc40405e2afcb6135a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ca5b5dffeacc9e1c70744ba6bbb99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1e05d06a6cfb4d4bf96809767e07f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b4921dda472da2ae09243d144a3b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c9d7a3bbe63b84b7c6010bce7903e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668df4cdac72275a77b4f161e31ac942131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0457aa40c114fedd7c76f358c5fb23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56e9b25be63f08a76280bc4632d5dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e870b373543ff4ebf2faeeafd33b9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f48763b3fc83520f3c45e73ef3226135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233c6d59f9a3e93884f36ec192ab672136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d74092e07c96102956d06f5aeac335137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc38ed77850b532082086b64d6626d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdebf7b27a76da629dfa700e03d909139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504e1bd72bf204f5712b270acfe1a7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d46e2ad0db70fff370f207435d52d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b98dbc352104cb55f66c5996132988142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd89ca718a2f9a3cd90ccccd2f4828143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81840127b6fe7d80619da5a68f738e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f274041a3e27980f22e5a6f7a3e37f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334ca7494e534ccf764569bd7d1fe24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c36cd0cdca48d6fbff2b8692a2a1d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1b413479c93d3ffdbeb9013397272148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d0a49567094a362af1154ad681e9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a22b15207a6fccb44d79a2853dff5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe45cd5728de4feb59f395b20095562151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf642b0945cbf16c53f207edd18989ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fb7026631f7b7fb592cae5a897d65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5610fd36fe217cba539b67cb870aec1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efba2c054dc7b7ec46af953d524c72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20b7048676591ffc27a96c6137e186156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9e4c224702496373211ba06e3bca5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a529be68de17a7109e578b5dac59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec8e2114b880bb3dda9d7e2478f266159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63500885fd8bceb7fca3ec5ba0e53a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51954133eecc647e9e63d12a4cc0270a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc5b6c8f943b028d6b19055d6c0e8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a39d58ccc5af98de486be7c0c646f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca08eb72a627bf3f7baedbff1d66d53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd066bf872ae2aeba2d606cf19b8a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b5b54cdc4e91e785469d8a0f57ce0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917051c960f29e571e6f31476940fe89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3be98256b84003cf3a1e251b6949c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea80ab6952d3a352624a4071d1b7c8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbda774a8e807883478a7ee1eba512170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff615b389e4d2f0d53bd77173c2faf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b48e9eb7e3b912bca8b8b0b64caaa2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d57e993dd218a8dfac147fb6f19c44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbcf83f398349dd6a7ba16444b00a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a3d0a346b80278f8496d189c7830c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028843f438d6d1f8bf246b7a2c0856d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489ed8926eaa8a4b8a21a3fd4b5ae26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4aff06aeda6e2e5ca0589c3a3b9b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843244baeccf5e882454cd48a227f6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de967310c2f64bdaf6ad3d3c6f18c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944942eb866e0816141f4e79f189d911181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6eda6f615de5e9371ac5c568f521f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda427b9ba68e8441b0f744aef81a551183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca25290cf81ad2125613e7aff3b198184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983bbd14acb368b8c08c974175c4c85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe533cfbb9e829e5a4b76087291d34f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07d11b84262d7400a94997b0908720187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e581e4010f90cfd2934eef7bf2423d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecfa72dd2359e21d31b675044d7f8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a76c19238d5f4db6e366a01c09274190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44aa06e80c7e39e378aceaeef59588191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94c109b6762f048386343da8cf8564192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8ae9f14cc97e3ee03592b746382ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1127df371a0e3659c091c33e74349194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84cae563dd0ae94cf55abb50951504195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3a3106ee6e0dafcc02afa5f8e1bce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ba3bb807e733bc18283a0db258625197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce8097e57ba528bbad367bf8d562ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69474fadfc6491d6cbc72030f73551ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfdec8fbe937af6097f0e860d39d23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ed8aac80d090e3d25a9000fb34b18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe9b343db322931569b0a56c402e3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd6f1e9fe9d664923fdfda70d679a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd8c22017b7d3f59288f58c9d8ab4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613e37fd4795175956d358b641d8edc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f072fbc7784e8f322892df2f51c2a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17bff6ea90072df8dd4319db58851a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cf96f4707718cd72775ae3fe14e9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176966520ee40698a1a9e8990ff6cdd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6735def42921353b02cdec2bcb28b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8460e920ad126e89aeef9b5f086d306211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab8d10ba64ffa565d5b16cc4f4d07a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d292e873bffa1ce86ee0117dc686b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a83d3c7f468ef9249844882179ca6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471dcd55bb4ab8f6eceb98a52edf0cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1845828331900c76e63fca9f18f565216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5fe414a1479527f164b158040e01f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f3ab14b75a4d5d3fa1576742e040218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfc2a5228a5442edc50aedacf34956219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8c5ccef22b34469b855eac86d1b0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2681e3cfc938e7e229c5cddbbc14b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1aba9cd956ce9533b329f2fb8c024222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847557cc45a6f56880411893213bc73c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707edb23649e4342c773a89c4f348ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f5a10a69a3848ad26de31870901ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9498fb43cf80f63f211ef23b911f89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bf2b46e3d61dc858624bae3bb1602227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358be3277d1ac8d7a70610a8b909c6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a7d4529113b23f480982dc44a4438229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028972d8e32698333f3f9b0036a9a82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e900060fbb427099b9bf2624ec0379231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61fe7b72979792cb3b2689e9d39bae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3520cf3343b33b033a72ee76afc3001233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197a4e916fb11359fdfe1a9bf5573f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa1161bb34868d0843b3f886c3e80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361396b3559e03c83d334d53061e346236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671ece940660dd0fcbb767798bc6a5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a057a74df78ee9db1cd9dd778503239238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993936f16e9907c0350c1fa37cc5c7e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec1037593b4c03a260cf99a6c9cd04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a59cdcb7ff6ec8f91b63e26f52a010241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5422df800355b804089a396781a7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913432ff301cdb2e4f551742c1bb740243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33766cefb315ac7e66f919cc291d9a53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0979a7bc19a6132c37cd4c3159ce60d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9c424fc4ea3978508381f63a605ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95072471083f71dfa08faa18ff2f60e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8a28fc89d6e3c1e689392dab2e172248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eedc794a35d3bd19fc25ca8720777249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3918922b3188a416f2bbeb97c0783e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a740d2f9bf15ded0d06be2a32a2b41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dabe38763112a492aa6fdad99c2627252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eb9cb99c786330b61edb7494fd963253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c699547ddd780bba6b76ae0f334760254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a4b523d267e8e4346f5e668169d04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb9c895d2cc1ff513ab18b762dcc43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a636643734642c5103c41330a94cfef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7b113a234c61e6b5722bef7e179ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540a01072d561fe238edb00a4b9ea36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a27a10ffe19633595dc694f55b67aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a70dd09397c0209581762671105a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6a9dc384c42e86b2a3f8d077c7d0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e900a05f29a5896bcbe15aab5466ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946d16476ec839222fc2da22e923fe7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff62b72ba08accc1eb8a282841adbe8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f4a551202a04286e849917fd4f402266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e9c7da84e3936b8ee01d01d3e4d01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd010d2160af1cffc60a1b800cedd5fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ab1df627b03ea1617356ca495b968269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3fd46e3d83f712e13fefff2c0d0ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a25dfb4ca3c887906dc9fdb16abdad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42df2e981c8f14afc5d8092ef508fae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1470147781b14f43f0d9842480b4e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f401b89e4996e5ebe4b2bd304ef0f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919ff9c591501a4f53b7baf85f9f78d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022fc53323e7010bfe964c5cb136503276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236168fae7364fed8b1cc668b8275f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c450f50c87f1482e56ee26b6e10675278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb53e825f597a7367e2e8627e8ada66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe3710b755a7b3181d0e23f095cebd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12472d943faf527de0489829eb18307b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff648308367f1c94274fab455a8e3af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a10c707cb4956ce4f952d3eec9a1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7d9bfe86350151a02372b57592a6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41741bb56033e294962bf2c5f14b179d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a2ef923a79ecaa59410ada866eb12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279acbf38b0ffb32a5e789d92a4fa6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684df0724a61fc2c39a38ad170196a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103d42348570344a71c83ef5930184c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af4d597552a73b31eab5d49942690f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbbcd6b6950f10abaf5eff5b3ffe03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b28c76382adde424d57cca388095b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34371000f010d26427118b2df2617a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3ed3a109870f176a43e73277e6606294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64ea4e99c0d411c2f8c6e95f45594d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be760d8a137eaa44ffec3b948eda6656296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc5367f55ab9d352e7cbf8a0a94fee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ba4aa41416884e13a2fd781bd8467298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44ac0dc3f729c7a5c2e8639f1a3b3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce1b728aac735f90e2d811b2dc146300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad108de52f47a3eedc710f2e09db888301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1c25d7a897a6d1d0b3df38c819ac0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b820a1fbf7e7d7e51156d3b805a141303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836513b78f72f119b69f3b395e799c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5c7ab79ec66596177ada4e77f8b0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdd4df366ec2fd24f6570b207e3468306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822e29146f225f7803abd9bd8add15e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3ca849cdd3a6877206fa9c2f9ae09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048fec71784b307192e723486cf90a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02207aebac7ac18028ee966a801fc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152a4995d6b80cefc92b647373e3ba7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc972e060c3eca391dae2cbacb5533312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f2b56343ceaacc7960f30909c8664313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735a264584e1a852b27f67be3ead8f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37106fe9c0abad1507959c60c15b5f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464d7317e1686a2cce08db8c1625f3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331860ed784ddb7e15c794dcc06b9b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c95ebba4bc1c8c4a560e33490b1ebf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba789db57ba5f838e6de20526018f049319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1814f149a2a45fed3af868ff915f5d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf7762f04574ce410e5174401df729321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519be68372281e98450a50d8c5eafbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53b53afa6ad49f9e5259fceac6ec29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c1e705c849dbbe600d1edec6cf956324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b59a233e6bca9cc8f319ef73ab8ffa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b69fcc91a857ba8e580f167e67c13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbfb6e3870b455c354fdf64d17f92a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f63f0c650e94df512a120db78511c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf079f8059c46ea22f66007f3e2c092329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410ef724cd96d303c7e16803b8353ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5bc1e260fabd24c87cd0ce28cfae9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffab89db2fa83e4abe1993a2842f493332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcd4a124892b9eee0db755a4ff8f99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a000b474781aa184990e95440e761334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87817b831e14aa5a2933c2b1361a95e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749716f82e5d479d6f64e3764699efb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad712b93527d0015b864f5c3e87191337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f130112849c3c828e0243ec87e0db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5c0f347b0248f6df2526fda982e0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09222e30706252c989cd4c16924bed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9afe09a802b95f5bf1776dc872101a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdd62b73a170a2ed904283a6552226342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b0ae06f6699f73c668de59909c629343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd472e2ac6a891a800ca780dd9864b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb8aa473880595bc0330fbc7530374345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73dd639275acd75d21de6c704d3e3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d550edc6f257932f3b03d6ca38f2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3a42c3cddc81213a16dfc165804b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184be77ab8c7c0472511c80af6021c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be1c262c7c940826e1f09018819aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3279e84fc2592c281d4ad4b5af611351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6f7e12917334b3c0235a0ebe18785352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e89f0ca4b30073279a36f3a6f6b8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a42dc4aa89898a69afb9f216ebb0ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56394f23405173424a7cf7153cc3db31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974c4a9b0c8ec3c7763c3152bba5573356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f9ab7be42e9204db7ad37b0456743357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d852c429de86ebdf74e446e0b7d16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d390dd4dc0c5cebaf5ad4dbd74ea1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e25a7fb2af436aa96ac1236d1f6911360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae78b08475cf52a73b9d53959c33cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e275b13ab7101ddc2d79136ce9840362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731b3f115bb433766d1d8adf33e8cc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b32822170d9a4757013787849141f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd3681694de4737e486c0844b6c1b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b489fbdf41020c9a6987c324cc80e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f19895e6c2f3bb43c173ab3e163583367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a55c4880beea4e7da01b1e0c5497ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd30accc93dbcce3e239ec7851350a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0c36b5c61d44affda5fc6a5687c5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994f9c62692bdd86aac17ce1fc170cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dee1accdcfbdfe6966331dd41413b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b54c6ca55d17c79b8f90a39c5b786f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b05c6f22d677506d93cb9f5077f2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9d0542e22771664543a50ffc50def375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0115aaf55332e4b5508e19d0adaa5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f4ebfb4f28654abc8ae4695a982ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9600e8b34b2504752d047c9a819b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da44fa9f9ba560461ff8d18b2dc31ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a977c0406443887b5c38f3e0bde2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c89adb8a30c19d634edc20141138c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177df4aa65d03c05142ec0c5560bfd86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f483b88c4d19b327ffe14909da5bf1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6ac305f2ff3646d626fedb1379688384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9db6bfda60f8febd9eef22a65eb802385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831157a2600435c1758074dcc71eda5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcc371fe93aef680c45096a1f7c0fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54204f02b0dbddcf1174eb0e9cf3ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd737de36c4b6bea37c2d5ef33c0166389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468d73d193a7b129bb95b2f87ccfcbf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac70d72bc55a384ef9121f95d33597391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fead00de3dc32f2dfff5ef915796ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295a1aa7cc60c0acbb776647ce99f92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37892c3d7708bdcfe3124618439ea99a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392019ffbb556b8c71ef35ec3acf011395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d2d014a77dce71ec37bea0356d213396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8e6beb233d4c38d7c736896a44865397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f0440e2be3de426e85958819db429398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6748a8c456c508e5d2352a790743b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706815c11ce414345cc554e4a9f4742400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefd2cded893dedaca2f6d644efc35a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f02aaf7c73fb02f07706576cea869402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a45186f9ba25bdb640f461bf469e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337fbf38194a39cf8e2b4c0f594de5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcba1aa49b701841d6e6adbca88e0ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30b35262970f1b5420884238b6a291406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659ab4fee698349eff6622607045fb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b8b30c5f173b58976cc641cc33bfe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5824af1dee38b7881172833d381454409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e098af1dbd96ccc3f5afab055af9c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bec93439a9aa3e0d8223b260dff2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5cce8dba9327627983dcad4fc9b43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb9cd55b4ede01b8d92a2f8ba61dd3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658058d5dfa97948a2bc26c5fe3d0ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb620b83c707c08cde5b186d172e52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b7388ca38331d3c484be0fd81ce4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69dec686f707abc6d55cb6820d9a33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff084393b31da3bb02b2d6959f48afa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3fec0fc955dae43bb4029e7cea313419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbbadf74041e18736e0ae07c5f4472420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136afb07ee9832a2a3387d935a01426421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d86ffe5bd34833f2227413bd0fb08b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e6d133b452b7e7cae24061d663f84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1d2b8bcdc8ab2fe752dc2141d3eeb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdbac2dedb8b352c32289b22d9d01d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7f094aee73a74692d202f229cc1ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e08f509780b90c2af3e983242efb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59026af7d3e0943eb101013bdbdb0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b694116d44a8c0d6b692ccf8b3bb5f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509b9477a457effe37ff6430efdc9da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e331495c6a58887268a6f25700ce5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174cb3658090ba9209a09a756c93775432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddb3e6c9e143033c625b1b96992260433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf741cacb943b7a8aa49ff27e415dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1900acc39ec4bb0b56c8f84049e64cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e7767c4713cca3559c5ad156007d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebccd4fdcf54b35f75272bfa607b4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ff33703b4a27b54f9255898e39ab0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489ed1cc515ec174343a923613126c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cb3f84f5324ba53bcdabdd378a4b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f598f8385ad7e83daa080e4afc91ee9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e03f61fd3f6364ecdea18c6e84a53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb2fa1d4cbbf59370c91d5bed22117443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a767f263bfd176da68db8c83d364b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199fd032cc00ee72888152d5912cd57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779d4d925b279c0f4dfce77a9f929e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f14ab2c8acc7319e5e7e738fc05177447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584b13aab60e475c18f01d090e8b896448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ebe72fb5c43c2e5b78de7b655d8c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae12e77f573faeda022667ec2adfdb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7edc1f995565bd53ed2ebe16cafad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0261102fe7aaf8d1faa218f46c1396452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df65632e770e24cc88da95cdb2d762453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3381b359a6ea795bd3798f303b4d7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b7702923838f601f7bcdd4e3de688455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1dbc3e5313123cdc8268821c445d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81b9a53dcfe32964f80ebdbc90acee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd74c41dbe092b16cf4f3edc30bed6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b65a2c72caa119f5cd106046315a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760c16e8651e2303c1f1c9efe69dd18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a18fff6234d56ca04ce6066191c74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de05e8ff1a1e2989a79d0c7bf28cb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82042cc0867eb33f745526786a500ae0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd45f1723ce15cb1455fd578ff0e02f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36c36e7b72f3b9664cad75348364a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f0fb7b12bcc93908b8149d4a5707f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3005a4c68cdc1fc6aebfdb85e595b87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b070815e2bea48a2800bb2e5b6e4a85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4dfb34365b43c46431c95ac893351469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1f5fa5e6493511a80773f3b42976470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eff3d1370c046606f91846068aac9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6913019609ad87efdbf019a70aafa86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c875be8c6cb8ede9d836656c615104473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39c7ba35d3fb09366a072777731876474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab67339df3baffc851837f9b92fd17a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e5a8a2ec3afd83d82b2b803e5cbf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daa5eda0b927aa04b5a0477f05bdfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdc30ab0967c902dae68a18f86f9b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1096aa10c38afeb6577cf4f85aad6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309c2accb7ed2f4356e85d139250894480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aea0504711c1b4913b710dd9dd663481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e125b2f4c27e3faf423675102136bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b85eb01b75c93c5ebcdb53a4b3546c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86174bb447b0a03fed58bca7286c101c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709297fc0f3e231e87453e3ed6b2de37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c5768360e255ea6507fa7419940c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137dd9302b986fc146e7085641ff546487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1d98883299d0eec8ebdd4231a11ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a323d1dfad5355a5f9ce28d285c702c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5ec930bfd4c4337205123243f1b8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165e9783216f032c16757f6cd67fb33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2f7bea22af24e16eea9e7efc1e7b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580fa34110a75aa3b191d902995d4b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb58f57a200c65fe7c7c519afae35c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2466e4e192088bb0d4a05411fac5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e7521a1d13be9861e752b3d1fcebe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846d58dbd2997f004503c69290d3474497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e240e53190b7ffc5656aa7d9eaf94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857fe1108fae75c336a3fdaf0ab4506499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0521cce30fd97a50f048631ac8781f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b6b3380e7c0e94a97bdd70306b14e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa562d23925bd5f4fb8b5e30755650b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35063446f04eb9ff561415ff04867865503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887e7b529449e309f6e3b17ab00e7e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4dc3e23c32e0dd263cc00cd13f96f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616bd5cee5a0abfe7baf2908a346060506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdf95ce97f3d90196404238a14f253507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c97391ec2530e3a87e1782c70b104508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578be004e028a8ab1b3bd5cc117d2e76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48ccbffb90a1c5e6e54ab99c7a86be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c88a9d3ad50b2ecd5f5b51f8bbbe14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c2b9085d9348006a8dadcd08d4415512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442411b9bc4f7437bd491d3f39cff52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e821db2508fc0daef04acc8212983bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70f90ef97e73bc4f60e7c3104d30e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1333c140b5cfb69e7967505283ffd4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e89db2cb35af54de61c4c6008299d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a870f1581fc8780dac54cb345050e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0c0dc4e6da33a463bfd7919bba08b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32802400454c2aae31679d29177ec9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e1eba5445d4e024ea37ede3dd7c03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0464b2dd934a0ca1266f95d06f6478522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f28039b84f93a1e2a2cdced2b705b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d920fadde35122bec8b615a694cd63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5929b1a432928643d953fcc1c6bf05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d802e13d2e75f46d266a4e9f6c2ded526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca37a5d4920acfbd73d0932b7d70fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dc0011eb3c6ad61d0b991690d0960528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0c8d2267ccd4fd0d4363258c1ddb7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424f3e94585b71665c8109d5a63abd6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825283797df5c93818990d4119af5e3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c54a781106217e74787ec7e45f13f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddfd98d49ab1bcdeeddf71c13dc5b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bedd0efbc78246d50f529d1a198102534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addee037396e12a519db90d5b9a565f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7567eeeae776bde944b47e78cf7b03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7ff435ae583b797b5a0bdd9ebf96e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24543c932532105ac6bb87eb4ab3d3e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc01cc5451bbe37dcf8381a98cb982539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091874d13dc4855623342a34b0874fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac319609f96548f32c10f125022380541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776f6c52d698f2ee52c4c37cb704874542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5795b1a3da4c1676a33dfc21ab0ba2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f23ee42afbc93f5eef913a4599ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c390ff2a716aa1ab7c38be2dc62ac85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d084bb5dab7820c846ceae8faea79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9e8afae7504d4fa85b6c1396f8bf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639ca5a8b2cd6f3bb57c1e1713e6749548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e664fb0f5375099a7acf8e3b5b7e1bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eed45384060b6ee749de4a1c1884c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f31630a7baf95829b35fd741d6d4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779623f9c874b41fadeff8dbcce53c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45054e71c6c7dcbeaceb65534ca6ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62bc68a9e4c99199f6954c340ae14e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe015647fbdb3e0f29c236c2932687555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a549d80882f6c6c937413955916873556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68964e43ddd972ee8394d9f3ac4c3551557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d012b316b9ac4b7195f62402295bf30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751380d822534918a47b175e521880e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44439a719c627f1e1ba44ae4282a68be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826556d2c8279c9d34869b3df484ead8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65781d854e370ddc2558a6f05d0ad93d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c76897a25a1f8e049eaeac4bed9f26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8b2c992c294c8cc3d21099c5c8e23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cb5225601a79b4421a74b27f5cc14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7284b29e85e8caff30ce686959ab1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a625d0f193e9fd0cddd59394f98e25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c9dbc662b39766a9bc278c009f3a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7a02aa0cd214dca3cae8fa5763a65569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce90260deadc2474e662ad4d062bfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe71dd3f02e25f46e75b9e6adf90d3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdf185c2a747b326d2dd98b0293965572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaef4e6757f32b5f49936e36724261573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6132c7495992c17944399e7e53017fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b329eaaab9c0eab1ad2c6771ded9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0bf3410d6074adb1b492ec3fc99be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e410b6360e2ac6fea8a0a7fd87d52fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3830e4d28803fd46e70b32ba8cc2b08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d572a86aa94c26413f33abc50f3b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd0b791d8483c403131857ca35e460580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155edcc77d29e2a1d289b42235349a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274169e3f64a1b2cfe92ba9b8b99402582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7212841522ffbb342ba64dcd11c52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102beb02d019e850be607e06eb4b9ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005c9919a54e6c4fd7747f55d571f73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99f6d2de17253853356fa8098fa996586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a8293f860209b75515090c43132f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c372814ab2fd1a38dad8e88e8c9d22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a1289bbaac30cd9d44b66360eac75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fb93b7f62d4dd5102f2e8b144483a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b517de268510c1d292584d8d309af9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184e6346e844499fc8d29866ac438a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c901c0d5ba275405488b73b871242593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425365b2f619ef16309e7cc606c61fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3f676855628840f7d30bed510cac6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f2fadc0cca58b25ef83b59255cf81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887a2d3bc8609e01652ddfa5767f835597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036504feaabfb2b83b8b5772d6ef81a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cb457509325ade71cf0c93fededf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530ef122814d5522ad767656054fb77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d08a7667d5b77d02859c3808bf7d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbeeb2098d6b0fada9dd1a35aa14f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9cc6fde2684a8ac7e16f04830a3da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fc1155cc00cd3ec5a8fc1c5a13e05604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1b8ecb9df93702706389a08cc858b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f0e6e248af70bf453ea3b0ea6cf6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cc2953810035d2f650d66b28af195607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5c12ecb21a51be1d46f317f6c2184608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05734d00f54ffc94143c698491cc1005609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a666da7fb20a8024eb54cb7c0d49ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03346c360d68cda02d93730b81e5e21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468f4bbdc8f0dcb03e7f344ce892f4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411502b959f5931793c187aba16524b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c594e28b554d588087fea23cedcbc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583af9829c15ce456be61f6213c4247c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff1596464012923a5de09dc58aab72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e703a866a3e194208717316882248617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1a4e71356a08c8b65020016c3a87f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee73c553577d6c40f31307eeb87361c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169c06f13530875abc909e5a0069d9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5411be855df3510df94ea857f2cd037621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8656b16501f9349adbaf9919780f94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470698dd968642aa9900e540b25a43b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16d2720989b8e5a5cd1edf034d7e4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1f8e136fe6f25ff03da3bd3c11c2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3330f33a6cde66a85b8b16ded433031626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d84c9623ab84b30a835c65dc055c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9718545bd41cda1c83657003b0d2106628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cdef364e19bc1d6367424e98c091c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2e166bcc4b529ccb6311efe18a718630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c3d3824f8d6d9544f2b093a18d232631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824d26c411818a3c67e6e1debb09539632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8f8414363b6c7ee311f14c5b290e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fab343d079e5c84995882b59d4964634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1200a9b3f230ebb9fbdf1408874354635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184fa6cff9c1f03fde93402ff12125d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7798c3cfd844a3bab0cb91c23c734f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa503961f2afe3ca3a0b6fec2a627a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2468d2db01ffda89d822b24851ebcd6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea184f787656fdd165a62afa7dac72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd635860b28b4b561d21b70a9466231641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa111ab71be96c784787c8debf7bd17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf925b8e2edecb238d66e0d30b5499d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df2b8af1fe7f9c0c1a2063e738d738644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473839474f05a447bcb0722e90cf7bd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b41065553e273e9beca1ec443f3a6e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cf2a2fd96fd5318714951322c7aa1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84646a6ff75a95dc686c6bc08e18724648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d2f72cb0a422331b83d38119d82a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46494b43aa5ad465c68cb99a398b1828650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755019b3a5788820d62c42c0d5d53599651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db139436fdc20026850b374a2f1ef812652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8337fb06d879ca58deb85a455ee88eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bc65c5dde03e54c741355b0d46e25654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585067b5580b9098d099d6769782fdd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce0764948167343f4a91f92f892965656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e280417240b0312fac49a27e3dc29a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735c55c1e4787ea14026014f4e07358658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24a91c381e352af89e9d10766146ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2f02e469d9de0e1684b4a8760a4f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e27f55506187f6b1aaae9d7b1bdc8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759be657e49ba242592198af1d670574662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62127b82c750daa21a42bde948cdfc00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1584b56d66e79cfdd0c01ae17910ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707349f046741e94b610ca53511340c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b8073fedb34f929ee3a9afcb9da3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c9287d5dad66b0d259f0540ae714f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cf63acabe557da861f38d7846c331668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531aa29540cde79cca149d17bdf8b03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2a5ae9ccf27b197e8266a5eeb4288670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b201b8b1f1468d5ef39b8c5a1cda9b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0417635eda5191955b81080ded94a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caef19e5af9e53d48f7d644a8ab0cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebc354f8d19e708109f70fe3280383674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9127d7b847d88d02e8b18b717cf0ae0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713ee3b813d31dade687f804281fd5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f332342473deeb6b18eab204d13cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591fff5a8b15b07164d83d1735f849b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cc8854168cf4a7d9bc87c56b49a17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911a671895e1edc95512b58ba5b403c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dce3df16521ac6762987a6f7e41b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e107348e8c721a9a4c501a6ff0f2ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d149e366d3686dd62e69ba159922d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254957ddf83e157ca3f21878acf41113684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee09a2ceeb4c19839a1b2dab63a34a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c40104a06abdea9f0d17252cdaffb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aad81be6c663230104509a4d3d908687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432345801901fd3dea1d448feebee5c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06556df1ee508c2aa07a67daf9055664689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc1de02c580b3cb5bbd0dcebae274f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65406b32e61aa257b0b0eddd60dda7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060427c1baa1744f1d155f751f44f573692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10232f13a12ddfdae7c25ae591497340693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bfd3a5203378267d59d092e516e44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c09e92f2b03032155c9287ceb20c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1c6fb339d1bbf836b5266e38d03df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0814e0435901897bd026a522a4857697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32968317386b721934ef3d83f55da06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae842cffeea2b2123f92a992a1c1c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1ff2c2c7c4296a4ec6aabbc2eb1f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6beaf24a794ce9f71ae2144ca2a5ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb4a5e800a5d1b5941cf2021045df7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42790ee4c71762bf63802de05cc8a2c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80725c1725bbdc44a1b81347a45092fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5642855b972ec009cf4df9ca9b40f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12884a952bfb0a5df5963690d392ed44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8c596fbce1fe9d4b6596421705908707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df4c572902b8f0e26944433f4caf45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e89fb3a618dac6908eb2509a048f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8e83bee57a3eea9020698530a61b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca6eb0820bdecf33cf0b638aac5d72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5c2f9c9a10afa940e533e74445c72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1e564d2b143bbe8b1424487219312713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bbf2683080b1a5f6eae79433dee26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f47d35170ca3422fe48d01d42093d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0567f64ee7cdc03bd41648b49a6e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d0125eb4597ae01a8a43484f4293e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbc713605d6a06cfc0fec4d28b2559718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d63429636ef9774c6c76f0f6daa437719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f99d295ead8113c76eae5161016f85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946deaf204d2681da227e6a2ceda7af4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24b4aeb486f0556476ee2636d17cc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932bf6ec2a0cfe43bcdea59acfad0bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f11fa9234769c8660756958a483b78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1703d2eb67a6b11d6400b064180f32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e50e5d95beb7f62ffd5b06e1b7832726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140881def743f06f0316929785828e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f28ff97b50cee3a1d6113f1270c44c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c197633959801486000a3bf7504e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be5087f82bff90ba01c6d02a00f073730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acc2dfa1c319f1d97910cae7f67225731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5553454651b7d0e8bd9d656d870244732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5748ec1d3385091b15ca15d8ee6ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce05459c657a41034a6127c76a8dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c6b9f728446cad769ad390d861c6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553c7f7e7f1b347a55e1f9710915ce7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235f86624f0cce491acf1771878724b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373afff3911ce08e9f73a1fe5587263b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c602f509c3dc3eecc25f1da462f38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4d2b960d68c19047cf5a3cb9bb0cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22c9a53790ff6c66263fbd1582da4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bd6d750a61f94fb27b81dbc925003742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76b0d2a93b2727468f51fda9c11451743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0202631d8cc4e4a80a2bc8f2247a55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f14cca6f7e1dcf50d74ef33db1012745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92641734e89a43551b03ab440bf2dc74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05c67d4c9d66ff24c861b1906167f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dae91141fcdde0fb0ffaf2cfbcdedd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091006c40f56b6f058cfeeffaa3f61fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6cae413e11ca84c107041f183f572750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5c11139be6eb013ca7324e319ab23751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29cdee8c0612eedf687acbee179407752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb271350960cecd5459f2d584342ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7785895be04b44ad7f9cfe45c1fce44754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e136968f4b3981b4fe8932a9275eba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278c83eee92953f6c8fedc139c4bbc5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170c4487502e7cb2349d7c96833eaae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f50d68273db22a8594363a8c5ada1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295b059be756db747636d6e4a8e2532759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6ebcdf7f7400694459091c2053b131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0bca799d3476fe9501ad54bb4a2cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e02f32750a491bb99e3cb19d549b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc80e0928229a68edc62e9840dca414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a680a3dcfb4cf1eac15ef5d1f51f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802564d88383cb9ff46629fae339acb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6afb453dea470a84468cfccd17d0767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f78089c48b014ebade265bf4e952c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36228564d198ed355740bd583e8e919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd9e2010734af0c35df229fe67536710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f49c5a3d769a552d204192e4485fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73965f7d9426c358bf7adab0ac59daf312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48dea169bb94293bc979da8632129813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c752a94f046c15d0b3d931a91ea1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8f48441ae2b90c1d2976dc6fdaf0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeea2a48db18c9fc93631eb5c7e9fbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27eb2f972e105e3b9e7484eed2409517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26916348cc2672bbd94f11824b41ed8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f1e4bc2f588aa23b8b520d93c41ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eed51d70ebd671f6350f16aad593aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f9464858c5ce0202179a77b64377e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ede20e5fcf9e7751412b70c501cfb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d9853b29667b5f817f37b99b7dcf823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46844dc03dd47efaad963dc78400f71324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197112a053197d7b8c2ee7acc6cc1fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd50e82a2df7e01eff8c8c750cd76a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6e60987502076e8cdbda11dec059027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed298f0ac5b342336cdf76f4d6c439528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f1a4bb67ac5046362a503c136fd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8721289aed8847f2b99d58fb7009cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450affd2d8c14b821428d26181b6eff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd548ae9eabd0f6e06de51faafe31c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d0ec2afcfd7964e05aea6253723ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a12277cc4013551c3ba2934810977134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a490e4ae01ce123dfa915c96b5ea40c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562b91704b7d9ca9ee32c587f1d00f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a03aa18071afb7fec514b3839e209737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f75a4cda833b2d7869f8a4f26b25438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d02797f76c483c92a8c495cb694f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8e77229a6723c491ce739656e63e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07160aea8effeb48dc3aa0e6d8fa18f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249330bac49b9c264faf6c99bb1e3f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7160797653475905f6cca8066afb7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82361579bda53342fb186df82dc84844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27461d732d375ab2a7e1de7a186385b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97adf5def3c4e3325fa737fe31e079a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca03d27e307347641574a150c91fc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150379585d0aed5f5e7a02f33be4056b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1b0015d776a8312587679fd2689dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9c4616732aa0a8f02a6d2d600643e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9bce57f940810c8a900b146dcb12a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6ef9b336b45c21462c11635571c5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e839a77f345611631caefa3688838d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685808f4f59f5b4e9ec9bda1ea23ac9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb14bfb453e3bfe433211aa8af2dd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd3518db9c7aaa626ed48a0df424b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed80f06d716e73a69a3c9bd3ad3d7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace3ffc8c17ca3b4c7ac9cb8af6b72458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207d6f09dd4b232a48b0c2461a95e6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441d9e6fb5e8bcc93a0821b8ff389d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49e9d17c4a5c665b7862aaa007de7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665ddd6327fc5f013f9329cc01a7bf262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d877c6b4be5f1483bbb9a652781af7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817551b887b6d6c6240f27030f29c1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e852c7d86a979a1d5c6d8512098fb5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b428a75de1be20821a8f1b865bd6b2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b134a803259644847755264b1ba85ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5904ed7cb2a6c85e80bf866601f97e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b151411ee61a31937e227bb48e2bee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558b2d5041274e8e40c7558f44cc86170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97f6249b5c7eb77b093aebb731c37971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47160de3b57f9573e1dec83d7283dcab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a4bd32b73092d0ea3e3ae705eadab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276843bfe88ef61373631b0a26cf4fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcda55ca093082522613f26ff6a83675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd69bd7822ae27de2158926b3ee5c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4e8eb9247cadbae5454c1c162a48a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6f771e10329b2b2124c587c8f6c3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096ddfb51e650ff370cc12f8cf3ffa579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015686e9759a1d5ec63503cabbd91ef680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2d4405e86ffff961bcd02d5de971a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b242ca728b1ad6648dca19dd9ebe1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78555988866d334aae5c7f36e0b6963783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec42f82797a74bb47025c0235c0afb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87d10eb7a0fb93bbc10acf303c6d6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235de6df2f2641a13c65b465da59b8d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1ddcc4fb0b541b3777f38384de96287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe07722a235d02efbd1a1ba78aafb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e434f1ee824ccbbe2875881d54f68089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5cf07a48ac582a364d9aecbca466990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413da2074c50ed0e91fd79ec4d6952e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867c05303f4ef4ebb41875382cea33d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671caeaf74723dca621db8f1a10cba6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d2757ed0ce24b124c5147ea8fc5ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f622dff1754078c873f9f222ed94795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4b5af36e614fbbec30fd812629dc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128026bc74c06a9fb8fb6c0ef60a1fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766954f5487fbca9d05f9a6216d208a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18582d5781f87d24213f88f2fff7685d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eefbbb7b1ed773c724db1ef281940100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f25d5d31b8d6df73bf41ce56529475101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed97a58249ee8c1938c426260fed540102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f9975b812c3c4525f4a704b006135103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8b4c39e31a9831e2bfad480e3a46f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40de4c7fa5a9cefcd8b34d906847b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6953ca40d8c939dc2ed87d9559f8e57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678b4caecb6c98c49cb2bfd0069eb7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d3a02641c6c7d52b80d193486e36e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df285399fa322f62fad008dc706b40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64216aceda46d9fceb2b9f9231e1e7f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a2c7eec36dbe7228e0a6d79f5e01f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95218d0dcff0a6c1af1ca242bf7f73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4c5e43f265b7929cacc4bb21a8a15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d6bad31b55b9434f80fe198adb4e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13778d7255cdcae28431c6145255b5cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943aa0a05de2c22a74cb4030c0150ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb068bc17cc7e49fa004c302960afd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388c7742af1e586ef3c579967ca1226118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba267453c07b59ef3dedc7ad1f941420119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6f0d764cb993634de0c439cebae46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fbe97bf823f94a0c0d165e363b3ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb11b70a0921bd4bd94e3a6db856d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4b3a359bb9ba66d05e1e4f113d006123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f3069882265ee3a71b15a376f5b23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ac2e70bf25c0c03ad1727c04dee90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18be197d82aede4e48fdcbb569880e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59420d4bc9c75103287d320b348e3f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a1ac7c268deece6c76f610cda25a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf8a4f6891c8b4b0b38356eced1ff0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4d0a14546debf241f4b67cd1955d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d72584d5b852680a29f480ed0056e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f02043717f33eb33ec4d9f749ad35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf10f8878c9da44b8af92a20adb135133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbc1ed769ff7b396580442b82d522b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30783cd2422b72431cbc89ae16546136135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db88ff976b52d2aa9f43036cb9c5e1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa35514772f5fab9add6a34ced4251137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d7fa16384ac7823a195c0e1a08407138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc6fb70b4de9111139196585d4b3fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd84895a101c9ae819e59902ccf98d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59223f6d7c55c2e9232a5745f17632141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b0067025c523699e950b512835073142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b543259c722a2f4d226373f6e0fb34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abb2b64ce115688cfab6f40ba11888144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8908df68e26c93f8207573863d2bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8fe142d16082e500691456f43c15e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea783a943737933ddf91efd5e41bed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfb313cd5bcf36356ffd6d5ac78844148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f2fd3b646c067123cbc919121f0c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a67682053cb019f07edb6ad35444e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca504a104c953ccc39287fd39a10120151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b916d5656938e0fc1abc90edc108d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff25dcce1ebf3317a4fc29dd77caf33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea450b8dc48fc09c7904274d230b24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038f10215715874f6cc97956dcbc8da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd5df8e0ca43c6d6f0f6c51afb07d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a5cc6b14da81e8173997e6c3568a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e8176c48ae7e351a119d29aa415af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b23ade4b30ed5bbf80c52ead7454d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd13c090e6a6b7ccf0abf97b68b8b4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9647c9c434c9c1e28e35a6d53e653161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4267e8b628bfe1cb4457deff83a60c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510abd5ce875b466255c578a74e38f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c7cf97ddc0bb1bb27a447638acb67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eee55ccba946a078c704317bce831165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d5b8a9e8870d278618aa3abd4bbfa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a270caa5015525363cf007a8339b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb886d300ef8a7a8912a982e997a59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c93012614ad5734dfbfa4621fc72c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adc6f0c0bb0fa41824a8f54455eed6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260871be96478f8550e8c3da94672f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fa86b73d8cc28fd94a68d3cde7cd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbecd206ec9b3be2b1f5852b54900f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8e35e8965d6add1a72e398563cc3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843121c940729ad5158f2953b90008dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1304f32d9c9a70b2e3654229c5de7c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8347dd06dec3144cca64e3aaf6c6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47134e50b51590941bbb6a92fe4b29e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addc71da621f6673c034ebb9bf6ee1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3161e7950d666512670ee5e2169bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a027a51412e40a58439c2dade0b4bae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43313cc55822d4e28ba49f682a761b75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ca0bfc97ba4b02fbc74840072a151183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e35322475791d28ff746edb3a812f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fd0e3b14576a3e62ce90382dfc6a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9d67c3177af24bb088ca0e9a94e70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234190d1e0d3c428d0a4b69fd7094c8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ab5ad684d195ebf00fc95bddc87e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b507486548e5c7017947f6ed313aad5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141550b2f8dab23cfe51f969edaace63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22b0e150df9c560473babd43fca752191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a386bb83af06c3ff04c4bce9c98b91c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd1b7785ed399c05500c1a1bae517c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238e080711acbd6d71d1de09ce0bfb1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781289afbff936dfeba202ee4367abf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cae651f55a21540252fafbc653241196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786348a743e27b1e4461a9be039d89a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d5fee3c9d81f6d09575387b98f4f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539264bc05ed66091d28189d6b536d65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bf8193b990606b50093f01f14c018200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399dd786d7dd648e1191393965c56e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937f23dd8f6d55ccfa2864c08bddf22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0698ff8fcc30690bdb17bcb71e79503203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca3ead851a9e4d4c07eccadccd722f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168067350774214dc98f0b7fab14edf3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7818315e89b4150a5ca4ca88725d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf7b552664324b3eda91606aad08eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af15c9956741a5d783c583f6d45555c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9bf1b76e23e147990719d69e58603209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537180b2266ca6d17aa2295de2974f78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51639b3472822969b0e54bdb5b98f11d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1070d3f2143aa65bad158994a7a2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78830e614e9e610332782f877b1d744213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef65e2f98bbb71e4d113a21514e57c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd98ec57ad5060596b9953871892a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd153f81b54ef25a3593cbdc71e09b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee22ae79979e6b047246e22daf49f00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d64a063b41c08be0834a672ad0a7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9afdf54edb221eb6a6814426ba02c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21248549183c8dfdd41897c07606115220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c1cdc6242a8e0bb9f6c973e4fe62f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ade68bda9aacae914021b851f6a470222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd8dcbff0601e2e56579835b9ad532223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c46f6d6e2d82f91c28dbf6f11da51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd384c5e55b85ada2a51b633b3df9420225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa6cf633bec046bb852fdb372263e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec6ead87821ccdbeb58441b0ced1e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70fa53bfbc106df446cc5f83ce4fbe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595f9694bcca3fc3e257de820a09a9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f383f6dd99c64c2981379d61905e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed5d9f6e786bb1e758dc2112f22972231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed960b60d5e29cb1fb72f9e4f80893232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1de3985c2cade91506e192be763dee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e66660366f84d2314d3c694b4a0311234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaa478bf52a060872b6a607fb0f811235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15349721e3eff4fb76f2133bb24686f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c61173824f16a10592e9760ead2ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8619978cc21ae4b663db1dc919335238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71ccab3cb15d68ff2d6611b72ed1a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d736cac6a7fca190add5bf302ce509b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d5619946b82d9d40ae8f5d35acbb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc529dcad8ec5cdf331479759e42f59a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31662b2a20388a3faf035dd030ea6746243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355ed4144ce571153ad2ec1a3e45000244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f11e8323d4691bdf3f3bc2e4e938e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781af24ebc5598e1ba6bba67e98a1bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9095bbc78fa02cd6f59c039d7a8da85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a529bad481df9426345fe2a348070248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bdbba5dea9aa0a16eec1518c0b96b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1455526fc05ba5c6318ed2039d024e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819e2105f25670edf5e0813f6e02e57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943579f7fe0f9e1f8cb1d7924d83ca08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9727cd8862085cff7ab24acdabf46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36a816e2acf4f6bab71d3565403b55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbfce9766f166e234cf0e59aeeada7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3fdc9b8125c9c19aa6ae35c5a91f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fd4375c041c6621fa27c4648cc2cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3019ebab8d36a5fc56fb1a9530846c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e38fa8aa04b56f1d46ff7ba8463a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f2e3ee49c61db34de91da2bf701c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032017654adb3b56668bfca0b98948b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9869d3b44135763430a0ec5497eb27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea24e4c84dc3d5e4b19897cb567421263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c80d778690ca91eb20e95230c9ad81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f64e85a0cc031b643677f02d3a5887265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4f5d141822cc1f9323ac11766b155266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57743b67c640961dfe60b446ca20c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d53b6e0280975de8a0369a1622efe8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f290c076936a573e37e5a4685ff83269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195c9b6cd99aab7ffac1dd136067a6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3c6ba456334b7c42228578dad2bce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db20f475b3955e9ac89904f05c58df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ff71f523784b18b838ea557b0edd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fe444b6f2fd59d5586b57b15bb602274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b734eda92a035f7222974c4fd11fe3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf57455afd0ea8d930e88508575a403276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc8eee1efe49b2f967a3e4caa905fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355f4a14ac93bcbe58b342a99df0aed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7157b7d23c95220de10ff443e1d1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1872585a399be80ece9f4575ab3fd7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7875055c36e4a10fbade81752e4156281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531b5a979b001a3cebf373afa4cf6a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb400c99a318315dff8542c8aa5cf1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85144c77794caa27c7a3500922c6d9a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64ac15c8ebe51b510c08be98a20009285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1115c6c1c23ae5eaa866e73c88ee707286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573384615dccddc36eda295c217e5550287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbc4870b0276a6f978da09c46bdbae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa0f218ca7f8df78f2f29919f78df0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bb4189495e75101a737406d156db7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4452977d1175ad610b6532e2ec277291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96686cbb97377bc5700224b9af5b26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383a17d4897fecea0dab9b1feb7eb9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f459a43937c71a479897ef6248ba8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821b6950853fbda6f774fa099a94836295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f991532288bbbe1e7587c317bce20b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cec01991a9ed88c1aefa9617e4edd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed661950f60cf33ff960e06675298a18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d9b4c22675efba2ccd6914179194e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c5c758618bf4e27e0b8eb6d7969c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef9cf05168a20e4b25c2417b92d6b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c15423db8670dee8d3791d7f42df8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6378a536b501dacf3cc79124cad43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec087913049b1f0fe4482b5fa7ac02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193081c3f71af3fbe77d55c0e2a5c185305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff8e4d3cee350dc04acb3f74718d32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6003684eedb9b759a5736c9cf9ae6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72f9df83edca06a4626b14a936921a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de9220cdcd34b054fcad675bbecd6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53127bfb2b93aa775b48cedf89b1c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7659ae4eb04a4bc5bbba8e70aa0b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c04e476d01e692451736e7c3f4f56e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc532f6c96950b928bf4ce004036a850313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a24e808b0052b993ca65a055e4f75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdca179937b27088e202f0c4541f179315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f1e16e36f603f92b0456b32c76a5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428f206418e5d87db6d6303e8270768317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d8da80c11b09c1ec92c398ade2996318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cdf43f00dd11df95825fbcb8e7209319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df2fdb3b44de2c3ab69b2a9987aebf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc512fa41f6ee59c05c8eeadc04928321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e9da17dd194ef915a2348394a47ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a903fb31f1aced6671e82530bcfd691323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47da2ccea2aeb8e8567d53cb58a28e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9635b16e3ca79fa9797888409051e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7f89d2113ebf43e9961370d448d0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fdfdbd58c40772b5b5f9d4dd40ffb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394d4d356ed4fc2e265e8918e2a50a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625fbf4b5f6fdd615387f92d7a0e080329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4e8fb0c50492105a08e8edcbe1529330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a06e8e06b5845a23473d10e6fb782331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594633ece7e743e8af67dee47eef726332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8544f49119add5e9cc8a7e066b50c85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09892f2a24c6b8eb9a1fd8ea367a737334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226667a2db986d6b6b2755abe3b702c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be395011b93ae2bb6193357ee801982336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21903a8575618b31db929b44b1ef2b88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ddec3763ba2bf3c1700ef3309ead9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5b29592af581307cf8c2b2d5b44b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf630223f26134e8840f572a2d31bc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f84226bf664d5bdbbb5d4669b20c04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3aec9377f902712fa0d723e8508b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a90ddb4dcd417628f0f0bc7a7d6d43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b06da3cbcb46e82a6262463144bd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3bd5f9a8bbf14069ac0de8ae7e353345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6d15d79b5c82a033a976558bcaab8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c7c56156d1feea7782b28d4d35dab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb1dc395e394cbfc1192bf12ecee6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6b2a5c4d5537ea032aef0d7c17444349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa29701e71bbb817e2e647c5819e26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b59946979e8fcb1cf3aa69a04fcdf3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4004a3cd0fc4a32990362fec966cdc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bb2d5ade7462067b26c52126c778b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882f53d9d97d98cda44753647108c28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f903c58cfa5314184e29f4a40c1a4e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98f2f24120292bdb25825018479626356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eb468fa1555ab603569e898d7044e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ca120a7baeb813f48c9fdcb507043358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ff59b9bed4e06b574f7f957989da7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2995bbe803748ea1b0ad21e83ce3619360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e75621187ddf23cfa602603c35f2ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f43c7d7a2eb985a11f1f69dfc8cf6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac01aec4ab9fd92b536122f1e3fa310363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f32f6dc6b96569376b8da62ac9c46d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba051bdb295162085c3f358c499f9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134745e4028bd8ed1d9fe50fedc72e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a6ffda155a0a323b013ffa66d226e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67249470f9ab3a3fd20f0884ab4c86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d717ccbcf6f7729b385f5a3006d3b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813fde314e2681bc455ab317648de49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca62d1f0fa2d2a5d9ba301bbdf2c7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852972febd2cbafd4e5cec09ff27ac8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e80c36e1ca04e4aa91f688bca5e12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee203d413f34d7c55228e823e123fcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fcf60c3fe274568060d9b1589b9f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4fdd1b468ebc46c87d2692a0fb824376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d46b76df7b80e95761118fc84bb1da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1feb501a7c075c3e5ffaf3891e34d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f330fcc9e89f2075ef22dae3303a4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bbe3009581a00693934492d7c1590380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f17919bf009a86b2c895c2aedbddb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c443e80adf2c080aec5844c0a0453ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce38c3c35dfd498d6905cfc46292e00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8043edb2db16b058eed70db089ae7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f148edbda12d8ead613d3dfe802dee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e500663fd7f6e9acdbbc6c3294bd98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef5251b629dfe924bb852d0cc6695387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb57b3554574e285f555fe3f6968e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be3787a86ea533d96729dd435b0236389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8ab1e3331140a8150f215fc1dfc8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d547c6ba41cef7d2d25a4187a94327391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cab0ca98f9bca5fe4567582bda7495392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17074764a5a5fb7a68ecaadcce9ef2e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354ed63d046b54ba7cf84fb01c3b2a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dca8f5667a952fef1ccbf79f12638395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267ab218005d7f159730806e7894586396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b3affa449c34abd459652902da70d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357160ceb991c35fb5101b949abf50f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6214ef14b507b1ddd196ef1aea4bc2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8b1ed4f78d54ef7af949066be3b00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb91484118519510c536aafa40038d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e20d72dc3aa4e3f85ebcac6d61c8aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fd33564b1f12e935d89a69e72f94c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b0968dde733a81a25f9a7a9d8a3bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eff97712d2f54bcda164ea1e9d9ecb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad607e660bfccb1f5ac1290442d1ae3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4730c504dcee7392146a179d91dfd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a24890b28488b3d7ba3fccbf279440408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe9798c2afd3cb57d47197f7c0bfaa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c7f227ab42fed38936e83217d16a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5eb237e75b1cff8a3bc72c6b000f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85540aa7b1878a54e6cd1341d8fbebfe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff86b31e33d7da137b59ed015e6a944413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f9aa9935baa7be70dac97620c335c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb139fee2ed466a6bd54cc3cbe6f799415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42236f15f95715d7b8069b5f2aa25bc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50202aa67fde0a89f12e50f8c9aedd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba4e20a91285d49850f5e6c94a3e6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8869e872f1cbe748f11af275a63bef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b018892fa2d79f906d0038c49c09fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09317fd09eef96dbbd76f25d4548125f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404b0d602a1143eb6ab311ac3d14861422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b089f40fe181911f9a647c48639bae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00066bd3c056e6635b96308ab80578a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4b9962ee08c9c9b895bd04da4605e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1350e41f9d469cacdfc5cf2944d10f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcfbc02fb11ff684c3bb2386db07b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b3a8d9834340c10e9c457327fbbf2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9f54779361b4a7f243aad691854a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04c0f8ce9b21977d01623c4dc963e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde912047fed3a77d79410e8e9198bf0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c343b6d8e05b2beffda776786b52d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acb80ba89b2a734c91a90ace0f3cac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ff8f79cc6181bc027484a2d352520434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24def53ae298bae3299d55aa6312432a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e1d12b69bbb08d6c675dc15e0313d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9548726adfa1ed8dcbad3053b648c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138272b514f0816b5c7341fa562511f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d1f0778228a48061903a987cdc803439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d13366fb5487c139b8f37b9a9796e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aaea862b622d5c2972abd869c1826441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462700a3eaf355bc88a7356240c6af14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89a10c5ca796a71ffcdf34098c79ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa493f28e763a4ca8b7cbaab02c3a787444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcf3545bfe40eec5064a1c78c9b2a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99ca76b7a2774fff0bab85d4c16e1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbef2a51be38b95ca9b3df09f413c1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea25e14a6ec90640f7d9ff240c5229b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c276f1982a845e11811281142a9ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec932e6fecc4c5783ff4106b9af322450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca8f9bb8b79eb370fc2b17961d11c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad6e13690ea036466f07f1c2dec012452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb81146a874400d66d6e78f4c996e37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf18aead84b619c3f933aaf16842a34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc5d796f79022151b8933e7b1abd3b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121577d9606c9547e728a1025268dbdd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f79f26d8837dbcf1820ab5ddad6b7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf901d1995ba88b3cb218a1dc7d6aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7658ad6197ab12bc8951daa63ce7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475a31a9ec68dbe79b281a602e04a40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a68a2eaa24fa4031f69cbc80d4c251461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1ee7649f5993de85fe78d8c3ed73a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e07dada1f43781609d9ed1e30f947463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22303637f412431e6be24faa53227b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef232c9714076973a7500c760723bd47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eefd62858ea1948b7f6d42892ba9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaf63efc9141b53d6eccc9d9440c07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e813f79b2b15f452ec8c34e9ec092a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967b783738e8c83165c646da0e8a986469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21c87ac518daad7056c7663b40cfef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec4d044cd7415748c00f5e300ae897471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf5a4a61c1176ad4d3a404afb4f2d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d897fd4e8777829adcfcfccd41587f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c57bd78bce51d2801ede577328ac0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f22eb75d84dcf51b3a6f34c3a95ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13101f4998168b810ef2eed20a0ab968476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0ba36a0a58c100bd89d44bb0ce5a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91702104db471074db677b822d11bd96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4798dc8f0bf5ea8eb232a3eaf5daa0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84259a76093b452e02a0d3f35e99638480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6b866344fac8961beae06d0d17838481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfae219e354c15914bd2d9487377b8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ec938b90dec09854e756833336bfb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeac4000b1353f38a5e99f9c61fb6b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9796f40fbad56571f6766497ad39a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff04d467e05a09dae4f049acaa6777486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeb3aa583b0563c4b40680bdf80888487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1810f6b30b3159fa0abef34a6e3250488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbe57b310cc27cc24d005b305bd740489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe252107c991b32520bb586183f44bcf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa0f449b8989402898873df8cc09c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b777dc9ab8c7a3a74e76947964a8ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db2ad3887a7027406c0c30e94162e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2436d5151ab8751d36a172043a8c7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b496f41b99157e41ccfb385bd1095495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139104bb5d6e789a72db54c487b1f557496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531237b301cdb158e4daba5bb8cce43c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b7dea1d7df68ac49a398d602fc8d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523a87c6fd2bbb5e0982be7ba48ac16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589559ac5bccd7f6b94f43269ab6b29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b009b5c2ced7af02aef174cf7f645501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42c2ccc0aa464aead97a29d49bf54a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07089f1327c6c155cbf6e12d64c6435503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb495a7f109f99e77244fc5ef033fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33610b5680d5af3c576f65b1b39c1bc9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7e178afd573cd28bf216a8525e569506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cd094aab9d1566b04bc9d2c2e68ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38bae034c90a5c3a3e647b4c588644508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2181769980b28deebeb1d9e66b25738509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0c873a1889d88869dfb409363efa9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1e636d8a373be9665723829963e54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418acfbbc52ecc499a3426e99541de4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfc89de357ff4ae0c5ebd0ffe5179d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988a7917e8ba4dc18021ab6b6b4b5f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214ea2774e795383932cb1875a4358c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf589901ffaf96fce9340af81dc10e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4664100200958ec8d5faa881f99742517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a292bdb148939d9e4460190eb1ebd92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964079b133a20bb620386d2ab940fed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc115ccc7ea65db3c8e56e8cd174fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edb66c20aba794bfa704d4ad54fafb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec06c47be4a5e7348e699eb2c49fb3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced3772f3fe2727a77480b62a108b79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca525d01a4d6d2b3942019dd474417524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd5a9e94963f8e164dfd9cb9992bf1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ba83b436ed951502306a9f1732e5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cccbf50b96086622e3df6232086edc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffe3f95142245b1d49d06cd1f33854528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ace70a174c70e4b411a08ba81bbfbd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311990a31b103717c065125db3e6b12f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a52f50e39ad97b5c56fd6c2c72fc63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6bdf6e85dc191fdd4f87465154976532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2da588a4702f6da77b71717e495a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dcbc197c16a8caf3b5b47a3e5f062534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0674693489891b0e820121b68ae9dd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0cee6ca57f1c4fd1fcb1f04a35edd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce28de69175ad901482bdc9a99e160537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aafa93fafcb4e7cad2f36b6b445cd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe889a03ff8d2ced300c9d905e4752539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ade09d111d9dc08fc2a9e002fefb19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66189aaa950c03601ad1eb5b841a3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef4fc30145abd1ace78df638e03489542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853e9db60e79aa166410db3d265de0b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f07784c1a77b786179cb6b886ea0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcb7d6333e47729fc6ae92165a18c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b27f9041ed8541cc422460b30eab5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686774475b5c9e59da31702ad2be791547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857c126cef94a8bdb4b36d0aa33e28c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67f38b3da0e72369da62986bf3e5c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e977d342188f176101a476060c679550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc12c24bc257f3fcf0473755ad2525a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b344e7565914e58108d81794d7cae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624abf5538e72161fb9af51023e425bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbdb90b640eddc23818a1211acae1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36536a9e4571270f947e0738954bfa95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5d1410ee77e1265f008a897ba81a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6e6b6ae347d42bbcd11fc47546f5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438b12af73cdab4efe5a84bbd511e7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf2cd3f341ef40a24d373fa72920ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec30637addd27a70f56ad89bfc9f2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe4c30d996dbad2574f9ca93ef8ef6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2c92bae87c5cad63bc18090850267562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d17037289fe248147661d79f693a4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b2b8ca298ce6081770e1c60500302564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6230f54d23762ff48e14f6ee7868af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f1199d0f7b6c9987e175f56309d44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80813f3eed3dcaf09a725a70c849c80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735da9b3b98f7e4012a6032d55446a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ecec3d8f5c752592bbf632bab0974569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ed05064b13bc5be3b71f7e307257e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9f6b7f71360bffb563c04de3604b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fbd31f57c6d7c732b2773c42952bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a071903306b5e56d6849d1091aef6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24326c78f80c879d29d0c1fdece5728a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4666c6ad354a500e406d6551f22fe98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07521644bb5b3e6b5042a85f79bd0b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9fba7a76b250697497846102c978e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b91737cfa14b4e6ee6c87a2f2a47ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46ac8c9117c50ec66b79ff312bf548579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9895e2beab7853124bb55a453662f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37383c0f3961a6e82c68e8bb321e6a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c758f5b454c4c2a82ecc9e5a92b857582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c63e7f6db58ee3c96fb29cb57aa4ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb24d05ee516bd3f84b71e054487372584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f3e0c095ab6587c60e5b5a7f7e1d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263b058b9973adcf9adcb78c31eb0a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4c88d3b3d56e0f7b9e5efa869c15c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e17988b7101b67445b63723dff934588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9041cbbdf287a5f035555cac0e304589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecd8fab409aad76a87260acd4a4649590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17583f0492b593952b5724319b11e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bf64fc7a33c5463c076b778baaac5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11a4fa0e2fb81eedcfcb5de8d59a12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cceca6c5ea5874c91e5e8c252328b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9cffe49ff17677be60e28f8d68135595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e843cf2d1132b3bb13b2b66a082d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c44d45ef7d18fd07830579db244ca5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cb7070d58770a2e6b6d3ae16bed5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bc9474837458c7f9d66a1b0c1652b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e063b236315a8364cbcd00efb78526b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff522e013c9bbebb171a5485b97a802601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75bf0b0cec1adade683089afa03548602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d127429a5808c29ddb145cbfac59b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c1a8280793a7ae5d1172b478234e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c7197a2222d2423127cb895f2ca1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcbe2335af85f4bd5855e989986452606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a87144be0f290d7e88a842e09075e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922deaf29a368eb0bcced5cbb584467608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c2daf0c2b8a73a7dee96f236b1022609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760de14bc35d6c4376117d4ba1ab3320610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2a6754e1205591532b420e3fe5b5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d750709dd85318c45c0ae629deecec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72a9ff430070794ddcc8366d69247c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce965ee98b6377e9e6db43b417ecb2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01111c745fc343fb8249bd17b5c091ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c487270a5170d83aa9ced6bcd468a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7698536e8ee00d3b850306b289500d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b582f50ba30c6caef0f012b34ef3fc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf9e51ab0ae58a3e63a1d022a04f49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a3122576e74e6b9caf74a684c6d70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4dcc815999d04787bfdb3fd143a12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f334909ba566a7b2a83cea315145f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb683982ecb84e3bc7378e18ccb678c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55bd9cc0a1b0df06130631ca07f991624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60cbfc41d4b05f0d0d21d3baa3abfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d7478ceab63fcbcd24e30f1e2c5cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92647e4e6d2c56fa4682b9803214b57b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009e1830dfbf45940fa13ececfb051f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54982cb8ceea99bd63a976e94f5bb165629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4afccd35efaac0aeddf2b42d039ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327636268dd27200abb6339c9e556dc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7441c29b3606e3b8cfa7c55aeba06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aa410833f051c6f49ecf84a29a1f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e53a1cb46d44f3a16e72659b7deaa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd43e85d8bd1457af104e9fe5d6278f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b87410f11413ad513e3fb7540f61f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1917ed5f277d450410b845b91ee96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24db395ae2c6369180f89ce24fbd716638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9153d89554f7e9f135260191964bd54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acda08e8dcea01849d03680d24104e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbde8aec9d9d95b81c954cf10221979641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dc8402270aed84f8c1ed5c1344c2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cef46462f28b0f3f861dfbab0ecd4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e6b0be94c8adb1df6e1e6500cd943644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fb962485d6fe16fe96f46d9e1fb9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0ac66ccf7b6abdd8e3e927346d514646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc015c5251c85b18b3a246164c5bc956647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523372f706e7c717742f5ff32835148e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5819a31171b067c0f3116eaa76063649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8d7468e547c2fc65f8f2aaa45ffa1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b4da8e55438e9d633be2be7f0a5ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b53947bd66b68af3d0f2b92de6d0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331c726428e35af4757e538b98d15c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309125364aeabc6256fcab6f4b5e596c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2224f9861857dd1facdefaa8b40effa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c7062090d45a10dbcde2e1159dc5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f4968db1d091243a2edf14d61eb43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19d913211c63617496cce807fccfbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f66601cb5136f2d01a626906b2adb4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ca40c30c36ffffde3af2664b7c0bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7ff71d212cee0c3444d90c27e295d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c3eae3ac1b878c3c15e8fc748990d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ad72c75ab9d02d11f745720984432663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31add956d86533f057b75373d2a0e8e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f64635697e079e3beaa9a4b26ddfb0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0bb8d1f03c59277ea6433bd9e09f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ba9b8aa09cd1f7a2b6e3c098a2e8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904400f2765d60d8c867b6b167e0a24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916862d2ba180bdd35d7058f60b6fa0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6cd6f481cf2d9d273e10ed848ff63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0d6fad6949d4031ec7a99a00ffd78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e8f11304b240967529ecd4e2a8d3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73164b442a2154bee0e2a078bd8f8818673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e3f593ba4c5abab5d7812e8189ea4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d897408e99311685a73cf9990f094675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e7b9d0f22ca3516a704a29f20ea7a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb56d5a7299396390c2bc66d81224e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b9c51ac7e1639e3bc573792da9a9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e30cc182666202866e9eccdab12739679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10338fb1e1267b2353f10959ac7fe558680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895021964c9b326ea4cfa33e41e687b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe24e9eaeceb320c92ec4434f7e0292682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeebbac99b24e5d1b722c473d83ab61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbd0835c48a591e1b20a85338ab3a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f9d2bfbbf5cc4c4a7d780aee12cac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebc22c1910511576b23b06277fc9d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e21a360211487d8de97d8f86be7d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a9ef557741a7c4a39612136734e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e112d5c93909f3e81932c96f12f8c73689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825346c8c3783ba629adbcdaa3111e36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953b72600da3d6c10c47ce1018acc91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983f1a7c70bfd72d5d7c670a4803eb3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b14bdb47f1626dc5938189d97c24a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763af2c19d181432fd5c7f1ce44167c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9417dcd6a46f39ec3c8c9b7312865d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36959e353211373b73b66b410dc86892696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e3393b677fce1fcffb07f86191321697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1b4322afc4f0f12aace4bcedc3ab7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceb81ac27a599c00f54e07f4f5c77b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a65ad7efff5222504dd6feb1a7acb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a91a55bcc3e67e405dea03236ac1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16ab10e4069eaf09ab96f5b0dfc421702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d1cef69afbffaec552a8ab9957605703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93cfa3f6a0503ac33f357ccac38d37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5fbc71f7e8cba0d3b2d625f1ca56e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbd29fa5160f7575c919a652889607706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27250ab9bcdcaab18893a93d405d7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b32ed7e1cb339461d9bfc8753cadcf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c07d5a1da06c6c88e0d7d7711ecd2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f613bfe13da066226fc2899df5c499c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ff5b780c2a3ddd8bc30d82f9c3448711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38620595333b358ac1d3235ae973f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b304b7828b1f1276fe018a9997c79ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7597e8f9d7f6f8529837efb18534e78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67d8d72dec62764d98547450127f1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8f3b0eb7e94c28063b4ceec075692716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d533e0c1b407c53fd21ac0b30f3a71c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81024450faa57c97cec5ea635a4e382718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b6b712941f84e606a57382ea60472719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dedd896c443c94e6a5128ac25db38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8d4189e8693017e354ec4c666a4c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8537bba8639f0e64681e194fc39bfe0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4533fa27aa9d263ab3101268f32c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13a1d9c7f9e6c566a256982e1a24dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94d71e0866ffad937f7e02b1efd8b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b806a85129a496fb821c726d385c059726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f25d7d7aadc72d33fa7d3af03bfc05727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19763c84ad488ce2bfb956063b23494d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da20d348d45232b4857a6137161acfb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed612af75911d346542f257193d40c15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a600fb4ebbf4d79473c95ee7b07478731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de082ad95f2b148af414d18f8fb0180732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be989e395509239c827ccbe7d5f4a70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302f6045aa34a9e7727d053476318e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefbf11e5e7b156e2716ddad933bc9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c3c78a9c4ee8689bafb05e18bf2dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f6808ff1952b0753c2199ec21afa4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d48a945ae7ac3423c6b8d3b60eac03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab397862e183b3b5597c0015c50797e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203e6d5337f95efae16e8bc78abb96a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9e8eb90a64e6a1f64fce9071812df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408e8560925f75f4c1dee1d05a20f3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131404df652f55632c41d9558cf7ab5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3e60846bb76afcf8dd049f9e5b439744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d18d1db30831b1b3ccc7333bde4efc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f7da0fcaf15ec3c585a73d691a600746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2ae60c3ac2411800d42eae8e37efb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc36526f349d527b9da598ecd57d6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dc382167356f9e62361581f629304749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df638ae99a474c118d60925f2ec29505750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e390a06e26e81d973fc32f4f33584c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882090c1d2d3e446264272bbfa29d1a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad646d0f1eb91e3e0dcd46c7d0e5bfac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8fb777763248d00dfff2b3094d13f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1140d75206ed81b0932011e0a8388c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880141f465c49beeb3d74151256e3bcb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5991fc4029f9963bebeb9e3820039757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e8ccca1c4f0c20617442b8893c996758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e44797bb0c2d2aacc4bcd804572cb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>