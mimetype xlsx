--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86389a5cf8e3df250bc3bcd4023776d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0283673adeefa5405480e6cbf35e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43edeb1517d8aaf7439e8f2f85324b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800fd7a09137fa40a47be8b595d77e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d968b2ffd9a048505eea12c47b0935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6b9bb349dd58c7e592791e9f541f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085c175a1240417c27728683ee41d597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e797ee38e1ce8552fb5e8b88cd6eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2924e99496c36c1f64a5e2f473007f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f00144730c2cc8f079d2c75d32654010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80639c21322308a7372d61c36cfbd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf97541c47825f0d7947506b3b491312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eddfde539866a21ecee5beb35274913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d603464b701af5c75273739b45bd8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4639cba754b11d03cb2afdeb72c9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93410646b96e4af71830a371add43916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b89e573efcca83d10853b33ba41c3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798045c146cebfbf662d2c4f811a7c6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0f1beb4011a6ca6333aee2bf5db4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c8d3d30960c055f46542d26dd4b8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731f85ab723db7038a3dfa05754e2aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0e38f286976d46ba5f6f1b0bfc8c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfac1430e68569784382358cc2cf3b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918af48d8c3b7b43c2bd6f5c086f33a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fe7f579f272b1b6759c1f2f32f38725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2def3dbb805f6b33be32cbe775908026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e574ab1ed5ca679c299735dc36904f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883a8d715a972ef0cbcf45cf8c8512628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e0e6643f4a54309575050255a2b0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53affdcc9db924d8cb5d824ff927370930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a003ca722be1ccba90a6f4d2a46a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d2ab2b218ab1e4251ae0b1636fdcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc59357ff92a42828b58416d93c4fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00248d5ce7d40efc4d82e849fdcc7ea534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315903b6bc40660d13d16029b1b7be435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deb1132db1198c2b8f4b8737abafc936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f4eee6e24578035b2a4f6dc0d840537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad6e2d608ad7501c00bcf708d2271938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402210577f49f0b6014c2f23354824ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d881eaeccdc100c4999e12dd84331bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bbb77305fe9d8a10323ecf6eefa7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397771073abb8d2b93b2927dec8672342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdb944d02092bcf9eb61d3d0fdcb7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9891e3d9d51a460fdfa41b6d3d05644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce9bae6975d30fd60da18d695e94b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873970a1f72acde618f2b4d8f8134a6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d0539aea2321faaa8e5d395ea000f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36466e79200f8a708f6663ab12809cdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521bf3f020e1abca54c0f3a83a098d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84768c0739c4c8f1d49a7baeedc51af350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6abaffb1ced0156d7e34e4bac9bdca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef14e5c2e6408713e44962bea05bb5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b31cd3383065c420768a8521ec79eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549bab34299c4a984cce7ac445e3d2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07df16eb595630371f4c8a4d50e7c5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760745ce22045ee5c7d9d6c07a8b81e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1ec238f9d372a69e5e41ad22ea0f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b209b8eb6d94f1a74c9f20a0b46df7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcfbff4b7788165e81d10ccbcfcf7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288204e85bdcd18f9fc9440e836fd2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1b7320b91768e139cbb67f834560b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b95ef2678913438e0f96817cec0aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5946549e3b2804365cb244ce3cb0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa63f188bda4caaff80f53f2136d5f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7b09bf2174768fa49bdf268e40f4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced1a04c3feaf6749e5373f238694d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27d826e7a261f089b095481ccdba3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71733c4e5b99921036489176a3e8415e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e542f41c35781a983578202aaf721b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9baa804de0f31bd0b99e77bd48f89570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35799acad6336236c1a73adf26bad85c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cb308fc83c461516c7aaec43ead2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f5610918487237c2f23118bbcb97873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbcbb2b8476036f3d0ea773208573e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba73c6a1972b1089382c34de126af075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad5f5a9a171457cd9a4f51cb4d797b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b26f13a08acf7084e759eedc9d2cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f44ccfdd3a6a1b7c82e1866e0a16c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168e101457b75a54aa6e2a142bf6fe979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6f7a0ef4f1a2d2c36795ef086dc1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eed8a6a1ab2f4920c6a6cf236431381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9517bdfed745429a1d0b29a38ae2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc253f6567a0dca4e651838653e68783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259282513b4fb9ddb210a662c46d2db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340043ff6e251898054f86b4b3b834785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623fe79d67f64c3eadef89dd4baa40986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4518e6c06031a4c5dfad258af0fa69987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7d3e76c4cd62b5f82672c443ed90888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d937da26d282e636d01fc38b2570ee289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdc047a8ed0dee9fe88ff355959c2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12442179cc3b9386c3df1cb7d9191ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3c787fcff0b9f61e14d162383e04e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb2dd01caf645f465592b02344a76793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc848dd571815d49a3c6842f203a8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0951345db37aadd906e2d8af77d834195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d3ed8630b5d3fd7426f849b57d55396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215994f347727838206602bc58fc22f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14d1c4639fcd705e710ea1195ec0be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ece018c09740f79bdfd535ea4811f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5f002c6ccf8ba4935fd25b8cff8aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b7521c6bab09a8bd5756fe9aea428101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a52be362e262eb379f73847bf756c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee938aad855a72981fc34637689ea4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1278f79294a362f0114f9a5acc4237104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d932ea2435e4dcabdf0a1176bc8f373105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa02d5a7aecef9249af500cc36ebbd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168a7471d7e60750027ccbe82149712107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33636021ebfa547ba8df03c355f68ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e1df90e999ecde9f43b09a21df99d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06627a6cdead9e8421f9a3f43aac2e90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38d4ce4265333feca04284d1c45744111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afd7f36735a70b99a73160baf0044c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24315a62d76ba8622041f7686407ca3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d0d24905075bda408003d75832acc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481046116e9acfd86889707b77e2545115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee09fbbe70a81732a6a583f3b7a02d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91a4b298b67eb341b8c23c0891a5da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780b7d23e40c0906343b9112ffa7532118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d82d72f932c8ddec2a0dddd5e174e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e673de8c0952577f10b47cf4339dfd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e6da1885424dd4dcf97f01b5f4f42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce8776784ce847324ee388d54fd9f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee56e726ae8c6076e73cc22ee91fec5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656bc3cf018a436f156433f57fd120d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f495f81005505f9d25abd0163970328125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94323dfe78b507305fbb356cd0e1ef9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8863089f87def7c1f82981e65c845127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27666f4a25e886fbd8fc702d49f91c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968f4a5d5c1b1a17e6ab5b2ef5c63d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00c9a04b2b359dfbcae029efe3bf98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d741cadb439fe828a06cd40cddf031131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688e9cd829500b69b906b841789f6b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d45367adde26b225711e6c016abf62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333438c538164b166e794bba49ee50a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d86041f056e11c6b3a9b5d11f522f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f05e43e9d4c4dc9dc675ddb178c27f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc48e64d91fbef8d6ed64f14ad23ba9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb170e2213d2577ed171912634546831138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e5703f1a411dc4980b620b1cf485e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb780543c53f4431f0b96a7ff76e98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c2e3ed182c9344d99a3dfe2d8c229141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837ff47596f1b9d523d4c92eed7e46e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a20207c33e598a6df13c9277ceff3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fc13c1f67d2606073773d9456c7a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda069414bd75cef45e3a141d8364e5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d633360dded57e7f3918ed277add1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359daa2a1770155d497a782921efc1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758ff2abc41bf794fe52169fb406d35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193122b7337971b95e7713b16eff966a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1a8659e7ee9bc98e821d4595ffb14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3656968401ba0b2f0c566546a48a473151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7615ff12dc4c67d10062f45c87b534152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15a642308a4a170269304c9576a359153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923b3bd4664352883a40a0b5a8fb0b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e70483faf25f4b1c84eb2602d3383f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164063cfb002d8ab1258fc559d483d60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ecd051956cb538f190084767dd557157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d60239f46c749078ae58dce751ed04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cf687c1155ada950ac2ca9f4a0eec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073bdc19ba43515fe3b7d5caf42b3df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f578ed58675366461060a882dc8a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e89ada3eff2ee4e6ba4017ef0ffbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3266c316f234afa1fe18ae93c89ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b3d1ea9d38efbeaf8dfdf33ca2d89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a006a81d20c38b520c3b54090d8a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e1d7f9efe6d1f877d589277d7f958166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e33dab13a13770656dcde7359795e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca418d8fa6077ad78d2796a3da19b7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9520606cf610ae0490f3ef964418839169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0388cbd953186ce9fcc44c042c3a7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d504a8c87ffa7655d65dd07e7f138171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e6a6533285b74eb23a8decdda339b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131c0fbf44591c643c6565df5a2f30e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb4bf3b24738dac457a1c0cd4e078a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42734ca43b5c718ddb54d12210a69ef9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e122054c554ec47253bf3541d7ab5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715eeb905dcaef0528fd4d3db15f263177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3fadef88f54924562c50051c61ae2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea534f05b651177bdd8b087173d304a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df5d72b5947a48f048a611ba2b5c0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cefa4a814862c8ed18748edbbdcce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798871f40ead31ff22d2d73423ef626182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75794e6eb9a4524d6e01be0509f2cee1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b00c7656a475f7af700611409131c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517c22874eae6773961117e2f5f8a66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01478c498418ed63a37907e8c807ac4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21431e3ae0b5e1c9dda5b8ec3234f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291a6f55cf91471d59c530f83e1652c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a956479f8baeb07a6b04fd7d82180b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bd677d105e79ff2674123f27bf25f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e56de3b9c03e3ea8a6c33d41697f99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553ebd55f5a3be41f5c8be7e5e12d95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645c3a55805034610539871976f07c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43322405e55aee1bf06ae755c26eb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bc84b2d019250bc8946d6fa87bcd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d39b642a2ae0f57be5a838cb75e2ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169cc7b6e2baacf75093de017b520db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3326b4486e906ee73e0095b34bd430b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b6568543032cb83c589371ed8a65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175037a622f839ccce8a226dc0df60f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf186ed22f9c091f5cfedbcda61bac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15ee30fe2a4b65668f4472dd3c7eb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9b227f7dd7400a8781ad9179fb99a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20caf998b619aaf2ca783ae3758c37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82f93c579c1349a18b673a9eef867c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb732e913167ef2eceea73026bf77d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80649f9513a8af0957034208aa8990a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7749818f4ff4071843b079b70be8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9216118b890dba5523364296fe4dd02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd26110829eabaad763066439f39c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b95480dea5e59bbc82f8d540d0465b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e82131b3becd89598a41f86e40bdef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b077f59f3880ee60082d4df5a10be6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038923fceba7a2c8d7bef3766b38ada214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92510d5d3356a80f3157315947eaf2a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01716c37622bd998df3434bfe239d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ff43f0db80438641d9a9b25f0b8ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cff61d479df7073557dbdd0c1c1f57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ecedca39126ecf2af627843201b1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6ecaebe0e7a609d354b3b8aa4c6a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2b103a2447eb13c90de67dc30954b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89f3ef2d4120a197549576cf0fde66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b69edc497daa1f32a4c5523bbf254223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086e164911386d6c90b04585bf12523224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2fae101be9b912037789b7ae60cb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300ad31ac5bdf96e20867a09fa90d72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144b1c36f2a2d4ca80b100682a54aec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e0ba88340df9b2a5bc8a0aed31980228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5dd7f04e3f5644abaa03f8a6bb564229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a61011ecf8f9e14a418af5f81f211230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baf69c704478a72014f0d577d22b04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3634cd7bf1051b7085dc7176b69f166232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd383bb6cfee78866cf97be7fa060e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a528c5bfbe4eb64e49ae9a4ebfc76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41753868674244819f31bbd94c5ceb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2983a57f699f269e3ee7a7e88ede4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f68866144cd205948d11e2ae685bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4b30ec0098e465c0e76ac9fd2135b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e267efd1c7810157d679ecc5a250e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861d27dfca9b773c897a735a632b56b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1ab155172c27c60a552a939324354241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36f68a4e8c0f807952164456ad1f34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b0147e569e5e40a51184816656408243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ff093b34bf2881f67610dfbda564c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b1ba7aacdfddd3c5912327aa2d556245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcd0bdd6b5f7dc7ef1f001c271cd02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef670b694319cd1c09c90367420c73f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde74e40dfd3c6db41f1b8f26c19350248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6897504f748d7ade59cc4163ef651249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd7540dd477975eb73ec2aef8b50d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1133533b337067a7abd2e8ded5c687f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a23b33b5025622f6badf3eaabb320252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433c35e737ad1976f9279b12757b506253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec07f099d6537643f25c2c30726547254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1c42b5866a35bce2201885e21be59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b59e2db6e96b55edd9202cd792b1c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df77b2b0071e85534bb535b3d501b87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47e32078b685a23b19a2aff5c87cd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f96546933ad8f59276871a99eff05b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436f417e1630ac0b8d0a96029cfba4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fd2cc83f71159dffe24ce8291903e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fb5ba25e83ea3dc5dd9ffb3734b76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92767824056ee196acff1bbe3c623741263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e4e851bc7fb6198584044634d0869264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe382abe722af9054a8576004e49d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8e0731ab0435151d0d2f1b9a1f78c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418938126b07fba989cc353a4d8348f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dd137b7e1e0151f6e089402e2bfce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7368db64cb2c84a45086119eae2e3a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247ad14ad66397b907602b1b4db636d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e06b7004c4a6d2c5659107ac979526271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f685b2f80636896a42f719f8f9e76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e2e9f42e10f033f942f316a6d3ef3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192fa15f977c68cbedda447e4f6907b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107953d7edff9ff0a1cfd6e39cb643e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a9db1b1d1e91846a3fe562380e54c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145a0c1f81ea2b61f7e4a12f5877613277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501eb9e842c316d448dd383afe6f6a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb7f0b93a308eca37adb1d6a62684c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb8c65f96b655ef823c17ea9b13377280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3db49a5c5f5f18ad535e0b89ec0f06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f626ea26df1682363b2db5547c1238282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1392a89ece530e305ca13ec3492c4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dfe6ca398cb417857e6a1e02e4b53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e25be8cfbcd8280431ac076cee0dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d88274788fcb3368f8d741c2eb6d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44e94b1122a8227a50126e738d8fb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e107fedeb2156dae5af4938e3598f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4742533417ccb2673adff68fdfeef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56758a093df9010eb133848291c95649290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bded30c52170713763419d0bf83d7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbbfeec958e7f23c6bb7d48afcfec1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816801b930b7671552c2f589c2890b9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd4d870894954cf205336a84d3aca8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd5460f6ab062236e6dac6b38a56a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271c7b4455183df97fd2159781dfebb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a695c5579911d45f6204dbda520f88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90b9452b6d3532161c76190e5b8e0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba87f8c5f45028c90f894eedda178c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c80bb6b296e0d7d9158b27984786b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b488f683cd29d3359e13cab060e51b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec84781ce9720b2b15189a09761954b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd6e21fe14819d293f4213293bddab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b828103980089f4ed9d7bb918d4b057304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61559147f25eaa6286917c06a97e41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df63f49055190affa6d75594b26912306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13e9e7b638073671758ad20e7d582d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962e8a7a43320a76d164d89e0b06816308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadce75962e5260742cd872d48dd0f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2f05d2333fbe11e1c7ab90157db16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad498a5b0fc90ccd60539459a268fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca71e48a7f852a1cb40a3c2c0ecead312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2129d0010bdf191d705c09b6560d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0e5ea2b40aa05d0ad1d5d1e2909ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18b1951104e2ac641b376f066b5f60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf2bb5eafad9c580978764427d8651316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109852056a48bfaeb4c63c769ed559a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0631718a70fe3d2e18da37ee111051318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e388fa7fd67bafd95e063d4ee9f369319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c2d0dde43aa34eede308630302c33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6ed6168ef67396426a1e091f5a411321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c830d5c2c0a84537ae3a0d586a0ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da943a59335fec624411b2252058a61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fb23ecc07b6431c73c54fec7d42f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276de3d3297e24425b67b1ab12d5060325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ae2cf4ca059830184ab973bfc1ab9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064da8404ab68d06f4a28db886874a5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe1479094ae24cb39ffaae6b858b5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdea6fc0f62e38b9dbc16af44fc73f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa976af0686dfca51def4bfff0e46a97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f2158351afc47cd8de6fccfd3c5aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1700d6b11558048c7c1a48b5fedf933332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80505162cabb7667fdb355d36752eb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683175260eb3ab1dce4fbbfeb7296b26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63a65816277c29d66d3f25514d96b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bc512fd931f0bd532329c8fe8c4f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50663355abd667d4262de4cab51ed037337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857d2185c95e03c4485fb43b4e96eb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b88edc81ff9023fcdfecc0edb5863339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6206e9581ea38e9a796f5eab76a4d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da3dccc810a529fe6cc08fe9d39424341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19915ddbf96b19c08ed2dfa8fb6f3b5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08064f79cbdf5f10be01b0e029d818343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4a37c04f901233acfd2054129b7ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d69177e4729bfc216baf298455cd2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0fa48b5b237f5804c7ff1bc02eccc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7451005d882ca75b6d9a721580eb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5fb31b52c82a90f5d3f4baedc2249348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba08659b107b833c1ea17c5ae0f5bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1120bf7fc723665858188c3b58cc6cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ba6ea153521fba2939e7a47530fec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7b9b0278cc0684746db3eeb231165352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88240a152f1d1e5ca7e52f3c387d80ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a97e7b563d86756421402175e3ebd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a192c650a8d6995246643e05dfd9b7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cc71cb81adc3618466ec941fcbf92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83495128eb5785ac73cc5adf2580dd7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9e3bf53b912e2b79209688094737c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066390ac786c2fbc23e8f8953f4b756359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f470e2f6c0501e5c9b6561bc68264d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf7a475b09cfcb94bfdddb0a8098ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6add899c7d77dec9b1c65c40a3eb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43619f7341e9f61ac6735345cd49bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b48c76bd22d4db3b65e3db004a24a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c778bc280fb10c6c82970a438e086365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa5b974ef693f94bd857941e93b75d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1af3d39bd8970fb19cdeb0ae21567367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877f40e5524b2fb6ee6196a76254e2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde8dc131c08ddfa14705c1890ecae4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30804ba5c912d0c25e7d3b97e87202370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892d6801e0b1d7d4d7cf71ed6193b02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67059a6c64721d9a766fbb7f63ca7a1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa09140c85f30395175539d917cabb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ddb722b862a551eaccc056af40521374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0403ec343f830ddc24f53aeaf87083375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba90f68d49c6a46db5f4cb7b6ff266e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bbe3a66f01ecc2f9d0ed35328c3c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcb8ba9207d7d17a200d8ba1e635c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5db33cb9c18cb4103aad13e7f0bd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff742af6607d766fb679985cd92a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4399364e1695645b661a3b80ff0f048381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781978cd37b35bfc6c85ccf0b818afc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fab2998f4be8dabecb37bda7798cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a15e57c5de3d37f03bc2f8919e8cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd1cf55d7c3cfd53dadc12d42c742f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb29d6ba03ae79c9a21aff6bf82b729386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21304f3acd0d385ef9e0757e65b40602387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d161fd1e3d4af4134cb6f38fa17b44c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70476017282fd2d6dcd6412b18b067389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d552951303c4b1eee92021e1624b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb2b190629b1889fc1fdd47523dec7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e9fa6330fbeb8cdabf6039a23b68f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16042f7f75eb5503db0eaf11ce1dc7ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53671821269d2b9ea97eede5c10229e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581d1d1df01c3c2dcccd51593d5a245395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c777067284d0754e80fca6775243eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c699719042a5d8ab1e13f2dade6f7a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246ec46d12dfc89215bd98ff7a351ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481104aed51db34d78442ffe0339185e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bece744af1e7375a359b111d1594b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d58712789dbd4d1d49e8674c5ebc19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e78561bd0cadf9647c3051ae4e7a13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2afb350bffbadb9f5995f7491ff5f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1111e6bba15f6ebd7a9faf15e97a27e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda133dabe3601b6ed4e5ddcad4d4b70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968b1e08ee8417b6ac7517308defd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48eb32a553a93e73338ea7b6bb9bf1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aeec17bb97318455219028f73eb36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fb0eb71605e3bba40ceacafeb43b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540d87d075d9f45d56af1246069b102410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c76445c8794684fd77e7578b6fa6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13729d81f7540b708693c35f166e5dc4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61731a9daa1b6cc7d3d408c5740880f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37def63ddb72d3f286d169cb272bd885414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f02600350a9b5693eac3589bd710415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef938651f6428afa5db625c1bfbe17a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad6c51c5fcc690e917c223c5a6f48a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3a99c92de1f98120cc33033ed6267418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373065a6b9219e41fe6078bafb271f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9da47d11c66328bb14141f7a00074420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaef35a81bea5448b8f0a175ba74fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39cc17ceb60e001c2f786f85729d2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c677f18f1d14b43fd75e05fb76d10e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51724774d46a792bd7b5f74d6a725775424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5a6fbc4a72052e927be93bf3763a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d39fd270eaa65e14df9e187eae0dd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d74a23001dda47168fd55014e7e6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db133a9485e56c5573b778d5800a24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f42cf8792cc461337dcc0700f6a87d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476087a6f1064d8ea918d0cc18394ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342727aa3cde6e3b4dc0764f954e36c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5cbc92fc70eaebd6bb16e7692b1c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdea149181fab537f99b61de7aee65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6607fc1c32000d034c9a99eb575c681434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395af4fdc15f5d890f73e0529d3c9b2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124b17000d175a6166c3358cc750f3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9486d641789e9cf3fe82698bc34c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e355933200000613e6b50ace8faba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f7537c3f8dd6232b117ce8375a096439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e72f764263151aee356ed7649e731d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37989c19be4ae797b21e6ea307514e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd799de2152be2b6551bf130b4b7c65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bd7b6e1b39f366aeea5689b90ae15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cdaac7fbb70f8c458601910060043444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea28a897b5612edb73124a6c7489eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291ec75e93b6de41e3bfc61228f96da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2035041c66231da6836cb117b759266447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2982d38df85e459518c162da9ac4509448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363eb3a3fb341fba32bb31d09ffecef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5014c7bf1ae163dbe98028fdbbf7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2f0b7ee0b64cd07af38474fc9fc9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d64b871ba9f0d69405cf7945d212a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba6fda156a613345133c74c3fd8a85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f24d920bce0869aa4008f2897e4ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726568dc04f6405bb593ab43981960a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee565759df5a1d6ae35f2a09175a57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42140d7578059b6d2462cdffb12d62ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e6b7e75122f09f0f8f63231710e94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26058dd70d235b6da82ff21841a1086459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6151be7fd2d7018281ada49a1b5282d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7da1f9c2d9c44b70aae3ece4c30a35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf6207f959ca782a2c6d5bf8b45c23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050a3c94248ccdf522ebf5597cbe74c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b99c9c2679b1776c5af84c5161589464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e39b552ca3a20c658ebd4a82bd5d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcf270e5f665791f4691eec7766166466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50fea2e96cda452429c2430d250dce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04950b061d84e9ec7320ac3de5454b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424909a9a3bc7b1a89c34dccde463a48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4ad54f6f955f4933efb66e0170615470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db7940ed19573968cac07848425254471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6053fd6f08303274803c6b47e24efa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479454815df2a99f9c53910c32a3109473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c286ad45bc6bb5e5bdb6b6380da0cf1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee1e815534881b61a02710e0db4ae4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de83ec8ff474b098f2a2212b74d87aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4461807593509589fe25a2c8c9a178477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece50947a6f5de0475a71c295dbd5e09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d379950fbb54c97af9a41d210e9bb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c923e3afe8eed4e9671ee76bd6da3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b282791d418077a801c248bc756238d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616fff6346dac20c07649df6b65c38b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff801a98acd54225461a660904e14293483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf716a49316ba047c7d21abaacd5a0f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf206546ce96f53c53095c95597fb54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6102b86c41d365479dd4052b13dec3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1f0e6739e2c88a7acfba90e152513487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6d5a3cf6ee70fe413014cdc6f4a60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb823ec7ae6636c99635ede047ee74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d10eb93c944a7c583162a51618a0d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b22d2b63d3e7870d9a2de81385f4ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bfe468265357d818fbd030da32762492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eeb570ace19caf39a308353c9f12d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c902feaad0a188232be6355c10c9dcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63e794abef166c56ed78213e99ab72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366f2780d303162e0fb5e0b2f5ec9b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c0ab3d8c7d58e84abb8ce4caa33ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848b5ef0f85e73e0bd9b908e1898c16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48164ce5635a3bfcb3606d7aad764927499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6addc6db3f4196c1abb62f0ceabd3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b647816559146488caa80f34256b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09251505911438c56c72565f941da057502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7673ab99153ef1f5a2f36d4dd858fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcbdd5e9e5c6ec1cb17de2cd6b4a1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d126d61f6924b7a9c368337313964505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67da98f8d58d3e27bd56cd24eba653506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d8eb7bbdba2a49b1125c40bed623c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ca26aad962c4be3e5feac9945b438508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce08e5e6ea5c5be1c23451a388e14b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d570118f73a619fd34d64dd1f02318510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66deb3b0ed897c5bdc86aa47ab80fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4cedce35d227331fbbbb970e5a25e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f407cd92bea0cee4ff2496ea5fba1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c7f44e04c5872620ddb8d5da75530514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca175e342ff4064ea2df251e5e2789de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdc5870775b08ba19c14626c6328dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9b075af01e6d5753a63359d867386517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b80b9bcb5ef49738c7948ce591bda518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523164b1a49c698a965c55cbd9fc5c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2eb56e570438e15421c6e397e936d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63087b170fb9954e8440502a9e85267521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e906c9103e5ae5feb6ed59a5befd5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea39e1c435cee9fb0618df9cf03bfa3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01e43b19bfe0116b1a0ba737c51d9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968587f85bd1e2806d8e4618be83d8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d875a21f8bba09c21579344fc6ef6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef232940d54c720495e4efbd0eae18527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb289506d87f9732f33f4312bce1cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79c35e3d6dd9f6e59355e58e49e90b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441f93f061e359f543c1651eb71c41b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fb58eb9f9ca621a3ffa1bb2b8ddc0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c9f24842307b0c3a4646ccb976eac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01687d3c666b8912fd3779bc0975301533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248302491b95a96e68ae7bf9c63aa56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e33ba42e3d85e319bbc2f9fe17f3aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fade73fb78cd8b91c51778e513c34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba2d1cbfa822ff1b57d9c0244677fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30aa7026fbc07949f8e4bd96a759dbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f8c7039a58dabce562b6538dc4096539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f188254a2d5bdd4ede796c752d279d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f1baeb0253fe788971f5dd6d9b9bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b652fd9620c699b7d52390ef2fe90b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a4be6b281b34e4a243a4ebc5a9f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c6cc5349d55cf710bf5da850105f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3f51ffb6a57375cfd06dea7b1ca2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f310d1be3f0c9feb0da2ddbcf3ccb85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0387871f4dde260f045c0bb93dfe8b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bf6e4fa81804eb46d20c4fb90618a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78640a31e1a2e39eacbd37a1502b64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10cea36a276f77ff7855c102cd4240550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506d6c3eaa7c4173566ff23da2c0e5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d99e3bc156939dbf79e554d75b270552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f75c3c727a91ab4f6ae8e06846998553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e217f460b478073dbe1b26d40c7af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780171bc4a4814a0d2e5d634a576164555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6d0a41bae978e9ccb3284c538085d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71747d32cdc8ee679f51b7f1ca23e7be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f502369ef529f49acc714a1b7dc34b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b898510ee2a95f5de40e062608b45bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ea943c3ec11f99e1de8698c561498560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff604a25f103a638aa0b78c0153a91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cbf350a63268b5d44b116459b23d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d3f8b854dc7a6190114717084b7b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b82b3a76812c68802ee4140e45494564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c9694cada5895e5e5c0fbf414ec27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebe26ec968b0128d9b071a2972dcc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134408a6c399b00fab102e95e7456495567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bed369e9922ff9ab4f12b56aec040568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d90f64a879fe4465e5a8fc54da06f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60539342a5acaa872aca12d5af772cd2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfda270dbac9d1d45580606f577889571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a8d52dafd5a73571828052b21044c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9520e87d1a675024bce1e487a30a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72986cc2fad1dbc9f15258456bcfc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca1222c46f48e2572ac19c9c726be5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b2095d1074ff81ccb0ae4a0bad19b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8a5132684809061e92d31b61ee2f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec05ea68137899a27222ed87bce9e6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed78ba4fcf3776b94e64374094f32e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6a6f0057b7677d89b2c227fe5ad52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3337ec324641cc2435af5a9cb32662581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed0324a7e038673676f8d0b2586855582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bcd30ea77f6dae6d1049560be5e1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e987001b69911712e9818c2c4c9ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d6447ac6ff89af77c4ba9ccb61e8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546b322c1c15d051ee7a0c1ce4043bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62c8d5774dfc3ef8866d8884f43511587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94368312a91f52c1befcfe441a18c041588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73b2c36d324167f11af305873748d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c5336fface5544d93a50d7dfe7fac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22312316b14d0bec07a030e2ecee5357591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09753b6c4892b4260bdb4cc4529ac593592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe4ca8e7b978f36e49c2d1c3c188d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf75f9df290e13748a13d163c1eca84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8073320df771e525a357a30611d41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52284fb5c7cc0d29b7b658a5230e6143596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63397e62be6896318ed5d10cb3e8aa58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e81a6568ba61b33fa99e9f45a2da8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24abb78b24507a1f81928cc100d1d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6dd9676fbb3d8485080a154d1d440600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef06dd8b7fc1bba2b3a31852a58a89f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1102de13a2eed39c6685d4eda99e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3796eccd1fbff0c361ced7b6f6e61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953c3e0dd7953e570da6e68d29fbde7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973598135353bd004c139f5a95dad166605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01413eba206702d846f5ff75ab8296c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4853c5cc104e32925ae7372188d6891607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e029549f8a768cc2508fcf154a8811b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda436bf74f1f5ea362c8663be091aaf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2d5c48445da13854e6ca08a0ece18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57708eb9188c8dd298168c92c6f148f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4355e07c7d3665b4d1beccf0a8e769612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bb7bc70734c994d057782484875a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231c7faf6dbef75916b78e5da1b486b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cfd8735f3060eafe2f74f1a1ea03f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeea80ea42dbc59e31fa0ccbee2dcbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d454c05da2cace7aaa6d8c0a50d13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86662b192eae6890d1abcfba07fc459618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef042a4f7153e51ead27dd31d7e97bae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12a37de545ee80065b709914396797620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aa5ef4bb0eb0a259d883109700137621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb880a9fb95e93019f2570edb352f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632b59984f530744f7f769ca2a99e9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8e266c97f496a6b642c05a15e782f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ab56d0491ad393e9ad5b83cf7a941625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37521b2aabc355e10b0c0cbb21c0910626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c87582ec58e310e370c93bad46841627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65a377d815af844e10002e8bf0838b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0162c4ff15e48a1ec3ca93b3e3842629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181b6d9b32541b424d7a2cfbfdc5111630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd82301356264cebfeb3c64428d823631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1d0f66ca1d5f9e029e889809eeac5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17665b6951f4e8a5d61c73fd4eb69125633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8b7c167527c3b2b564261735cf6a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb789282089c7493ef1eb3cec73d568e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271541b04353abaac88de5caff9477b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f51bb707bf3574019dab7a159cd7bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8654f73801d59057ca4fe3963eaa2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fded5e18ab1498ee80521bd092805639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cec0bdd7bd9753b354ecb60cd1ed2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4f958342655467c40a9bedbba21e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d821b5660416ef248957cd2aaa19f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f5bb66f37fd4d406f8853bfdae194643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b401daa1ad1f3b09f5bcf66c757f24f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef8af2629677caa03033e56d4472ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a832864f640a5503c2c65a47cc655ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e397f8783600be2b2dd83bc9a5de89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e05b3c08b22302fedab4d2a20e72e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99a52688cf45d9c49380fcaf0797f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6326a2ae309388e54e9a771ab44d667650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cfef56eb86912aa147daf71cf49ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956f0a41ee6d2aaf9ad2b7c9d68eff0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10bd346098c4d01d00918d60864cc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8e7d86ea5a01e19f7d057e9ac8b24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05ac2d60256f41d4d3ff0cb652c31b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a901fced5a9733c3b919e8b0f2f8b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e5db060636c2e906d0ffe319c83d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840952fcde290e46713bd0ba3014d630658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be02ad7909faa5aba7ee32b29332c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691851a0c4d7d8db4c8643a2f4bef86f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842d5e37cb0555f77c74f5bb4cf9d63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779155406bfd3c2e1ee78914a2eebad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339d1a8b6327bd53afdfe4939b7928f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1e6a6c4dc8b3cf2941f1aaac25e07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d43324623b35aabbf08631dc671d62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1bb58a68464763d3ffed302476497666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2a804f1e49c8b3d0514690dc232d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b9a16dcf2464edbd95ec59ee07ff5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c79159610c0105eeadb26245b7cf03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc43741637aae106b4c84037ed17a65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0979120f3187b37b94a182f34c9abe9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72fcb6216549f81dd32be0526b8ad2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4624aeb5b5c57dd531844f35fcd94dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d9e69128dff527b37107bb190b47b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fe7990739e65cd4008e24b2efe932675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca784b16c0d051d1f638def9b55de3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b2285c51ad80251a47d44ba35c2dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fdd574966571f95448dbce6b5d2b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374ca88eb801ff69f4db2a16a9d2c46679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba96f7345e0d79990ba6f4d5f319a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c8020268d155df369fa211925f0a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35009f373ce1cd64545df278793e25be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e7675d0c9a474ebcca1c8eb953c7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53eeaf7bf77febbf10e4c0e619ca61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a694ace369198c001c80031342e0af7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189af988aaffc258934e3ece6c94ae6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d99675467256d8fb1466d4cffd641a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329061819a681c69d85e13d3a1b433f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8801d1fcdde87fce0505dc4b69946ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2fdd2eaa504357e56f82e1560b62f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6836ba070208abb245d624901a38af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383c330d9309bb98715fe1295b85db1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c499517bef03e46ebac6fcd6c5baf98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0fbd0b854dfbc0ce999f96e6f2523694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e0159958a7a4d3d826572f75ecbab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd29123b0783845bdb7b2c9a3e936a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e75acff18574f5651822c26e0494eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b2d777e9efa020b75324393623834698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e5084421b0bfe695e83c4a2447798699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149843b950c95d1c232190c7f4faf874700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ab51fcc3bf8df19c5fd24f883728b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743f53f77a841f1be92976b3adcf327702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc2b3f09326bf2e5e9c86c5b5a342d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1235cb66de68ae465dd7c6a6b7b97c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffc9d13f1feb75034b3da3fd84fb9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e033229e2664c60a540329e3fcc68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b37ebb1b3221d2840f3b4e267c03fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2559ae9d7a63c8739a81b00cb9e92fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01ee035b04a4f033e029bd78c2911f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36d98a51c14c4f98b1b903e4e03f22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a88dec9a9fc1919195f660654299b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd3c3bd8ade28f22643a63365b4df5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12007752a20179c8d26fcc107734f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfe84cd8c4d655b2b2275cdfe07d9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3ede905aefd5fbbd023ac6e4b499b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd4d85d7a96c50c60374bbb167dbff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f3a11aae26298a6ac815c90179a54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ee98dac82ac8281f7c23be7b17315718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e53e9fb7eede01ad59d3ef50eba6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123ee8092b4de408182875a76222dc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2f7f3accdd87b62e6bca7a6e4e244721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e443b42cb8307e9d634c6f5d1a88e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcde4e6be882c7e11a9a5f5f809f9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a69784d77ea00090e87a7a88206b70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32a3ddb06e31e78e67b57f4cfd1c36725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068493d4ec4f45cfb037ba7e11e8d35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6864125ceba75793f2bdfac2fbabcaa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb8697b2af09e04b450643dfcef4dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2815c7af86abf126576b21db86d1789729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da395fa94333de3d76a88777fee42d20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62941216590dd3dc4093b5cb3e20e89731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89828ac7df1141e7fca81c64596e368732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99a1befa9fd9cb8c99c5d39aea013d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643539d6963bd53de9ef9a7496510ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a06dc905f76c43e9dcefef8089570735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eccaab78b251b6c28cfc08b51f353736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c237080332ab299171c71d6b34539737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff27e346ee94d284b33d5798d60e34f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083315f1a88c9a7674e82181c7a8b62739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e47f29b6ea59a75eed24371c7b64ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8043ddb067cd8dcf562d834611165f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2915924549874d94d96f082c4793d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735d7ea0407edd06e45fad8a397d55c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9b483b56075e9c490f0f4b28b67b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cad525373a6a292e64cfd02d28d84745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6795624fe86fd1752ea396579765d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52003e96c057f1d437890f69f8019b82747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77697cc8a8b43be9fae97a6202d7786748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420395fd9b8d3a4d37a1101a0786e87749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ad53484216ac9b750bc5650daa118750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60fb753a44e325cacee616b4ff2dae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be4dc1dc38f1d04d2e3fba83e6ef13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618503d222eeecf8dba12ec301706db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7fb1cb8719d10e0acdf91fb7e46d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd41027bed61f96a6ad72e4b505652755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d45b198773f37021a5bfe96cd1432756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e070d7e6d2b9fdebc6068675a802f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67554021af6c999475211be504849cfd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef315c76a4a18f523edcdbe1c44063759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e5a110eace4cefe69333975d44e0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20246af5565530a47c12e1b6b8277bd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f238baceffc97b05bb245e648e35c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfcefee80b0ab989a0ad771b39a8cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165176cc47a1cd5999820b7c81256585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6177929d544549fe6393a641b6886706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791203a84134a38c6b22a7cf2d17d8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21448d63eb3dd36954e110803d8f34e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621b95a2a6d66851b6bc57d52cfb0519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b200465a906e245528699814cdd98e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd539073a249d5b7eba9ef460ed73011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d9ba7f263d4d62e40ee7ee75516ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639182f5a302de0bfbc4dbcae922700213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21791a7d92537de7156c0764e539abe114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f4925e0770f41cced14ca795b692f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73598ebf591e4d898152b41b504a20bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae33707bcf49e1cfd091934167127e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a5afbe5055d56cce6aa9a11d13a7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb2133120d5cd630423cac3120731819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f3adbea7d1a8a7aef70af5770500d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d910a503c304359dadcc82525d9f8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7419b46b8392785637c08a482dceab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5abbb80b27caafaf91d03caa2e52e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83f013185a40cd01ad266534022f8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a22c7f285aaa0750cd4392ed1f5d5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11705e183c13a1f816cde150c24b4b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8df286412a8569f61ac81fe86f46627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746835c31f349df041cfb07c5409a4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b796cf5e73ae71e86c7dafd7c0ab51229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8f86abe81870953944a685dee137430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42786d243ae48dfbd1035328a35f2d0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37311630d43431731b458afcae628432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddc94c4a48d4af78a278dcde8b88bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ff4cd24fca1d3c8c3fea8d152446434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a489b89e350436dcb4f3c79032432935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11359f80aecc078ace0ef3b500e20bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71f3bf6bc16ebb5ce228d411d1c6e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e742b48684ceccb4c82ee420d8279cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86cb40eec139e23b061d2de8a4fe4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9a1f4e23dd5b0be707ffb0fee189740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913a8b0501ca5c4b67dd3b889b3af3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebda9c4c65556bd42fc4999bced28542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfe26009b9e9c383631be8052ae43443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95024f055408f12132b7ca12f83602a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e36b235faf0e79df099f8d6bd9ebbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7f520a32972cfd290a92b66ec57e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eefa3863be0e1135bb2fe0f6936c4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fb6c8cca31f79e3d24e4394d8b67448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f38dc2420a4e46769b41073e2250f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0691dd6df831987dd17178f95b4b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099978a944b1028ad0e370f1f78e77ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcd5f7d8eba14666dbe1b179080a2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398d02e5fd524f838d88e7345ca82b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52bae009763a9e852c0b50f367f89b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a72ce34cb521b06d74b0a026a140455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae15a5cd37dfda1f9a720fc6e0bd4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4af2eece62b133a28f0f252fcca2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95953fda92d89337896eaeda42ab49858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd36d03761ae2571ba3df83cf5202959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264af35ff225d571b79ebfa045bf57c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e22d245aac2308ea979ad3a4f936b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c36c6023d0a8d85ca4c0f7878ea2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deeed131f4935f45b6f8d92546cfbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279d5cf2970b5e62c8f0b8358a013ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2929e41a659b253eb256ea89263b1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681335bc83cdbc74a0d29b97c42a4d9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64e6033d27c7d470e6d03c54d299bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61281aa4fcda9d9e79bb7c9ecb837cea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09dfd7cba7828a928abd6f6affe0e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e426b15b0c4ad2dedb746266fe7fcec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa60aca9a0ecf7482af59e3c113b64a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d361603f46358eb9ee350298401ae5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7b7088eaba49c596930c139dbb67e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c338868c5a927800d2f0e840e85ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470c0d93b44fb8ea4270bb874470b5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfd3654af12614a2af9013d0c5ac376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51a567a7395993922fc34e762a4bee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb301453e5c9faf9179028f972054c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6a1d5449d15a96244a160304cc55579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3647538365588e2167a23f3dac9dcf880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a214d267c983fe7428c7ad75a702a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f756cad9c8e0a3b4c23987c2a788f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3de5453dd37c11f610d8af5f133aba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6189347359291807ff6db636c6850284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35448aeb336fcd058ec2ad1ede9a2c3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa3fe8e24a119bb0a731bd85e08e6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53baf551a9b54582b7cfe42f3a593c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a04b104434d26a16fc5814bd55af188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b3ae3ac6a6b0692d1d6777f04115e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692f204e5c3c22d357ea8a6dc17ffa190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467cee49d034c975b920bdef3d2eafb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a0584278c6ec9d51380dcfc01e88592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961d115ad8bbe54943ddf96a8c7fd2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8015962290cfd1a005c75b64045d56394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ec8edefea126d52abbebfeccffe5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93273043aa3f2fb9d5420c92bcfe27796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c1864c287bda998d303a8a44f76a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fb1f195c87147d5ae8132d66b4b9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2987b012335d0177e1b820ed4cbe1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d53202684d9bc5c00e00e434c7694e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17cebea84a4431b8e025bfebddf24f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e81394eb098af84b32574a961c65b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e4ccafe821cdfcdbb872ba9b35280103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01735a53debd039f8947d17f40e96019104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611e0ae24dbbb0a67972dd964ac2931105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4ffa1f6274924be826be42049e278106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4646d874d9fd47e9abb8d319838fe2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06cd48743681f3efbcbea3ba5ac61e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273244b411205d11772f8b7f9a3679b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51960ea3932e2e484ab475771438470b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101b15798b7269be95874b8171cc646111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f94b53823495362016e6cdf4222ad5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f08dd79b4d1929b7a17e54884c118113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99591051b6d9bf29af6330b84e7e8a9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ed89911302a58787e645fd2a2da85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a14d791d1ac61dd1d871a9e7a1098116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de23c2a1c52e800ff070601186a8c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcbe52212ddea6cabc12551b05302b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a964ddb034234a4d48fd67d01346c37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b376ecd9ee769f8a7c40e621d2346120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab36e181afc6cfbba8d045439c2de3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b038dc4e1e90eb3bd39c2e971ac5dfe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a693e9b307e7f14bb76fc61b3f6bb3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d100446a924febccb7c300c42fa29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2ebc0a2f4e609d6e2c7b7a3323d06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361beb46546a19dbf1514cb39bb1b589126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f34e6b91152ebccf5e443acd1a2383127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14104b414f3d52ee8a415ec78f31613f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec903069998346abadac44936269c7ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb968c7ff38a0bb90a12bdab05e63fe0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77894434d1842accb1a79729121fe6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bc8e630eb85763727c57a17f171bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7a67c109f5b9420bf8c6908003742133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f7c9ac6ce3c8a11cbc955d5aa0d45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d30e6d35713adcdeb50587cb13e0eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55af2a039b36252f3cd306f255c452136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5ee925b670a08c121f50df39024aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ddd3a836920bb57f08efbbf8a3450138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca6de1a593688ce63faa29c06ea334139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786109feb24c7434a74fd5616b378d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9da87e1667f0e4e4a9db45b9cc18bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f024add1bf6031cc75683901f6fe0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc02d9fd9fd03c47476a74d8e3ec70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a80008ea0d3785f77b05f9f85b639144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c140cd43065656426debd42d0d8e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc94f41d235e844d124835fa23627e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70229a09417acec19a016e9d20967287147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe9abbe1693734b29abdffc356a301148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a927067895b272a19e151db9753609149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4923d905665181a229769bbc9a6744150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765526cf9e9dccf893b35ae63adb188151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688115b52cf3eb950b8a6d749f755b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0f306d8288b4dda7cbe7ceb8740b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee234b2dd0275e541b7d6aa039e5380a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba6b473340dba37af9e5b888aa29d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaecfccb41004a746fcb582180c7ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e01c7e698183fc0b1e316678fca7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f29f093b2a08b0762c3e83f04d6991158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165f6450e00030b06a39cd9d71bb1bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f7b881f60d9c4b885d93c9c8cfc15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34d0a9097e695b64d20fec3df639d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9afbdd3ef764d4620da8624c04069162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bcd4f76c97c1d7734d00b33409936163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a990bd099f565972bcd6595e38bc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4efc6ca0edb62de1f74d302bf8cd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605c6b9f853c07f7e1981252edaa49f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0107f1af313fa94862dbbba83a38a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f349c73d96258a4b38dc0c56e7a2fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e346fcecd9771cc9a07c17bb06cbcf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486485e1c5bde137c4574f0537f0f32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a0fa7d11b54e2bbdd512bdc7c700e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04fa82c00cccad3ab093fc04f8b32c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1366729e8b81c81fe02a859c13b215173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f912a6b4c77bf3357bdb32090f8f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38293060d441714b99a49110c8f1adcd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75edacc84d261a30688b24d8218a7a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aebf303af153f69ad90b97d62b045e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07532865b98dcb20ac8bd1538a52c5b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f827c71340130254b6e5b180a23f04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be8b20d765245625b40af36c5bcc17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7b410cf534bd73e96645e3c08bb35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc3cc71ac338f2cddec08212262e99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ab03200e29bb8cab9c4db72e84524183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669de251a2deb93998c7d1defa7d915184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4c7764efc7248cd2eab49fe413d24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a03f94924ed3d4b0fafb695ce0168186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab1a35889f28e8471c31fbb16d4b57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d528328be9284013cf92289199b3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f524186924815b63c6922412de7e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33b2d24d8cb211bcd843db3286e229190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e931ee528d71a2697b22489b2e55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe660ff03a1bfcb804d3764d4b379a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c16b8685abc7e134207f5141230568193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667340ec2c1d668642bd350c280bb8a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae234d5e78b0d957a54eebb2503ea551195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21743dc41a114823e2524530b341fae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca9fedb897bdbff16b558b0b419c71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b5b97ad5c7375f592ab469aaca074198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a6eda07a109743ef49972bd3c6cb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f33ab81408b977f6daa01e319a7d58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909bdfe7140bda330f349aa72145355201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109def64309aa07a7e5a85398a5ca95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571ea6562ecdf03cf1da73beba8926e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685af9fe14b31fb491f50a920273093204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd88c65020c09d17ad8d63af85d10a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16078c159c445dced7dce516cb169171206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa5453528ca9ccc58a18df8e151593207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88f00017c1a474b503f7b38a0a56ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7b6c22ba8b5d36ef791768dcd8c81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6332b6c2b11ad4557fdc67fca6545f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adda9d4880cb404c2e2794d46a01d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc2bf9e86689fe5c31f7ba0ef66eeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89097525e8694d3898a8da7133c8f790213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5248020dab088825bcb45990f53c247214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c7290f0f557b0d0f349a81dcfd26a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842dd6216209dc77b55cfd87638d4a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd60ac7ea928631912372bab69ca0b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb0ddb9b2df31859993c14646f4483218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d20a6dd88d7564ec52c1f022843f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a3374c89d0a71f4dcbe1dc986c4c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20125453d073dd15ca27630e6f23b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab4211064c555a5f377cda56931ce7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52bf0be04c470ab4ee9733a0e22585223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fae770b0ebfbb57e36b6c3efd02b07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0727482fe88c1ec5e0e5ef905ea0a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95774a53d449c3aa6a8ad006b98505f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c2f7a664294b5557814cfcbdf07cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77815ec8096043e33d542224adadb9f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d929b1837a554fd91708650e7a20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbf09b36846816175d0f9194be57f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7eaba984e198a118cbb7eb13cb2db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a5b4cd4d3aeb586373e0f7a2262ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe0e4a2a12d3ee99a1b25cc9384b4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab37a93e3f409a0e1fc99bbd30b2df8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15e01fe84b0d353c76d30f8c2afa19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e27b543c782c99882b22b94ac4f4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb775d1c4dab15cbda38b517f9dbeb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea5009f9a47943eb82b3a1945dfbe5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764ea0cb91e533844e813f2659aacf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fba858b100a4344a68e9427333ee4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1bc568894b8db4ea12fd28730f2f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810115941d9358c25af6949fba2cc9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5fb160dd1f663e34920ec0f0d5c9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79f6b218eb9527d90477cf62a50ebd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34245de5667f3db56d05068a94458dbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663ce378cd90b993a3e1e681f5b37ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc515a5de94bb7ab5b1e79d0ac026b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860bb285d02a1964c8bcafde787f5bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fca8f0edf48b47e4bcf9ca20e6ebe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235819fe37fb547cfcd80fa093b1c081250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c258613fcdb9dd370a0173ef3c8461251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22f01d6628636e344f1d2722caaf2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bc10773369f6e0f3946022e349bf1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c593a90dfe06f19c8170a7d2b477be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ec2a800113c627eaab901c1fb63a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c95e0a4d923b8614793721fab7f81c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ef8a1f9ba913c9164181a81c574a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dac7770e160ea3183ecc71752d0eeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3b090fe740c1ef2ed158ad7732d29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ead5af80074558f8b563c99ff70c2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7bb08f9a319bce6532a2b558c8e03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62d9747c6dbe3085434723bf653440262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e794a475fcf4f305ecdae1ff563249263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9824269eed1c42e8764c2dabe061718264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a7dd5dbd2f4bd5caa96bad97e8969265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadba787fdbf41a9b7e167a4549bb93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfadf8127822faf0d198c06c6b2f40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053378c82f532731a3ba342ea7fec6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31412199340e5d92bbd36fe2e86c1da9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0162d4e23e55535eed98be855e6c7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87431a033923bbba4cd20f24819c8af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46702b973853eff89c5d3a11309d2745272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570965274a375eb038d0a9923007df8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a608ff141a1acf4af1eef7ff0599db0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416261400ce658b5a1502584e305b260275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8538844acdc88d8e6c6b36249727a5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6889040ea2ae301a6e348877a7e145277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4c4184192963bdce51dd1091a6187278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91e87f932bfd4c3fc8ea63c184cbb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac536b8c2cfe93dcbc8b5da8cc88320280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2600677ef6bc9f1017f7ac6258a71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c68b8fcfc1403ec7862f267c65a65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb4329476bb58e11c7532736abe87a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347a1d7265013b1dbda99e82db203a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baef283303278abf52dd4d28fae32c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189f8c51ab01e9f49018cb62450a4bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb27095367c60f9c1bc814688a7066d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64521865ee2a306fb94800611945b5ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a57f1471e9a71392f194f1837e196289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c768295cb1331a48cb048b5b209c60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986a5f12cb1a06d86a982176b207649291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c402cd59908adae2385c04f5049e7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afdcb1d5f9e9379288c101870a4613293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e98191f3cf9092cb3fae7ee83dfbfc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be98234b36c13c343368fc6b057742295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9add11f3fc8f61e7a6e40255bb06d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0d242ba89ccbb4076870c01766c00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec876c0f1cc33c32ec85b65b1973024298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e01c8e4f905ebd1757d9283f3a4f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18275385abe60ee427a4267fa871d34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43d7a41fd71aa11e0fbcca454141f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9744ae6199637bb9d1d71ac19ab9844302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295604352d0642f02ff217b4660c3690303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90ba099ea304f68d2e7cd23026a42c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfc66d56238bc26f0fc754d6ba3559305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dbe250d7910aae1a36b1451218cac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9f24b40bb8784592c69840399b9e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe35d18d0e6954e69aea4ceaf3a651308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8a2f72769bf9d86b6f73fc0cce80d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058e7dfb6a0acc3ce152f8da4b8f979310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f44b0f5a4b9e489d95fe602f401599311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b55e70c9bb4a72fe08d60d2ad78dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb012761d16679b8b5ba493843c02e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe416675d88350f985f634ec3cfae249314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9ae30b87638d3b18a6f16222a8dd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9c8b4e1769c13ee98e8047ed81a61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82af8a10a7cb66551c661337a5b088317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06b82d1c8c3c8191bd2c70a48d3b4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb3d3fb6816653493510aa90edef56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e510b9e3b993130bb6ae3d1ed583e91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b91ba46246ff861a7b0d20ae304e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab559f1be3a9a069ae02eee69d2deff3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d09187b5316efe6affca4edbc72f7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d5069242fc639ffd69b7750aaaf4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8b97e7b379a0b2475bb4f2dfd0708325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673401c83e82d016d4a78744f4c7805326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864087698137ea109e43e9b014a938b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47efe681d2fdca7244fa303dee5b82f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a595244fbdd707acbd6d2c64bd91a3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61e61603b27f6743440f16513d6808330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca65bd363d568f91bc35b2c9b1d062331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ff77fa0cb0024f082a5c4d9520ef7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67fdd7466ec04af7fe0a1a732e116f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e660a9911b8a9ab7712b6bcc1d32274334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a64d337680cd0a4545748dc8501fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b764e61aed23c1502188890f257292336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eaf966194db53b92b14d84f6e8bd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5e7bd85d842cf4b6f2c460bf11689338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58061def9e03fa4a2329e479282b781a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56f065376186651975ae1b9660f6d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ff194cf0b2c48fc8b4d86775a74c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a50e52c13da7526901df6d82b2b3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b969fd33c60b5d54fcb663d167e6fc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634c57c58eba8381206a9ae5b44fec3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7d654263d708544e08521fe0140c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c79163c78d574798e49e290950b952346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021115c8a87219cb976b73c82efa793347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c2802c6c9d154eb2bcbdcfb57f68e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa333cb8a852e3cad853d4f4ce4c1c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9ee2de9df2c0b1a41f5be5d0af1f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c204b022c1e667bf5dfc4d666a6baba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23326e5087a16c30dabfbc6f2c0249e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e81137e5c7f4524d192d3fb4bf277353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec8d101ee11b3f02a00c7d4e0a866b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d66c826afaec6e29ac81e0fbcc28c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0cf396d42c701dd736923d35da220356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca7f8389cfbd790242d2d5c8fc292b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efafc4b5e0ccf629a35476a98ccee64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecfa8e424e393babdba8183701dadf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd146c5e4b1f22922c8cb87199c54bb4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd13f6f16eed6f27c5b550a112a8580361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56738d7ffd0a6e147c939f23b02f3505362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ad944eecfa9cf656ce7bec1d6071d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcfdb8e8fc620067fd16a28458d5bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c3e90e66fb724c2cc7429b573e849365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5681a8e2d11402cb943ea9af4b7a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47b2e3bdb7fd34993fa6c57b90810f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c815024b6c8456abc7fa8d4fda1c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765032f33922c22044a2a6e8dab2a0f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da4e501da41e43203649e23218a88b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303933b6220b4f93055cbe6198a9f43a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236071c007f1a44df53a82e62093e5d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3fbe83bf2df6005d7bc95517d8f5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f2933b84e85ffdfdad349e49bcfe9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f5858d55f4ea2d58ab23f4c5a1eea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d309a56c2e7f8ce49f71ef48a161e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47b6f3b5587f8a068e95fd1928749c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567db1a460cb807944592a3da3e187d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000ffa033f7baabb5eeeeae6a9d9e9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c113e2f7f7fe2a2388857c5c234aa6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce520ba6a36f2ff64f9aa89bba55ff3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe941b3d9c81b26adc084e345a30b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b055bac8bfbc74b11fbf8487c062d1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec560ee551f20f180ee0b92125bda9c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1134700f759f0a50c3ecc62496ef52f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097e695ca9cbd100f9115606222f17b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82c0f6ba2a50bb8166649fd55651d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29938184f1dcec0dbd4a18f811f1bab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf991b8b7204b4828503d41046890c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32fb7632a0c0dd76db46cd828b85b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4e6ffad4c2a3e1ec9eda0c43cdc65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cdf790c1f1abce44ba70c7842f659392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec9646a8f78eaf80cf0ef27a7bd585393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60901af7446cbba151556db6a13a60f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e667e6bcc61cb8f416fc59917d294395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa22b3f17022f35b383c6a1b427b339396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cca815562ecb8f654451f7bf24d43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04059fc83b7cb1e2ce042ad0262a526d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d56732ed15cfaa288d7d95edbd2da2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d7b8506df67915a9e6b2b16a32a57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ed8811716ccb2d18ac7af22d4511b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38395747501c56ddca321ba80f3ae0a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84ce165c7f514959ac2772e8d55603403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0b3d49688dd1dec67f4327666181d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5381ce763fbcd54145672505647c19b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058e5f29dfef883748d04c0b1171d01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058f07f67a63887d297ce68e12cd13a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f5cdaa7fe3f44007c97c002fa6dd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43fc9bd2bd929a17c8c652b74b85d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046ed6b20138a36853365d97c1d0ef9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ed6732d75d02b8d3c3faf405f045e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9943f8c50c8b587b90afe43abe0a9f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80d819e09eac62846d6d234fd414c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010e983522a961383566587f6fd35c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11303727dfff0e05a71b9241bba3cc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47056ca0e113e9cc12f5312c14d01433416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad547276985ed3c4e1a84a5179da2bbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2bd49c3fccc055818f2d8ba515614418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b5344bfa0c64b18c7d300f318f403419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08416bd4f7fb35ce5f164ae3cbfd8c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a335e5af726554904d752613da64d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a83011703c234f93cb94dbcd3973fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b474b230f01dc071cbda3ce4d6eb48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc360158ae576b50f4a850b924742b09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401984f321acfca769449ea8768d1b4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a17fc644c8fb3ab551b2b3b2f86042426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4c9d3d8e3ad9a7e61adda9d133daa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7101bd982039a796265afd79273db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434e41fb72852f87c43bbcb0fc6dbba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35397540b6191ae7118380254ff85271430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d40689cbf19c0c55d0e598662ef2e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6dcbbbf2988303f09391e1ad05a77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bbb5faf371ce8c891de01c7885a73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646e320774e80a9a87e702eef0c8171434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215877a7418813a5f5062ba43d0044c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672abf43ad310de0405a30bf2331d78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48537c5f4f2663172fe0670770db162d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20e756c398499bdcd6743ec811955d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5b7256cf52e823d034bf91d29eb33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2e135ac764d6f2c2db9af31221bf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd6b0fd804213065903c33d4d62664441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577117efcc5419db560f5233452cd15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49515f7aa30a051d9ad61d3ef2539183443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c580242fc5ec1d78655eabf79e71e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397a9133394e7844ca64b008d7ba0c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f67fdd7a682a0380c81841c07e4782446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5092ee9f8d4187202bf6951692cf6b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483deb491a7e037c0e84c593a2c1a24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265398a2f9fb0f197b0d61740235788449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0b62338d875f58d7720900f241657450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dc7831102dc4b2e5e5df4299c8710451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb8b1e246f1973da2526be814c43bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642587ca29a5a4261d829726e786e6b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b73c05dc2afb27bedb8541b1faf459454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836f3a330d04d50146ff35483a146d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9833d554d6fb9417fa414be9074b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cbaa3ca014f388da6a40c7700cabf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a911e9830e1257d711a2a3d1583a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f17cb115693112e83d175e1049075459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bc86f383be344e53d5c846f8487fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d456d820552d45c0bebf5d0dae9fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cb5be42583e2e7b57bd4ef73f8357462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695091090fe7e93f1bfa05d712cd88b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcf38cdc8f5c9b69b55278895ac84b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf45211f213ba87f654012480be060465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e7fa514b3d9839ea60837afdae31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743a72f80a656c94ebd72ca25ab0598467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67b7ac3db5764d813619de782dcec9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4d22ac967c0530a4ef6bb45f77445469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcaeb97408b82797360ffaf28ff819470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9933f95aa6c957e1be504fd3a3b48bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73165bf2a84c9fd7a007a791650c6290472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3da134f119a02ed6a0b2e172bd5656473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063183374a3ee487e42590db0e2643474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1c53b429b4737db2671b7e55525d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae6d02e883f726c4d78c3dd1c24842476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d14e559e61bf94afab3c8aa8ed7ca3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d96db057fabee095c3056f5de3504478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fba936ae7da7a635f8ad8b8a258c22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc83ed102f7ef316e28d16d6812c793480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6eae7d1be2ef704388e5057de4077481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d55c2065939fa9e2341756e07c9ac3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd4c8d927a5f7e4aeba632bc081c50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a41394945129ddca92b39f72987c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1958c3b8c038b2af940920ff43bc62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31906dc9d631487b79aa2593f8325dd0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13de7ec8ab545d42207bd01541e8348487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df785e0b8d1eed7bdc41a7956ad0eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4888f10ee18baad6bca242be93f96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eef33465196306f81a7bce64f4780490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f74b4b15d597ff9f2819c65dc8411491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984730eed8ca98cfc7c5c3463d58769492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8badb4564ae0f822ec17c8d55328f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c69e39faaae7991a7268070d44c0ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098db9b1169b1232a671969edb0d971495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352326754f650c99ea73823cfb52f2c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e4a29c049f04fa35752ad47df597a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ce2846ee8cabbb29fd80bd24a6a8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd600d3f98b8afb1695a0fadf41134a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabb0d0cef83f7a718719673802231c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47470f1cf79820bdcb0dce45866b3fc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a974cae405a3cd57b328ff19f79d50a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284fed0f52ef859d92c1deebea26a57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9532c20b207f5df775ba7e5da8499504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4dfe9d3f09d4745b3908c0dda9ac2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17280789c03273c86204a58c247942f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a374e553b2c93cc9c332290f83f581507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41120795f13639f5af31f0677cc5017508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c872ac72849abbb8eefe4d9284c6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40f0b844c73c07821dcf7513546c55510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42892be9c001173e29b94feae803af6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5cf3c78c22153f8a4d07ab337ad32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e01e6dc351c5913010ca48c18d8fbc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd7fc3ac259e9792bf14de55449251514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003831572d400d25691b33f4217aede7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ad8704b32dffdba59cd81b710a476516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd4a2cdd6b4b38d38c2004c503c1f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da566b3be07e40265ec0ecc395480d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5390c6617282ab2ebcbee664a4f53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bc729c03de20b8fce896ba8b34c57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53afa99cda677cd379688be07e92c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0c5e162895becb27a5d916c58b139522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c39fc925a237a9768761bcc99c5ddd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b679cae470f9c8b7560c9649a8805524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d4c146e543f57279123431ad6061d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e44705357c41235f22ea411df2465526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05bdba2f31d85cffe0dd932984bce5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f400be25cb0086d239c327aa9fdf1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572a2cc2986ebe288f9424c44f5bcfa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb990e304fe8336738c4b84d553d12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90d23c19ca8b42e62eb0bf065908df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215879a33cadd07ac5a7d07b093ec94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19cb7065b2242e0bca149c48e3990f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf029be19e9589d3e44607978843748534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bdf489d1e2b64257ab631f85e3767535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0129aa278d86259fb36e765c9a788d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36802318238bdfae7ab57610a0675c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200352d3dd495566c0f48298d52ba47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b262f252f23dd48cc566cd27be0a87a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dd74e77252487eada8560d2b896e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceda2f643e1a7d6f1d5d5778b97934541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c910c5e25a4d7319416698f6bbe5dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac80e1ba452d82291c5db913a1ec10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230e344bb6f2220690bb639f643dea8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a17fb481c14152c03fdc176fb0433545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cd020e76d00aa5259ab4c7df5b425546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87aa0539991de6fa5c1e1b08df4bc9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b67c0cf8c24f6ff37f4b72b568953a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f94f330ce6eb54a18cd94abb59f9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966a86fed50fabaaad5e29fdd4e6e7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8a71f9f337dfc6d8df4caaaf7ec7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b1f2676c730c0b621458d91a2a137552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2f98e5bd0424c0b49b1bc06bca46d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8eacb8884a76a2abc75512c283c81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413330d0cb7d71d754d5dd399e052a43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c23b771bb28eb12714df4255af3ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157b650878612529955e71f055c6338557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddbcf907d504ad8b1f4aa3d94a09cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb72aaa5e7fd3ad0b2d1418b7655be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027af2331c8b44e883a0ed4c80e9463560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de8c22894dda4b5929f05bb6b84408561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75366d841104ffa7c99f3aa702ff1ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e156f24bec08f685686e6eaf9e795c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2569c0529912626966dc567606cd84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1047de178e8f388c74df6243e2a420565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2a5955b1347375987ed5f1a07086c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c95bd1cdacac599a0d6c66dd36f832567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9214127743338381e113ffd5d8afaf0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1728564f9db529b6e4ae6ab64e2694569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636e69902ff76f30003084af1dfcde4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62493e42b78be102e5c4032ccb18d7e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219851e2d1642a7449159c60e68dbced572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d530117b6b39f1f52fff1c2f91667573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c4708feff2c1905381cb0aa6e97fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c16252717f547153f2c6c6b20883e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792075974a2161cbff6832028c3256b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9d977349fd73ec95defb919886f2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587270c65c0735174ef00521173a96e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea4c098c9ca44884d0639847f2f8ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea28d595ea3f567a34f73ebe6dc1229580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96d0b4b2750a318d9af33f9758caa6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df303894831d8b900ce4e02a7b5fd33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aad3ed6f68440b6c25d072b64f0ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701dd352427e2b0d5bae8b39ba6f604584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e480c4b6f657872a6508160fccf2c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f70e13ee549ba84f3615829c9cefe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2db2df931c83e946016768d63820c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c6831aac7712bda4b5fa57202323588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276aee18d5d96f2e3f4e84f80420322589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b98a698bbc28cf37be35be95307e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857f5bcc66cd7666796a2f318358334591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3462609cae1fa8606d3f9088d113a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cd09b1e7899c0667b279b1bce00d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11067adc8fb20ab358b110a97158a8e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109913ef7ffaf47ac9e83d9f006db6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71391a5960967d1dcdde50ac47b7769b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2430385e9a3cf23eecd3c8f3e594d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be096bbb13ee3ebfa3256648c52816598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab786920e74f7603b3cb5ce6c7eefbd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b040a2524d587d5677ee13f7d28e39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495efd611f053fa4e57eed205586042601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9a609514093a89f33c3499dc01694602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e4e6e0d41e4e84a91067e2fcf9a87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1c9c2b6f40e26cad248ee22138947604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900ce1e26b120165544ea4a614352b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45434fb6c6571e95503e5e08884c5d8c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72785fc4709d38bf6c83fa3d229c5c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ebb1afd9cefea80c568152314f4d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc0e8b8d38fcdb4bf286615139a40e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf901ef31ebafda349b8ca2181c0a5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2eb6b45ac6216ac2a31f16761a048611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024665494599347893783ffaba602f3e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7cd6c31dd3e8ab66f7a18c54ce258613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2e322c1cfcaa546dce8380bd649a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbce634dce108b98c40725dff591b69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d4da31acfa8aa3d7e85d19b6a778f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6e571cc9f718b0f7f936f93afcd05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f44103741c71fa2dd627877918630618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189d17fdb56b415c2c9871379806f36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b584a5890020c5e6e61d5cadf4f604b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f482c864fc85b3da87f8cac0f5df5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e67acdc41b8fc8eefa0712a79114c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563187f42005a5362bb1a498f1f061d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c139b60f51708d6acf0c76fe86917da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c22bed6fcd269f3dc1fa51e51a185c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a50565001244dc334ac7e6dc78b4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd39776bbd12ddb1811f8da4e5e83d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac45c2171aec57e6d0a3dd4c2727521628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fae9a4aa0d907c24b3c584e531036a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2cef4369d7d2e3fd74201c2ff477e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbf808e4b5060a8e32597071dee5b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d052ed879cfaee3ae58849d84744da9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6e26c95796b8135e0d11ab4bd2a6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643289642153d574a385275b34f3807b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117d324033b4aea222bd9d90c3a120d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31e3c23283f25f74afbb344484bcf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086507a4d9d82cffaab6339e843b7769637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750308688119407d1af29377ae89b1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811b37b7b918996d79fd18a3a3e88c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaf2a88d34d66f1ab13becc0284496640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f7262c256fb03b4fbb458fa550e70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee4d93b20b9abc18eb6c4ef32e61d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f391f6bb67a63e0c6ab62cc8dd371b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01df4e38d5d0eed3070b2feb5b2c83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bae7d388d77a966701be3f9218f946645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fb8c95f07347fabd819c9ab522a7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d5dc71e5a4eb34d3086d2d11a9a13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e8e504f4465746cea6725b4f701ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfc73c13b7ddf66ac80c95bb59a0a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80e809297d7c9a8abe729cdae780b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8e0e12eb5e76fa43268e4d445d66e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb9daac64200933f84dbfa7ba7a416652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e6997dc7355e9f2607d4fc9400142653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90226d469081d2daca050a5f642446a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75fef0e9cbb9339c1c8acb4a5ad146655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6afa52a6a86e1cc720c2888244e1e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67975970cf578830544cdff08484faa2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808bb31d1451d02b3688fad78ad65bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9bb0f0705745c22b7c5f9e834faee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540a1fe6ae6b3006b63469a9af473ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c75a0086de2d3a306e81fe927f6368661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fd4086a1cd0dd5a53e6fb844d267e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67e21c5e6c5327f9fa6ed2c4496a3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e73638f9749d1984f25ce1d61d8973664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0dc5b887d393b3a6d6472c4b90f92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7dbcb058045c935b091a439ea0ce3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a559671d4a5a10219bf7ec062f306667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39b43dcf565f1aa29973602f69d11a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292d80e5e5ac72e01b15c6c2b90d481669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c04a063be0b4f12f794b5add72c3a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e632857939705d9dfe3078e0b979e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30a824b571643c6c42d886350831ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc272dd02340b4db513acaa6e1db1e69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a70bd1f5ab0ce41ea4a95d80fe08e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19896d4029d7e114f13a89ee6afe2003675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe3b2fbdd60062ad422d905ebbf9da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdafd02a7c3032c9f534c113d2dd6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a14f3b68bc7a5a3bd7ab514d3b997678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628a46af4e14791ded1f21dd44a8392679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3291f7bcc3a04fdc82a6c09cce81356680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e529bc550c769405e1be8e25e3b67b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11acd0b15f9935109ecc3e8ee48221682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5a7759966d807053bf4b97b1c7232683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258c6ad0c549b9926320082facd79f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292c62108bded47e314a57f87749660685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42660ee6216336cb16bc7cc96119203a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfedd3a16238b13461e35087652cfba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f32bd6cf8bab33acb491635146dd56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c9744bc937fcd0ab63cf7d1da3189689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77f56d93656848576fd4667ea1b94a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcffe1359b6ee156bf713ba1ae5b10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e14280d7369273ca5e0f649d039068692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe95283b69b4c2c20947eb83e224e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427a2b4c4d9f8f8a19258ca48a5cb54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1ea44ad184a436529457ae5bde535695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237025a3d00e35e486e2e05f0a568aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388c5475a67696c7c39e809ae942d72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a199e219584ed3e765476c09e3a841698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6f9ad602e51d3f4f7cd26ec0498a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227ab794b5e23461da8aa490c86b7ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273625a494c6e9a1babc251a5fceee1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e01e4da9196be4821f0b4325940565702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ef159ba74d74bbd8c7d148d8199f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce348d35219bf285fb04b1b2d71cd12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26894554e991e03557c1bac9afc8ead9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3694e255db727657f9d68ef1294e8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616368dce3303257d7dba35f42a5f303707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eec73125baede68acc434c90f32b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abf9fa9334aedcc19c6979c2b1b4c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcb509b8e4861d561a45846e302524710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9c288dd617d64a7ccfd365a2c2394711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d23304c37a2a42242dedd7dee3bca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c8ab191f5b3c0502acd2ddbe9501d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b316057a4f5020686af5c406d79f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c229062898eeada247cfe86f4eacb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466359b3352603da9af103f7270ad75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9117e6778db997c73c2cf1a111330f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460799ee2fe5410b41598d9704349bce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b52c21f44b7c7c751986234aebae99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187049321304292c2bd90589cc89053720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d52920493a026482185c8a38676caf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e0dabd8569da1149c274950293946722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360deed2c6171c001bc30550ee6f8d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4a6f9f5ddc4f8eb2cd764fce6aa1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0feede45230274e46fe6dd2afd9f9df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e6e16782a980be0af353bfa2fa0d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe647b8204649f27fbc9581578ffff1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11334251185dda59200ad629569993728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91615731342c90f1679e1272411f0a34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1036eb0ef05b145145b8a1da836c33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f6a3a2060f26dd72a085c6e086b2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba03289b3e33a7bcab4884c2a70cbae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d952dcda92f0671cb9323b76f0a85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b10d5eb1e58a9fea1804244d8b020b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c02735251e69a59fe85715cf39900735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8073facedfe307bd2d3d0642cde31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f81ad0a65c53ae8ad5af06bbe3e7d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22088f9c078387239689b1428a1ff0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e952f8c2224cf1416747b929d2a00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d08ba295d38fecd9f97d6bbdfd824740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981ae4be562aea8327648a4bf4bcd0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faf2b9ffc357c120b7a0cfe536cdc7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512444ce85efd76451d185ef1111a78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537645b6464fbb2d73ea1799414793e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a1d9249207b57a4abadda0cad33b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44d8c95d2ce9ddfd5938919514c6f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56554a510458ca71ded138c0de574475747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e00c7f856a7e8abd89aced7f12650748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4969b0c44d8e1629384c2cee58f252d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b1a59d2a7f44de9c87055cd3ed7e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7d81e510c266b253b1eb4276cced5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f863a85329d129ccb4884d3f4f0b37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b9fb96039396666c2e1a08a15d24b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73697f469e5806df1e3cc81c0a903160754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c0658296fe20dec6cdf2e9f629f89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51331f06257b3092c65f1f618e4b2259756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d96de298cc29201333c7b9fc9caa82757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111152493254b0aa5b98367b7c2e0f97758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873dcb2c38016b6ba243a4c13e6395b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>