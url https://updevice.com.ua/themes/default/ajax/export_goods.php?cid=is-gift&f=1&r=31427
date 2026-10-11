--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f954ddda98884c42be376db47ff4c8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a579338390eee12f28332cbebb3e842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00630bc79a1c9a32584848620afb0103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9bbb7392aeb07bb7518e15407423f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1f1ed25c63c8801c5296219e43cf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef61be72e32ea3f02868c3133230786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3fa585c4bcfddcc1cf6e4c3b1d2487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ca865d70cff12020427a906d61c878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e91b9fc1bb2caa011c045c6280b25a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b795e90933f7f1be6d9e8230896fc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a86eeafa0c721be77911bbb99b75e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cac879b885d35135cb3c37bea062b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbdd4d7dd82a20ca1e976ac1cc90c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13b35710fe31360707f5e258918c6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc53758687272ac1dd56ae199eb3efb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3685c6ef586cabd76f91a6f6c300ecc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4133a11e6797096181670c422398217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ccf0dd2e3f32b4c2991f48086d3ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d97954a084f419278508b1c78972419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca90696dea84a6077da0f463ef84f1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106046fb90216d10f8619168a168e7df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77df49581e143679473682e5482409b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a9fff658cda22cd68fbcd0b6b85ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b70ed0c5a309bb8c37ae7fcfba72724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3a569579f30c4b074b39dacc1debe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca5c01c7bca887880e26448025423726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb8f199bbd74b0d401feb65dd02dd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be338c712f6a3eaf107b6504e2a62a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8de5e7f760ab5bfbe5ea8084f36df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2fbc20ed75889feaa8646d7dcebc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0828439b522a6df1b0a4dccfd768031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927c159f325d5ce9795dd152d59421a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99030ca17629bc147dd2456b04210da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32455f81b60931c6779faf3bce701a6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8cf2c1a16b2d9394c6bef2261eec235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cd216da4b8c16adbc98b76f37720236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b16fae9cd2aa8897e472303f2048337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13247f6d5d3bfd3e5da0f90c0bd9130938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15087ff57ef53047398908244f782e9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158face0778a538872f2a2f516c0a4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e80f2af5554b4146b401ca692680e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94affbc17911dd78067024df0be440e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9153b5779941c7396df1ff226f951f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade46e8469d79a95b88aa5eb08e782544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408b3c62233dd62b20fa875e541a29a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fedffff5ab43eb03bf15ca8ee4193746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11f7db0d23031a0c2dcfa480b76c5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c20dfd05201da42d0899eff680ad6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84421f399891a780e54685a38b27754149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b069a27d3b1cb42e7c050b709c98e3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adba455061f4926ba42b431fb994fc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb2514857cf40b98e942ec9e188b8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17353590dcd08d964c5f5c461c448b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dc705423eaf8ae621890c199e0a4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1e76a34d3de275bf27f3c3444c4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f3ddad325b514daddd2e6e9150b7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9f3eb403d719f0691c4937ef7b89457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e244f03ca5209b6155820df4ec791358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda124c4666097839131a8dd8c163d4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88da762c7dc28b574b14b1961d1db7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903c20d1b16650fc48acd45147874c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f4e7df240f5ee69edc34bd7d97a7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc6e619b9f58715b0a644148a9bd0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f107bb8909387314efc6887fbcf472564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcc1d40a9f526ea2264cc6bf9fa9b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3bb4304724569c46c451cf21a23da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd781bc25ad81e7dc231da130e11eea567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf5db756fa2cd53b7c81f2918dd77668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b913116b3a0290a00ad482ad2c2fa169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6049d9096b63d3e70c4f13328029fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88f6bd7f1641118ab4d4bd4de0447d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ff153ab140c6f18070bd7d19dc87772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbb3a50438ba1fca66cd4fc4391d7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76df97300b0098903a191ac42591e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3bc4b278c08ac1edba35f2f4ab51175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d83d9d44c9d5b7c38a3e4cfbdd8de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe00f88f85336080feedbdc0f39346477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcd572daeac6f0e521caa8fe58e98578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad4a204d93bc78ba80a977a2b4344679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171b615ace47b4ea2b318260db5346f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037ef84189521fe5f4d1108b212308081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cfbf5e056a8cb21f9fda95e76c6a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad99d1b726ab6dbcc80eb83c41d4c3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e70134ae7ea792a3cb6e7a8d779b1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b63a8448be8090f8fefe9b2e289a5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa268606c22a55a2fbcc2d7687b0ee8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3278b41b7800c986e11b980526fe16b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674564e9a8f6bd7069dc88c8d9f84fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebed78681b2074ed7e581510354152189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255fc5f9f0a545aca6346ad2b68d22890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b879ad07c4d250e7fbbaabba491a4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772d62612dfacd2660a8225cda47b3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0688c88b0bab19c6a512541221cd41e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1cf6e8403232513aa97adac34849e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a3bbb2d4e52c980cec70fc265c68495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386333c775a6e8c565003ee950db49696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36a732e9dab8d65e06c1e12e136afd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca84ecdb80fe2f953726f71415992898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cd427b2b837ed5799c6e239d032b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141a9ccd9fd729fed8b787948ebbb52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf71644a9c00fcab7c290032f6356d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9389f68d5a891b7abdbc2380014af7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ead79a517cb32374bded6d202fa6ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ab76c42c36f4e53940abdffd8caaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b558df9cf80c20e9150aed89271dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de84ca4e3a79f8eee7dc5d58a2bf8f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784245d84bfbae389796eeb92269bc6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a768926eed71360ea0023a354097dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099518eb894d76962b6537ed2903d8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa74d0378ecbe62b98ee873e97dbe15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22635900aa91d936646c055aa2117ccf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6394eae3fde880ac29c9bbf40bb0ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fdb0500fdb70b2d91f032762ed3bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25584f3804eef0a117a7a41baad2cfca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb91e3c908d4bb912cc3b3303e52b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbebccacc888d7e7df14437038ceb48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63624ef0dc9cf4c731a640ef116c197f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e56790e337cbfad12724e3bb3f19c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4450c9c63ed2df1224e6e039a84c63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1c2f035cf394d39ae2a0a88224648120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a51ef52f593769a03f6e167c87efe7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cea75bf416485758b79e511fd866d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd9e23bd356e6dd1a890c4df226fe4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd89b797b8725a121746afcbfdfbcec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eea696d8689fa55b0eb5a73dc869d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db8871eda6198fe5688f6e56797fb7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e86a7d3fe62ed41ec44ccdc6efddf6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256bc0f9cad4a021c1948dd84b5a893128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f1377f74a3921ce3deb002a086a3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ad3732810736f8464c05cffb9710130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166c7bfa7fb3a6e1a5e51bf2ccb2798131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e517d198ef0195bcff1017321dbaba3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccac4749cbf261b6533534a438a5c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de49e58a0676b5f215153c54b60622134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b669cfee7f64276e9ee3138e7c16d92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0f4aef77d58c4a05d1260551e1468136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdbfa0e28aee895506521a26df4dac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbcc854babb0253b6662d6c24cb1c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93c9e0797650ec03048119f75546cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bb002a25f2508d1702c7545ba655b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775572e3e2e06e6d58a41591181113b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47455a54e262cc9b12bbf5d4fbc6f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3e9f2c7565e9419f10ee9f1f09b57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2971cb60d596fd0994379fced6f630144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7887f3e2c855b10ed43290a3fe79d3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d93ab1aa6bef2419285b6c20ff6943146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cd0126fb8d9be9899f9481fd6bcc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a01710c7ac2aa9f2019e3507b9e76e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce977e787583d9a40809d69d2fb2ba8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c846520967de45693598c588d155d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848585f608967f9ee06fc75cff24bd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fd9990645345a9f29d7e1383a7c2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511f06afc74cf6792f41cb4adee3f77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fa02d5d986a0880c9830409140725154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe518f98b3542aabc84153776350031155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ec97ab5a4385b22ebd1d2ed47cbdb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9888aa46c1facf52758ee06af6fed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a672f0fab3703ffabb400e980ae1e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc18b04dd0ff30db9e3acda9ca11f7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8b7beecf3091fcb20fc60c09b941160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570356a2d22b0e425f07b744960e081161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966de997fee4ccfa5d2e6c0f00c4ccf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553a9c02909e98e7b8c12ca7b53e6bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47f287c1f7b16f02ae8d77de112d1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39873cf376c1a67db051719b00b66d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f796723145aa502cc6970f5930ec13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d96c9070c4ee58d0ac9201a5b0084167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229a331d99fe0b343407c95f231f003168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef886cb5e5db58d23e020f884d6dd8fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5289f26e3e22f9e6a89dcdf0d1e74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c502f56838169660d9a29f7fdaf45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59053784766403f14b9b7b8306c92044172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eec96fbb80c592ccfe08251d8428ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57808c807da2db37b4b78e145b3e3ef3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631af47f9f8e72f3422ccc7feba46df6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aafb7f5e2c48f900e9558796068fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c2895ff1690bb95b21679ec902279177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c67cd194c3b536ad2cb683d00b87e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23806a1cd5130e67c5efa3e6c5e76ddb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599116652186d7d27672be33b03161d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02365942aa34a62a6485302616add4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60d454b715c0acf7b0dbc2c33bdfb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ec4fbf11f6da66494b37f4a707b23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5602ea06ecef9805b8ad0bc68c7e88f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33132c18170f6e71fddeacca06e684f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17569e889ea084af9235b736578822f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14097b5742e2857aebaa1ec447e798a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2d45212b784c40ce19f12c5c2dc0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d68f22aaecbe92a754268f674ba98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90545d80224c07202ca240895fdbbf45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e0792025174a50f144059d115c448191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3b7ef8b63b0bc708a80e3af6ca39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227d80f17589ffab1689fdbcdffd132193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4c973340b17c54b3c72022204e980194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a083d463d8699a0946dc58cb56741195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b976ee70fc869889c226cf59f0756a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad19c573834d03909ba583bf03ac25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736f009ba16e333ae286ed389723977198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fd69fddf72968c7930d8c1cd11c53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a79e3e48e6290625fa76cdddcd1c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de811c89a155fbcdd6ad0a5652e18afe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b1b9c7621e19d68ed9e5ce147d65f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc21d372b2d17a0d3394cc28546804203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b360ab19dc08c042930b30c92ab7a32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47248fec42e4544957f7e28333dc8c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97e43d7f05c46aa285b8eb88c361eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461f01f476f65796a5659bd8cb16e5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b1009c4c2cfba19ed7ca14da01812208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961354f9c2dcc281156880d1da9315a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3f4b8da2c479d9ff8233264a3bc40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef3a614be56352c036a7e070ead0a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47dc10d033e8e3a5f794aece6dfaf3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeab327f23959b731189fb72c92161213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090caa462ae771c1920d02f4e0a21267214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb6ac511c6453de3faf65e966dc6c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36945a950e91ad8a36b5739da9344319216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90103030aba54946c8ccfe303afbeaa3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d2ead9404dd98a8e1482cbcfb7c85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40871c9e94b48d2a27d46ffd37f9cda5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d8f1b1133bcdeec12c81963e571e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b624d88afc508fd0f938f1ad108dc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8882e9f19b4ea2bebe070d067af9eb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed5b80e36eea73408004d30a276776223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426f2fe75b739d37a3292663fd654cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad84fc6e0209e4b0831a0da12b75481225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0425a67dedd8ce49b894ba9a176140226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b370dab8750e649616978fe8a1e85c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47c774ba8ed5b5ad0534306d2ff954228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37399c4daad58f1476f409c6181c2d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59401641c3fdd370bc0d1aeb46ddb3c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b97e3d8d5333da7a515306d4d41a87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f1238afdde731b84346d33aa1e46d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed0e8525cf1ce5998f754dd9d000ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9b8604576e46059f70125312b9f3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0702b0d996668e3e020a8dce527db76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f066b4934314a8c5720abe4d9a65eb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e55baf6aee2ebda8d4b6da54317ce2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbadcc69b9496c1c8fff12e05fba7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b233dab507e2b7449dd74f0331035de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11221873e819565f2259c9714aad58ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e5172184310d181ca3603e42dad0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea955aa96c2b4371152d419cf5c85ed7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d742143fce989603ca4dba58dd8f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e811f9f8c08eaaab74c79c0b7df49f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d23e414fdd363a3ba2943dcaac155245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9b22b495378e7374c4d1a5a9475cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599b36c80eccf8c4b55a752f1e5180d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5560cf10fdc550d137bf8ac08400c4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda09016609f48471eb1f3a8cc745a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9189913b56b741efe8cf3ade35afb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc5e9eb0aca9260576639f01b31e13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970b388545c6ff1ff19d75d3c91e66f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a2fabf7ab44c742ef74e6824bc7cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cea8b43d9289373c68778a4859f05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135545fdfbb86d8916269247ec9524f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc72d4e248d725ad226352a6af55d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a272651aab0b5472c9d7ffa6d9eeac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8879fc02bd44b81ce409ee67bb2c88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9672708bc3bfc1f90807686f9a00b88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b13ad7e3b3d0b56a595bb6e99c18d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40980611c4f9e1831dd4171a0a7bd501261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0dbd310574059b3c61580f6c77798262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea30dbeffe82fbcb14df8bbf77ebc27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de8d2465ad86a7f9a1675df61057a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b03628538ff96b16f669317a808cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376a1ed1c5b8df7ddb58771b0164b68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef104741baf39b638a52e4b1a5159c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd00eb5a27fbbcb2a58cfb546ab3da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47640d7f20bade2aae697422f00e2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70b2f57e9148e53228a9c757dff471270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46035027fa0c30542e52e242a592aae5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856453254e070dd7352e5fb920c41f8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742301851aa8e93b45bad9d0392bf797273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3e2c57df7b9efaeafe97335e1cf8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95b91f0f17effdd9482d70ddc2fe45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dbff6b08e52181b9edeea3c8f833e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870e0eef805568a2a15d46a7d490cec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461774e5a97492f3cdd862296536267278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee06f9fc097e74308022e7088f059ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef414723775ca3e3fb6bdc881ec9c77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd309517f8b9987fc4ac9f075977aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54e9f1d9fe5038fdef7f4fb768ab85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2da338a0fb7a48188b87a9cdd4969283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ec81e1bfb46b06ffa7267f587920a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa82b3883756dd0d0324f1ae848bf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f3792d217070f114f4a43c35a0a9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87c8fa616ce943de8a2b461592a881287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5f700e83c3a0970dfb2bb6a1e56c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa081cf3bdfb1cd4d676b5ba36a772289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f878ee45a7ac9c4c5e0241a26ed29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195395d5ca571d63ae21843939c3936f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60df47f30e1fdd223fbe7e76e868bd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471be4d9762a4af8c4f406bab7a168b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12560699a7a4885ef64227fa1bda89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c11d0c871440c3a1dc2f98e5a64c2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3b9bde87468c222544bfdd075253e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5298c67aea28cb2a49138db42cf1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426d51beff1d7e217228e92fafe3157298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24c42efeb11f5aff99e4aac5eb68bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b83c6eda1c40ad541bfd7da45b8624300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9bae63cbc082fe40fb15d4f15566b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6488d6dca501fab99523bf062c98d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9a930369a21a5c4031bfb8692c9dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cddcbb3bee8185a7d569af5f598f00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdf60ec7e785a473278fe1cb3c90ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371a96f2f2d9f42fd1e7b6963a3c28d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f087ce2f07e985335be4140632e400307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a28740bfa6db5e0efc00b4008a5d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd9b9656b89b9a624180446ef355ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d021aa9c45213398ea72079a90976310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4614a54b0a208385bd564eb7ca3caa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4a3e5a4098fc6eea352221b6ba8ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcfe80ed9fb5e138d4ff67ae6fc2a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eae60ebf552e7b83e21ca0cb83394314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65047609125dee5f3cf1db37fc18061d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43b780d01d31937a69c148ec699aaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a67af7774ce77dc34df38f28a04bae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a1da7aaea0aa17a2a4172c5496ae7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81508a2e4fb6f717f1276e47d21e9294319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b053f9d264d9e8d6cb897653b8c7ae9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611fb04f795e07a3bee1c674b75a4f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235431c8121056feff02d9966448423e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df78cb9fba482d8bb84a3e6f0e42a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e00ee092080fc5b6b9aefe2b0c660324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74792c473874916fe7a82649d73031325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05915ac22bb0392425b1f8f80aa604326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372a4b507e38accb5432183b2c70f65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e6337869f532dc2d068f47021b661328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b5d01ba67f54a5a1fe5913027ee7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9665c4bc35cadbd002a869256340fff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fe922af4c366d390aadbc9a40bf82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98df1b597c7d2b82e4d8f5ec82b32b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e3c48c8e880ba39a2b12b96237950333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e86928ab4b35255ada80d3eafa2bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0271751a43b58bb11be7242cef801335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c332e94c7f8ae9a45cdc880014c8e6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccf9604782d50a8837dab5e485d409337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55686f699ff4ab40e324d169a9f9cf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3193e1ed44b92ad25f1052ea3c49f29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf25dfcdb603f6e89e0970f3006a03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a488b3fb9755544561432a7cefb69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e52008e9c066b8586b3ce7545f81f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceab6813cc90f6216283a6b1082cc86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a7d8ce5808a8622ce50f93dad051a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd413ebcce0bb570708497725fa47a44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef25005402906990949ec2f854d3048346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74c791e5f191752da108bd04077bbf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f034c60702282a00582a8303467f61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57afe3c74b8fe2885b6c8a1ed3e9cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fd32fbd95196ace2822ece3ffcac5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bee15137b24bbf37640426f5ef0cdb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45b622bb81a2537b27fae74851cd2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b73f538f97ee8f58f9b9210d4ac0ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d65b6f321f63e9f787294c484655c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcd6cdf3e9b87d4076ffd72a05834c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60551daec6d036a0b9afefebd49f564a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4edc7d41f0eff588d1d84966f2539357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68902f3fba23b21782c47512935785358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45ef8d893cd024c64f168054916339359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb98a6edb5c0001a66159333cb9d72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf9563868696b010a5f35b0b066c5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ff994854183c218c0a0af96f237bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b34dd28b4df559723ca957e8f7576363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2d7ccf8c112a8eda6e70e20305c31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184232e673bf79edf4fa2710e0f9f0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3679aff5f8d79044b6bf4ba6c947d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a5e35c7e131555dfd293503873d4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694144708e391aee2763da26d30d184a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22606306772530506950a0daa9e7c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e2a797ad0ccc14b73e3ebe367d9bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83912942ab159f913e50fb78b103f8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef250cebd7c5b5fb3527dc40ceeeb974372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df7c1e3c2fbb35cdb99bb3ec8092ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b6f29a783ecf1779423765027f64a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c11d4b3c8ac12205338a3fc3172b70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbd195b6101f6b77d165dc40be050b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb595537d9104e233d829ba0a010297377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d806a5da1d096a487c59dbe6f734b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9434ccafe0ed853d0904a21afd0224379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feb13a32dce1d14060321760b3a13b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35b9262d32dc97b0c4ccd26455cb4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743de25d3822008e1f97ae630cbb42b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47457447cbfbfa2f47d66f7246418ce7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657dfe7bfe8b37c1f8da597c7afc674384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11cab69ec671a36af2fb49505a8d0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89069276c8178a8bd22aecdbf049f132386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cb2e12123ce08de1e150dab16dc00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b16cc94fd1e88ca9ca3d2e8d2f89a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6a5fa0a822d961e9997404e63b220389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141571cac2988f577c4129497243810390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bc9b6cd5c4e1d795ad73077e99017391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eca639fc7b877bd7b2522bc709d1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309e8864cfc46544e17a583aa4156c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb752452add930b75fc88cf86b2f11f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e1ef5a4fdd22b1c18b5351fc939b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6c6c2d75368ba32383807f4c50787396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c838cdd535118e7f91e0104ac2158bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0a6ab6ebc21bf814936a68fd2bde2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604b4c7dec72511efb5272087386385399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643c6dd4451587f62ba07107cedff1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8a7654f4e461d134c4f769eab57c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a5b2461e2ede58db9f0a5bacec41b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60363858874f90ec7213026e6d8055403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e89d60af4729b562540446208b55b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a7193568946e6fd8314afa063780f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d66f75e7d5f8d96be2e022ab3ebba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949b9331ecc57dfe2ab7cf1917afa83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb926486d7c78ce50afe24f75b3d11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9028a28d471c80cc7af35b60bec53e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ac919892cb58009d4f40c8f8dd537410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04f568444db06a579fa13e9bc37f6c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7017ccbc428141d5b438e3b1860183412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a09b7469558d003a5e9bc843b8684b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e9a41c3b518a0b2a44492aa388e21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d57c7afee0469f8ff8604f570c744e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287e2330ffb174dfa0407a7ead34796416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c38583d6d800557b7b576608fb732a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064729d629868f2370222c59e38dc5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c64a17db9e7e9842d33dd5db2ef80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df6927407275443de7edda405d0ab4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3647a382de358d01a08ffed9d587831421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248152ad4a3aeeb0219409f63a9d82d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a019c0628f152089883228b5eed9f20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13de89c1feae37b5f1e0c63dc43cf52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8fa26bd4dffd889e2f8c4fbb246dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932147d90e950364c4ce58349ec72ae5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70963afc28e3c47cbe536f77430d098c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc6914d514a39dd099681c494cab22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a7396d1cabf3d950ac706c0fcf22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19989d07825e91b9978a4710b4f4d94f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378019bcbfcda7d06cdcc46af1ebf7ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404fa0d64fa9e279ed9382af3784b3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab159e6c997c58a74466f643c177952c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fc9e702da7f4060f9d2926959f9fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a82e0980c00c4b119b61269dbda240435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b8646512ea73ba495f6ed89d3dce8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9679bb97143653ed4f6c3b6f93449b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decb594e31e18955471a61c5df870d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34084227ae2e9580e6a257d206f63ba5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519f50e0f741a13878fa0a78b251d09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2b807d48a02d8edd0bea235186121441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be41a57939a4a3d625abc9629399a24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76975e024a8e87af8455bc65de60dbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd58d6d2c87aef410dc088b2dc915a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f05d3fe6ef48ac2347428b6069d907445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2db64d0495d12727823e5cc972ce7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bcb47f51b65a8a2b8fe1411ad45df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980f64de7b751b4de86c9c44a56bdaf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b68d8d724b028ab0a1d951bd008854449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17255db62d7f6f486306a6adf438a08e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd7c03ef6f1632696bfc1ab2938250451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd048ae82dd1dc09d16b1f24ef7c7bf3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b11783a3e085dcfa3e4ba7ac8bb71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc54082c276a7c271121742ea45bd6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056c6a04d3fdc2bb261d0cc80189134455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c6ffc8a58c555be8e3502b7f41ff2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5f897b4df0869793ef11e8497339f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992135824ebb63622e8c99c58e7c3194458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa66e768403907a4f34b117a8b8bbfe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a07ad4df62a834ea6093db38bda4d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6e70ccbd4b0b083651ed02856345f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844ea169f9c01be7e521c60c64f6571462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562008cd34fec1ccfd362011073f3084463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd5f444faf9697ce46ce36cb4b05f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaede2bc0d4ffd113418a5ba66639f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fef16edd9a74fc0e361541c0fcfcc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9b72a6c5b489d6681de5783a70065467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2045782c4fa21e998f493cadc05221468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7077adc7cc30ecb4f01896801d476469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd51e782b91255131e63658d3bc0005470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e8113b55d726dc4506bad5afa7fb4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc9cc8870038ca85bb490accc43708472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c391dc94493eacc1a1dd9f683b331473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67a7ea4a06bccd3a733134b5db0950474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da8b902cfd0cf13dcfe1fb821e760b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca38fb95d50f0d351d88183c4a3249a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f144b1baa0ed64b751673b10e3a7b22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498498b51dd846cf8a2226bc39002e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eed8f09b6be185a1feb3af9e3d5726479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33194bb56990c105d715d0f66d46f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50248167cee52dde42c956c845f7c9c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26915a23b5bb896e816656be37d8b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaabe9a0f5fbcacd9c022c89795be27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eb13bfabb4f014f6f223fd8ee8192484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc0c148fd909a71bc001e2183314b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133086870859aaebc24126e8cecead73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c539cf19ada281d80d2d30900eb411487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ca1682a8cbee41962c77f5b4164e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f313185c0006adc450abc04beab4f59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5e9212c4c8c6681246f08e91305a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24188f2a4cf49d63071fc3e8e5fb3f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79d6a940dfb6b1d2b2582e2ac1c979492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb999ba89669642ecb8c2f684e8695493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532191327b3f01d8ebc5dcbd07e3e67d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d88dc18d539bea7204505679c3306495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b48b4f5ca8a40b70accece5a741ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc326ec1bd7349acf6d19b45bad99fdd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb581cf55f7946bee1465e24c3a419498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa42e667c338e345553911478627bba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d39bfd8f18fd786ffe9f4090fba42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee5ef98cbc78961ab24aad680a3ccf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16d8372f278222a2449845538c2bd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f43d32207498e22874ef057647a44d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae758b3accd5cab827640d8ec3f0cd1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932481cb0ed40ebaadd7c537830c528505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114cbefdcf589525e903f7d0c5b4ff1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09557e5324bf589dd345628fa28c23e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396d0619eff58c8a33ce4587216d91a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685a757b8a54312e28a56b56412f109509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29230d259175eb61ea61cc2f6e70bfbf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6150b1918a09506984bdb5a2922b16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf45fd0921bd0f073f77f9e62ab8f05512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af5a210519c6064884a3365082c966513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2368c6ddd63e5a225161e966320131514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada489cbe2e06787a57e7b9d5cd1951d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb42b07aeedbf92d9500ac0a515ae78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3bb7388abe68fdeedc0bf36aa8e51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4aff6f81e75b4dda924b1428e7c95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e44a08c39a7952f0f42b98234ffce7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977d922c48f9ddd3019c5f88f8216a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d10001e5328def3949acc32c67851a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de50daba1cf99e186efc3d831244b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc13406b117b00fb5c2a32aa6f3e1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa2fb2f8ec2c1332990401d9c917d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f11ce60702cd4008f0494dfbeff0f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da1b867965a8611d8a88d8b6340baf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89911598c03bcaa171d7cf001f02671527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74480dda3b4b961cfd65bb351a3ebbd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfdf3d3471ea665aea1960d14b360f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f4dfdd7569c12aee0b27a2ef78d92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda317c369738f2e6eb4f5311029c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713b2b0b3dd1d08f20fe3a34a297d08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccfcbe54c27aa2cc5c2564c6939fcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb62b7bfefb3ac4f3528aaeed9353a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d90ee61d4a804a7e8c6c7cdebd1bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38d3eb0058f36970ad29c64eb7bc69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917481961444dccde401dc39b1385ec4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6e00740204e66615bb52df1c2de88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eea5a044bf44d022a452e85d42746539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ec3a5bd3672ee10579da463e089d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955353cbe00a8f9dd9aaef881408a44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da382f3b7c2806e2000b1648c1385ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9665b114cf54f1f9e7008bd27a7e72e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd887d7c4f2e4d24fe886ea3c2f920544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dcb1bbb33ebd5ff36443ab45c1f50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba046fc7ace4ea6307ccf12714b16c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0bed99d6c68d30f5133ea422ff9b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cfe278b0187a1d02f3e28b07d8c28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f75495c2834967a9bf269b9d75a48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fef627feaa405548efa0e385eba7b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ddde6b215370e384e4ebb349cbd77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938e7de91580a8542abf79e14bd9206552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af143a25c81b039112c73b7e2a742ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861cc3fb4032afb7bb880e421478e4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1928a2081143a2347626b6faf011744555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38590eb9b3f1e8985ba0d10f5ab46fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4b8b3bc1e451b12b01a6a65852e69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c927fdc31bde076640ae65716a7b67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a7e1c0073cdc49bbfc62c64bd6e56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c44c358ded6e92f575454c89e9bf1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b00fc1e9e302ce47e67f5f7807de8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0249a290189570999347816f204042562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829d6bef821f6a6d5996715c2a6519d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1ec620eaf0004136937a18b8e966e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614674e90eaf55ae1174e2b4eccc65be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9940b229f9bedb30c09d0931fe3cd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e742621bee73be17dd930e2923754f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8d887a87935eead6f3bcb0fce5c5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fad108d479b0bfbc2d6b8e7eab99c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4548cc058e3f89705a4967e502ccfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6490fb7604c49fd7d493072984fcc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040449e6eda2258f0c9a423276d44e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefe0b6e1efdf4d8bd26c9f8a1d67f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bc3959a9721622ef320822a024bdd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d26c19b32a09db803d60d0ad1d4b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0e90adfec5479a619f3eea04ac149576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694e291ee88491e338bcfaca62ec211577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3c30923336c5c8b921562365f71a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b622794b22254a83c24eb59f59bce58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e3df12cc35dd6fca4d1453834d0af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469aaf6139e4bad96d25ec1f5ad7c2e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da39bd22e192515aecfaef77b55156d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b68fcce5bbcd9b598dca65c57fafa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf70a097b6c2e6e356a792b20db3aec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec609756f3cf61b71f63bd15f341689585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865db7d46d854eef62e11f522d7d66ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d58d710eb3e7dec76d605207f925e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8a9843149122bdacb7019c64f8da0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66573b8d8e7e82a68372078a455de01c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a6297e5eab3418c3e2b5df8caf5e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4cf77c601ad3dbb91984ca4cdd8cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37350721cd815777c14122e6e0db8e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf76e51c8432a556181c4b52381b9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33a8ba34404979762d60710f7552f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a85e6e3fb64921dffc9f26491498fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c233a8849412dc17a0168e7cb500f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657b52e4bac5ac99ab3e88af849fda2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03146d8661a51b150f060f96c5b8260598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353b1b2561a90ae1ecfd34b021762f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33175005d497b9abfdd02d8035b98b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf41c0a373ce50ac318ea6fbad96253601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6e5844480de496c7c72c5e30171a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec4f02061102de871d7d8cc6bbf236603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9dc44c442f21fd4c7831c8a5a3dad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8fb2962814047f9496c2279d86200605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d06101ce9c1684922d9c5a27abb71d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cc7b029eeecdb86388072108e55a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad5d25ff318ccfcb800d85cade4291608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc881d09db6fe37310df9888979b1f9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a34b51e1cd7aae6b8bb3be3091800610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eab72d140cde178220fa876736b122611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa1605b0bd62708e8fbe0b06315237612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2c06ec7941fdbb5ca3738e4207c73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0f1097e81d73787c5c7e4d78b7ee1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8497f4981c081e79491d27cc8595392615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae00c73bd3243d7feb017f857b3fa7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c3e841269643e50c59c760e8e1ed2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd6f1a763f9991a7067656e331c93b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593973905e4a042c1c42afaea7e4ca23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca692e51892388f8ba75b3278a58cbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9b68713f2abff578bd44bc67fe4b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb55cae3d4f807b9fd3a2743b2fb98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e6e2e72cc89c1bef8ae79167caa24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa5cd699b478ab30f6e09a09be7da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9596918ce9f4b0de591d41e4a8182625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9001e4765d6c1e68ec23c431fb45e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7b530efc7369359d69ec9ae73ba31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7198c0f884230a9516f49c6a4d8013628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15971c022e030634dc13481844db3062629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafae25426754d78efbf1e8ce6ee8f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc844ef17a5fe0a1555e6fdedf5440631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6c4972ec37c47a4afa900b98978fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30735eab8242271a843b63c048fb8933633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f77647789ad1fee51ce1703b4f830634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce50edc6b7a2a62c6c75741f38e582635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14e6e911ab874d3f446a330b2b04bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e107f4e08046398aeea40a609a837f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b23a978f6a499fb3422f675b6ae9a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa216f14cd52f94c469e47d7888171639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9977731ba8c50fb7f4cfc75f59996640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86d28c24d99901e7433ebf72053190641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b5e8327f077c29a187c8b9aa581e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4878396d17e756f9b7a05b1169eff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4812a6658a44ad6856a0ecab21fbd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69a657bd60a0e1efb2dec607a43223645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11262c2cd4dd3d3a779937e17e155d31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04df908b5b482b74aed3b1d0c144cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035a1008d137d7967b4584e82913cdc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b57a395f4ce257cadf06502dce4150649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eef34d548ff7882fcbb73f2731323d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bffa52fd130c48270a236203a6a879651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5b8a7f502466575a695e589568ab8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0b1b13a61f9827bf6d24e9062ff70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc2ded0710223865a2ce60e8ff7584654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8f75c05cd6943e66cc521789df163655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9191b171e849254ef88553a270b7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bb0d844f28a41f82b59da52ba4e19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066f572334a06a769641e3428c9d832658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f016ec497552019f5cbf34dffc99b11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0e07e90ffe56f09b4741aced1c6b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edba0b28ca290958baa372a93706d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23307da6bf1fdd4ba76dc25b7ef2385d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc26d413fce5f256fba99bb681403c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521b000d8cf94d99ed713d0d04b96c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dec80017c085e92c1ab3e9d9ab5f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe5331d74c041e986e765d11b3abc7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925dffb23f52a2ac2d3881119c8803c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17a3c10d7480fbb68f94ff526177dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480c8b9e8bc629be8f9b4288277e3dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087ebe6c3484ba6cce7e7b253d0502c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e002b543ccc213ac82ab02aa9b647671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df829e5ae26f4fc93f35e0f2865b6ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dfb29b2f154ebf85026049253c736673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1666e02e0fcdd0bf61d671aefb8af69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7573a9ec5339499f75d91a2a9fec1eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd7e336919dabacfab3bfa44904346676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaf200c652e039ad48ae1d9319f4c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461575feb6b0a76b705f337085c6d35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9c82d140c9abfc779a29c92b473e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f72eb82c67dde8517aca356a78d239680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039e481e9e3c0b8ca8a08fbe2b85dfb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10ebedc508bf0733aa589b3a0dac2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434387b25579e75ec31a8e00a36b6f89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6ddd38b570580f57ed33b9fa99270684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057d24ec6e142be795ba6637b02e92d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c18eda1ed15993229a63a2d06ee36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8af19e1aa1bd2334c3ed950ce62f00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc746c4589eda3d3d3c01ef1619187688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e67c1c9d2e7cd9023de91fb6c2047b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed892845c0ecf6bd6f89286e2de2389690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82502edd3e4d168ab939adcb686b9ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de94f9c9eb352e128749f3a25b639c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a17e0ad62aa643a8b3c5a8b22e2e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b430de06b59279afc9b503a178e536694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b694bbfabdfab9de0ff826d22ecbc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f38d668ae7ab11ef5613274d49f23a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f08b001e01b2cda91b7ffdc8c85f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b8b42803b6a3a63717738cac4902e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a17c118b974d8d69c4ce328a2104a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348fba14e415c2900ba9ec310fdd236700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23a93b848c5877ca49e5a10f9e9665701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75951b2006c89a54636fe7ab816d593702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291268024468ae9b6c3e0834a353bcc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ed1bb769f9c0d086679192bc11460704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb586bacd3f3ce2995cb7f7b943d0d55705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42a2b9ebff071168cc8552e2e5ea86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521bbac8aa069b590cacd959800e7e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf5d01a95006e1131512aaa55e1427708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cfd7bf5db5073a42a70c699f3759d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d053742ec21fb34ab61f550ae1c9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76466e8f03f631add1ab70df14de6f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a988328cb382e74b7e7130a155e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da532ea875add52ce7793bb2783dec85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe83553cb831804e5416d28dd1d88b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2eae27f294b1ee9eea6ed60f077d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764c6c9ac0ff8e046175b11d44f69b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fa3225238fccec1fc9fb183102b3a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575d92d8694281382987c1b0d792657718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556b879cc2f196177b08e9811e1d692719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47229995e64e0e493c54747ce0c1a4fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ea4e93c39bccea832c097caa4c42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26d2b229cd5c6bd14a8eb2b887f039722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b1b1e553ba1184f0cc921aeba8fc5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1f278dd3ca1802c9a0293b43674f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95605bb3d48d720db9b693c9de07bf0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec05436ebcd4684196039d2916f370d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577222a4d5c7c9e9f589f20c80189118727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8113380096e217d02edfd639aa84a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b93f9f61f99d8acbd9cecd0f983a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308603b489dd2597051146bbaba1d873730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f61911a75c906dc73711c186f2f52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedbc3bb799105698358cd404198142732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41ac187aee9cea24c2cae4c2af6e07733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedd848fe7cc45bc13b737962dd474a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ee7e0fddcf3ff1a59ea06f85fc684735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aba2beeb18e96860a90d7065224e94736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31326e23eba09ea0d5762f12d40bcae8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288e85fd9bde29495371d3454554be0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905d6c542d2a47e49704b5a82929ed3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c5a702247c353071c89166cb9ce2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a98be95053fcc2e269f222c9da6292741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8b82293ca13f51eab16f6222a422a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe1ca04d2aa6d9e38f56658096b25d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538927934ea8a0d8d2aa0dfe1bf8b82a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd7281d1e03550c2d78b3d674fb37e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e5ebec81e666a7a83f812dac95de5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00f95d412d844e6b51cafee5d3701e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad521c9595088f32840279e4323aadb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922033c241449398a62cf42e993065a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb37bb3f8c5736f51a9d62b49b9b903750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23f4abc48ca437b48bd721903d5105751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296bd4add2c2e341da71e93e749c832752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbb9d06db8b3966dbf59a99a3770cd753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05e0e3876305c124b1673fab8eb69f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3418bb6df2dc9c6f416c02a5550c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0e08a9903cbd38d65463283d783963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534d61192bf627aab137481878eaa044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052a001ca5e02abc7988e02094d0d395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da118060ddfbef2efa2c87b8975e31ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d662f3ffbf40b92fe053ff8ad4fe17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806277399d553f9a99c123b97e1001468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06594eb4be0a759800f60ff0a4035bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0647b7b7b1e5ac90e6e97ba93ebf0d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ba7956f63ac4551eea7adda225b6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a231f0c937255bcb199373884483612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669abea025d07c4e7356114f23a4192613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc0dde9f2750395b4bee4a0239d84a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dd483e3007aa7dfdee392b485b2b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a61336b025f431fcaddc0170eae5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d2d9655e2ced1dcd5ee714923466d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fcec071b1ad130dca25f3816bb1d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378f586fc99ad62e0b685a71c8c60c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1decb61fa3499184a73dd2efac64520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206ec278bd62e18f7b877ff746a2ff621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc82cd89701f24626750fca48b4b0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a220791d1d0e6f7141e77ef2d9f432423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f29f2904a678f1866a673ac2e82dd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb716648f1735480f09bdf0a6df47425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc39fdce89d4db5280a7395b6b4e5ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3760a86b016e6c78e9e43c6c2e17d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a828dce9792bf7ce96324e0ea8a322b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe9cb9926c1c3458388204bd79117e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07553b64fa8e75c625f2c1f98de50b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545b933d5191bbeab1d1e313cf392e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8be56b0a26ba695a3b8491c98d83f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae71a706fdea4220c350494ba40e9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadb0228df8ea962e05ac1f203b52d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eb4aec00a033c14a6505b9fd7ff2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaca96ba6845f182ee492d7c71242a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e29d7223b0c99a7865b2862a9dd11637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b4f25cf8f61a4a1cc49f7210a19fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cd71747a5ee840bf49a54258493a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44797a79395b568c83846a3696d1c31240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02e4f13f2761c095aac3a1466992a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faf1182be15673d8c74aa27c59c92842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d06a8d29e8571a2e390c393782672f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9cc60bc80e27ce8a1c932075c851644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa9ac73a43b1aedfbc5a80e163308045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74737c33c1cdc864d6ded7373bfe2c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaafe801df47bbef92d45010318f1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defbb02870710bff14358935eed38c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601cad664ec0844a20980098be4fb7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d89b85a6eb93f012177b2e5b9e46950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0c1e463bbcc82c253afff7c4f9f2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517f7a2ab5f96d19cfbae32b1e5892652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f736bacf1776181bf690174854b411553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bffa7192ecac5522f777a47014b2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8c8e250ddd27561147c77edc2dd5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f3ecee11fe4817fe4345211c5ebe656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacee1dee8f0d764f8566468d7661af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bec36549131a06c64508cbdee4a4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b74d6942bb04f32dbafa4f030151659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5ebf7e7498cb17d6e57c1ff57b39a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172b780eb2555386c11b1d7455d80c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e6f82a9b583c69572bd057c7cfbd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3629eda58c7dd533a2404f14b5ba3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dcf203153c578b8e799ce4f22290a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f108c69ab5b5980a27b26bda48a0ad065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fda996cc2e08251110ff0ba98f58d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dca5ab9533e88607fcbf17d1e441c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c9df57d2e9147657634952212ff5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bfe89d5340e02bae775042c66440969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a1add85147683090509f2488512cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769e1b67e042be142286f655a30d31f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14623498b046eafe7a86aabe41585472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b60ba4bb6badd01bec6412eb0b8e4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c4d37dfccf4f7ec711adce2ea2ce874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1c25ccf8e8aa4c61d9c542a79b03e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaf1dd4619a1fc75681b3b8386a90f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589b8fb897d0346e0216bb3b10af4fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eaeab551d9fae5605eeb6c63d3ebe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b73e1614764d1a8cb497ebd4e1d24379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270a2b745e33164f17c42bc88db736780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef880c977451665ca62524f5e9eb0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99525b8c5c4e05938f7b97d38885a00082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6ae49ca8a82e8eaed59ab30f4fbfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fc7e6787d377044a32d2048cfebcd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f387f6502ffa3a1be45ddf825e062f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c450cf7cbf16c0ab4f6e5353f98d6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736702968b03c2804f18c7fc305460087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75fd5de5af595a83549aacf691e4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dd680c6ddbe9371c1bcf762c8ea3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b372dcdf83fb2a29b18a9228b59e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70a4f7b19cbd683c9d4a3cd60e390e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801f6f3cac8bf564dfde3400327e23992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f3a8ebd2cfa7e5988b8153f75e93d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e644f53a297e7f1d19f7d4cbf51c1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52edbf9793165cfe0c806b036dd89a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412b30460863a64679d88c1c58b8c3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aed4f719b8a115db031d1c2e6d9ab497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc8ddb90e6edc2a1a5703e588bc33698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaedbfa91a96c9d5af1c1a072b4aa099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b726f8212d652caa6a21c41464d2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02b8368d552cad50cfc4a82c0bab85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aa8342fdfc4c83dfaab3837b9081a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf1762b42ecbecc4c1698f84c70b83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072c0467b6c5f5badb4529c128b4bb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44617451ad49ab302ff8b5edcbe1cbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add15c626fa88d3f72bab2a4e7e0489d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98908f4811f25a059c068222b48cb9be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4821385f5591f176cf5f9c54b02968f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5fc8429be95fde33c5c798cb61090109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e245ff268233cdb78001aa69362c74c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5a9ec52e7ac7c5e4994e3db14ce79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c3fc3d744eb21e4a8945d803b3111112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f138b13f140cb9624246123bc8c7fda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23970a7738e74eaa817796e8cb8273ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c18d4edbb07b522156d8b8320e8d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd1519dc41db60e9b3c4d746cc14c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b450794ece05679f6756a81598f5bf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0c0626df6dec448cce956816fdf89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3dd058c7e8109e5203b08a50e76d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b0e5ed9b07034ccb3deb4e130f7fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0364b579bc9c6288f82e97598476c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e0a1c71ed0e3a7dd161935a349435122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035105d96a6cfc4d4febe802dfcd5b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5314f34d636ea241d5a453471c5082124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bff4497d4150df83807a2516d27f64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11e3469b17d0c090eafa86ba7e3b01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d815bbb76d1273a92bd31e73d0c449127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a775b325552eda9a641e4583950f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902f0c13314cc0d5c961f27908c529f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f01d38ca963cc8f28349c2accfe95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f28165b19b4a1c5bd24f742de821c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd7424394b60bfb52718a7325e793c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a8a7da4c988ea78a5fa884047eec4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad989b8b2616e6d355a1335904e0bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e7a973ca37f6afcdaa0e6abfada09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97473ece14c03a1c0e6d6a59f2735808136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1171424a4c08d595bba5ad6ef00a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66ebd397c168c1b7df4c67f4ef4697138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b23d8a154b39a85ba9fe6fadd4e36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619edbc97316c90f080ce28ec611d80f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700f2f4ddefdacba995d7039ddd0f9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe01201cb026cab8ef22ee0fe6cf72e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea03f50f7c61ee605c8b5dc9b1f6ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bdf8419a9bd78bd3a03f867b4a97e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ec33e1e12720fcff0667d7089fe74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa00626a43b9bebfb6a0261ec19edc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53950b1ac687c3d849a5209547b9bcac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b396493a71e79484e80de08e32fc0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e213156827c6832b2e86a0130fcf3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae70b04ae852e2035b8ae0d90f18bd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9a572a9366d1b10938e8eee81e967151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0267bb1fec72376c095316b0356546152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ef99dd57fa126f0ee9e104a7405fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f3bd3162cdbfad492375015cb2ab8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc236056c9ee6cd8db2808e1e645b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611ca6233b2ce39460fab1c2f5309c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302b65de99a6345b4e9c3e19c810df3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde91083d362ce2e1aabd59fc7d74fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4cc40e05dd45ee9705984503961df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb45166a80234de7869fd19d5b52882160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862db90fb93bf746fd2017c649f5165161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21945ca3f3364b53b63fd8c30e11255162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86e70f0c4e31431166802b14e766cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f3cba0108b42067604618c27eda97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e383db4fba4d48f9ed7167cd368337165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb16b67282cf77f18915610b8520871166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa58d14bbd7d537c5c7b2fb59d340f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc4308aa05b93d824ba4095025154f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da298b36eb76e0e12367212bb88c53a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976a49ebf9a09f2642651d7e742c8ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083cb23dca5667ae158970248ffc68a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea435349815d229604bd2e1bf6ce25a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256c4de719935e9f3cc7cdf1b3b9d69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b275ecf7d75338bf00dec562794bff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040fb4bf82d2ed0c116cb9ba3cff2cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfa2c97395ce2db590b0e695216e14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952d5c952f4c29fb15fc59e82edc25a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebc691a2421d09ca598e160b60ce45178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf4f77d847eadd69b4b921ce023506179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0c061db090421bd85e9c29edc49de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc45d1caa0be882a514d83e89be6515181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871949f4a4fda9b65298e56450dfd67b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c89322dc944fe3899e3c559a5f418f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2d4a1b51e14effd454a475a5d8d9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2013ecffdb814cebb7167ddd60b42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4aa336bf0de8c46184613d54a45f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfcf25f5e05ca8b4a7ceb9483f8c1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d150c1390d40843a34acaab657e10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c014b476204d7e1f7b21fa4e425a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fdc3c30058d62603eebe6277dbe9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbf09d2ca235d99a6f2663022fa2f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f01a802adf93ebe18dce2f8b6a0bb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcba579378397fd0cabfce362d4b35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4616c9889289db1eb704c14ad9b91b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aeceb94558c9ec3c3e85823793295195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd285067d63d6d1b093c2dc61bbe76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3af4eb3d841cd5a0938ac7798e2149197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6154b0e5cc8a74555d3cd9dffcfd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ceee5db3ae6d560cab185b706566f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ed21afdf833b14df672b898d971a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceb533f3f21666bd528c9243094dfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b174dd3677a82edfb53ebb962b667202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b974f288a4b6c3a48cced48b389a2b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0db660c5669522b4a4e507dfdf7490204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448da52406e89fd1b8ac0a5c1ac13ec7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eed77ce2b06c76cafaff9251cb69ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85763f2952f2c92d8d5fa48437cc40a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14328f8466e8ed7fff99926b0b6b09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ea436ad247b71857b3b867a5da7f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241646c4ffd5a7ad417a25553b69bc97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fde24119ad7f1371a68bdf90a4746d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fdd3f00c99f1b307bf7ae3a95b6a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52be7e3c6f523981d58b8054ecdbaa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65903a5cf08ea453be880181078f35cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24144f033817426e275c702ce783c119215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c891a42f24cf83bd8a2ea9fc4ed76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529f9f4d3440fdbb6d28b928994b804217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603464eeac0ce97e0e9b47b7b563c8e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590091f1334dc01625b761908c7bfa7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d46bb732b680d17c4883613db5bf4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea7bff5b5d0003ddbddfda6c57f6ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fee58be6731f79f562f8c23f9c178222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716c4274d90d42ded6d8a599fa675cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a17774dea1bea14fb36935db3af4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a13b45928819cd4a1f6744ff1248b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e454bc56aa0ab8002f07e1ffceb5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cddeda9e73f9d839d51b118e0b21c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37255c2c18f915a2e9fa826d1f2c2fd2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e78867cd553acd3595cc96e76c257229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a40e6a1a133eb2825ed1deca2337a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b904c915ae6b9b793b8c186c01547f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011aa2c496eafe260120e6fa05a24d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da6667b96d5b27be90f0a26eecd816233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc478b8fced1a12a1ca0ed5e07fe93d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82342829e9c0d53027d2e53dee9c4c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153e25c8716dc9165c7b5ec9f10e6c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5c70774c273852ac492069b9d6b36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abbc33c19e740317882061b2ffaf2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d31dcab97265098407c43e0a1acaf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b4ff2ebe2aefc9ef9c8b33444f777240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97601e1cab36f12698f85251cc5f58b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de243e7a81f02a62b83169c19be44d2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3785df43a16fe901de4e30a649572243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb305ef3ac56a314b71ecd1dd65052a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fce83239134b03f4516b30e09771ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34068380e1494da5e6a3ca1aa0fe7bd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fe9b232c66be538dce85471508901247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a19c22ee826a2679a9caf8193dbba6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc3da26af6cb046fc28de9b16c1c53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e849665f8cd03fab08ab3bbe10496ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd237c231d42b602ed39ffeb57e771251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab8780ce000bec1dca7302e8c3b5bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389eebb3de24a0199014a18ae4521cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47f7ed5949b460fc536f7982af66a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8ea978c39607927a654a48377ca31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9484bdc8d3d18e559af5c848b26990256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6add5d3d33f3b3cdb4d9dc6682751bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfe55bb535d31afa1d8d748f7d0ba3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597aff77e8c0d153e6d53bce064388e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0a5967d47142b877c501b2e7e75d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e263797c4204d8d0ac0cfaba44b549261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea19c3e65d4edc476912c2767d3316262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2346fe5025578de61ac2436c6a08b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ac154a54260bfff59c0ef7cd86323264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9855b805b8f4a80b6d8ac5bcaa4a6b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d5f84ee4eab45a74215c7dcca5e01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabcf6039f836fadfdb421dd2a0d13b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37ea7175f9b622616bb0c41a28d0bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048880a1cc802b3e8a9429a0ad27176269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf795cecfde712525d9aa99d9f5feae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46969419bb772114c7873e30decd5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986815c74175c2daa93488f7732ab138272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9892e34e305cadd3a2738300e883f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77db23e1495f7545b14fc5a504fcbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a7f4a1ff2abfc395faa89efb3e0fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dba7676e080d6b05ac9e09eddf1a48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20374fc6724276bc13064ef5fceda227277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b1adcb03a7acef30ae64ba0596b7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5213d3a60588e2b8ec4b07896c0a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb2d74f8ebc3174727552033815547280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900506e01929325a26427ab3e07ba18e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5fd9b6a285120ef2e5ee956300894282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc80a0904739753fb734fea7da383283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bc34c46faa9fb410322382911aba6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec001cb61ecf9a4f604cd9b8d5118b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64bcb98358d162ea352cebf110b69b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f487cdfdb8724590442500c3498dfa1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7301edd0ed235deea8682a395d6f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b00b66632eee0d94459270ead4970289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294abdd77c11208f669b7831fc8b304290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525504c7977615a4e45d03ab09f734f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876533a4803f4bed744e02dcfe50240292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd815a040ba89953286b4679891120e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94787ab86a724c207df5821b7a646f96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d971d5501075fedb699139ba98c1454295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39705122ddc5e72d260adc67f6f16f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af9ec0b69438066028d007e681d8e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab87548fb87f0178cc7bcb0ba0171d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90eb2fc438ca12668fd4a85560f933299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2e8e2dfdda39d0d7c7d55251931ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07822257b2bfd39efb152d5840053ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2467aea1bc15213101377b014cc990302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a7fb030cf5400bfd7a4464a7dc516303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681a2e0a91ac070e7b27fb6e150c2cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71108ae5267dc7e3eefaa2e720e7788d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b54584ba89ec2baa2ad4a07695e08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1f4ef9db5bcad765cd5370af0fafc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a53c2b664463b3383ac50b09f77c74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab074681decc5820ae90d9cae9868ac2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887ddcd7a96126ed89bb93ad33d3cf7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f59dc8e45ab3055758aae43c9eda2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb1e813557c8b8a35d3e6f6dd34098312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72725550ce1388b02e469bee2b45a5e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5e247740641018d8c63eac49c9eac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69557b7993f6151968e4ea8aae63ee6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac070fdb20dda089010e218dced1eb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200b1e16cd67c9f58ccbf91926f709d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acc039b285dce93ac77c021265c3d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488e68ba62ddecb192d234a3e89752b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a53877e6eb122e075e4406e1bbb0b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e75ae6e945077c0e6b9ea37371c7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671e9717f5ff937f424475bf0e6413d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f024e2ce9c7d4500916fcb50309af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5008fd3a9396b6897b15e516c158602324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7c6600d66cdfcad5570307057b2fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2278cbcf0f5f41867fb13e7aa176b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773991123e43dc3f85996c4b14d246c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9f01da9d269ed3ee91549af2f9b4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb650f8aff9bbeb4550823f9166037e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749170fd7f27574d742bb4ca7bf04bf1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb622608424cb79eb599a55cef0b363d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e72a93fbde0399f486a801d0213c1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ced99785133bc6588452574a492743333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15e7f33b44591b82859c35cacf41e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13cda9aaf943d31e831c586ca5fb89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16414ac581d2cfd8c74d2c100fc62ddf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae42034dd919fef2bd9470a3873a8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70de810ddcc3cacbfb6dc04aa79f2df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef0e3ac7f5d6513e1856e9a9ab87be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1555917943b8b8736d9592c01f5d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb17048306b8316ba6de5544f9cc3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7ee813ca03852b4facb75b296bd47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946437587ecb89d619a4520efacccc45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7fdb44cfd165aab7b2c5d25632966344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a961d4b6d3a6bcbb2d453834000a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d7a03f5d069205977e6a36bf287e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804c191d4a9fd935e973503c72f6ac8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31d3e95c225d8d09a944cfef221197348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef54cc519fead530f78d77f409b2f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eb1e997f8edb998e5de5781b0eb34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb338966cf3079c791d68d8e418a64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5e5e1c37a30d0e4fc48b85e2a8c4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ae9f48698636560c7479c58f0399c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68333fc1f8ed0c0742b0b6ccd2dec2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2af5389a7f17150a30721d52f14806355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f693864148e726748f88af83fa4ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338462c160f0411db7454c6be654400357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdcd0abc9c7bc14d18b1d42e0c6d72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d3179171a99e1cccfe47f648948e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512146713725afa8d235c79c7743f0a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9c176b9b93f0035bc75865fe472b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad03d047e3e54e1f16209902225052362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212ad4bed09abddb612d0849aca6668363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f842df3df97f64bf67be13e0251d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1308db33e3428f500c47f447fa28f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510acba46655cd49d448f6d063704747366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13978e533d4d258eb5556c0ee50c6f2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf95ffb33ae0cdd12e6768fe619e2d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980a9899d7ea0c11391e9a4d2170df4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38026baa13a7c245b151d16d549b9dfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843246aa0eb9ae2abce70548cac10341371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74de87b0c5fdc04b9b6467a82b38138372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0aa8752bedbbe43f73a1e69a020b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e2a34e8f60189ad9251f7d09ae9e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45c593aabe7e1a4b5d9ad5ed72d673375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebf5fae151e115a8e1ed8d3d0917a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378122adba573b861af80162e7f65fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fc96ca7fe6cd081bad86bfa184a0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be83c58e2babd6a915bed37bd36fc15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb17c155adfee6b232b315969924583380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ebcc3f02f4faf04331be1d0b6d803381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570481f41eed234ef536a7e7f68412d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc39ed148cc93d6de1e26080916fe2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f294c3ce63e74941101f23d721ab71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ec3e88b26b581e0e440a9c83878d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deae51bd59af5f41ee0d1bd7fc3b33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7042190173481bfbc55babd97cc336387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808eed99bafb6f9855e42ab179d63b6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07567287c629c3212d42b95d5b42c289389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fadd3f3b3badf3fca44e146caec1f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483b4ff2ec13d9aad4b2f829933b0b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801e177b2707e55b202e4e56637e62e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead173becbb810d4cd6e83ca359fd3a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722de54e05b8024593bcd99e679de12b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1dcd333cc85820ec83cec0836621b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188552cdd4f9802e48d772c02832b20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b49ecb2889a443b05f209b8d80af2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3214e525612e96260b2094f20aa5446398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65033a96cbc139e6958b1a38079b798399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e674f1e4eaf4a1f5ba201ff2b2c3056400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5257859f7b5119b8444c99d76aa16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b23c589cb9e51eff694854f101495402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a7aecd7517fc88e96496f77f0a480403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c5a298f4d51a67c9f2d56f9a51936404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e0e23929db9d2f3f66778ff2197f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315d6f5fd09e8317c782359a707c35a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a358f68d45bd4f95f52f1bcd40937407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f23610cf9dd0b4665edfe8ded5411408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162f12e42e1fd86fee47ff90118c30d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafd4768870079fb608ec3590ed9351410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784bff5a583a9767c8c315d36f30aa6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5456b36f338c80c04366b31625f92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae40aa5794dc48ed32d6c149af66ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ebd2f78b1339d17dcafa1b29d1c42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c40d7a8d9fd5f56b5e8303c1ceb1b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb77a9bbbcee3b32cd0ba5867937cb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf3986ccbc0c2cdb0ca3ad2b9f29ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82791dfd6e1e43e184d463433edf626418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c99d138ac22da85a8ce233b5d36cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c874ca807fa11f24b37a0f2ae1f5e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbba592bedfb05a990ab79c3982749421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4889593ac2d486aa5435ed3c07e3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4376513d962039cdab2ac9d7cc23e48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9921f7156973d07eb0212cc31fbb72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1f3a3985ea81b3f50ddd7ed8af134425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23c0e702b14a74f8b52777cf37071f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b868cdb7bf991017a43bb16e8052f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bce2bee3fbe0421170866234e2993428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c312837b46f2b78f24d323b19b1821a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa037177aa306437bb3ec3d434b0be3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea605669769e402ec48d713e63f17d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099b2da1c6fc01a59551d386bed930f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aae422390d281407748b5d361b1af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cba106fa3c3ac1fb20612cfd875d56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee82c4f73ae8d9bb23c4932efdb62dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7fad709e1793a99104372600fd5ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf481025a1e01479b2f82c2fbcf0f5f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401f9c4ae55794f01367cfc241e2c07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fddead4338cf0f4943ba00d52db946439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9d2d97c736e027d460d8cfe27a82d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e17af7c6fe27b8509175acd23bb2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdf0b8773dc40cbeb5a4b53ad3e33c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4b82e3ab61e73cb1b73ac36d175cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c7b61fdd181a3a1c72496ebadc8d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a7d19bcab38a517e50bedcaf3b9ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603954b775c5a220816839f2a38ff14f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7c8fd8d0473b36ac7f0aad85843c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bc124a792958ce0e8d2bfc1ab14a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22216884f50c36e9b8c426bbeccc6b71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3d6ad508775be617f22716b9046e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5af6687560d28a2150dbb9a38242df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecdcb78e5ed0c1bd92181921195df8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843590e4fd40c16c10ca5f7ccd2f701453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c734aa20fa32cf70327c44cbd259f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0634570480c0e151b581a6e4619bb16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be99349fcb00ebfa0c635a9547d393456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9d79ff8fad500eabe4599adf5a026457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baed7ef1f2e06e41021c38f116d77b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad79dfc67aae19401c7ac50e40c734459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fff3d918b205902d39cacfec01b19b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429577e8d642769c0936a9121d9ddee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efc424ba22be7f07f170917e1ef676462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0345715c6db43b1772224e0697ac66b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c590628489c737530d5329abed5e61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a260f5f32ba6174b9a78bca526c4736465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c420306668669d0c37937abccd819466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc3a5679c82c5c703edfe889a6245e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f25ec956463dfcb58ca08551a4ebb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c844cc1f1faa3f468aad75d43dc3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defed8da22259b047e966d971c5d95c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38455ad7a448077dce0fbd1367c6e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881864205c6da7b46fbfa58a61b0716f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ff05b2866b03f69c968f7d7d28e1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac5f0b54ca060e155df9759aad9e99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e181a204e982512ef0d124212e411475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700353fb30fa4caca1c56e3366399a84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249cfaa375152dd2964aa6e37db3959477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb704f4de0e3c5670926c74ea9b5ebca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61df982e7202b9e644a30259c17870b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9fc5896a0971a5bce000d17730f51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98fc4e66ffbaef600d6c8e237c7dc7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004712db2089f5dc278b2abe32491b31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbd2623843b967b118888ca91f06fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73ba4bc7304437f3167962fb749faf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95fdeeeeafeec000440a11766cb2a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1dd053d5de0bc6e096d826adde62b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231ad943c74f6a8b6e39ff28ca4212d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1754c1ea3c40e8348b749fd4a36421488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9e10fa686da327f7aa520eeccd474489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984965d35e6e39cc65ccd377bb97de2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27515e7bffd1f98a19801b08c0ff5571491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c29ddce22316f99fb97257ee07df4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67962fb7b30aa0ddcb9853dbcbfc26a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcebc245bd7d5dd94b4fdf12c0992b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8c908535356d4159c1305a0847372495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac39f8aa99019ee53eb2990e28d683496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8157769b7532dcc5889b5ebffc0f97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbe1bf50c6e4242c92121913ca70db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb495dd940c571d27e4ea3c5504036b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9e9386010bd63a4cd15b5d1310d71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af68d3a955b7cce3c8ec18d2aae8af0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647758300ae73784e77d72600cd7c6b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326680410d66a420fead0b25322a842503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3712105e79f8c522f3aa4d66889f26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee02c6cd6256f813eb13022909c0b75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005069f5bd3f3c83748be5798bab627506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52763ef4eeb4a6e1d1b236c197984b0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd6e3df6028c2ef60e6b36498e1b30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d83aa9686141e542f22d8b78a1560a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb09e2b4b90a29e8e87c17284006611510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662e402903874495d8c7258538da211511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207e7a06f83301026bf1f60e7dec11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16d157575d2e1e6017778d982fb15c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c6fe3fa18cce1dc060a05819aa419514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5072f8cb3a4248382b1d6f3893f501515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef7c42b894174befe57edc9022316c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e8180c702aac06c2279b99411a5f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0e07c553aa6135356ecb7decb3f39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5db514ad66266cb998d892dadcdc1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291a74b76bcc2d9209ea48eccd48916520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b7e7283374d42c04b113f79901351521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276923152b65abb471f4aefcdd2276e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fa6ece46d3e9828b6a4931dd3b260523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042a80eb6d37cad13a18acc624b76a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0855b8d9922d936f150da6c8eea3433525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7937e65633e77c174cad8b815f96d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea64ff64f2dc9ac07db241263821b19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a79ac6a5440bb5b3e4536ab8e0be2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e076639e6052aadab968f89201110529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec67c34ecfa8ae6277de516d229bc4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4251df8e63cd89de9703816975ec8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3e56cc030da31d84fa7e57d927d20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2a46c5b22b180da57e54dfb646c4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eedc3b3a92b4675f18215c8050a499534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e514942b98555600e5d8cdc8b3c62f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb688d48223eb62bcdb84f069996352536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337451caaf748d7e04f53c9bbc36a0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa367f53701774c7642d005a0c6e17c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7ebfb29ca4072762ee1943b192390539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe939354a74c32718b0a4c932cce28a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068434479aaea184d8418bbd6058fb06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e75ce12daf0cc40f24b3ea4788e3a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6806c74ea8f2ebda3e770f97fdce5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba04578fc214ab134af70a288509c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff359020ffbc56135bb8d38ded159d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603f23f62be4f7d59c8ee4245ccce56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d180223ac6c10ea34ab9cb67d5c0759547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c5ea22a094ebb43c5247e884552a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2cf279e9fba0c809a3b681a25ed3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693debd6bc5e23d5938aa18d94894da3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9352932168b3fcc72f55aadc94631b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbd32ddfbf1585d1fabab9a4a9e335552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f378727193fe42a5ed79fe2e5b44d71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76f58249a1a4607646d5c0dce226cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4b5576eed73fe62f16705e091e6da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e2d315e1a65dae2c216413933b841556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed25d43c3442f81e725a8987e1afca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db683a3c0759d45d95ad83b63d1e88f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aab7f68e1f91b4df420c51ffd0a977559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08ace21a1d527ea02fa8694e08c458560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489420f6c769d3558095465995a4fbe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec02c1d73e9c7e6d0d475a1f8a9478562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245d7dc9d64cab6569d507d8a81a8c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9ba2a56bebfded0f78fa3a3900deb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412df1cdc77bafa61d84eb28e20b5329565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfd270cfffb3c44e13ffe8bb945970566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea248e4cfa4e91c4c015a5291c9fe5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8b7a66e5f18fe57fdcfce0bffc14c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea9ed81cc4d19119309c368425d39c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da536787a2f05dfe8b33c4572af191570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871df27b4546898eb0d766833380307571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88c0262863b66f7243565f0c223c0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3d406b6683315716da23e4dffc05b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b79b4c494c3d7608d1c169a981c70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b247b6232e199c42e1cf060a5448a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1bce97b5f4e134330904029741fde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b82e774b210d36635b4f121226da0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a4fdb28b93c71c2a26ee8ba0a4ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b175b646e065a2f374f56f84fec4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e7d046cd26be3add8a66d3269549e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9ad80c0291466bc1bc16d94805538581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbea227e3006700f8b199f948f2d40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570aa11fc258a48e6154b5bf5f92b98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721f794e1934959ff8ca75414db9205584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038d6bfa0acba603681f5b1cadbcc14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3215194a8c9ab10d4a9b416286c25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95d972ad6399700a7ca8f7dae2152d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5157f5439fe626fc03a4b06d980c00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91955655020754bf3398a5b861f81b37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df0d02a7ea2e929d3168e270654bb9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8126f3a60228811deb5fa6d7705a14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162f07c41302a11afd1f23fda5bd1bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d567bff6a08805d743aa677fd4274a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799231d0cd0e270ddae8af08911cbb1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178097268075d0c91739590c7441fb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9f2bccdd2c7e737f04b9e680160e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13395b65271f0e9151f91574702cf6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c063b6fc02ab9cb0d57e273ef6ecc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567ebfcb9e1836d6462a1b9a1616061599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05365f0a849acd1255b272420f1347c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bb558992cb961824e60892e5e4ea4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bb2338cf9b5a56f2cd65af43d2853602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b9a2eccc2441ad07a74ad8ad8c83b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932108762e13efff967ac6c6f3ea574f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c01231227ed0cfd94d29061c15cc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341974dea01e50f4e4769db4103a9059606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c01879ad5de94af4667f1010cae1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafbfec76225bec2116eb043e2adb58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2f26a98d1274735d6ef1afc3e32f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a3d114384a0b21ba3200ab18794d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7033b14dfdfcd6da4b55c3fb15b8744611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0557f9dbe1780997b087b6ee5deb45612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93846cf11c7aba2837a6fe3b87086bfb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1516a583a6fb428b49691b79cfe1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f1ee76484b350fb71e340551dbff6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76892153a1bf206c4102adc5f74e246616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba8bcd4c80ffed8bd06217582bd928617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b21f716800e483dc2812ea57e15cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aefb4a97639976c34edd3c392cb15b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086b8922e742ec60cda2fddc830f175620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a4179e22527591a8d6f5dbbbf4aa0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff890f5f175e83fc869b43fb05c60f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebe151c5e0b835a98de1e7a248a98e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50657288eb7c6716bda4abda77f29b87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6831cd39049930688e3365779cdc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da485f3d4bd9926bd917e1b0b71b672d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06666b5dc88c6803ee855de660df19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702b6d46b60b34d09ace24c09caa0a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bd7709059b323243224b479662a6f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99511f85c9f13f5bad9cc1e9daae327e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b249db2bbc6b24b1456284c9b660cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dd7e5f639a96024e1ab1c230256c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e8126ec3f68809e5165c7b977bb65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a7b8fedc57f6556e2b827aa3435f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d27b0a5ba2afcf9af661926d1cd11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55853b93c2336883897506c3c69a918d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6876b2f64943a0815331a87bace246b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dced3fba87fd98d7f0f303a844fae68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691d888db4b036f9b078572209e13fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb6498536eaceac7a07f378d407f5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086e3fa532eae2ed3f7e860e896186b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122abc6b14d365f0296e003e5cd2b44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe1afba86dbfbd83c4f564b1cfcd98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641559a03da0fbe7281384f991583403644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072cd50798623f4bef93ae97cbd4c28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada815e0592362a264bc53f34f83f42c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00431a84d0e30994089ba5be28cfcd10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738891b4c24a2b5fc164bb697d4e6fb3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b455945a31328698d34382adefc6d03649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60718490e0fb06964921767a31a3486650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b11114c1b62ba5c0f3eddb93695cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fccd354b4a61a6d2e7e3cd9ca3b11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a889045d0fcbc30d9fdd1eadd261628653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ab22164d01d6f71641d1dec8c5563654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c6cc8126ac9cbac3afb22872a5804655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaad4bc83475a01bcb3c64024cb6c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4068b658484d2ca2f2ba11db25feee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c97d1babc23d4af3028f241cf6c77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef0d5bc82ddc3de9ff74acd499d83d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f0fbefb8011261f294ca511f1d4e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb186f7b0477c3589d01ac155dc87be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109266f2487af982003000eed39461f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c93ca8f63e3328b2606c7f1423ace663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a55bd26b7d8a087b0d01d993a89e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1c83146460b73c5e1ad38b79cda25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc3ded927154f57084327283acc632666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15cc3b79e67c6eb18f4b35498e2432667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770ea971b97e9e7d3f7c41990d5fe06668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb78a5e5872c0f470e58e0c882c40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1218e98768f39454ef8485ee4a8d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c92b0c767c7c4b61506b7cbad7069671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1ef3e5a59986dcea3bd6d9254b74e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f3d67d6e738982f43c1f42116b706673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3872b15dfdc2a225ad7a4525e332b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000147dc991ca8cc12fbeb5122ae91b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafa16c42e630fbded7444b208624b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeec158c602e45aec05cdf32cef5b07677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189906852106c26cbe3b94404ce4945678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679f5c7b31df2e5c84bb22ec001a0a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174a7d52069d1bc10b0da1165a26e86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f08f39d84ac40a6af4b62d7d799d50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dd278093b6f89a566be32185f43e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f078fddcc576cc9573a35d109fd134683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ccf647fa7d5308a15be788d30a500684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb79cb1993f71d4e24e181f27811cef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328e167649013b3c84a852f2b7510c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e50500c143e7fb3cfbb21764d36e55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f21e18e8edf8eb184419ff42ae30c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcef800a6034bcb8b39de1c0bb0c6aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57a53e35a00ffb810004941c6039a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945222546098ad5ffe286c3b027627cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b9966dd6ef2ad47c5e8aeaaf75ce5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926604cd76162855dd5d056999312273693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209cd208e99dc9accbb3652fe042edf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ac5f244ffa54bf4e6775f3cf19dad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ed684932b0fe7099766fc1a0f0dec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f45c998a799648f52824cbc1a727e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f18beea9fc206892cf99e3a363905b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c288ecc69774484c852192429c16f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39457d118b8f99990692e6c39275ba58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40849d5276ffde61b0826e37917a69ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1414a1c1b6d2129a5b3526d5aba061702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710cb2a2a3f13fdb2d1d4421e5fde29703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339500561b4690ae5f01cebcb0abbd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95400ac82166f5706ad2df2f3475dc65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6acc8983eb973abfcdf9b2c11588c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d6bac17a28800f15574d377832250707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46c295c3d8348c7713b182683b2d45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09dc6d7b346b60911fc75cce710bd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08245507e6af2c9115fdee53fd45af31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95dee4cbd8b1002d6f39a180a8afe7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224fbd82a5d7289f26ed95fa3433afa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed749860067db4d4d289b8e7226ee1c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8fabbfe0c96dab05a2a11c581d38d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb5413c5622a2129ad5346e2109594715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff86362ff20203dc00f8390199c41c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d286f57a9a577ef2a9458acb1b1775717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ec0bb49b7af0a759ca1a4270e68af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa21817a93a74335bb7af623b28d2cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad3bfef7f3ac98fdcf312a61cd2b41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fd68f2be139c9b0fea77983eec7ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b50999779661e605b91aaaf77ec44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e51442dc79e79432c3ae729ab028a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76f31855449db62800223491605128724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c40e9ed8023ebad2ec37f0f7c7a1aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e721db4809bd456c8a494322ef8fce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d261ea1828a9d79e7a6a9f410407b6e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d480a76d5f8c36ab78444d7adf5ea7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937d05a37fb769b5fe2b30684204f33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84aea8416333bf2be5309b9b85dfaa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c37369e602eac20ac0b6e0cbe719f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590a44ff6d50d59fdeb5406afd54976732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f211a9d45be8835d38b847941acfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ad5eb44ad081c08c6e62ccee6fe15734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab493dd222eb714861ac036041032b8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36528a808707a2f11c730525290356e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214d21a121770bcde243b2f9a19dd8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49ce81d738d378d180cf5b5e1e0b53738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08552b44238184b70de58b3787dffa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b84f1f8de6ce0e155cf4aa6a2e032f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240d4b06cc0e7bfbdddcf55874f63a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70fb31eb820a5cd2da907db65eb51c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9300843be2f2be22fd7f43ece2fa5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48d95964b9bea50aa9599c7160bbf3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6025d81e41401da27a318c0276ea7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4efdd5be9028e32fbf649a315b679a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdb93d08c58d7bb7bac646294821ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd451565bfc08dd24d70bd9deee60231748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b1e88508332e85def009c0d32a76f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0db42c5d0c9c0fa76f7b0476c4682750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c591dd794301a9bf8daef8f6d72c75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc521c4449bd4bff0a75edbf72ab91fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c3a39eff3cdf49930b1fb54dfc401753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>