--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50f50494c428a193a6a1ca3575d3a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5ce935ff0b413419a8f1e773c4ae22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1c2faea02db3cdb4911ca9db858873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342131a0ffcbeadf3a2f9320840a65b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0476b57b96790ef8485c2211a4d745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02177efbfc237b24c40d7fa1d95365596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fbb16cd0a4d5a10c073deb470ae877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b187ee11fb72a0a4ae399cae53338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a40b2036a21ef10ee6ff9d7f594489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd28c6e2d0f4b16f1d1ccb4f4e79ac110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46469bd04a2e6047a1ab8b6a6b283511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea675772e1cafb081bb8437e0d320a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd18561e4271bb210808a495ce46b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794df7f4b1f5ed52c0430d07fe2a84414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f90a9aa46f5060d6e60207f66175f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356091d3d6447362065243afda68e0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349493567be019c640ea913274d474817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2335a7deed0c7c29cbd822c43939018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510f486c77281934f1796d794dde5e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d86808cd73653a332cdf9144e0463e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7de72232f3b07c89326385ef0112a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaa8d069cadc8d94e90000a1bbb2d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc131baf47dacdb49af14770393fe1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b302921cac1a2d388c363166a305b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f488a3ce062f1357db347016d33e43c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c9039c76315be972fa516c7f9064126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032e01f7d84f5137470b96b326bf8e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4b0a9b0b0e0114d034c9de888282628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaccf7836b26fa1e11976f4bb70f7e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61768368ff9b3c2b69b4dd8c27d843f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7978d86e7dda6c5efd9e95c55ed9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2211297cc51992df8c9d9a59e8eaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109b5487e1dca7292739cd22bf0c2c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c36a07a49d23e2f321be3248b1871d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013d1a3a6fb5b8ad83ef28c2f13408f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305bde22170617023a66f2c8384b70336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c3a827802c4e41b0e2c2bfc8fb80837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4a476f62bb2bfaf9acdfb14f6b83138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ce8b93b3c99be31c67d7ab47e2b0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcc27340fda5653d361970ec55cc4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051125d5479754bd6f0c05210b3647441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9da144b3712968b2f373062956890b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a50636fff55a0846091fe358d02b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4773acbc12bdadba5cf4b150d76e65244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa5417ca6fb3dbcc931ee50bbf993c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366a7a15fa49f945ab7edddc93c9e1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bcc953322381060e9fbbba9202b0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc8d7ae4f7d50e51176c68b3bc7fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10491e6fd13140ccbd11c0f0f7e8959949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e905e72290bf0a0ef33af3cd996154c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796d95bdbc1907f3fc809674037678951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf902218b34942b4b726ee819470a7e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b675f1f8b83f2873e08fdd2b25bdb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165780c150b2d4146c2902c8883f18b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8596dda105e964f8b31459779084c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558e4c9b8bfbbdb64660393238c7bb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d5f762a1e21d1763e2a3e4385e28057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4341c24d15f6f7c103689b8ac62b99a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dd197b5dc066a4e2b4a6989e52de959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c602c203c6d802a86ed3d7573523b2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399110a3cb7d3d866d081de419dcb4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b68f140e250b71e6a221fb227d6b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabb399b85353690476ecfa5fea247b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7846e9bd86c87fb962d112293e68564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf4259dd2e40bd75debe8e3c3fb1d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2655bb3462a75ec3c0c8243fda645d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5c14f9dce980f64419d30c05672fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8b40be0fd9ac45f1c177a3e7b93c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f26a96072d7326791d042733d616369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0e893f69b971d039e2b0fd485e50c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3fc1066240e2469383d91adda97aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87ea06654535b19453e433d127030a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5bb3097b95da62d4a5b18f9db967173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059070685d5c61f1ff7f1601aa5a0ea074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dc51673195b2ac4ae30496216aefd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf3c98301ed6284ea889513338421776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e27c37d1f70e6a2786a328fbfaa5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe412f8fe2f3a7b4a7c91ac3dfa007d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee879753e36a04348d1d75fbe6e61c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac802df02b05d46118cda834a6148880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2748e6bd774ec1154919c1b9c440acd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ec4b3b943b692db042514b634bf3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fef928c1adbf9a1afaf1a59ce1cf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b9168d8b6519e043a65abc7b7095d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc660c5627935ac12639b906386296c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998798f8f7dd70a1be4e5f947db7c6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709bf8b47ae1d45ab51e079e9fd3d5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915f85328f774f899956ef191aa9c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc736a7e26bb2b78a24b90e17398c67989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348397225f083ac4bcfc4e7fa7d4029390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361f18187e16c63b64162e9fe7ad1b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a84be8ddf6f9a55e78173110faf32792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ec4c01bec5eca5dcd7ec5eba09b6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921551ee253771d2cc9236aaac9050f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de15ef4f786be5d50db73141fb7dfda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee22fcb282179bfb9f9e6ff27535a1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473ed01c2c1d104780678ee2af77d1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17118be3de11ffaf5a32024c135020f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410ecb6402e9eed08e54e3f84d09f8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7e26ac673ff7e6968d9d8b4592ffd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b50fb7bdbd46c7b0aaf9b058a929d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7541c723281285dc74da7767443dd10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8fc5698de6a974d64f7bb0ff0d1f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b539f8589ef968aa28be2bcd3990be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353d091fd855905e8a3ee5c0ae9db09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5c9febdc86b10a938a0965710aa54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f476ee6f46e8a41eb3175ea6a973a56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e49afb8ebafd51be388ece9f5c06bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584310e8845c900fea70ddfeaefd303a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baab9dcc94275ca8b57800d21cfa8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcc8df0be3e77c5dbfdecb07ba4cb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7f439e29872c6668ea53a5eff7a37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c92e0f3ad7bb074a24d2a98336ac84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d9ab058c84847cec1dfd653c06ccd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e43970c775ce00117e4cdfc966fd68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222080431a537c81a6da8018872fa3c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c71701a7552bfea18c4b52044c7ffe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d943a6eab4bf530c6dbe2f4c9aa8d18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201db154475bca72bcf6fc4cad9ac51b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70777c70fedf0a2fb47bcfab415d55f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c60869b72cf9ac34a606bcd12382c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c583e6f7153af8351a6e50ecdb87e68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e85edbe9828fa2b172fd07c73c40ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dec12b422f76662f14928b6b2c2b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908d764b28bed658d1875fa1ad53d39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7990d1915d0b6ead895d2030bf7d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791b4b232b10c9ac71282f467ebc6c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d831d63a1f0db51879fa4761d8890128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd8e598416779e11869ed10f73f0d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840d38bbab9e9c93f5dd5dacf01de82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d6866945631d23c6910bb2ee05d6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e5e4ec1772253e6b03850061cfd8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f265146502472eee081440b4a10bff1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60e61a11da0e5192f01ce348980391134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2869c81ba085be5ded18c02dba9c4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140c4bffda148d2ef98d4cc2361eaf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5240b483aa836ec08ff71f4a33993f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6418e84a41c4d77150c8e7f4f8e84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d59e408bc3b330e4b24cf8cb341ae7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd853b7234c73c2a84e242e9093c14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47ab39abfd17b2944ce8937e3048a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfc7ff58a4336e073b6e0dc41a2adc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c5ae23591812e3ca98c2a53c4f6ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7540f49bebf90dcb2f2138d26e3b0cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c614b45b7e3d545a8bdd05f240d3901145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c781035a866fc076e6cb287374c83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e73595b26424b01b30c7d069d6434d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef45487d84dc3b70939561a2724e12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38388ff4f43a4b74441f4273307d5368149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e88588eaec6693ce93da05378cec0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a7c0375d388327649abd0d1e3bb85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bedfe7e10b594556df278f95587639152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd0da1b9a9b9a52610052340bbcf13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356b3a7a0eacebfd198b2ea2090f593154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d685102b061fcf25feb699e69a70d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1849de2bc64692e33d9a903f4c69de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930731f3770d5764172b43a000867cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf666510906647e03995bd4e452ac0c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e01a6fec0c85d6b65b296d4ece8bbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92ccf98e1eb0a82762bcf49ad1b2d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91e65a0fd20f6ddb36c4d03f91efd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3f68ecafb92004c3ec045c15061e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ddc0a34f5226cd43d5053582e29bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706a63b97e52f2ca7d6df2d94b19e8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8e85d2e5db7f30a8b08aabcc8f6e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e971affb483a0bf722908ad8d8f7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe8bca309cf447caee1c2fd5a9631c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55af6101cbd6fad1071a6d97554b6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd10dff52f1fa10eff66310d73e66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d674eeee5c4ee47115671d9dcc4d32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd17ec147ce3b25e9fe86b97183d4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b280a1e8c633c600a3ae351aa2a9ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c531748130eee1798da6d2f3ac6a04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876802106fcc9ab661f6c51da8b22d98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8e51409e75d931ebcae11f68fe2cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac196ff094a041d32bfe6a2e46c5e56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f89cee14cf8a2aecdcd7618a7b13a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32ee7c6ea498172e46ea34e7eceb52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085b7c67bb3abb327d7915852092e03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085ef08d09bae5a72cc0f2fb3c5e51c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98228a5fade52570b09971e3149c73c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15a41f5377e84b3a078ed167317f09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35352c1e4c3404e679fc6163f308ae54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad86af96e2b30aa727489cffdaf2691184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ec8394466096e84bff12c51aed98e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aedb62bf61f8ff6c7720390f1cd79b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daa3e593ce4acffa08548bc595870c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378d8c680a9e7ed084055de4d953e4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d707ff89e9503daf6229b5af3096f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abe5d84bc82b8d6f9d01cd988a2b99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a69bf0ea42e2f8aa6a94bd76be89e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d47356de5d3b0e0ec6efc3ad24f51c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c8086b7657f34bdf192dc9c114d4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b64135ab954bc1ac943c48ebbcc1d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881b8906d8bc8069373dea8e866e691195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de330cc50a1af08d6bc46968ac2acd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641221e27836fb3383ad6a567c1d759197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b5b07fbe53f081d61c7f780d84a68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97281e252fe4accee3a5ca0418583e32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f1355f4feb221c7a975c1d7ea5189200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7205c757dcb5ab6d4f3e5c507ec63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12225a21a22e01cf029b8b3488ea83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a21bd206e7b25e0a269b2fbb34be9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99627a59e93290c70269f5f795aab4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692030e6c1e0e53ada5d3278ca0fde1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53894703dffeeaf7e6fc5cd87afc1fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca6b7326dc5eccc9faad1a7ec09a02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e278f8b4b7a0ad7c8c7434888bf1681208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f8d78371d6a7bdaae1c584eddce80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63e0112e638f2eb4af62029b7f7bde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ec917e8809cc2d2b4c4b91cae9aaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82746d278b1bac0acc9d9cc5d7ffe728212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b820b2d07c2db74d6ad753433daf5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de81751503c39064ec2f08c8426e8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304abf7679e69ddee508f408001cbf1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a006f4a4cdbcc4214162bf411aed9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546626a955e05953ab1a8fd85be58100217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf4484320e57ef0835dcea86880301218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfbab52fb175e5a322ab118b71c7a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2df37ac21cfce5a7ab56239caca10f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc09449993bf749d5e4ff29ed082a60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f4845d43105e846841375f14560c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccc001b41c7c3dd5bd579e024c77f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff6ff15f8fb443b3ec791b22830472224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beef5958f86f6b49710d65f148ba1e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05388e4e178c72e1b9a6d32d8de883d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87364be9e934e8c5085baeb9d63861227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cb2df98a23e441829474cf36a99b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834f0cab14bc298702fba94061f1beb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789cf06f2fc252942256aced550b213230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffdb4c0d7c1ad33c0b83b60aa4e48b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79d62b05563b3062f5a2aafc16f108232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563414c0fd1e3ec497760abca27317f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fce044f19151f123eac7663fa70b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad015da7f4c700e21c7a06d5a2575df6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686270103dcfa6ba8f4d2dd836e955c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897f5db76f17265bcff6087c7791639237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251fd0480aa223ae741808883ba3998238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879d7eae4503694b8f2d5c7bc0ba5fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b01e288f52e5db7407e7f211cd3bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c1481cddec15bf9025275139bc77e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902d004fed8bdbd1a781177e305da8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7371a19af76a72ff60576b8f8b348243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c57467b79a26b2152fc17e11d28ca1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746f993bbe589fa98bd0cfe11f3a993245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811ce55a0629c2f263b61c014a8b4f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f6de924d175f2d657fc5cd4422f19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f643ddcc2a709a878494ce353fe7c0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e6656f051e667f9f73c1d84599437249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb2208383f0345cb113140b4daa3a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740310b7a67763d39964281731efbbe6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5376c27008fed800057de130c498f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c72febf9c6599e985a002570898a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac76e4cc1fd9f6a5514d6b7d5855506254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a46dd8b6eb6ae828bb6907989bdb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751c4f19ea8d65175507e1062d79395256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63f5e0e2413ad6a9a4890a00c96a60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccabe17bfcfb4813c6b308aa5e05c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1afcd158c7e2e6897d620d16290e52259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31b98b09a099d1456094838b103dde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ecb6af3dc46636aa3789bd53b3c68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8e937bf68dd9667dc4b58ca1ad473262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f82652e3414cad43cf90c905d5a5c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82384fc6cdfab92558c4af8c65d851264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c386d4b9bf0125a4baf81fe970ec15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a9104d16701e749cdbf1e4686263b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abeb2b7fb14731a7d5c5da117fcb71c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39855ad6aef417d1f24c58c9d0a42dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcc4d0eb620a39cc51d40ab51d979c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6e5389482e8404f32df9573b7b09d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473bd3cb7bcbbf9ed46ad7120c0c824271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36963869337dd5b02c7f5407907e145272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dfa3c43a6e7f24bb0d0c678b6ae07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48579fc19af35b5ef3945bfb1e88ce0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74af93a48033feed6477699d776673275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e95363985b27833503a3671eaf985c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7112a60e8ac6a0b769ea5bf29da747a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e465d223077cf3d1934e01a50e647278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7ebbe8ec8006409a8a11a2177ea5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98d7b5d06c2930078e2cab9972fa61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272d998bfa3fe431ee154e380ece0ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325830afc89f6933fd4599948ad92532282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed65675a6ebdc88537650ef82773bf1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967dc9366fd2023a7897a4c4cdc8375284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfcfc271d3297138f492470b2c1e9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500316570c76c262a7eb79ec16607c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548efa580d4628bea8cbefd81adf09f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc90d2a471725f4611ca931f1b43391288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424aedc2abd8a047d3414cdb257ef20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d3aa994a24faa4cebb133c5cc37d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059d65929bdb6794cafd0a54d1a2793291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725c82838a93f8ede7c20ab7e6b3f05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eb4f853140492a978b0791b9da065293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf38b9c15c3d7fc7a02c663982fd33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691dcebaa6595525af8951044f30105295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e428ace3e26410b61bfe774bf255354296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c51c6ccf1291113447289cf9b6510a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d46cf1b21809ab9cd2f4a0befce29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d75359f017092ede7db935dfb6175299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa60eb7d027a37443ca40892a9bc45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0c81e15bce10adda38a4cbe61c0b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4bb7a82f5fd5aaff63ed73c93d160302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fe8c94afeedaa6e03416da9a05bba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a262ba824ad142b69f58ecdcc27aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e101579501921001251b48cf5cb99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e1bef7d51d2733491d19ef3c0dab7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64494974634111875b606902b4b4c073307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9c76f1fbe589735a7728a5b61aaa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6cded5704f6d0a53747949c5b7943309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff27e1bf342af9f621038cd0b523d18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540148adb494003fa32704d8470beafa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9696cd57e9d3c9340d3cd590f2fe2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c276ec329f5618f17c9c0f701523d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56a2414b4eb520aa3e6b6356eb1d1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a64564cea4e11b1bc8b7a6a54fa7e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ccc7ace615e9a3bda36eb28b7c03c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bc5872213d78f7a2c2c7379d36d8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f25118f69bfb0d4bad858d4ad6fa5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82278eea06ce4109ee36a557d473c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add562d6d687ec9d92bd7beae69bcda1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21c002fef2742bca1d79b5b86763ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fb0f347871e6fc329760859c84bd8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d2146fdc8fc8500ed44c4e621ad77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2ec1e80d1106189b0506cdb07bf75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebea16da4de4dc25ac5b26e9f13384325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69342647367961ef7a9f129a074a7e36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e8dc33d00aed885682a0078fc4942327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0910eb52f5ad9a44f98225de0070517328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f18ec476c79e34acf8e50b12d5834a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838203ae73aced52d9841f3aed309d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf73d431deb59ba8974accb653dc2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb43e60e6f34be40e2186bee173f80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa83ac3302b0b8db32f6e3f71585bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd38db5c3f7bed9b12c6a12f8965e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbda88d1d8f6aeda3df62c34528b06c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad50683c6dc12d38eaf66bdf88d5df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d9109e1b02a05399475b1e1508991337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74184899791f0bd3582012615b1775a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b099d5c55f7e52145d903a3a94c228e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c9ee3d02831bd02e35694acf1a81f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9a750c9b887504402c897177a5441341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefb3d07715c1775dab433379b9aef8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493e338e1f8de522c1d7ce97bb0eea3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa13ab7369823cc824755dacfa313e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7f2dafd7d7cdf517f1c5d0fb36b8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f2306b980131c29cce9b38de1fe42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d022a4f12f2b55ad4b9c9a5a0052ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849cf1285bda7004cbdc0277a848989348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449322e085dee737514f6b8b302b5b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077a5d2e7f96a4b39ecd02f43e5a1fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e6e02fe9edd63d2b3cee95a6be33d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e18d2544a87a48e377dddb4de35aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba518038a7913ee6aa6b37049d4ddf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063b4a14c76537ed985c685b9408a33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932513d4a0a180698fb2212ead50978e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79aa2f8f7fe0eb7ea66054d1da309e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbd8029405ffc034ecaebedf501c64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4598b3adf46b99595b8b6c870e1dd2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a4287e65f1e70947bee063ff56928359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06fba072dc9e880fc395752c764067360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c00b3e264f40e3b757f2d70fe2451b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecc519938ecfdde3504084e5e45ab5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969fda900dea7e51cabe857cf105c91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60af02cdaf0690f13636a9aae07ce6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf205347dee507976bbcddf50975f1c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a3494b88402748cbd0a80dd5e2345366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81aee05fb0bcda132013dd72654287367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f073822fb9c1128e216602cebb87dc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87312cde5571e4b13c48ef60cd031f12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864486fefe59162bc139e885ca8379de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19bf6f801ed10175a2d67b4fe1ff59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d75afde9b71f802d9b3f279b1c4a83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8ab9526e6dd20813073e2dcefd9a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636db0e76c59437d45ecbac925876d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59595adb34531cb05866cbe5054baaf1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e18f80a5c5a55d06bf7076592943a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f83446df5611bd2c10802480edd65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0a6777dc555628eebf40cd6e3c372378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d18b8f9f1ac849302e913a31421f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687d6d1ce6f3f5b37c3fb2b2425c8d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e013e68a8175a1a4d3606b66f8803381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5786c7240499ffc00269b60c3ef26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ebf36e51728fa311afdd4636093ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0cd5e3227fbc4459c738a34785c44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde7fce8a39193dbea5dba7cb00945b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedeed875973fdc4a51c96742159e81386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8faee770d626ad8596d0507913b52d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531c118af7916cb1ffb0ae65146bae1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca624df4a81d209fdedb2eae3d2e01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecc0b3893cbccb849f8d64e56f1b41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3040220865bb7293b163e514193e127391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875c029c6b0b314983902e81017fe44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8572e7dfff295911a296ebfe8e28ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1295195a27841916904c6e981e98547394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c647d4703c60c8f7ef7ab0ec4e0cbfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b252b0ca800ed5fb1fe969b5b21204f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd456b9cdfed30bd79ed32e8963e28e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b53fc0d5bbdfa7ba23b55120fb1e50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdacdc4e7e2cbca1bacdead25cf0b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda30e8b8650e2f95b92605da2402fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861c03471c7a0e5fbc88686649d1acf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b02701c047a9f1acea127085cbd5af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4f88af43c1eeb5ad844fb04396b17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acca7dbea438bf3824c5c7fcd42a95e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630a9fa76e4d20014ef57de27df097b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d18b2cbe2ef398631ce0b773a1360406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2870aaf9066b4bfe31b7a803290a92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5071e9f91cc54299a7d663aea5d66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ad36f8e2c38163051fe7b35d460c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872a116afc2cf262fe2fead031447a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8d0d9c1e06fafd3a32908dead240f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a59b42b542807c9f16abe173a57b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7e20ac2de08d12a355acdde7cdb6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc60ecafd8b3bc52e7f0c8c2f32fb1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe8d612abd3e698d6d3ba726764b2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0c2665763a39e99b0aab935b71ee2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6311eea005222d798d4714ed92a41c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84016a7617929f2a58ad894690e3e08a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3f049484584ae17e1ef927de340be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1098f809b6c722452573f2d5a063353420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91e7ea4f0d393f44a87d5cfa643a90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bd33b026072f3f3e90c877a0690ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3fcf0530ec6cf60e90c83f864a7ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad28da0ca2273cd85ffbe9f3981a5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e66add2e20acef705eb33a1950697b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9830028723f37d4adef22d5ca92ba7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40452355df6c225f3842534e5f81bb80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865cb0eddfefe717c08593fcd539a23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac224c78e18594691b21cd5db7e363c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e835a92e666e8eda62e5adc9e3701430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51a64d251109b8ca821ea50854b48d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233257d0bae2b04b4572d4c0b2b16c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b44ddd880c9d15bba7fa66f2fb0d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35d193d75be7217301a961fbd8859a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57bda25206321abc2c6884bcf437db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7666565c9d61f6d8d163f4bfd504af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2c0139b8259000835c94b8b5300fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d1f8a2b4e7b4554269bf37c23ad23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648ec98ece82d7e397cc3bdd5209c3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc63096c8a7ed1d0e847a5b5cf02db0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073fe330d3a185b7bc746ccfe682663441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c64dfbcca5f4a7342aac8c6a8f99d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4203696bee01c51392028a52dccda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56410b81ab79b88ef2e9e871e79e61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf75161e862b7f4e6bcb2c6dd9fadb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7ab22fba4a22e90188e51510e91a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8051c0628136c9227b6f2ccf9e695447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf75bea5134bf90b310a04f4e5ba7c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09d8e95a9defef4f423c9098febe54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5140c5d4716093141385ad6daac6fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c24bd1b5667ad2f5c3a58caf918c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2242f56637858b09709d039281674f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1dfc8f0596c55bbd797d27d12c622453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf1c1c2973b42d73808b9724a73b96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c561b0665f6d1614ae08bd556dc03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c823f4b1913dcaf77c8443bccf434f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ab8d5b2ab55bfbce6249dd7ef309a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e681e87040960a176011741a1e82e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821b9e8fd0305cd9bef30e5e2a032ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b5cdbc3580d9fc99cea12d8f37d45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4730a6f35d6238c95e4ee3aa7aaec6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29e4a799bb028ef790f53e5070a0f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79b46d258761adef83b2c342782f5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01546ec91f62102176cd92a0927b37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f86d106f1752ef60f2b6b57600f81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6b7062ee0d74aa76adff7996b9844466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc1b5dec88151e00cc8fd517115965467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b699cc82787c1e28051fcff444d5f9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf297981ed3a36817bd9131c13f508a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44226022dd254490f0e02ed1b854df30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9da6d0eaf27dcc1aa192f1035984e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a653134a4865b38f4634338c52640472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6180c3f8e302d5edb3818b169f8b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda852e9bda6ee2882e887f33922f93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531cb81ec7c91e026d048bfff37e1c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf79ea610e4627ffc8f656f7692729e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd5eb91c5ea6d10c2f3b4fe6fd8143477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e08579ab9559472724fc254d61801478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338a716b4ba236eed6d316b7f8489b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce2dcd8ec83ef4450e5cc7effbc226480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f987fe74be85b2795765066b874b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c34daa88f7c503b12582a1cd7c4d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4774be8f7cd1e1b7ae72ba2fec31bd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ad1dedd26275e85d263d7a8ecb100484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b1ee3a84e7b08d309c0aa3544f599485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e4e5862d9eae9af6aad08992fd639486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20e8154117c7240152d1ae03b92b61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc7d54ad65bf6c2b99488cada2f112488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4cd2752065658b07377a4cd5b1a71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeac316d43ef3a6be8ffae2d9dcf40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2b547a0fce6b4905d468f2f2f0a4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa44cf1784a0b58aa2ef8a19d854177492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5cb0de93276f388796acaba534d7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c37e72f71129e873af76531764d9ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d6bfc1444811fae01d863b457cdfd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b01fee2d32299c1caad7ed685c03c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c07ecf1b979b98501347795989c925497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f928980a67f51624b03e4debda88f5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f0de26d873d248c8dc41da97c4f72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7854f089d55930b35db44d4bdada59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcd499e4bb324f184dd72f4932bece501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e089f874fda94747e00405a9f8ddc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfd66166f912aa88c37c6b045d15a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a2d9d0d8c48dab5b117961ef877e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f423e4843f515f4f3e281c82ec1b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a68c839eefee06fafe4cd707ec67c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7e93fe414136b8e1c2443c5b8abbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd941a5ce468f00e278961ae73c867508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07656d1a5ba504740a8e73936afc420b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612da894cf5c148f344c0e6a0303475510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b54e94ff021cee96750382a6b47a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b60338e12f2d6e424b823f1c5c5588512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6abb42115e95e70a801e0fbbb55ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f97ba98a554109a5ef210f4e1a1c0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1210a52b788963866d234a8d58906b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7db9371917fbe21d035cb8ae04332516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf0481e1be78fc3fc5fe0dcd82fcb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5084db926a2965c17e086eb5a1f1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caa564c357bafe7ebdb16a3a7bced6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d14c41f44c7d82bb844626119ee5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d46f09febcb53b5fd3fe76d0bb097521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ac69918de26952c46e9ac03871d35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ec692377c219a8533cf3e49511395523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1842988ed99c71c06be1e85628fe445524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1916f6c5802fac86ed8f1c5c27b3e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510fa88151c1452f13c468790103453526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08476b24a7d5ec1538d7f3202778ab72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ca83db04198f6815affefa42ec252528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97e12e4be195f16034f9e67b4db70c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3cb86ab8cbff0c097523f5efa8357530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdbc1ec33db60acabb98a28514de33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c41b862a003989d9f98ba9d6f1329532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7ebfe72a4487caebb8b16c2fd30cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87258899ec2f6a413418b98eb1627d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b62baf90a28e693cebcbe0e6f911c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c5e4660ad06ad6a303661f4b1c1fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a3f0898fce1796aa0c467c94c11d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3dfac4876d2cbc708cd1739838f65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd1c28559b2fa7064fe899706117a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cf066d3c158422bad62ceead0700b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eb7422ac8141c4dcab51cd6d04149541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02886ab39f00ffcc5451b01d6e01536542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc5aee9084a5f8e2a84f1882ae51f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465808845d1fba0308bde07cf8cda3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e6bfa3ce61a353a1b08274b7d23e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9fcef4641475fae877ddad1a75721546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5271a8836f06b023d6a8547edf75800547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd5613d16915ecd25b0808cf2c937c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1aec42bb4bd2c0555569106ffa170549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed591603be48602ef535f5db0db47c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a53734e9ccea1784d5c5d6370e3f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a8ecedb89a5b186dcc2a38ef9af72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566a6d552d63e053121e9c4ba046f67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb488313a1ac6fc0170c61b88df27767554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc91fc61380f84900097b9ce8b0ce2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc9fa8f5193a7a84422f19baedeb61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb8fba2152f7473d210ccb7086b6c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e4f4eb6b13f304f8186722677533e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bb95b6adb98f7386f423157bbaeec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619990f0be354eb7a22129410195b076560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7510d154e335214b7dd822ef25a83ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e21e8059735cb1712b95914a2a966562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c7cd143979a4a3a7dc9b3f31ec08d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036631d2b6cb427741edcd823bd7854564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114bdd3b5eecb3148610149fce023e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d587dedc926823c7564b90746cded06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428ba0e15106e4a3de428a5543e0684567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71238194241f4bd3abe991d24c12137e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945f66f5f9fab1a2123a0f19814b17b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544457ecf8a63be34af7e11e84046c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669fdb83c57488f316d96ef8a814602571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8bc68dadd01dc12e28447d49e0861572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1254ea74a8949efa36e7333ea2ca7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fed8f9b14dc2d27602ebc7429e162574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89e123b512f58b9b8d401ed1a6a80b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ffb158c06ad564f915b7ef3f29fc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c6bb034e3af199b10fb0603e267c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158b0f83263b7457f94f28d8c687344578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac0d46eae79175ce332bf9e84a4e28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7370f208188a523703df62cea42e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5eb98bf65460f477290d2ab4889fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dbc30561daebbae1682ed99f39c2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ab00db0d450c01a519370a0c42a1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dfbbe0faab0cc3447f1a5aa7c47e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a9c8ae0fa7c700e3e53ae95b6963c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16270fdbc2296553df1578ea3c54bc0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d4981aa9019177bd1d0cd048254c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cd99bfea8851e3a467f8d0d60dbfe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3be66b47dae5e74d465823ae23be0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a81edbca81ce28ee8398d3a59ffdce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aac59af935cd33cd0f0894a6f9e12c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae34179b40cccf6980261e561aa7ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a738aca5222ffaa8245b62ef5a2370593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f29d02ef017174cf9e7c6ef0d02e79594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c3d2a803f2de23df6f5398a48703b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb15f163ae135f09c00965eb901a6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789ecaf9c9f64496c63dfb909d96e61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb65f51d4b6a92933614466951a00e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff3eada0ab320ee7c06b8fbfbbdfad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa200cb59f02445c03cb9adb3e26a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d53af1b7d65f865dde1c2e3a128e14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120650f3710009578f857f302690ac80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3e5c78b236142cf03796662160994603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b5ba4b641ab0ece7a1ed2f4ab86b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e973fa70508a80395285b32bac1c8cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804ebd3f5ee635ad071ae89d3c3ee4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf765a1f4818e31bfb0d5fad94f20fbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60550358809be5bf860e6dfb8c8a547b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891a29dd3d4ca77fe221faae464abda609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d0fecedc2cc1193353b164bd0f9ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778068b9291ac852ef7728012b403369611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fc85cea367dcf0d600459dc680da2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e239c15f3a8394013f9fbbe79222dfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28b7d832fb6da77801df8c251ba95a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5add46911a8dbfc9fd26c63cc93d0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dec59adf98846d6b686e019e5d8189616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2371b081db29b78c025fc27ac45c709617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea308cf1ea635d51315bc7eab4746acf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b622a9cd6df4e3600ef7eee15393e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a80519bcfaae0b81121ead1948ca9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f652db79a7cc44b5b07b9dbd6c258621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d578dd61f572facbab285f1c9be87bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8b4b75a9bd9ca8b96a01ae2f46797623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f571212e8b1113f9edefb59297234b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfa66bb9bf035ae5778c3c221f5fc7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9ab9e8dd7832d8b77962a10c3e913626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da242ac5a5f317145973b23e4075cf4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01de804e5769ab9f1f2a8f279181ae1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69333c218f1b4c99281abe8037f132a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9787ec1a7df0c6d67697b1308578eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10aebfb826ef6a91e110a0c74b966d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5db9176a551eeb024135b887d091a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110f8f5c90e9e9c229a42f410b5cc29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ba8b14c1011f44d57b0fe2c2ea226634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a20a5188f5c0309032b1856cbaac9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90e6364ddd726dee0406c1e3ed93fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052dee421195de1badfc21ea7ba8217637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be1dc34e99653feecb0f9fddf913d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486fd977e5e37e351db760c291669e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf7973e817618001a362c2c2fbadad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1fee7c87c5d1576b004808728c98d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9eb2f93b22fa926752fa3a780f4d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff2de3f3b2dd28991d17089296e772643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd39e90c20777a3a285a736b1e8f449644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a996009c0c9037726fa12b0cb75fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a22806af5a0ebc1fd1dfbc2454761646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788eaa8bc7f24424947af67e25651b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c834b429a9a542ab673be5a3a30ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1462cc766fdf7ce84aac21044d74e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5110453d57420f89d771ce72e3fba5b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef90f91c3eaa14416a6f09e7d78e327651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4c3b6596543e8fd7c32ab4ffdeff8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaabfa147c57f130b709eb90d7ec30e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e257ae2df4e2b637cce0d5e65e00e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361ca83b136564fcce72cfb63a4f042655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff4e12cde330409f06f2117d254d49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c467942da0725578c7999304a68e0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a99e58ba9bbaa7b8f80880afc86e99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9bc78c36e7c282cd3942bce0d3e2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9c2856918e803c15d06634cae21dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333d18e47741233fe97f7f4c509a618661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca30d36c16f576e733207292db834b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425a8940bdac02ed598bd09b3fdb2b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6c30b8b0204fe8e550e22c26e33c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e405cb3e859d50108e9ee08d4b1cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896a86da98426603973da4038a997b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7b1306baa475f0f924afad34701c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885b3463747eaa195acb7d09490a94c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5868fc514a3440b8d51735fb83a5efe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d64c2a600717cd8df4c0014eedb9c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce528f147c821e82579a0f612b6d67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eecd23ab8668dfed3332a63042789e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c983557032c1cdb8b4285fb6fb57ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adefde950791ab82914b1f5894879bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dfc20ded5cfe1c0347ad42bfb8451675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cca486be6bc6cb5d4909dd62507730676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1888067a1bf69c3b95f43b8a684c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c9a478f1144787307485ab618b2f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ce2e4017c4f892863b966c8de1719679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98da0a778ebadcba316b939394363c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a712ff067b16ebc8841641e1c880894681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693119e10cc936993b6d6c2b37c24db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a154765ae94658a198f86af9aad2e1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97915a4b53360de0598ea58be866fb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa809a71465ee15f67eb446cb8ef6f76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a271693f19c35bcb5641a3a77e268686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91ef2278a496602df48802542d79dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522cea0a57fe228ab15097138b23874688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af294693db194c9414e8ffbb51a584689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4f1226ceed6e1b8ded19660ee6c91690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1011a8ddd390d3c2595b663e483c54f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6a88028d902a7a540fd9621a5a441692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be16f5caa7dfaaafa080e77150b273693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f287677ec7df4f5bcde9ac4bd60dd96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ab2bc34e5438984eceff3f3765a65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94f3913efdddcae5d66ba382bca48d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7a04636ad66b7beb528c20644a552697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106fe571051542f4531802b74fcacdf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87714845bc4bf6f0df46481c05766c56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b45bed4b0549f951fedb248dfc785b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f017c0429ecefd3609a6be355ccf604701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75b0cea76c32979f57db3dcecd1602702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543babe422bcd18a8a33556824be5fee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754a06d7c09082a4346fd37bd214b9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26557e69e98ad45471834f4f2ee5595e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a491c5ea1437fe69efdb564e364de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fe3af0668d5d5a6920c021cac1925707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaa8fb69690d59be69277ce98573e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85706e1409c28bb4c5dd530c9d3d42c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18975716fb95f0728124949fd2e8c6fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193137ef1175bb58adad8d82077fc333711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0bba01d0f9d9a7c52cd614faee833712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1314fb24a9f1ff820a162cfea57ef0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496dfe48678e6237fe5af0a3f4e610a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cf230559a3b96549937d3ad8ed844715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fffd8e51a5500185c4a77beaaf4f5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d2b74db67bf88e49df495e2844433717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9903038c7cf519b6a315ca8062be399718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880386600a1624d380c118309d8e095719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ce6b96047c668da902aadee2528d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6281083105d674d8ec852be33c29dd3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ddf980f11f87b9193b5fbb97973ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefc47622b11fcc1b19fadaf9dc471e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826f0f174d6b8993fe2f4b9a157f9e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5ec8058845b4ffc9a64d51b1f3a43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3be7a83286e6bd4e3e9bb102b4ef8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ff7cd6620bb5b5e0ca19dd70ffdaa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b1acee6ea286504414be722647222728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7047433c1aaf50e6d15acc89b33188a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa29a0d2d76db9aa4c4da10cc3e3eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79630919fd119236591df342d5a9b66a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fff9aad215ce14b0fd28bcd3a8497732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb61efa75f07576f4fc21bca7f88089733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff52fa730b9cfad5a5af6f675f6d34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a480eb447b02c2657687c2e6b138cb9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20346a1a54d6a63245827ea9b06433736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb580e0615377443c1d66474c95dec13737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d25de01fdc9a12d92c6f58840d585738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847b08129dda8942ebd3b6d2d139eb4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9012d244fdc236ed95362857185c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33a151d6c0548c0f766559be948c1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00f6934007bed4aa5157d9ff47c073742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf826d83b2ea45026119b347563dd8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98c6622f6c69f07dd148a232cbad24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9602dcff79358fb549cd29d74abcd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b439f1130403f168d07eb102dad69a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb14b78d9f67f556ec16d78b38817e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802630dcf5b20e586506aab678426c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c22fe1f285ae4cadef5dbe7c8e360749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbf891f1408e6d989d2fe37f2a563e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574fc6fb339d5586e477317c333cebe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e88471ccfefef3e303ea05bcea00a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b30caea1622d247b1784c6c31684be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032a4646e48de9e215c767acd39419c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de5dc8b00473853dde4966712978a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabddf241531f346d30f65be0a5621b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2ddd7be52fd54dc4af416d762df06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49262f832b2cb9080519997dbf9ca1dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2538bd2047395a79c4e9552731e9091759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349ea72a00b981cdc0ba9b71cfe6d5d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41dee3524a13b4d30204063fa5a3a6761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafdef5bbc03832770daa5ac533cf9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9476cdc6651d92e8c0f5307276ff6b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33da721f295704b24e26adc612dbd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72450f1801709c324767447d3f9be78e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0b69656ab7b9c01552848b87e80545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d7341ae8d5367709220d8718e44026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10b8b6e1fb2fa96d9493c4611ab5f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d0d1798734d9b0c512505e4db2ba48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac885e7960ff2860690db13399d46a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21c4ff231b2308693b24f1392b672810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cfcbf2c207d2df9092e537366396111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dc6f0dd5a8675cb65d2ecb616e84a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e741fa7c49362d608231f17263ac2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0616c2ce672a0bc77ab3fb3645257014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0a5f2ceb5f0514e8ebfa34d8ef8b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3287502c8cdeee36198b1458ecfecb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85008842fa70f15a012187e1de0517f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c8bea3310354302f513dc76fd33ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e77c7b3da83f117ecc79281a52eb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98228d63fc7a28fd54ff2e76ca6b3c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a714ee8091ac4efaff424a7b175f4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21476c584f8d2bc95ca87c1eca3fabad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f7f5e2bec1fe82c70ddc5afd0f6fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb8608615646cfb6328b9e76b937ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934e716c7f378401dfeea65ac18bfb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684c9822bd72d8d3c1c313d2652ccd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6984b86a672e9c5b0010944ce7ba127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27c46a80e115a414f44e394e965b5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba9f739311b20d4a3e2912309f992f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62007982e784259e722112a09471bfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e94ef3bbf3fa22df968e40d6616ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66eeb0b6c38fbcfff98f254461031432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe5692605f55e827529c393ed8a38f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb89f2c33d3166fb890f6853886308a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0aa71d0e76821eccb039bbd42308435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec7508894bec9e490043c70c073e9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e723b884a2a05f8c8952714705f9c9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5aa1a1eda7b9c7c56fcac26e3901a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9780eef8a77e35c30ca7824f78f13b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1a05cbb1cd264c47ae4421d616c1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac5551832397df6138c291fce52ed141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026eb43cb56eb848c9c79c43df0e71442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a8d7ea5c848eeb43405a77106e3a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ecb9cd4b7ea7c058ccd785f9f122b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5d2959365b20841a10ccd8db6685b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0364e75cffe741a2175fcbccdf46446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ad25e224a3cadbeb9a5670dbb236e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5286975e2ab0b828a28c2086483b93f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f1e37253c133aa9de903bb534830249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbbc97c7e79d86e8188dcc3c70244450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3809513017d5aa2bf2822ddb4d0dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4d4e9f91923dfb2009440f26afd3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4df7d006af7c2ad5c0628c8fc0795553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5999d83c79e4c06f9dd38b37f616154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ad80a16520f1fdf92d1f92b1d23ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1befa56cc396d5dd9559b88931ac1c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29e8ac262ec88782799cda6c94d94457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48a59eb162134566189ad28c8d90f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b33fa11ebcfbdf76c90650ef8882359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db8934ee65e5301833a780f241339260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca2e200bddc28e19359c94a74100a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94844f538de272c21314d4b966c9a91062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b768deaed2974134e2b6bf8e245b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bbef33155e2c3de674c6634aab29e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16aa30ee137c128a2ce1b517efe1a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a5350f6ccf2a0f362701f0727993b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88057e76db6c108a48607d665b972c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f5fda16b10305f4efbd752a3e09e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a8e8bc62824e2352f08116c1ef49869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd1f3fda1f34f3258e82d8855d506e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f0b7d8957b15d4ce149f11105777f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd66f6b439381257c7edf79aa99ae4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5300ac4ed1371acdd87d0492f7f82673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bac1e36696f435903777789dcd789074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5f0b2d497960fc3cfb00944bbfbf175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91719dc5c6dd5b99005465c005a266e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6a44e7b9c18a524116b44bf1d979577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32c757a0aa80c0ff2e68b5e337215b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791444509b0d5a1b822e7096314dce879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14de31b0ab900677607b07e3051bb7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e60db4521d9fc6f5162f1b644579e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee0bce68ae87870324ffa1d60073a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b399598cf7f5f10042ac1a8df35200383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22febb295c30330024f62c51e9c4a38f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f9aed8af2259ff2240f0bc179bf0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250a7e6fbdb1e2a54f56bb94a84eab786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07534c3b560a0369524e60bd4c3939d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687f96d0322ad5f6a02d7e92719a72f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195cb58db05a40b2e1957a098b07cc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cacd885168cbb6476feeec52e1d78690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb50dfa11af3e78a9d5d5dd35d31e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388e3c19dadb7fdc3de32813d7dfca592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12348f30ad265d4ea81f8cc1f97553cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5f3043f8093fb086464c5285ac2c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fead8d2e674cf1456cc120b5887eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51982c09b413ec7ebb0cbe9be97ed4fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282edcce46b2f8c3a45dae5a61de24d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1369f918467986433c2c7c28840e8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a278ee12289b3437f834dcfe5714699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbbf21d57cc88d2b81221e586ec75c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3b6148769068c5f208ca9e1f23561101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca75179c714b9c82ee243db88ee27fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8969b9d92a1a78501e9b23307388486103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b585f83580283aec9d832418a5d270e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf708d40b65ec4a4175bd50c1b328ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54901486d66c32610758da0104b68e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa070b48e5c1e3680de5e42fcc4bf3af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c2191dcb56c2ec30d7a8b0a102fc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db763781f7e04e7b81990491f8020e28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de85660a79f34199e152e5c1008c03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5cf21e24ac2d12cf9568d4511799b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee31d8ed56673e647e5d90be338fe2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15a1cbb78bda9d4e0d64fecbff5b6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30f93d746aefe0f9bf20a25bd1155e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c649ef638053147b2321c0d300cf15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f8973b01309d1b26cf654029b7cfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383f56a1fa65c084e092fa3356ab93a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291977a1bf2e68cbe6632792054344f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe58b0818bac8cab44190c7103197a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942396f4ce6ace5b15049990ac9d611120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec01e667fff9641dc9ea274b34bdc4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e426a0f5dbf9ec217ab36ed1eadc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4b82504dff6735030b2093cf8bffc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e5931dcdd94e888fc6753ab47cb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858aa8a7f16ed2759b7ab868fb924d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48789bd508d3a4b571a21c6da39771ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ad39aca126a2074ecd2d9e3288f3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150d1731158be51fd6da7d6d9066d65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d54b5e6bb359454f516ab450d74f4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0421482d5207ef02719f4e0ec4efbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d5eae70b38e03b98a8ec836b66c5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9930c57ffbe662c7c9db1c0ec7ac3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5949770330b6c246093dca271b704c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fa991f0deeaf84f988a40dad6d3b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660450edcdbd58f5ec5995dcda8295b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fda29554116c1fbaaaddd35b0bda0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beb81bd728299d504e7a8a8f986981137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80205ff8d19fe82566f4697a6e37fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908742edb9ed2e8a326323903c42a88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422ce5c65ef761f7c1b7b9dc68a4541140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0088b7499220bebc7e21b97ecaf58bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b76b41a57f112a73bd1051d11c2af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056726afe7ec01347596e935b7b69c2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690e8f12c4cb3b67d2e0adec574071b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06642926060ed9b0d2ffee1e0bba7d8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c575ee442dbc1a276ed7863f6cd8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81279af04b21a034db5153d329bef6b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f89e66b0c44219a88d91a63975286148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d5cb823d5d6fd8e87d25631752cc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928e12a6c88af21a3db3db3c1e49e7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353788ee68d3c36ee07d9731a0632d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995b1efb0625564c294b7ba6c0e5382152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9e0364ae2f6ef1429a1b9f9b4b267153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ca13e1fbac9bea131b0172f53588f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e0e07e2b351890b8496b498ed29a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acdd64cd0db5bc5adefedcc66443c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d9900b601ae38b397b24fa5fecc1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbb77cd9cc8b127dda58098add8f1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298fdbdf3bcd29f4278bb820e759a8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe1101d33ac9a20b27e19cb9b35676160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d6f5aa11ea2a2a5bd4237bb7d0366161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899295237ebeab85c96ab94163c4d477162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a143ced4055a43b743c45df2561836163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e397e40545349212b5719a584676d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8db4cb5cbfe96451d11e41c4315576165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cec032a848bd6a4ec90f509f192bbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830beb90db095469cc80a50b301af56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b71e148af75c7f404610d64a042001168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55be4ea4c0cbbc663efb6757d305f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e3fbafc350bf365c9e4c8b20b6b5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a3e6065f322d9011f96f5111ba717171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068d611759cd50b6a2d1e6fac653e8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd763917d1d146e7ca626daf09e8d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b52028f2c22aac07ab0d844bc8b21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed9f5afb59bfbe1e4711ebddaa56e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d67badce8703b3a8baa5b65539af4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff578cca2b059fb8e59b4d8d7eb76d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd4665a8c34549b15f0b4f921cd7b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4136340077a1ffee2e911cf7e8acb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24458598527633efbff6e0c81372ce07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31157af165a3e69283cf06eabcbcef7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046dd0a84119d0c12eb94a8325b32c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207db70d4ce5a02d8bfe6465345b3f43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9f69be03c59e3280eda96238b11ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99901b03784c69678f6f0167d4b486185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1524c8617084d567bfd951f003120e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22e723d1243f748003e6be3e637447187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e436d53304479ee26e56e088acbc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff486a38a422695af3f944ddcb0927a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c242ee91b0c9dc4e3fd07ac06b810a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a41d7d2b43c1a4ebe43b3748ed18c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292936e40e9f378dc6992ad8e0b614c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbdb8fbde5a2de1e96d321a7af0467193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6e02f7ae32721b8876afbc15ba1f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02c8fe18e4a1b5449c1bfcc338aeac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdb8164f0d460b945894ad2ceca957196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eafc46712b83841aab15c4d4fcbaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7288bb57e01ad5e098bff014e7da32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dba180e803a81f641417ba77802ba8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bc054db04cc94dafc350797196601200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e98e23994b8ccf3d304794e28cef1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d13b1df61a57be5cc96dbdafae7322202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e5cf958a6af4479ca8fe956e8a60c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f517d0611923feb49794c65d3f8238c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01f55ea356664a5883b7afe045d7ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2479d2aac88d34d6eee84301e22306206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7d58711869781c25fdc2139a34a1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eca6a3fc3aea5292507279fbce14e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b1c81d433fca3796b88a5951fa9f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5b0938293ca6f5a5772b146c33373210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c005014e8d8a54789b08f5a80fc3832211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405521a49e86c935abcb2ea2531a6a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30515e27a47c55b0f949f19678552e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87847874fd17223622d905568b14a8c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168d6fda4a50b2338f07217f51e50ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8130d0f26aabcda22b65a29b22afc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64c1e47c76a8676acd778b4c97d1eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9928bfc11ebed4150acec244133dd0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e928f55588978ab1676b399757b076219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92c60b6aeb569e83c3cdf19f7c7a0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f68fe2e6285dbf656ab15874ea1cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409c701688935b60e653a4ee09a69fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0054207809e70695cebbccfb1f31d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bef1eb62cb305fa2c619491d569798224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96e98701b0a8bf2d9b1dd6f400d191225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60dc0d09e72e5dcf314ab072ad0ca3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc4588552e8d4e6fee5ed55910a76f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21baa9e1f9122f363d2202451c2c3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed251504894731ec423e6313c8102fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9049eba48db25752ec48332c542613230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b982ae71227b1ecb24968262a7d079231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7d594204e4c3230d1099fb394a686232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337af59645103f1a5e668189fa19d9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c7c57ea34518cb60f571244b2ea08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9ffd389200e921c920242dc88f776235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c314befab1dbe6adfb6f1b78b3ec6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11e77d557c49bfdf5ecdc057a97a1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804e499e57beaf0e021ba73a5299d29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0213592b0a60b8622e585d489028707239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a6853b0ce43371d549b94eb8bbc32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdd8ca0ef5a3ada9038f832a6ae6a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a3a566095f1a476d91e739a96736a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99d468afaf4377ec74298d6b3094c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c56f19cc94060e2a48acd23fc5a1d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bb0287da59eb42f29f3479bd1958e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d0f8b0e2eb42b0626ddc30363d9cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0be76ceea20568dc58d861b78ff2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d014cd97106a231f875f352dce4e0c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435683bf4bef0310c6ce970565c1769c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c10f9eb9e22b0838810ed5ca7f35eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2e9c1ab7f0026b0a829ae4389a41b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c7239c8e097c3dcd4f6bd504cf8e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa3fcf40b3e714ea7f7b225d66229d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeae8a2e3d49450c6893220f88f20f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b028f7e8f3197bab2b0953e6b2734d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75506d8e922190ac1e27ea7ba448541256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec929bd2223a61ecb0f70c422bbe07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a202d946541c67c47c22ebcdb69ef55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5504cddb4551db94ff6b777b8dd5a64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553d6693200e12dbce7b16ab84bba5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22fc9db2fbd117ff64392c48c5edcd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d218ace7e728529d5a7417d9e7996c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b073a91415570928e70b87248dcb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bca4ff07e6f9e6da28145b6037c712264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791301cb5b52d46bcc2aa3336fa327a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a3709f4dab010968500f714a407a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70ee2377bcebf62968b21568d2790e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad0571f13d57e9bcc53225e64adcd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5043e5845e41f9d1ba5d4549725d5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82cadb42edab5124ae72b10be82185270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee402aff88b1618d9b253e8d215af4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959a1002652814998ec58004e4e9d10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdecda98f5811cd5b4597de1111ea87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717729b7e5d161415c6f151da7ba8d0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d537249f5440bc1c87bfb16a7ef4de1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2517969e25b09037cd56c2af0bbf9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54649f8b82786148f2b63beb9cf794bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718b625d70ef38053d54d176b8b5749278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9a63dbe830bed4d4e099e464077b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796831429977f785720f0a3057e0d93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ab4d51267704430a6a07caca05918281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f33d1ab2b5f9050e16d9c593787c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7db05d5775264f3438061a14059486283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c1494deb821d4aa411a860926de16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185c6e3ca190b47ac2dddb4dda7c50c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17c917e79c8bfc7fa41c599d60e4e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf46caf52ddd0e354ffd78c7196028287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fe121d76e9d878a65e0466fac9fc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310dfbbaf3d9be5f093277afc1c742d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902eb95661adec4a8b134b71968ac24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807f6806cc1489361db28a81e678521291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c474cb71bec1b526a82be836bd9b0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0ddce887ce957b3e8cfbd0e98c070293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c2e0911b9601d3db98ed581a16b19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d59cc9f7c59ec0a7488210c77759e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd756c9c59a6fda57c45aa58f26dba18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17244761716871b66064275084df1831297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6236da021b156df999d1feea61a37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e720c8a62ecc3831fa6a8b90f3aab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c386386bf3979530dd1193a9f9e9474300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61716cbabdff5b672b424decf99ca03f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535319d2fedb231a504b67a5d91b191302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45ed6fb1bd4c27e24a1d240be8b67c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af65664c71ec0ae3f163bf88cf484bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3d5b471ab9862c2bfe754d1444bad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8d44f79bf58c6fb9dd44763fc357e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bc6466ee876714a7529a454c7a7cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bde041746f11f15a558ee52914a9d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828299450c558a5ed60c7ebc37694e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5947922b7c38d33a483d33fbd7cdf5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfc6f5a5cf4969f9e8409c9612f344311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdf3c424e3a3da609faa933ab07e7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e3af76220fd3c61c62dba28a6cd22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f532e77560c34b0108b65ed6f3344314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da64658ca70d9bf7d3f4acbf6957ef1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0ebc04d7806f120d63ad581482ddf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c73b7834a1a92dddd685634131012317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46eb15fa2be4622272664415f65f51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693df82a21260dbeca35777b78ccd464319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd76f9435ec10b6ca8b727ed2df1598320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6920754a6e6ca6431a2baa6ff7649b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3560fe1067cf528c6735c9e3d58b30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e18d0f8d431434733c3d410235434323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436ad619bc054ca28f4e4d7e20740f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477d20deb381713182d17b081728571325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75878dd83688af0be3e36fdea1eb415b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0c35bb3384a1254f3923ea82e343e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602e2be9e3131d8dc6ccf8b56d273e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3494e700794f689667ee616fb0760af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad878aabc139d7147c7767ca65d6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f0f616c73db4b6cd64e5ae130fbc4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315bf7e9b6001f1fe8cf294fc45208b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9555de6083b25802e3406645b77bd41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1735b55ab7141f5c0f2899376c3c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8284766204f3830d3e1e53dbe6ec2bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6d3b761ce8ad85091e7432cac2bcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e983abf287fd5d1d29e8f9f017bd4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f67c2c55bfcaac00b2635c9c0f45b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5acdbb6f5934ecd979682bdd3f5276339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd39db9a8daeb91c582829cc34d8b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec5c9cffd43dd369fae9c382d4eda6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869fccecd701e0469fed8108c6bf675342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c32c206c0873c02d6ebcc5180c7b64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41fbffc199e712b4dc8c785cda762c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4400b417a567b51642302dae728aba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f494f81fd0b047215dd152c33efbe93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881df8d3d59a2a2f9ff5e23c349ef65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219b2c55188a43a5c6b50c9a5d15247348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53426a43bcc075683a9a7e832a3158349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167b0f8b495a514130ae3cade146b1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fc32deb15fec05d8bc0e9f7535b60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdce84c294d77cf7ea3417af5f501cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b001653d27b4410a0fb55cfd2a60f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126221915658444a148994eb081b301354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32277dc680f6217bc838a136cfb751bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af82e2c4572bc83ad4d97172ea06b39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3db48c9c0bb1a571f7bdc273f7590357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dc729464b0dfbc7c7191ee115a5ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e1cbe422e46de17d5213181f100c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd7528039d0817120a276954a3a273360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46675b8e58fcecd57be55d5bbdb4f633361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176f069804213bf86ae4fe7e6cdf837362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91eef4ea53df34406fed1b38efe976b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34e173dd5737ca6ceb9440f09bb75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cff4c006f672feb21977e3067dd10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece43d8bc7211e15d56626a19501362c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc4486e7659812be7292b9a43a9c7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e43c3483f80c07dbe993c4defdfe65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cd1d33fddbd0b6e1270c0bd2d3534369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc6a7fe31b12d2521ec5848556bece370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47f5dd859f64a4227d584c971bcdae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28859eab9d00a6dd27ccf4504115418372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90852fd2e86ce331284541f5be1bbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e2f77f7f41b284151e0068710c022374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b287c656ed6cb4f3e9d80f5102534e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbb83acd21f29821706f37c79fbd5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d41b80f7b6896831debd8dde4d7748377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418a1ca9de9a6856bc3839e8a83280d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b315bc35d1d9c2524f5d801b781b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e16165dc9fae239c063ad6e99fe762380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c6f943e0ca89595e10bea91f50447381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5ea5c5d14ca408a86aeec76b2005a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b64f6b3d3b0507b51dd7d51992988383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0749cb98623f8abe7b8d169a1f94c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80651dbf2b52cca928938752a5df22c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30044370759f51401723d3331c56b41c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ef9692db67430437bdfb4bc464b61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9fd32301fa99f4f4011f385ccaf5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96483066a3e33feb3af64e020a8ab535389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804aa9af2c4f628bc88f98fffb92414390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8836bd3a405315f1f7518e911c1a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3faa903d623ba2af6ef76275990172392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3874d1fe8c4d431b5688c7ee56c93393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f8b5621009bb3ec3070ccd1bc6b43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857836a5566f30150024b16a55c2f0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4678befbb07212c9b05c2e31463106a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704033649fbee270115dbeb4edda1909397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb473ead1f6432eecaabfbeb9130f66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49fc653118d7a1aa0eec10edcdc811399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac576be34f1efdaf21810158d14ef97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dad0f6b6b3bf8f7bee226fa12efe3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2d96059d245685bde502d337f0a7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20423fccb4f2da8a90d735cab866c93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d731fb9966b2f445ab2ff09f625871404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3982c6cefbe61269e30c82fe1e409fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbd37f7b7ed1bcae496df351bacd0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9188867656acf40202c7f68e45d3fdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a484029f626183c5087d1ec5e1fea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb37c01fa1bd29bb238006f78ae842409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5216bf00f8ce541181f97deaeaca9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6ccbd1e4f1cf403160cf430b8e1d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbbb19b484a2770d36b8bb1091783e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c40e5168c791ea1d5742915a75502413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70905886d63beeab860e63f2884a6341414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a8a08c19ec563d667fdcaf162d9c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b7fcbd818030b3ba974c19b7be033416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace1b854e9321f3b10ded320b5c6b0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5b0a0f758d6fbe0552df91e93a543418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11092333833e78539d1fbba81926116419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ddfc6593ef79bf03e0bee5efc0a53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e5c0a22a07877e406ad5e4da15914421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e7a801476006ea906b3f212ea5f61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cd4c4688ad174271a4a39a1b90ed0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88004310cc57995e0be24eb46835ddee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374ec78c5a85f965c53c4e05d4ee427425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d64f207d4f27f764d216946cc37ad6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2155c811fe7921bf638cb148a2167427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46717f7784c4ae1bb691c0d1a6b1aaf2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb529abddf8f52c3efcd866968d99ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ca316c76dab4df75324c8015555b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91735c98c6e65a858e82549a393b0c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b345eea53dee1bddcae7f4cc315633432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d45fe45e70a2c1db8f9f522eb748c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00376b5252ee1ac1a04c75dac11c053434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f52c664426a70d98d1960947f5365435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f270e60c1fddb1619919f42681c69b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c4165a1bb28761f4efb7eb2168c48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ff3a115a0f4ccc05c8fa89f1e5ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5838bda886f613906abeda3b7c13c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e921697e2fcb94e51b4180158d9ea6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d576883e5f4c80bc1570bb1586eeb38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3014a34136686b21a611dad3f4082f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebd0f4e0b4a8b55029a2dd6795ee58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8a88c82a4f53446d386e35ceff1e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082adef57322e0bfdb1697c593c81b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f8db9942832cec88717d3d6039e32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5052e8c2dd534d7411d7b2b6a76a0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a34853a226e37d1e650b2a5f454087448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76c174d4c04cb1db043c8c23a9ba4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27adfd0d542f0429c12a2ba07b22479450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc2765c1b96cf77cfd4498bc36c7d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd159761c90b3fccdddf45b60d6e22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18af7b3069044c654d31f693789dbe0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e132f87d0249caf2ff3a9cbecb479454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38e240899980fb47392b7a70159d96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a67093ec1fe3ad9cfe21b5f4ae072456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de475ce180dd419fd90c0059f31e0099457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72729b579622666f922fa3b96a2f614458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480480375c38929243844f99b793a41d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d584bd67a7ce0405d303dc56a05dbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da232edb888708b90458171397cb45a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb13e9cacd5abe32f566dbc6d02caa2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0f604e7f333d848626ae788e4bad6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9cb63fde65b8c6f9dbde9d9600a9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2c4270fc655f5c1924bf2768ba316465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b941cdb7fe0e8764ca869c487d329e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d6c459ad41daf97b8cf371db7a8cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626c25cae06f7030a7cfaadaa7d027d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2897a721be7ca0334774df7adb428d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caae8fd91e977aae323a547a517b13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec95b99a702e00e5128950a142459b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea2d22a5cd4f2073ed7d987e5ee2c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f519fe95746b30cf9a9a11ba7630b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a677cabdfa3115c770a527eab0111474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a491390c557f4d7b2c86bcf9154419e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b11a71cd56a0c1a83f0f3dc86db08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dfa68bb675585100498e0cc58b0ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c10b8d07578ec53822f0b1a1945acb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161360fd4fb8bbdf97e84a7924f0576479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ef3d893908d91bc7aca5154605ca4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd021b78c0ffeb5aa0b2e91e4ae68727481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaeba8dcdcb44f281064008d426d5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55d0c505412015a00a55095acd9841483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9ff7a12041f214792387f99fad42f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebe39ce06803816d0baf9b04006e9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa1c046c8f4a38f15da3f14134b5c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90b93336c9d2dea90bb829b2298bca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efb2800dce291736bba8e0b3036fd1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e0365f15b1befeabef68e62ca7322489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8606f300be85edd31ef3a0e92ee2d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083655b133d616dff70321212af9eff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d95b5a73f0cc375d15e3c00240692492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca0cef54ab6a19bcbb99f2c3eca2bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94559d52efa52cc691075f59b376c3b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e72945024d72c5180d76e21cce0d1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c93f459f9b89d80ded31727dcd82c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b9125db66351bd61e091a736bc948497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d117e7534aa8675a7744209813ad9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe4e562ab9f1cfb2dd79aba35d115b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8883e7ce6f1625e41dac81eb86651500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fb5bde620ae6647549ca9f2745d47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd44bec1e8d028450bd282f8920fd1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b50ce8b6c68c984cb782f403a755c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a63e6388c6f053f0c4b67c70db15d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951780bf7a6a02ebfd5bfb366556b73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf694cb820b92fb51b5eb6b5f48eb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49c3ab9903ad3c2b4adfb2b4f02b16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15d14f9253ddaf6dfb232d83d24883508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae2bf19df7e8c58e71d55a6ae09e46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fb2cb3229c2c5359a70f9409461d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e377946db4e132f8c63a7f811fb87e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb9a0e552866086cc28fbbf50b7c6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2031ba4b6723e35bdcdd9675c94b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda7f96a6fcf10eae5e15f5e2e82ebd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86b24f99d9b2398cbc1f99722b7ac6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f1cc188bb19359e770ab83bad9f13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03f2aa35f7d4e21ccbfd01f2652f46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535717d38c45a0663b06459e7065ea0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb618e1ee26d0f4991ae72db15333ec2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaf6c954b16290778064f0a54c4d5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c13526753be8fa020bacda65bc761c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2e2ccfde77823bfec1186f1548da1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc29b967db4dafdc2a896eda215e79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc7878521765aa5bc4a8d9f4a526d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab1b6d7e0372fb6146acdcac799ef2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab210aa678e4471b3a9e9443d3bb64f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c7734e5c9bc87590f67e5eb4fb772527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f763707ed367a4b45c7c1eb624e15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5398655c5bc4c3da9fa762f92e5ca5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec2234d92a67eb077e70648806ef57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980475aa75ef0e7ea98d62fcc35d684531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e76054d28cf16335f29802781f0e43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce637a96463f850ff2826a44799ba3fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec64ce34348bc70b4f2f71ccd26560534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d4df95d1cd72e5a6e19fe6e50c015535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b67e015086de48de5c250f68d321f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2ca4f46d3f12a990a570dd04e52fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f95808e89c5d30893e4ed635ca06b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49988070f477573be1c593a6601f05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bc81256ec700f5751aaeeddadae89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdd728e02b2f6a65fb1fdc63f53aea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db04da8b469624d47ae9cae5ddc637b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e58ba2ac32655794d37ba5e8424b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbefce9aeeb87729e0443747e4d928544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360321df6835171d23183c4c6774f4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbee609a33eb8a1a51ee32eee57fa8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4523bca1d620c64131820b6d512f1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89c0c72511c659c881587194da9c65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f637d314a2a43eca688048e3a52443549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60f67a0f74ee59481c770d6b4b8f94550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1966a44071044c1e1719aa8301d16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc7d559e16e16c9d7b583acee12cdc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d23bdb7814e8f45df89373a459276c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588e70b9c9817852ce2de236607177f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d5a4106e4176e4e8386dda7f961b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6919351f3b2238f8f01d7e3fe81fe9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d78fdad70626388924d0a8a4a9c47e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bb2fa2304aa2cc82dd49a4eebdbe2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503ef451d9c243bd93743e60d806459559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30705b1c53d2d66e73dee7a10ecc175560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb7657e2dd1e9caa1ebc33a25297f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07afc34d6f81694957e49965463890562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930bc896379c5722cf7385a631bd6de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab3edf9e17c9465406f39184dfd4fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30352c9a8235e7c177aed05fe3855b2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d83f0c50ac53ea1255677c4b69c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218643d1c2dcaaadd4ad6a0985b1b55567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c05d4385b6f213a2dc167fba2ed7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717ea5ccfeba1cdc526810356a551a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994cc53bcee68c375cf2dd20db40e00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa3406dabda67d258d6a032ce69a85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd24b82b06e4f781d84e698d5cc2058572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c689423d07015a062a97ef7a1811788573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134b5c201072ae7ea78d410a65820af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b2e53c4d54a2b8c77709a52d4bb17575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606b456860884597efda453019d1b77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d37635bb4f40377c5d7a3527a46a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a266fb12638ab367832c2382f75f7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c37e7687b3f8068325cfe21b11c10c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fe285f8a1db96f72c84f622c225cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fe4505da719824843852b3f131da7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239ac4ef92d29562c7c942fdc196bf6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce74cb01d5554e0185fe93d95a46e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01b4e54426d90b9346da3a32c74c0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761000ecc1f0c33343470c724edab616585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b697b682a8de9f2a515cd8ca41d4fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c44927152b370c6d311598a335fbe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a1218b07b90b70e998e3a3181dc7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccca205a51cba01b79bd1a7c95ce4ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d8e245df06d015fd356dbafce48e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd288ec8f8b5bf6f222ab3305b9ad3b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd2737475950b1048c258ed8c6c1d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea1f1cd02f21bb52b3dea02bf1189593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bd86f082ba52925bce27abacae62a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ceef1bae32170bd9e460271df43cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b2903a3bdab7b736a695467036e0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631b1e15a3e5d563adc1774872eae7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b78c27a2740e0554d47e109a4f04c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5cc49c90df8594128c1e83596a678599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e5290e2e3b403520315f5be539c98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e92a57d3e1b9306ad67ccd1f468ac1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8db5ce9549ea1c5dc657a8b959a75c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5455e1d6d1fd0b3697077f26df6c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790d1c594fa0f486ca25ea700068f7d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b813dd1b7fec7c3a06e4bef4ed24f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbdc414c39434b95c20fdc357b490d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f00bccea62e3eee47f2cbab79c4f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947375421fec417bc950c5d2ea334fa7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067348d2ba7b8a1767a0217b0d9c4b0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502c6e9b27cf093c783c53387643a64610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98aa819e1ce8495cd02d25b0f9dbea9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e877d5678e6eb31bd8aa42b115d7ccf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9748f60953e3493463ac57a879b71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ee7399d8c3eae0d80a8b6fefd40a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7c9edfe4e54b11094884e5247609d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beb5a10891d8f8d98a6082f4908acd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344723e9ac6e4e300d68e426116f3dc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162a453a491930cdd2d37b4e2392571618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653441f5fee895eecfbab2e28460999619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cb14c2ff1f7aec45c69f492bc4b58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f83f33199a73071e431c5816e5f69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6038562a51a3b45078f38cf22ac17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5c8bb840b26054c8400817e3d4eed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366a74baf3dd06854757e23e435b4b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5cb151fa7620e0283c8bedf30797c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987604c67926392400947814db70541a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed3bb650d0e4b8da4341d977999f19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb799d192a0c49a4aa516e3bbfc13a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641356ed91ce8bcf55c1da9144fc288a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee973b25ebc4fd31eafb8cbcaf9a77b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15981f25604c16eea666c597701a9c2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be6b686d486961b53998cc717f120a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1914e8adf8354cf874f87d2535c48d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a2d4c4505fba955208e29a055460b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553be6f84dbb6e4be5f69314046e6a9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8738361bf218926779f4a9590e3c6bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498f0a6108cfcab992a1d956347c57637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790abd6e7692825a60ee48ce142bf64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9de2a70223c4309d880d0fc83a8bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485cbc051f79332af83c3bd848ec770640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4eb21a7cb674c058ebfe96889fe6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde7d384cb7d2f4cba497a73200988c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0009f0d55f487c129dc9aabfbfe439643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1277d00ce3e46a0774c10fd27f72e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c1f2cdf3a3b59c922e65cbd37d214645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab967ed6800da49c3aeb855b537e52a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49db5ca4d7571e5e1d43464d421d8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b1dc2e99e6f12399e066023b75ece648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae179da8c273228b3e7a33802b641d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001856c61b6acbcef37ecf36d832405650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f2be9ab0765e232246f240ba41d6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb085b14b9ce2beb78e729dc91c1b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9bb475b2b7b49928abb4593f5f183653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeec099f04e764682354dfe62827f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2cb9fa64f6090ac8f5d7d505aeaac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73845f4c4993d56f953f095754ab486a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e697d9c729c49dc8943ddc1c09879657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64810e7c357f329b42b1a5ef09cc5261658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af91d82145e261d7da944adb9a18abe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451362411f7e1e60117064554381efa9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506456d5c6b73a2bb9dc85c1f1051181661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f05dbc4e8e1ec2ceb36b741b64fe8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79678df57aec6d4e2e54af99ce4e4bbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d7005e09066050c67597bf1814429664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87363423f5e1bd9c855bb1faec648b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a35ba4974b30dbc040cc477717ff7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ef21b255aff9910bcc261fc381b46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad20dc4242538bbdeb6ff1ec5334574668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d677c9fa557520dba07c22196bf8c66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc85202863f66654c836a2ab85b1654670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2587e9cb543f1178ea59dfb6f90ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67676e2b3f4a3c59d88f4a206c8ca6a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabd9126818dc2240cac28cd8776b10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e212077129e4b4501b2b109ce12ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dc33510f2c451e26760f066d42745675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df747133da638feb953cca1b8c222432676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6014ae29781c735f50c203dcd248428677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda3bdeda564c577a1666ea76326f8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159eb6865e48c70024b5ad4bf5fe448679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03f5992fc545aeb7c1b054e29291ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87121858ae747647370bb49c1e9d9ef6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d438769d9dccf372ca0125a89ea130682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898e4b238b66b50b7bc20051dcc643f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219ea3c4b40f04eb399ab750f81e5f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec636ce1880a682cdfb6ced20b349296685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec6187a2c643358ca6cac8fbd62e5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa7d267568ccdee8abcee5776499a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c786f7cc350bb023484a9f437168c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eab11bc92adf0e8a870379ddbbcd57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1656b8add39cf36b4b61d35cba0ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b06122cdd3a1f7189703cd59742c69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02603f97d66f490e9a08180bb599dd5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d403ea10fa392d987a17eab201d6c55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a96b8f4b30ab235f1f7228a585fbcf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e11afc64991a2191c43ea99de9cb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdf204257e3a40879be473f9eaa283696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb9b6e28b14ab36bbf3ac36f774460697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954a558af437cf455a7a37d4b895f18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fe81a0dc4ab37bffca5e4c4aa5c24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d606f9cb9ff4bd7b0421fa00c4db07e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f43b897a5805859c5c3b9dc9af8a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3936cde40e5e65bf6a5c7d0c3b82cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466e74d4476c333c36159b14647adaa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd024b5d0f468f1038cde4d6b7a9fa7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cc3635245536d576c84f018dcb206705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc2310d5cc6810b78bdb33f3a9a9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec8d94d9d9da84029884f3fe89b63e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b31d5b0143e0a4767b24c4257bf79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df126aa950ad88f89be7479d3e5fb6fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b946e69e8685bdef057e6899a433a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cdc6a922667dd0797a2a34ce9fd54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf29c0fd7135cc8771186eec8627e22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86567848a4a2b6c4bc508cffa05462d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234926283453a6ea935484318678f2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad7f3b9f48528e22f4680c0c398a33715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd53cad4124d4945a18b9de055fcd3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106487c8e2bafb3cb4001e48dae5122a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642b154728ae24c37a53f592e4a9473718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8beed885937d7ada42136b69761fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c58ebe9ae296d3daaeee5427d68f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a313567c08fe3c5f776232467c50934721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2b9e0a3274eb254cc5df0d06ea63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801454d030c09aba95505f5b54450d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f03dc2a88b49abd1c071c3153b260724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84f74b7f75459d0fe9015f16b2098b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abb2a464eaf5dcf7e658d41218b088726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf24b3a16863d75833a9138249feffb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c188a5ab1072ecec40b3d6880931ff4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcdaf7cdafb520fb121dae116feaa7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95bbb88d562813a1419c19afde526f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10134a07ce7292ec1ad69fcdcc51848f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e5c1f20cbb4e334b23756046fc27e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dfd4c9ff8607b71b57340e0f4c16c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4b8399ca51abcc1ace1d4a61ec991734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66511053a7ffcc8814d2a85304238bbd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9205ad45cd22805120d86fc54542736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2847bdabadf825969ec7ea621f977737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9c4333460d2f6d22f46d297343dc3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37d082e675840af44629548fb955b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62457f7d3d3f1db8c45971bc9c935913740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d168889324a730caa9c03d8534f84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aab1db8e3d5f32ae683d3cc077623742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307585bfe48850af4d2cef3e0329e355743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263c5e070f48600e078fdd0ca1cdff5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce964874eb7a847b709ce1305189950745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953d9494b8d9ea440e4421cd7db9d0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5e83a27edcec650008b2c1338f58e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832ef411ef4b3262248fdc7af023068748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8625ab77e8f5547d887b9338bb77bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0bee8fca1c76b4bd389810fe6c2e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f020a1964f082f6e887946c759898c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49babe1018af2921685c175ea3b3c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54044e38ec9e2e3f26f6545a7db1f27d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaec8baa96fe4f5d605b5f41c8714c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668485dce3d94d3d2dbd7404f5a8239755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f578355913224f6ccd124e9d2bd5953756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fc6252422c17a12b3bae53e59ae63757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046745c23620e81637f1bb3abae06192758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66562baf42bc55c7f2a0f3fe66a5766e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>