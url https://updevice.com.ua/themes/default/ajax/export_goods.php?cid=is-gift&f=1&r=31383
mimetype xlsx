--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c105b434429e70bbc5e044a2b1d75701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c58a330e39437d1daf4e158c696e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f20c847711970b7907005c67048183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffca989f0f952f3defd13e14676dba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8875732609badd2fe47e222d44dde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78429a9cf9b167932fe4deacc499a756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb8fe6097a510ada588963dc2004007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3552d5a46e7d43b2619647fe1e7688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1840ad8bfd3bb17ea1337eb2a9468319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7929046795ba070e5950bd949e7c0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82da71c8f5fffde3794445014978b9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2892736c2317a65ebaf244dfb01080412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819367fc63c51b014ea4bc5820fcbbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c2f5cb39b6c5d542be66bfcb91c1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348f543710ed8e0d54b6924d9b4929315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84628f7ad2520ebcc0dfbcc639daa5f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8380807a877e0aa62e00f68a18ef92917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972160022bccec810e142175dc1c7e1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b22eee387ca5b8289444f4fca05d7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ad197da3f7f95af5ee361041b840c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81bc5e55f73d730891eeb99c2e76d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0feb28403664a29d8a0d5c06a39de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa02ff5f2927dace50601e3fcf91c9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae01d59ff278ca92c87bf43120da20a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a718cbb2b68d0a221cc850936dae825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db302e1ac0bd940d76c3bf7273c286526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac98926e5076342467c75ed404109827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69548f385af759d18bce83e341cbdceb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537568d8600547f650afd8596727df929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd0d1b57287c52183dd0f860fc440630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359668ac3f37ea6e467979e74818886831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb849cadb68f368ca152b2acac87f3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9e6addde6be274b1d5c4402b43bce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04d6a0fd5db5f76dc94b1d87f533f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bff7864f980d5c730a56273d6710c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9e963bb8197b13bed69d30a12cdf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dc159b14b838e2459314ef0cc860837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b1075905b6ff6f74a4176b7deaf6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f8e1af5e7ff5b2205c929e88847d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be366b934be7b53be3599fca245ba73f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad564558aa42909b6632c04bd751bae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc9474424996890e9f0bb0c143084e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35316abaf6bacf372a030bf987c2178343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76726b523648a2a4ee26e41227ac72fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c97a13ab9bf6c511129ab4289715345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d610245817bd5e930c29da1b9832dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7edac6d1ae7af9bd91d67ba425d10a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc76833820412c6f27ab124af563c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0849c7e7061cb07f998cfc3c70476349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297d83a52d16457e8330b87473caefb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2b81cfdb91668768f24d67ecc7a4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df2439779475374f92201165601e6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3f4b13fd958d2142e921ca6d6412253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b520b201d39c1476d7799de88357a0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5a64ffb88fa290dc26f1fa6dbba9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b4b2d1ec9495dc18b8d530f919c6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353118fecfa357e7d825a92c339d9dd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd147733adfe9748457ce4bee45233158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431bd2902880e1e2965291d41641c6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa14479365da52b1dd3c049edc074760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b5aaeb0dc56119efa1b53152d1bf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33cbf49c8927ad107bfe0995dc26d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe592b4b9abc1a398768af150bc75563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561ca6af1f3a8243bd6f96b6e9e663a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace467d644e6efbf2048077614d83c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77538bfaab7c0c6f2f6f2296149e16fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381564c0f15481285e226f458bab21a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2bd1c4d64903d470599286f4da19568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9fd8f2ad32967237f4bff5fb8b30e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64972ce73943ab0da19ab18539925d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197b4584e65bb6d1006c99e54a852e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda9e356a24910dee083d0ff054e23f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cffcf9a3f04573a34fb719f43dd72f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ea4652efa9a280fe49185786c5de174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ea380d41c07df158da43775bf5ee475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a7b4ead34493358e2663dbeb2fdd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3735ac5ceac68beb2381bfeb2095477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51371903c3a5fc57bfd1dfb0f82c6eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c9344a1eb05c00709e15f6ae62b0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0c6cfe96e6dd4d47dbdee592055c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7dad5a5bc40fb565e2fa876a350c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e7ac61d2440e2ad8c3aee97624d8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb728ac15fb0fb35943579d382eee983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef85159fbd0a0e25e2a3fc371dfd20184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0817e6f5a44f4dbd9096accec437f8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d2250396b6dea616f9eb8e1ff041486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725e8b1413701cbfa4399a2602334f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539354b1f3382eaa87b7a8f9c1e4e3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b109df31d25c43016c9c8f825e3ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da20e76340b9de76ada782a9b7c811b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2afc58922b30697d811f09bd1865391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f4bbb3abf5e5cb8c1299b5e58c7e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a5a338452bb13aea7bc7c7e6a528693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c1f9c113264db5b0b3de6e7d059dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa82629fd420cee814a4fb2258babbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd70f07ac11e864d8261df5ba2befa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294cd424d6ed26c675c141a779a873c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aede50e78715ebf9e67cefbe030fda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7668e62e1f8efcea22c9835d8aa50b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c1d4e0c6b4978e8bd7e5ee6bf6ab4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3120fc98101a6170f5702571f20c9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31df597ea5aa22d1ad95591b1b0ca1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfee7b3f8ec787be7030b746963e39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de2f6c10249f363b0e46b7cebeda67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ac365e36fbd9566e98b0328fd0bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee53112a4c019c50c92196b8f38f044106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edf2cf2d68e560c1042c332577f0ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c935089947d4a33706a6e7eba05a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a099fb66f35cea3ce12ba18221f5043109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfad05d5d0e802e049b336bd8a0adb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd754fdffaf7a07b6f5875e8ad971c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ca7305959c4f1f6e28f5c022387c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32f60e1fcc5909803a6c6dbb7e67a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6902466c2a9b04baca561e99806ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97e1ccbe4130b5cf6127c21992847d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883946706a2d04b0b842cb31f46bfaa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5178af5e67fb1a0ce6da4dbcee3b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3e4ef7422f45233f02366a4281388118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e49658d97186011c09ea2003df8e32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc2c5a5308ac7b081a1f56e32d9b7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4514010b71772e00cab2a46b24942121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccf57ec60bf891e26edc3a0de0f81b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e61e097ba1073bc5791cf2e3bf01e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d016955cb12cfe20e2d770e24e0b49f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd980b1cd30758f00bc7e4c9ad5bb1cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ac2531cee5173cfe9b3fac3fd91c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7cb3c88ca2761ecd7452bc31992e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d67259c66f658901daf2625ec89e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f07d12a3c13f2ae9331751c6f885bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962b67ef8ce75b3f3b747d6cbebb288130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3384af7d405172f24adbaf33b8b268c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c4514f84727b30519554e7b9f7a41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991d72f5d7fbffa514671d2e5a82984133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab378dfc25c5605b56d48e6bbb9d1cac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc79555e26c342b193ac9255c45e4d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e1ff61fa80fa9418c6dc5bcabe007136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72713773a6160b029ed6a951ebe2a549137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfbdef55d84d11b8bc723b857a1727138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44070c4008c3cbb74e6b735c8516180e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1740254d4388a0bc7ab715661b687140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b6a07d14973b17c1aa4b1626365c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046058b2469aac98e8c7679e43c9b713142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c767750d87ab0a7c991300478e7a42d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfe4dcae4ef5e7e030667e59443d0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d847cb6b18b17101bee25efcdd4ddf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9a31efb69a56e52a70e1885dc9bb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825ea086d0f6d70a3b139725a3858c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784ee6356b77f993a335d4c4535381d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdd008f1efb930fb94b4814fd33fa5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c07215fd4886a9bff7409f1228da25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa363e66de4d69d93b7a181402149b78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eff390a4eb987e95cae39a11166458152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c4660ac92b108a94a3ed409520db2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6b7bc3c339c8a8fb92c09f6a97132154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74c3d6d625120a1077462074807cb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33689a1371c713bc7a5d6c0a17887f07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c150aa49d249806d8c06406b97f400157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5da73ff408825c0aacfd8fb29bea83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e99abd534d4064830d929e890c5a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a30980ba09bb2c3ae39a0079b115c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570019b2c1a7c63b04089fcf7e70c25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a720dab316d1cf23c49a724a33893162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d20a7fd33f5461cef54fb13981d830163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380f575f040bb1b7af42c52a5909747164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fecf505eb53c756b8def8aff5dd33b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b47d77a7cc1d2fa69673a079c5cb2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdb78531255811fccd70cc377d688d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc61aa7e3d5630247b94a382296394a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ee0936a61b0379d56b5159fdb32cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00613fb405fb1fd937c537044dd2c53d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39493fc6d3fbe7f8fac8b69f21cc867f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0ade897c8cfaf038d1785c9cef28e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01fa4b641af7b7f3067e3693964b20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b28f13e36fb935c9236dc5e4d4f0b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1fb7cf530cd2fa290006bdfd7a16d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087998407b8131cd6e7306747e2f0de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dfe5e79346509c5abae3d710efe7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc107956058f0d6aecd2848e1f37a855178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0085683d8a5f024cd4830701b0ed7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0c7327d36bfbea4a30931d6d18d9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972a26fc1ae86b9159c4a6849c63dab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e696f659b7bae567c30de364474f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaf9afd6ffb723303b49017f038ece183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab115a890a43b189a3e9e58602e8cf3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecae4c15f123594fcb80b13476ad47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23262c53a61132f015a1ab2e1bd9b4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e02a7f0fa912d1dd99fe563283b28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80167aaf3f9fa06701dd0fbd88175aa9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb604f182dd505de9a8fee800b44a88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2683fdb920739445f82bfa2118c2538190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7629cbec2ddd0de354f5c6c587c2655191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063cbf9191d73d2d0dc44aa35733b7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d30912cecd6705eb199673e919a3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102f87f35a7340872b0d567b3a4957a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9d88ddc725a182bf6f00b92f5b217195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ca9a8e055bf66a95b00a833b80473196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab90a194cfc76891868e0122687a96c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce78719ea076f2e969a3f1bf1ba82c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49b0cb9d3993280e1ede05741e7f8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23c00862ecee481b30e511fddb9690200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094338ccd8c22cb78c99743a19c4f36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b0c354148c0ae4097d58783ebea88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932ddb68169ce23ba65785b06311c5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99b8a64d5c5f3311df68029d927d7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43c3de520853411b643b534577a7fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed918d798d61d6b339692e03a1c97a3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a895313a5fee552b45e351448083f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574549d08f49306700f0f234aa53d4f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419be5c4bec0592187bc1e8748bbc145209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991893cac3e23c4e0a0c95afedac6053210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4252217ac8faa59120896d94d50063211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7411d3a46dd03eb22a71bd3251af1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb8266269da94f6d20205f18242200213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b215b8fc084420e0750c67a95bc89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01a144187371a988eb97a200cdb0e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b4bc79ce903cc29c82e64ac7b1646216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5c3de879c254a070b99aa4594866d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265ccc2edaa40c034e8b48fb5af090c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a71e20b5cbed5f0f0b24634ec7aea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1165df5f3703e1670b686da1fde07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ec80550bf7450b1221b61b94bba38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeecb8ab5d6ae3f87baa35621c9cd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be64c8af3d3690b62af4fe570446a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e94414da657fe73fa4e73f97ead51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a5c7fb88ce6b6b6ca55a49fd9beb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b83c031ad72d3e9223af324e588dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d4d7d43dd8b41920ecb9273460a9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba8f24dddef75f32dc4f99d510af3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72824cade0940ae41dacdc6edc525e1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abf418d04b544923226d4508398cd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b28890637950a8a242c400f87fd45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a967c57b66039838e966efa630a57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d93c417e16db0c84bf4d9cb4a4b3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394df82ae6799e291c5f16bb73e5f08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d6230a833a4f329f8387e163019e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f3bf2a8bbe96665fd0eff2623d0cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bdb4f059a981da5449992e9eeff4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c37b348faf30877f1eab3357eb5c0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c7ebff8a51393475c91c01640633a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b3b6f0b47d4f8543969455b969752240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c4c4a078366aee93a056f67e53185241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f10b6730a037ce25184ace25f67abc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66d188f8833fccc47b337cbf18f1e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefba19192e31cfbad2abcebd386dac7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7680767fb55cc39aea274e506d8700245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94190e1ae19b10388a1f5813518a4e7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b70de738a48565af80c09a6198794247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bae9478ed61b1a8311e14d9a18975248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fc983ca16cd932939884d4e82f73f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732584cc87c07dd7507feb73c0de23b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491ee832210ad790c5979032e496dc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a74b3856fe8e37bdd78456d722f73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9634c85e272e65322e06c33ba71a55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a195febd9c4bc03750b95c306a62841254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79092fbeb22f087d8e9345038e39a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171f6a5cad5b02b2b34f1888c8c2ddf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864ed09b71eb106954a6700356941c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94daff51e692151065987768052d45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74d59ea1d1b5102375a5f7e7eb0fe9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7171c8e1890ea305e61d56b1b95bf1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a57e088b276c8cda1068ec7641fc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efba4cc2f664fe880ac0b7b70edc19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d9e1b8be5c370e3adea8a80fe4f2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faace7fa420c389889ab3ab22975b614264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56505c1ebffd0580b53e05fb40b9ee84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140a42cf97a1ed08a0ba202f0d9e38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fcd4c460dc1ea4562f247c1117a79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868c6d97882bc8cc4917c3babc72349268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4784723fe5af34d9d83a5fe855f41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017a11e51a1eb30c5a64fe7f490b966270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887b18dbc6185ce4700892a4fa63d09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ae521b7c8322ab7b84e49c5da666b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0849b24649279600de4f33aa9cb1105273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76f5e2d82ba0bbfdb763942c3c58a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc93b6959c226f007cbe482f8e4666275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67721dfbe90aa4b6bba92655d26eb5de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bf0d545b9a624b3db0c62172deb40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62379da3a26754b06b180a673c9118a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47ed324554628a758e107b6c5efaf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773632184bb37d62c28a6d125cdc3b4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a19932afc67af9493398a6657087b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9136f3bc1b7654961234a7f7a7f19b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e203f00c8a447859f2023e4cdf27878283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b3056beb09323bff8435ea3e2e504284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d8d9ae3824b8479b43634863a2c67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de274a14dce527a92f84ba7524c1aaf4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7d6e7e01943da598c3f99a22bb736287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4af3b69a839f723ecd80c8b1199678288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851f5092fc6ffba4e61104443f1fc3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1988bbbc2011ca4c7b193e2542d3ed8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32f99a6f8742fcd94852880059fb25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac3c56ac4a713aa0454786ca93794a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed1b9f48f803e3004456919730a8be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125bb3613ec37a70fdb72287eddc443294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b5a9a52117f3f8d30399c687a5757295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcac0a1527cbb6cba1c83babf354346296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a34799c6b66dbe2c13bd292bdafe00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc763f52534e5198c0ca9afe718793298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f77466f96da08caa79f662b038de34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb24edeae7414ac3a849c87aef82d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7b2e977428d3a471134088b8f323e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17571444160be0256c5f0775b43d385b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f10bf5d05874593a139f51498a224303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c1df2a2c00fb198c76c974c6d0900304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2b2bcbd89ca1828805c1cdf54159e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468a215754fcc08f22a7936a8aa685d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac8b1d6955779acba1990fa53a1d16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dac358ee24efaa97e44ef56b6320d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff44cc35683404bd0e8deca2de992a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eca61850916fa003ba0611aa97aac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e657da019b5fb6a6d1668c81df9422311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372e7f69c98b5f34659b027f1e7b065312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25635f9158d9b88aaf70e6592c5a86a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01d5c8621faf51ca32f1b48ab4adfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba06a71c94680b5816485444b9f6f9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49a2637a02fc760a7954b4a6d66e2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66669a6b0b5f700c8dffd15b6aa88d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b537cd4a0601a82afd5674d20876362318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a72a61b3c8ce0e0a2e3afa19fc7c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eadbbdf9180ec6975fb551a67ef467320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06466f54a328c86e9240366c78d26933321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba8367c837d5fc91bc5df1a4f92bc4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53270a604c6831e64c61d9047d58d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e740bee2beedba21e31883d6d793505324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec996922130121d6d12eb87867b571d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e883f33d90a1936c099412296c4dcd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4542896ac64d533791105b2f9f9a3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf98ba7936bc540284d6700821462a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656d9b327c8f2ccea03c5be4cc1f9e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850eebdc311b82596712fb39ec074cc1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dd2a0fd070b43cdc2bcb7814770ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b579d66d27cc8a9e6c2f411addc78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85773e51dee4a283211220cd1890e272333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4926692712d6037d840b3e196a950334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896fefc93437656a23bfe3172681373335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4866552c0e304e466d691cef4304a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3573ae63c17e5d22a42b8844201c98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c361742cfca6ccc107276ecbd82af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cbe1bf0d9f4975dd750f6f379d2f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38800c11638ab94ebf22829b890bf889340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b68dfd6a32939b22002179f7047e46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1924fa0d1e62156025daa3b35455690342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7807f447a242d4a4a4a249d40f4db72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eb14cacd07689c9c43016ed4e88ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960f6328dfc410342841546c6cfd778345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11db4e9ef5868a3a3231a5e706e1a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b3b14b85f13d25355a26d751b3541347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848ca4c793360d4c8fec156de82384a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da38a57e234777c1084179764f3541349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8385d3908d93e933b74a4e7fdbb8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6a7a05767959cbbc6bbab7f94dbfe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89156aec8e68c04d8ec7727b533f85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10726baf649595268d856d60695175ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07cf68785bcb48ec7a8c0b1c908d06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd25c3d29be02c224d4ccf95a10932355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2ea68abce04d01fdea0ac310819b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e63d5441f6562370b6fe1d9cf0cd94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de913a71f0dff0334e79a80fe8c115358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff6f80a3816135f4eb9ce10a3c3806359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f6f6758385d844ceb7d6d898bf1e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6612f74e2264d52fdf93551546688361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9885c3fac88e822a8d920db868da56c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26e7c3a3c07faf065e24af97cfdffc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e7a83b9f2f1acd98d57cd6dae60e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a4798e1b343d7933895b324c7b89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82c08800b36d94c0d15dda1e9109a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538323b51f7dee8b6e56b048ad9000ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42468df91320ec1d1ceb69979d4785368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6816e8a490403b16b8c11b76c66360369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cd93fabc395e3e69316027d2685a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2e2ab7865073e018fabfdb5227056371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ddf373a2f818d685326e4d91696e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2224fa7a9d868b9f85a4f669b9cc14a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96adda453df14faf41d0517b8defdd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b991477c614dbe55418d938a077ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429559d6f1c49e3bef749d9f5a45e2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3c3c06cdb648cdbf39d4c3f77e129377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc287211dc7d4ac9366badfaf8fe418378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be1d3f1c1da301ac6f87780af62990379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d50fd751a24c3c3ef570d81ac38c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ea716c07acbc980828ff493de3be8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4d803781775edc0331dbf2dc99059382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17190107ecacd1d9df191190d631cca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1965530c263dca8f851c3d440933f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d74e1eec67436cf54935769778b0a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812203d9d45717b4070d9cec2ff752be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddb9424f14042fa766496bd3ae031a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e66049e138920f1773804225458ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e79b81a05e9c307211fd25a34bdfaa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f84239edb75670639fd94de54b0e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffb35a59c3ac5b383a89c20cedb01f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d3a69b113d80e3ad83e289278dc08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaf582e70ccc33cad0d4777d1b5bca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34005046c00897dec5cc4492a986949e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0566aa33e4c598f6b49daac8a146e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3080833167ebe2c136707b4f09906b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3105ff1b47be54a09303f25e1e32a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d94758990970dcb5a9d72543c7f5e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eace8d4799b9df47c0d14beaccd7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4bf202738604143a2d6630d46c81f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8a09decec2a15efb6d451b092c820401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49dc47c3908095499a54d48ed78611402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ff738a803b387d5a79f85b515e245403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001325e4f34b578f7f968a82a904d89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c5ed8a352a18115d6f2800832d4d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2d3ea1062aadc1a802928548223dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e9c31400a5a52cfb78cff39847fc3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3167b247009515e581c93416d3a695408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385ead7012f8fcb4d21bf4d5bfad13c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31af689f4031fee797aa5ad500a3d94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bb3941c7dd0481dcc6d77d1687e61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d13145af6ce905d499b5af4887aba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794dea3c5517c1f58eb14f4ef4ffa6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6352302d18971442b09a8b227fa660414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b9e38e271e23edc9d670f11bd6a8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51befa76e9d63d72c741cf123b4612416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8e34b84d4170cde70d68ec33c1b2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953629ba6334c19e56d053064f9f227d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4a09c66de806b5964d9f0e46b6431419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dab8abc1591af84ff0d78e690e2814420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e63067c5986c24e08e8126b34da79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c806b1b8b3d0a32532a06f84175681f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162efc769e52c45e13e9934bfc983d0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9a42d16beeec068fd9aba8c1e0d8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf751840efb64b11dd51878931d9a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f19c961620774a2de4f7bd9d0ed00a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6e85b9c6603cc778bba0061bbb0bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6aa8f7b5c88ab41aa46da9e6a6f96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b71159be47cd9d6a550960cafe662429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e124d8b5363c0470d2ce584d2b3124430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18326c687958ce40152adcf92762c8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f2a8330db16ccafb11f2a92b15fdb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c0c80e3b728154e1f7c1ef9106375433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e971c15351b0c8cd9145c590b68274434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a15aa3f4b913224bdcb31f0df904b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f2ab9e0b3df1561ff7ad2cda66961436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cfae4159678fa36fec2a094b8f626437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6539d3fdbe51ddf85b792780f2945438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1049130f05463098012de28358774f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c472f120fca0dac7cd307439da326f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312e62b0543a5e526c0b39b0cffa3d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a214927eac1fa87f60aa13bfb0e278442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e119665c8309e8fdcce1c642571639f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88409884784149f4e3f5a02232f988a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bff7f4ad8247e67f99778d0a08953445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c5d2a49b192cec2a92a65c1663471446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22216b4833feaef9d29b2077f68909bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b339ec6f5dec80129d1c8c073426f35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734161a5ab720bf2204cba8a77f9033449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a18ea4acb32d52ddd86324630069e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d353dd50e7da94de58aa8c5cb0af4f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fc09f5ead8f644071fa3ea5eb69dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a1cb7238baecdec98c3cb9907b995453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed765518be51c2fdd4b9f8ad554342a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9c41fa9b817339568c6ab92ccda5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806f2390ac753e1291359b12e4e672f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745200cc4ead7218867e91897ad36b3f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b39b55d175c8e59bd8eaad0f89d1ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9f6b5e3389855754fc4792cce13ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaab15528d93f6d187c9c47d7e96f6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb7acb361b69309cdcc6d0ffe191a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afa082f4bcaad7f675ebba931e60f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566decde7cd80c0463c4322ababd076a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f42a2ee6c6997d08b6351e204bcae4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0299792c7106ed989fa7877160cccb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5cbf564b5398930c5bcd61172f3f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2438041f62ff09ddfb5aefe2288ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a079b81ab9e8049f978ffdbc0041a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561756fbda622f1e1e05fc94a9261ebc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f5ca4fed05de296a8ccffc1ba3c84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a0818b44213f70e265c71285a2d04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c72038619852cdfef2022180bb1b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd960e9e0e78fcf56783dcd74fc94c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8777b7b0938b858411d2871053bd35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cebf0f61dee83ed0687cda85f39561475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6dbe44aca985a3a13ab966712eb93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc1ed8487687b12abc50f40aa1efd6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057572bfdeabd45b01ccc0bfaa98a93d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb0c00dcef4bf8a17bebd3b3022b53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b82e02ca39f4445d6626ddfcf61dea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e0cffba4e80fd35867b3be0989771481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6240a6e949b319cb332009596da03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba4ff27f19d3a620ac5e3b6ae49d45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe0e3836bd8ad14597f9c4cd2ca8b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161296d25e429aab11f16d90bf14c79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c45fdc67105301d71e114da5048af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fe8590638fa10e14413d487161245487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505352e2ee1141820d54497733185ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cdfdc464261f91150da18c17bf71d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fe3fcd690df0d47dc8596960f3ae6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135c7bde16c2dac1aa3de9d41c5fa52491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf106eecde269d0720cdf7932b9841492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d4aeb1a2fff9a6037d5b899e8ed8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb87e2525a073a2fe98d3726b5f522494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e67b2f206e19a160e4193a3c9917c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1a9522a06f45a8158976970362cd7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d63dfff2ad5fec45dc182f37c720c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aa28ae7fcabc44bf351e268abf08e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29516b7b660b603dc9c2027edbd0dd1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df1add2fc12f13dd09d86c3e763819500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544b0c161f13e89883eee1ecd589e11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe4dde10804050b1c952b58acd1922502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342a8a02f1532796d3192d5b849b669503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defefdc1e680c6119e90133600c3035a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5eea3006491a2206c23e440013eb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe2169f63ceb56a2f0d91e8713e195506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2061865ae5d6aa20681b711aa61f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c63601baab30dc567dc1606bc46c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72575b0e64bd191828ddcb4fed857fa2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97b292589de0550db8f67076d32d63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cec3ad0d78243b76bebcdf6a6dcead511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3579b8aa6017959443ab169b86d7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1104008cc0ce98dc97f48a9725892dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818840b2368e09ee30f951fd1c72e44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b259d4dc40e6ff130040c437d4f33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe07ca57fd2177d552e705ac9db9377516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3d66526810b8c26b06a799a855ee4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecb819cce16f98d757d108465cf7cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3ab547d09af0b78f82f92887eeca0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951f65694abf053f6b7d4166c9150c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0203a30f0a4042cbe9bf95d6dde680521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37433cd851ae5d4181a9b3592aa2299522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37741949277f53e3e229f0ad1044640523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c146f6284e02d1eeb84602c5084af9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e883fded38385b55cde29629ba133525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79a2f76789f5542e17dfe39d6112a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205afcefc9549c73ebf44f8e5b99f6c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45cf2fc8acc63df5af93266bc3296c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e60bd9bbdd615db7a2f3a970560161529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d19473c11b4bae429752c6e1004a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cb0f1693c8acc1643cd8d169c0829531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6023f29a1b03950db25538c18bbe9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c5e99147fa31669704602725d0438533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47f2667b0d54b283bf451e0feebbc1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd381e95f8cac11b2a4ad8e02b5aeb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a00b7776c0259d1e12d6a5d68c2976536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a369ca897069770b1f008241f9d46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac310293c2dc7d6a4d0ed69097339cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5b0a22d740557529c223de8d960b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404aea5dab408031b3f74c3a5576f2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234bc297d5bfd16769f296f676baf51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa3ee48b6beb1580dd6aa84cfa72e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fc5572264df71ea6bc5060cd7b589543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2de67c34ade1bb27372f70ec42324544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ededdfda45c52ba74904b82649a98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ecb0458af7dc5952199b6b4cde1de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c77f3d162a61e863e1a1728d04a79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5257afe85c280aa122103801ee2ce5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257cda813060a3b7ded4bfb361aa896549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc10cc571f4b11b64116a718b8d516550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea3b7a1f195adfea74e18958afe63c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f6a88cdd7c575c2c948e7aa5867d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1f6e8eb4b50c64f78ef5a6cde4d48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034779ba12c0e517b07e817a2a83d065554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81553854cd7a3a13151dd71314ecb01e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217ebcfbbd2f9a78575c2997dc0afcd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d56f48620667173cddc39ef06ae5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d621556720fb1a91fe33b990646c96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726dae254507c514721b3606a55e726559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63689e3607453cffac408726f57ceae1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5582ed2de8a9186914c5de7c99791d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25190f566f0e224a17502507f443615d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c80f7dc9054fe8d51eb81dfcb8bdc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238176a7d158cc46c49689eb19d9752564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ac55e082d1eb93e30c435f98a3707565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ea5ecd1960337c1361369ab09705a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1971f83a1d46614d5f93117d4a5def567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17128659747d97678d70927873d44ee5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea09ba68d359580685983477021183569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7d6bb95becd9e6a4da084d8180d11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8ba6723d45ad462a524d21905fd43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c6da9cd263b07df9ec1a3cd961aca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6e5e9d0183a7b87db0b97bd5009e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fcbf7ed09c5b731d9f9fc99639474574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313379ebd2bb1f5b1000f0b4123d1576575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26326ba9b6728ce50ad21fa51c0e71ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfe27120567b64df619f9cf0e20acb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83555c241d1641ba55d7107add7c6189578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3e9e1132d28eebdd1f25a81776df2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd03c6e5e607a448000a19396b401ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0092e14d7f96d88eb8ebb3b526415d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb548a77af4b3a2ba66677806be8997582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea239f2387ef37786b47d3f304d19b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c845906a1fbb5622ea189b24259796f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fb225e0c34e8e7c6a739f653fbc26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b67c56c1cff4fcdd60c2fd0786e8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcb6b35f4d033eb80067804f9b65a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c790c2061b80c782ea88ee5c0a3cbf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5a3d28793d4398c73aef9f480ca8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe88ba19a33ba68c1f35738d90587d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b960d31dbca327fc27af9b17fc025e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c77a95593f977b9fd9d4b44954b9ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3816e42bb7aeb5b2ec3f8581bfb769a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eb0f9d675c1d4abc06470e7ae952c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb0b2a905011b71f224214c10705c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83610966808e8e44cc9db04f24326f87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89334c15e169e5a4dafa352a2b023a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77945baf28c1730dc9b77dc0f6d30fbd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8c5beb591b91736f372cdef16750f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9845f5a251a878d46ad1403cfa821600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287c25df593afa70a372a594d05df92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9966063670bcdbb2157a4f73d00476602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6599c680c53101f053cb6638be2d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06f3e07a3ca590f8a85e79a3d0d8a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb002e52822f31392b0d7cb18a426e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e432776f1a50c0bd1e6fc9494be87aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a355db01c144978dd46dd56eba4ba8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d05bd5877377e7b2b4bd2e95bbe82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2ab6dbd1c5dc7be207a65c4be87e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebabb530b9ad5ccf4703c82efbb15e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff4ca6b1d3b7f1897ad6401c5959b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d0bc9994e588fa4a83bc656459311612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d07ec0abf5528021701b80594c33d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afad37de053727cef8e398b62c136b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c184f20057557aa722b54ec80b43a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ec1df0214bc00c2cf021c4cf1977e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d964907902d3ce8ebfee5c44716648617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e049fa230c5abc6556fe0c73e1213618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65450f1561bab1618f7e18d1ce4435dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595d2ab454dc11260b2e853fb1dd897620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe550494a7ff0e8d8614a05246ee1ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f440f4e9c36c6d0c1e4e04582c4274622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df93462bd531edef86d29596d16512623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88710d72fa8cb5a203de4dd63aa850e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cbfd5cadf7bb26179fccf4544b7d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e42710793e3a32ebdd64e8bf1379a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dc1cc9852a6f995bdf437c3bfb4f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f8e1dce5ce315e09ccb4cc0c54de0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d333029741ca4f2eb2889cfd89a217b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d31df9a3b17b2d0cdf06a92e01803630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207cbef24f1a629e440931bace5e0c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde4d64c8625990babbebaf078eabf5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b364896bc72dcd7bb67684a84b211633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798a4ce6a931b986d277ff6c16354e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9b30b9d94a221d23c01c3cbccf4b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fc1d85e8db8124e27922b13be1a1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30382750f1e1130403e8503d965916f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b1dca02d3aa5dbf447de37e98bbdc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b580c618cd343ff31f1675838bb67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cdfa9442329e44d9e17859b6de245640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fcd70a817d580cb4e680216a5da08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4399ac5da32748813e36a091740fcc3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78776f31def63dbb184eb9a7e93d1012643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee14bef8bbfb094acec5ce6d9ddea6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00650970e401edd0510eae50e8f32653645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74b53c174b4bbc0650160a21d796fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe4c2b142b864410f1ffb31a4747fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9cf0ca7810db73c8ddfff0319c9bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e5574f7dfff6a82668903e036cab3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2a81afd53909b4f49195cd9f8737e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42466dfe020cdb57c524cec95f16a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da4a3c3bf2ce332c39bca6bf552a7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefa2ad475f910d62cee572c96050bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b135fdf1c1306c868bef08708cf15a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84461d60b2c5e42e7e487a921728c13a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a011ae59b4705855dfbf57b1ef061bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1226be3e34a14bd9772970796773b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2592290669eb33f4dba9c41d563df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb8437ea16d04e77a0f9e9fe8d9f81659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4622255b6cffe0ba3f073518e80e0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401188e7becae41d74a0d864476ae823661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036096489399c0dd5f18777a3293e0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c38dac7b91cb516948a24d6b4f461663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0e1b60c375fdbaebb3a8177522eee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b4e2d2f14f686cc6462ed1dc3eed4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5c3a973df93f0200d1c57c3bff73e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c13193f094484d75cb8fec519de87b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14da2fad16a3aba07305317c1ede186668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede1cba472fb7356cb08fc0f749b4d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d990940794e2d722bbfcdd8e7231c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe9f772b49884802745365c2c9e3f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6673311e4d043e8e49117ec5289fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f42f136b5bda686e21f161597ff66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d913dc1826c37ba3033dd99b90e0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5439cbd05488dc62dbf9273bb93df6c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b8f257450ff46fb4962f1ec2180d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2fa75ef3b34e95b89bf2370a9d9b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ab7152f96286ff6fc8da6046b778e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba035d727fa3b2ca546b89179808518679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b195fc8960ec3caf342b9732c36c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa5cf056eb7da6b30d8482f8887b2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae38dd29f2c6917dd3665dfb6373ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677a9d05c59c5a4509d0c87cbba3fc7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba03560709c6164d0ce27ca1c68e161684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf9ef30cbf648947e83b229c0a4861685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9047e2c8f4834ad8fe7bd0c790e0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced52409508a6e34094894e993a68a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b9359df7e07511e10c06efcc30574688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204ea1188ad238c87bd324d4d85e833689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4091d183d94beae30ceb4d3a88831d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74118f7dc02b68ca9c7357cdcd02365691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4a30dd1435a1caaff9d532256fffa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d72ef3517bddd27a742cb53e5d58ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034901c988ce6e9f39467c22ba3e72e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e70a3d49d546daa69db6c876d0007695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30524cb23d99a25a1ab928840451ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b7b90164d379164af916bd4bba77f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db27ed23dfc7b4be1642e8756d0b02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02336684c49408b9e99f0844934afc78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dfdb8638187fc491ce91dd26c13e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373719967d151439c751ae81d2676ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574a620a330951abd505b8689a2ef2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1372867084fe8c6dbdcd9a468147918703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253822208923fb1d2980304d69a0bad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ca6ef363e5e3d051082444f72b268705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481420472ebf3d6517273cdd2abc62f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68ae9121a06c6d82bb41dfff1d6aa6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c7ee06afdd8cb01246b9628e4f01e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155d54216b6423c64ae627691ddfcb7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bce6b6666fa85060d9551b01152d9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b977a6ae333ed0c4c43640b11857cdd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eda813a72c7ba0380ebe608442c59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963215b1b45d1df92360815fc1e1f7e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b558582dc3f690dabd117084ee844a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d19a0366f57c385a9e9750f6db37a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4264b342c67721d3820dfbf207a59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ab8f29397c43c2a0148ea7e0219ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629164f982935e12ad42cb7aa17e6571718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d83ec5460c81b3cf489cafe7264ee4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a61884ef793b5fe928e440064ba58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a121d9e1dc4599e58b1e4df0613a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd02839075a36a4645125a9f7a6a6d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682bd3344c2b913bf99fa7e068a947a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b2b085df572a2a719027718567936724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defcffbeac3d179ac0f2543452a3ed0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3d6110f8d68242a975b45ac41a736726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cebc54502f3fc6d58be51a304013b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733036eb7a1732ac7093db1c89f0067728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e74962ae86cc9e682a531b1958e71729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d29f914b31a54df6654de5278b403730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc24fbd46acef6d9b38b59446ed1b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff71fbe21fcf3c7b421de486853325732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3f36707931bb42d256c4ae2b600ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244a18c21b2a7d4355610bdb8fe8262734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777247bcda98c70b2f38f948f7726a54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802c2a2407354fad792d6722dd17277736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d339926e7447bffa1634e850705b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d5fb4af8f1776cfb08d2181e63a78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694a964700e2116fb4b03af0bea7711739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace876bc6c4cd1b754cd5dd52894f88c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f8ffd934df30dceef46fca9d20e1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b99387555581c39fd42529c728cf0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea62b82ae61b24190da5c0ce198d6dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8e28b14050e55dd652384cd2e9937744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7822ae22d731aaa17473ea668184b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27820157e47a39fed760c6c31fc087f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bc5c0a4f4e1ac8447fa411c012ff2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14621bfaa984e8f6d039cbcbf74696e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3b96ada8f14a03ac8ae67f48d18d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f64af4527db5c997f7c585aa5fac69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22786bfab39a491a29d03cc4a28eee5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08f5eab2674272980ef3e3d0391569752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090aa4b5b64ce55eb9c58ea17718185753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32f0eb4cec49814b64040e40a1dd0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9562159117f461b0d47f8ad7fbb9b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adb17af1d3682af67de135d3644299756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e26c89382302a8282353676241b9d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf8b2e5cc418d845aeacb7b6e4b52f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b9378c9f4a9884a0e0e0d004360fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd7922df98142a388fa3cb6fc899c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0355b551db2e362250dc724d6c2bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bc77579b28d2b0ab9eb5702587d2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a70f9fad54fde4451eac14a6d1f4ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fdd520555b489f58896a4ab597c895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8db4656ff1b07775afcb38d0215336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1aa5e6c51c05b2797cdf99c92f197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6240442785c5f9a4fd8069cb160fa88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad90bf2e897f9ec4a47e15c228cb5479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eafd639132ee607e5e67f9821e30ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ee2c2ed45de30da882bce0a7d6f2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e10779612a9733dc17ccfe1a52b6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc351ae51539b4338f28bc8835f6d3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bdf1558436d8d2fd3112ea83b7a4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebc9abff3d7da2574f595ef2429e3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70c694711ab8a1f1245739377db47416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da341dae5aee74baca8f5bdd9f9ecb4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0723f63c7a4b316e0d17fdf92b37c3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575682fc567b05c6bf9e316719894e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b873f4a69febd234fa02c35d9403f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03641d44c77a6b087c558307c050e81221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e18feb119979467b34b47b12834e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a52efa0ded46ffee99970df1ffa06723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e486b7dbd5aebf56951a12eabf3289824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9590511904b1b2eed88905a65d3ce3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63830ff4e4c9a65f5b8b9ca8a8877b6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43983327b56004a9891f28d1c6b749c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ec3d121ac971f631e6e35d8b0118c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376183a490207aca75adb7bc019e89629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe26f2c90c30d63c9b8e92a1cfa1de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2137d1f9b50a8c34c606156f0377c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdec317b25ec075b2b3a2a841dbf2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126638a646a7ce027023aa7b9e5d60db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea300b2cfec9d4400e8a130c0bec39f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b19374b724920b3b7deee827aeab235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c58a54e3beb6f22f88dfc73f8670dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71aaef6609beeb39f48591795fd9f5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70312afc824ef38d2e67cba9cc174ca438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80141fbceda7c1884811684f3eaacba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81586c8bdf8950811287c9121f662db640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652cdd8318f6ec0a22140b29dbe2f8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db96da81513dc5389bc890dffaf37042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e44df05a3320968e3e3ad7b5487fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ab11227bf76bb597dfc76617dfdc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f91ec5efa2663deade42cbeae1d8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf806b394ba221e79b12d1ded3fc35a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0db26fdc2274faa8f01c48e0daf5f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76cdc169c67e7b4b7bd59550c379dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968bd4e26ca42b690fbe9cbb000a53449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b475369dc539935ec5a1a34628f2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf4a0eb301bcf3937728e219e6ce1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9e2ce337d12e0715e3fa36d5dbe8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c0bfc70d2103ab6c9557e97685db153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b14573fb26dcbd6ebff8d893604d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d5d75fb4559e290b30dc4e80fcac455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da981aa4b4cffa4f6cee8f22f13c9ae656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1f4d313ac0d9f4efd887f6c76e3b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1a3fc6ab1fb3847d71a36272f6e3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200bca24f911e25b575804e4da01b4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdfc624718046d9e28f9f1e122105d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e6a9401750518d7d3b3335635dd7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d92d3edb2b5d9ed94d7b8540e8d2d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6843ba006302c25ff76a66eef64d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591306e4cbade993c6ed8d11a3df79464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b834f31cc4b0767662291eeb424a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b707548993fd7e40d669feb40c45d5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a2d946a2d7954932bdf82916f28ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840939c9f8e076f70f7797b5c11f1a0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df43cda0632a60bde65117708037c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e69db933bbe20d6b84444f5a61a50370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472f4cd957367453965fdeeb9cc681471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2261da2a93e9a42eb6e9550f01765eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c49bf8311dc0d3914595180a917673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747905cc5c458d3325a4fc46034892a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef481c1130517669a6d031cf9f834e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e3f408b4e443247b77544869f5e9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e362a27b1a730285186d6caccff6e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee5f917affc0f2542ddd788e0f41b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442529a0a36b6ffd1a69e018c9060a6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a54103955d9b0dc96cfc20a40c7e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c14a8a8605d257652043ead034da7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466c1a61e5b7a11c6c79a914d9f82c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019bbbf3a215ebab8410dc34a168fe583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b220c4680b79c3de1ae21396a81f8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1c6421aea278fe83c66e1146c4a0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403f929208c28dc445b75fb02bd90a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1efaeaf26d4f7b6bb0c0a957fdde3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a3ee10c1fec1d05481f3ae1f79dd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcbac6b4664d5e0b7ecedae2e75d5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e636496be5ca43a830e74976e51ad3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716fd37eb795412554766728d731c8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e68a88b9b8173079810881f20818392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f0fdb32d380a74058fa58841a8b2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0118e462ef46fae25a79008bddc25e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf28d3184df9f45cf2b8ed717fa74e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1566538880ac6a6e09c9c455e5b76d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be014efb871a6adce9fc9c414f456d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1e8b88a2d18c8ef3777b7c74a5e4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283d3447f31ce4c2ed3bd394ddb6aa899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f70fdad5b73eab1eb7c02648aa649100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba944e26bdb96eea3189c313fe74d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8616f16420f1067ad314ff22ad7140b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7b49464620a6a6faf8fe974cab5ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed1226d4039d3a3cc24f46fa2eb616104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27532644442aff1deb9afd76049e11f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2e806c13187afeb8a1f2b19a3f382106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd0a0608df1513fccbb99cad30aca7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a9e95c51092114a8af4c7d6a4d6ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f0d8af4ce06a46e14a0c0d9ee5b0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2be4000985919de9c7a7cfcea6efa3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b58b80ee2e771e44bd64428463e23a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75362ced9df549a3ff2c151b5b18ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468a5eb6cc736d5730c8fd07859c353113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e714d1d61ad2b08b04fe41f86e0afe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393269d57e56c95c8b89bee30ea7cb0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2a158ea52e781276ee6c28e449d00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22438653c5375c266e1c1ad36b4562117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef97ae2d45ee3eddcedd2fd81c657f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82614fa01385652c9a995f6f238afe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e750d96896c1932524cfb460a7e3333120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5611ccb63d609b69c53ee08cfec82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016fc802ed2a20d55b47842f2e27ee5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94139e1c8787147d541e7042d509f386123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab237d17e0946cd672ce0c7d3834c1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e7be1d1e059129621e0fe6524e3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff2f6dc28600d0fca474ed5533203c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc11d691131f1668a785627f6c6f0d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f042c6b97eaa28aaf561e882fbef9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be866dfd23b01efc3a206f902db873129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747c4dd1b02e73bf0aee35cc2cdc202130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d3deb78297e6b2238bc6c8b8fde6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510cb4361b798d04f0d6c7b1d91e5cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20eccfe9f21b2165cb1d9247d8ec44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b462919f7ba1c00b644a8b7fb067c30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a3dccef97145134a596799f878886135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088fb6e6df399f80f05c11e05f7f1a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520e76fecae49cb6ef7caf1fdf1e632137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a518c4588d57d697f74088a74251021138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751163ac2e5bc070878d93c3736582c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def4f027fa58d4594ffd72123896b80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98207e540ce7d9abd60dfaf0abefa5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882cbe09a31a2748008b68c65d3b100142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f161d094b54055807252ffde99035fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563bf457a85f3cdb5ab0dc71560095b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73600c3f04e2f6a2e06bc8711888f07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c878e78eb6e26755aad052b74a6f9bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab656981b703ff68d2b7428f5d1efc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a70617c9249634a43129221eade0aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298fdf5c7b34d97d4efa5d38d4b0156149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ae9ce6a3dc4f52101906aa0382db7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a5b4d498247ba64aec96fd45ab31a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23542b0f0a6b503f900c8c72fd8d10b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aa726c3652e6c06937ecf85d202a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb8a50b86d01fe5d57c6a8672711d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042fa9f53c88806a8158f3de4d37f5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1e36cd68f47a3ada6680b20e1ea47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae112c052f1d06075137e6dedb560ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5378ef135eda779123020c4c54a3151158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8747d9c91a0d910a318c7288393dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d78d8cc18ca384966e01e8a67966eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2aa7015037d20242eb0edc3d63c78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112d585aef9f23d0a7496850984e5b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a7f961f33d35feaeb1d17f8e096c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afd509bcae1b46d2d486fc1564b6e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544786c2ba34f846f3e5ea412c0f6866165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297fdb15276314a5cedef005d1c905c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73e6d39e8237ad05901defa9cc38eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd383d2d63d1bb3ffcff31a734b1008168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f530846e235f81cd205c9a542620b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63669b765f8ac008c37d7d708842ec32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735989764b960bcd2f481670c6524da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52d4c8dda87af6a0679da7ec54635e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04138344a17db64269a208a4ccebdc99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b48897eca39e314fe24a94678d40f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afdb251512db2342c38e452aa98ea6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1944ea63ff26df1affc5481c2a683176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5763ddcb101899a3438f0870f36fc39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4b2fecae6d5b5fded6ed404c9e4e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e639912cbcf0fcdcb91aae676da79ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafceba633da6996396b6ba5b742153d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558c7c8bda3e73c92011c6e2e17e019181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e9db01181cb51b8b53a53a27467a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a7c1826bc7f077092c63274007d55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22483e9deabbe1d782b2741a11ea25f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8945c5f0973f4f4fd05a284158679ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f89631379db67a9f00acf328d05e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a3ab66400d5896d33e95d470d15b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d88ed7a66c8d12c66963aa62bffee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46ff28e54925130ec2012168783ba1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba1e0727e42f3d18b49d25cfb51292190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad8981bc287b5bce9ba7792b6d9bdd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110544d35185dff1788314ae4992afc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf6d0d667afc947ffe7f2a84bc2da0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d94f94231cb6cb0f8fd082e85e92e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8aeee4194f1087e1f68f6e0e73e83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ba7b72a016cac3fe62acafcdec967196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bcb29f97ad045f7fbb2142ac511e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057631e2f79aeeef4187c27e56a071a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56afcb00bf956dedc920c78eaa793e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810bd1fb360158c0a63e4aca2d9a270200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a0efefb3e96e069037199d59f51b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cf2f0954ac86df2700a99f96fc372202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e27788d6ce677ac77abda0ccf1d8c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1ae1703d2bad98561893782ae2bc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67ed9772250bfc827f4cc9725659a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977710ee82da48b56a371b206e74be7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4b13b74e8566fa0a7ed2070991aed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90560fd8aa8d43884c24756db9a3ed9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7746d8b8b5c389bca8d23e3eb305b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be3cd08480e5daf88f61237d2da4e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56f882e6d77697e78ed9b2852c8972211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53c2b0b582a1b8d5782d5f907b6f73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361dd325f334b34a821780ce5c2698d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad95d2fc477ba269d7d434b418d861214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee4da5b83c89470eeb104edaf19804215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242b54175796d2dbb42768a6487580e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11572992b2d25588fe56e21f5707184217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200970e527a7c1890ac2d00bc65b57f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ddd8dddb28021840339cd156dbb93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11385e7310f76d2b30cfaf5efbe685ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df822cda483c60800dbae49866ed926221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51158ca9534dd51e47bfd6d3723854f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44ca2acdbc6e912a72e0f43a957d45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17656e061a950f549e20ee04c22e90f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0668bbaae493fc75dd74fd03b18ea3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ecf37d3c3bfbb95b68061ba0176f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ca790ae9088dba1f64543f05878f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450729cb58ae357815e2edd4a146b43a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03fe4f143538782e4577b14a92c799229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827ad08d631f2adcf3ba63231e4c5e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302781e613f82553a04d9725b6a1ebf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4eee8658f49f577cdd0c3cebbfb11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce074d884975ef566d53456ab7153fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad45c65045c8e116310c9ada1dfbea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2da8609d0b6d5adfe626812be533c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b880701aec2759f867a70b53b9975236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a48c5b90cd027afdf33658657a6b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17454c3b4613fa4f1d50507aa4d7657f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0ed08e224f885742f2634d3015803239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7154f02fd92add9c57139114d9dfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e862383364b27e8167b83bed9b6dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c248adad701ead4268eea3279e2e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d0fafbf94ee6ae5a987cc03d632f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20830b1a9aaffeff83f3c12221b79b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62301182f72870e5d15f3e615407ac04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbb2cdc1ecb6bc7a43c67952a004e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852857da140ef5b25900f017ead8650c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db33af6ede7e9172c19947028b863a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f5f0caed24b755743914026c794b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102b0ddc582bc99bfabe0b16111639f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a869e4e3b4c474a2fecc308f32db1b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaae77cddc9f7a9050c581da5959336252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45420e2edae6913f3948d55ff1de268a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc3fe6c1c1772eeb255abe03b6aff6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f86699d68ed84b708fe00de4ba9d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d521568776a76ae04ae8b2c61e10cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdff05cdc663bf707bba1c15e244ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6532fb7dcb71959620d862832764b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423e27f55965f4c23c39c0d1aeb0760259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abff5977eb17eae47b6932c60f91cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b29270e8b73c082ab08a591583127f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bfea1a2560fb0b9f35bb11db704bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560a5d507ca616966bbfbe413d7b06b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61686f8bf121880138df5d14bef143f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3cc6897ec49eea29d1cce5827828b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be64207c26bca9387ed0841ceba9e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbd9b8e583ee9e4f8d670a0279e633267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1b18009da228a1cd0142aa34b8aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8cbfed1bc6e9a91c1db3c49837fec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdf04cd2b64bf79a85c0d68461748b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6cd975f90020151b1f544cab5cdfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9c0d8a47ea70b281c8b8907ff9f38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437573cccc6dad8655477800f0e16c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2911b38b400d0d08a2aa88335dd0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f064bc03161ec609e5e8e84b1b8ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f24db7fbfd9c3189863cb1093079e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be0a2e734384e1e1e3874467a1be08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9a726951a6c874c6a3e51534133c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd0b787e3d9732696c947a4500d2bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cff26c038a12417bb1b67143326886280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ae6a328b9696f1a782d0140ab5ee0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac91e4a1a6f5bdacb07d3430504320282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb1515daca50643947a9582f9f4a16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0af3e53e32de561b427fe8a60f7a8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627843bb93b08496b139efc78cd1efb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807543bba6a928f56a7575c2251bda15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3d67d42d81e118fdbbb74467cce45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef76f6b8271beb2309c972774ead348288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb254cb1a20c741b43cdf40ebf8ae5ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b42b56241df4bb01d3b7905b7aec23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aad66507d8662877bba218fccb1b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bdea30dc14151e2ef4013db5a449c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89006e38427fa3552b21307152c8990f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f652f17769287ca01a594826c82eda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5457e135f6e32cce1736a0fc2bae5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826c397d3966352019e0223b9ccf96c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fca910997e19c66a739fd5603bc58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de965a277c5238263f114850375e852b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7737f17df85e83417cccc69e0072e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763653c31ddea08741ed8a6ea9fcc68300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fbb9b92f639b2754bfd4c57602c99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3860d26a274da72c0198a3636254d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303daf92482ecb3c31ce7e19fcd6983303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b06475ba17edfed86dc3671d065dee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026ae6253c839e66f49294151e51ef4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6b5c8adc22263349ecfe0f4381ae6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa595cc72b8f2e2d11befbc5cd05073c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f770935c9eba3e80337d73ffe7524308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8931c26d717ba4ee591cb89d715c8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d179257e1ee0ec5ddaebea47ec17a26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6da552a49e52f9588f1ed0a8ca0717311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6233e585b6c63993bbbe1f44e34225312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3406db3c9ecb3c3174c50bddf0cbf6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aae492f88d8621e083de32874dd13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288b98e9968d08efb192b48107238ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a598a82c6593205f3ae12cb2b69e397316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8174155efa822decb22b231cae573ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54d77900315c947630514de61bc303318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bfe023b1d1bcdb1e68505bc366162319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bef5cc4140449317bc14539346f45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d95bb4bfb64bb79580695a57c378e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb9b25b33a390192649cfe6329e586322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdcdff941e53617e658ab88abc3d7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fc5f0d2e261e7a5a17a77730a6f42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc345b0c1ef28b71f62a642488e26840325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dddcf8eb0392ca8c7c768d9a74695b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8c0815d8b1462007b95b09e5b6f2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794fc20b08bbd5420c52cdaf7832244328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43cd338a58c4865a8825496b4332bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8013c9198046243a17a27a46461a18c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3d3bc1e8db3c7eb5ed20a97a730ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93184091dfe7c519713870f300cfdb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7792acf1d7283218cf3cf8978e97fee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1279e2e16715dcbabaf6395f19a09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34f6f43a6d43785a26a954c0d9554c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ce07fac0a705a66dda76a0939410c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af73184b9695f9fd28f792d03b8627337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec7a601dcf3da3d8bcf1d05e05e643338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dcd89f671c6539a8cc24f76a9d1f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b33a2dc3c8ca82d318fad919a8a6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66082a013334c193c278beae0985c7e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5962b2d07cf93d40a7019e55c59b016342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8f6cf99e8e49c17ed7739b424d34f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48b37d3d0919a5f5fc1b32d84ddd6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d5bf12f8c1055c0e7c826904d5ed1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7a948bdd60a8ea1572ef259af8444346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa512bd689b839a7e2cf47b9aabb159347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae82d73479d3c27ac9b0a579a518cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb588606f48320513f2c16def27fe138349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42772dd56e941efa8518e2e0e23aef2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaaa6f81231e8facd615036068a936351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aac3f70bbbdd5537afb024e0fb7e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d8006e0f19eb2093040242fc51e32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec0aff31a84665606b63852d47ea24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc44848f582cb0be195d8ce115b166355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f94188edfee050fbd2e0939bb69e2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c26f8ce7855ff2fe887dcd64e1ff01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845165e6f40506619a47dddbb3064a9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed7d7c47422424fd0b63bad708f0a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8faea3acffb16a9b8de6a962a67bfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c207dbd06e889e0ce882769742528c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad360c2191c08a0b77eefe2e3d2b3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc723ca6920df352fd2739c6eec28fdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bde748f377f58746ef15f6e0660c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489550227b338ca49ec56dc6ec1a22e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4038e7dc72036002f147826df45f07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10dbe89c7891c5a78816f58bdb33f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23865de103c264e0c14cbb5d3b21dff7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc42b91928417a70a2c3092d08c7b2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45a573d594a888d34101226179e760370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917143fdb52fe6714e6db429b9e1900371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815cc92a5c57e7dbed755b2e5914ef5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18e40f57c357bdda6377943e2b81fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93328b1f7e0eff21e26ee5e8aa1233be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d97a45e5aacd8ad61e6ee060330256375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8341c960571abb84cff69c6c22eea7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0874f9091e182b868b9603323e7fb7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbdebdf4a7e14fef257625463415f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362f7bc2ba01f4fb2771a397750909b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358eafed8087bac48c0dca2e1976369380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93aa0ca0defd364af0e5106ad35502381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94740a1c506248e3f1f62e1a98a651382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27f7acc89c0d9fe6dbffa70a7c7193383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca428998f56385fc896b5bbc11d174d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3120888988c3380a71e7831dc591cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198e06bd44dbdbf436870ede044585f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f87ec01b73f295b5efa5a17011c3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bc9e5dff4178004db200ce6cbb66e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a05152b5e3ccce1aeea363d3187cee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387e55f0e61ab8d54a839d75cd121c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90250b6da94d3752b339a7798809106a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b775cc1f7606177a5f74f07c439cef7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbe287c84d308d8d4fec53cc2f994a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dacbb7e52a31f97c45360d34677b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debd46b1301c326aec62bc47846f781395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df61a689ef1bdcbafc767ba4fae373396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43439a5a59fbe4209f81893aa03bbfc7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8c577e76abb648ce00ae37dc17b6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc278b187a3c5a6a7af036c182fa4fcd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ed5d0a7e186f47e2e2cfdde926e39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f822445edce2f9eab99678f5e603dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54243a1af8ca267fee3a3c2555248cd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6764556d715b163c00a57db7ff7eb98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ee89e0539aceccb18df3d2f01719c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578d777b28374d18834799f3a3e1037405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aacfa93a9c6d5c61a900f06e33d944406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918da50a7aa109ce59a81e45eecb981407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904d0769902e1edf06b3f2ecbdf8920408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710d2de3268a2a198936ff9598d8ed1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c97b69cd60dd198a4e8822d42238b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a092db66a9230973020811f1c679411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807daf244784fe1834708c2471713c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e4b8cde080219e263f3c2ada64272413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee891ddb3a639ee4fc54b82033dd30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b1ecec820290759019f45b2142946415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd7e60ee44e68b863d9b38199f87df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487785b1e088c56f27aa41bc7a91dbc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fd2694d12d71e73a688d650f1f7d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7e41181996923a1364ee43ae91c88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443170a79fe13a26a9433d08ef43f21a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c3047c8aded6c9103bbafcc0ac0c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d929d5483991fe10433bff1dfce1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc011b15e3217178e383be883f91ea67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318833882c50f65d9d54e5f0ee928bf6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a3146e6b71d0bf22f36883f353e90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b846abaf1483389d48b8205025c3c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3db71f97b5861720148e780c88e67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c3269e00639c8ea2fba939736c89a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fcdc079e970f5c836222d1533d4e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b70d3e8ffef9ef94b8e2375cbb282f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67e5c9a33d2c4906579af2335ae4ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9c2a1383dfc6f2065e73d2d78a9f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b24bd5dc2d062827d6224d6e477d9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf1d0fe9266437a5ab9326afc9ea34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8497ae4cca4a3d57cfb71d49a517907435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81418ec0f2cce4386b47d253feb78b16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32874670c1f64d6a56545829a6c572c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59c73e0c8b438d15d63bf9c101405d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2c9ca4d3f6ff2ea4d033e42761f07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2052fd707497fc5d48e60ec8792de3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2213ddb9758c45a6db2421f6c48c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83611304f73c59459c9a0009bc3c7e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8788bf3d2d4cd80ea1a9b31b7ec4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da82f03001e50a50ad56c4fe362ebad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33bf229a5f3719150aef0b231d04df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c8ad2bd55a0c5ee6c1f4c1c8dac0c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a116ad91552c02212f95ea0b3f670c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a0a9e54b3ab3a4c0ff5f3fac04f81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b400722c458c44017bda8cb981939449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886d5dbbdcaa255a2146c7646bcd865450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80c2d02eb7930bd146a624eac2c26f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcd8e85d4dfc6a6177132c8d2c84b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cda8ff2d7a555dcbed36268944640a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328a64ebd6c4f8280bd92e6a3de3db6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5a13cb2ab7f96b6a9335a9c9ab8ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cd0d4be1eb60c38198cbd37b4f38d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ceabaff7f29dc584b66947e66531d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491bb8a8fabba76a083b5b6ddf1db36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d9f862288c07ddf41ae9d123a07d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ade7d636e9a217852200bcb5f6cab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3f5c427fc8c213dc4c2e0082abfa2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8446566ca197d5f5f4fdc5988532cad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef94b277580d1d682cfe458d04cff6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d05bf868173fa89310ce80847b046464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f5722f6cb95087e127268148a0c94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e806132716f0e395118e8eb89e78a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea2265ef81de965e1a6162504bece9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a74c0a6bcc1f9bf4316b3fa7d9ce95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ffd011991aa996d4d8ac5d618b7cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1be308351bd958cb462af7377666f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1ba969f2f26ffa8f66217d20fdaa7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ffec06eb6d6204626104f4ce1d441472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eb8f28a451de3d23526dc33b2180c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec8aa458de6dbe7dc623cdd59554af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d0c1fc271843ac0c5a902659e0228475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f63b42d5221b7ce29c38df319447e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78e086f3c31d9314688ecf4f357bf5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378a72ccea538b5ad09846162d49574478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3669341df638b9807940350014edd6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345c8cba98c3d05b415d26a8e378161480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd76312e144bdfea5c16c860424c1bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff254c271db7b2895ba45ce4abe7a05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ddd36ffaf78546e35f57561e1d8e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e1cef24db78c6712e08e17f95f1ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0459ff9000eca1e236e979939221540485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e06bca9ed8b0c2a076b255107ed3ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125247d276f8839a35b1d7fdeb03c3d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c472383523b43439ea8e670740b1902488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d471501e5b4690c1174b162afca5d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28e77a7e2ebae368eca0f28673834b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de3e688fad7f7838e1dbd3028c09fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f774f1e13e0d4a486c5cd999cd427c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2386c2887cb3bb4ee4738fe5b43e91493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bef8b2562c36b683a69708c824c61b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc25773633cfb58892cee2c4176a2ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70a82e5da041b0071ff55bcf381f9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089893e81c1a6e839748d03178bb3e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9472e34030d1e4538297461c2d4dd25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d138b6432fdb3876faf3501b2cb6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d50b16f3069156fae7a702d23455a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9e5bf6cd1954c7bb317e80dd4c665501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b330d98fec560e8efb137e211b8663502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b86274b0781cb984e8bcfcf95d8614503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859739b34865ace63d5ff39fb746313504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942abc76e57f35050cafa5548989754505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78053292fadb2052ddd8c58709860aa6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79607467fc2fd74e23486456aa6615507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927feed2e8eac584eb9f679a430dc11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c719e8deb356124bfcb8ec635310e20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18235e5f054eecf5a9bdfbb60b8b02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a07e5a795b1f24e4b1ba5610e72794511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3012e4fecd8bdcbf6fa8e9ce9d811512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab19dfcf29a603a0a5f7ef05cefca8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c0fe1eefd43038ccefbfd34ecce9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec18a0902f9f30dbc06afe93469935515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c972411abad778f4024980e0ddb98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbed8d3af655e43350ecee8333a175517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0e741f4ee6ba79251e29b4fb89d27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af213efa368e57f50925d4223a2ed35b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca079518bdf0b98e2600404e7abbabc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14557ff71af0fe4fc6af9435a6ad5bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e17da7299d6559d5f65fa54349696522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a1d5776deeeaad1848c9721bd26dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c65d05d552ebc204ddf40d65dca5eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f880df4b5bdb22bce73365f0e9d1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71624f568bdd235535c0c1a54e9431526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2736b4d55a4c2ebeccfecaa19856a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c1d0803f70cc2a99c7fdd7fe6ab54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebc96e5c2894e31b7cac81c27f7a47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d78b98d5d52c1c2fd8a9947704e50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29bbaa7d375a402be02fad5766f3ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b1d980dacbb9f276f5e66c313c979532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bac61ce4de6b73ade830feacf6abd8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f044e5fe88cd08072d29376b5bb54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e5af22626dc7f1f27e6c7ab915fdc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9d8b9fdee7cb2d833233a45899ac0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a6743fb5d735bd77bd3d13df81278537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817738183721bbecb5c305ffa3287fd9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff4ecc489bf4fa8b72826d228c3b38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf6df01c4b25e44fe67584d12b5a1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc07b327db9bb4845af37bb6bfea2fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98368eecf97a1b497805c7e03f07dd24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d960d9e01f80ad51d536c0f2257997543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777d1e20f6174b7d15d4cec255b01e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2091fcb8ba05e715c22c526c28346a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb89639762f162f17a00c527163142546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf962f151f1830c21278f47e59180c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779ab612b096b45fd3a3e2ab00416f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089dc5642fcc1417fdbc77328c60762549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc099c7fb3b50768b770aeaf7abc861550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aad5c219cf9ae2754112c23ba1e8fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe2c72e51a143b1767f22de66ee72a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf30697edbcd5e05be202f1095ef44b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8477b5de43ba7d55d75e2a113e1fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f3fb36f2618f79dfe6475da73db2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cfde2eb02eda8399f233140da07dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e8a763cb5e2a92c12aaf304f3452a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1505f84b64a72f6e65c410adce1a35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905cc9e70b14dd3fe4f9356c03d1c37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8c279f1f20faae99cdbe311fa9785560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8435679cb0251e2e42951c06fc2b69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cdd7ba5930486c41f884e12f788f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb85a1981f96f51be9d9866d5ce7818563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c8ad77957ba93bcd927da266cd09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af344e065338686c4f4f5650e6315240565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cd57b1ef0e782dd29c99c84d2202e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381a9c7b441fcf7b9d82d18a08fba7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b152742e8174a529f4bc98d8ee283568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392b990a82801e8a774bbacfbc1b0d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679cd1437ce326f6d74e36eda5c0f75570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ce6419ed50f87950f048e0f8bf3ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339204a9fd61e06fee28205dafb88cf0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0c80d14e2beae2e29d26fc32b3312573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81f7e08d31f3dabb14b73ec108aab8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682c368810c3f35dab221e6db1076e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c22cd5910381f881c80b3edd7844dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc914c96e83a3a9b866af0e2fce66cf4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eebef2814d11176665d9aab9f6cfe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3ce48c0cfe222ff5e8dfd8e4f0668579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86996e3e30a7f7f3eff5264655759f7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a10cb707f7734d8dccf9724c6387b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b8be987e40267c5df13e8d852e784582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea8b2ad70c1b43351da71cdcbb3801583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b473050fae3fa17b58ee7a953399d63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cbb95dee908e491352843637d211a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24b316429176aecbd4ca2e8542404f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fac188c3e8faca7ce463d6cc80546587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79cc0cddb44a90ddf59d9426c931ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802a63946f0309c43759b1c596e1a9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553d28f66d3377bfb1207971d44874a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b63774f7c0ddb6096439562ccfc4df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430927421a8ae77aa9b584d5af9980e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb50e18cb407006d2facd1a94332f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28986daa239c6050035fbef2bfda6f27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133d51643c43252915188cd6e50e69d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c6182d0e6bb0b368bb2737525e58e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04278341eded1def20d96d429ee4c2cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad286b252132209d6b1277b648e49d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f4127e907961138646f469189d14f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304f40fb16c97af4856a52cac0fb60f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdd261fc82cdd17214bb4ef8c80a57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21009be096cdd6d780a0e1aaa0d2b98d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6073935c82014dc973ab4c68d662d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213cf1ddd07c78591f2d5759b7324c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33c1f9a7b354688ac63e7ecb785b2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2fcb26a4b67f4383c2e95d9c0ba85606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64256881604748cb75b0420decd595607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992ae14ce78eaa6731b5bb7f13e1439608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dcfd7d0cc75cd3cc61fc05c21b60e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056d21a8a14c54532b58f4c19bcfb2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8f1199ddebb4d45b6d46cf57b102b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3433455bfe6401c35ac085c9473efee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b65848271821bce0847878392bcbb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3e4d4e307201b39f6c31c5088c907614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e994698f41877ac489b407f96a8b693615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efea3bdcb707093053006ef9807a6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe62adc2496e5e04a594c6767c57c9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942382a9ef7874fb3fb905a759979f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2c0849783b54032f0ad00877cf98a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948ab99a40a29597d663bd83b23b46d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc68e36cb5802e262c0f41948c56dc7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672cb1ae6b58b0818856adb1b15bd66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee700d36fcb060d8245a2b3a427e276623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c44b596d829d791a27232035519c02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004b6f358d4229be3fec7b972e8702b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033922a48c4d67e1ce21dd6bb49e921626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92d70dcb4730d377656969ea5ba5ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad93a6b531bad698d598110d6a68c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3828edcd965af5de7256de0808b7fdf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de00387306afbcfe4d042de56dd86f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a311be066a984b1c6715c5b29f1723631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28560960314da2b4f9876af5685d1165632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2aa943e0050ceeeda67d3cfd9289d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656eebe86d82cc76d0b112dd3397bc8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f79e96b8bacd857b51e49ec9c5c8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a499b1961401f8023de7f07cb7e46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296299b7de0db9a423923b08a6146cab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85ab79d7c9688b267c25ece6b92cb9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467a4ff44751ed67218ebc640b55205639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16e5ee306d7284bd40b26c66534f67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ade0386ce9831b854d78918d70330641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba055e8bbb7abcdedf6883f6d95cba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58f56ef1f91f1452a6d2fda87ed18f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99321756cd3a94642f8abf19715b74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55d5beb7b5cc6949288db52b837481645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4700b09783fe0dd50bf61698dfdc70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b171351f87071f606405c6d0a9f81a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1b74ab0c22a63f155f42fc6fc28d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00a869fb14e79d400cc17b808cb400649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9496921b28ed60465fb41b214f82f13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b5cc62cb2f80f96fb6623777d8fc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b0d95e3409d621af5a09d8358bef4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c19a9426ee0c1bbfb17201b6e64b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0191b8965614411cfd7afb4d5610b58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba172a2d4754e58344c3bfa2acd5b65c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcdfb47f74994768f9ac61fead28fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49773a6d01495b22722ca4bbc726c47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3017b5763d3355b613d5207d85067658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2b8dd7d00d5c3d4cabc56e71ef843659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd54b9fef667926f77d6e93b948bc83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb5dbca01750012ed1383f9c829417661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93a960b9a35926525a4cd228f3de4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154eba00069d5c634e51984df7165c64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50dfb636b94f6fcb3fa4c936dfb31a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc561c4b19abbbcf9efd228650a7f94e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2676e7c46cf8b47a46bc727e14dddb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00751d3329305384ba46db2b82b23a14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fe868d283e5713cf76b2f55130394668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e2815cc04b989b4f0c95de0206bc4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d870ba72152ce3f3f8a17911737b885670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5d2411c5335970d9bfabeb88cf42e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec904705ae3454691c4392282caa35db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e0ce01b6755ee188fcbab01ba11f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37893e9e512888252fe1eead9eba54de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6bb5eba3d76bc58d7fa399edd34e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761bbee1286e16bcaa8a00073e849c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def24def1118bd049e98bc143ee383d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08ffd7fadace51296433e9442a1f87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48003399e2004c4e90002ae72a572d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfbc49d1ad803c240134b432bdd046680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a6c841cfa425d0e236b5db9748d30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5a287be014e037624b419e88d47b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fd0171bd83ce9c3f179c4a0f9b99b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bda833ac6c5bdbaa16a77b277ad189684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622275eef7094e051ffdbad457ffa06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dc63cf276cb63f7b57d8ba3997d3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b33dfb5435ca90e2baa785802f9120687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658a77f7c6294394fde50edf2fad54f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bf336941dceb6f2861b9ff10f01a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2e829a0f4d0de7fc4271045473570690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d94440bd766e229d40aafa9de890e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08be29b0804a3e7e9557eb6f084aff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7c2546f56d375eb3464e8879ee8c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7ae8ed41f3a3f167e88d71ab6377c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5279ed8d6276921dcf73f26ba8763d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc20e161a6531d44a6548dd4f73cd7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadf67fb99a07563144f731f1be1b7f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905e31e576888f51c7a1e07e1696de4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce161a3a4dc23ff0b121a69257bd015699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217ac08c26a44fec8f1af6faa506b0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05674077bad5241109b9f28760ee0ffa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabc3aa46942034ca4a333eab1a1f59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a51b1d28842eb5ad47757b577e0344703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993697be48fd00e10c213cd599f49cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96222c77344a7528f4b757518f4334705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dc6ade31c2e3250d97203b2769f6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01930ca569239195a2b96eb55e3deb77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aa2f746edf21dec34ba00342942f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa551206fe5c802ae4cadf44ad07f5d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750233002924f902cc6cf0c57bc7c35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fecc23c7d6e104cd3862a527f14a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622c160eedb46ee5077046454ba9651712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e8dd3707fc4779f706c8b1851f049713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22692c302f9c0a8dfbff87323719add714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e85c6eca914f51514e33dbdeed9fc9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9c973284ecd896077855ef25bf289716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7c02e5309a5819c8da4a16ed4b7ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7368f0628fb7fc9b074b000c524190718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b36cd592dbdeffcf93efdbd1fb0f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe387d9a0e76e2733ebf62f32c94583720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f4e380d85859dc232811ecc8b518d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f462adf192c3ed9ec5ecbf33c8d650722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8c20547eb1e9e48b4bdf3ea80be7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896e23b884b00375538821f3a380206724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c49c3b0fe8ee03e0a290787d2f588e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb65fb5d98c0b599f9581d3c7d7bc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b26c36b2c9cf95614d08f8387c7b4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3749e9580470e3137801d46db20a0c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147178bbbead9ea8e8732e40bc6d11e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76381b6f0d70853f3a283b2d71e378730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030c7928892858f7e4770187cb3e248731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdd85c0c357d0f440ae0360b030623732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20334c8df5555969ddd15f4e7c77549c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b45330c4623af2db29ba7f37daca97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6057c66e60cbe9d9374fcf933a48cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa43e4b127231a0fd64db4d3b8fff3e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59a9dbba006cd511ceb1aeab4512c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6662de1b4cde56348e98a384cb3634738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48db613d9adb45a3789e6a067122a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968f7a23e1774a7da3225de3bb48dd9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e800a6c5e8910ca4e1732afe352ebb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3e07e33b9e3fef5adeab7ad1e8385742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a1eb2118933eae8acc837ad64b862743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e17e4fa2a9ebf31cf7ef7e9589f96b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0122994a3cb13b7a422928308d1c5a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94731a2ee7067a8d4f3e5e8e315946b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d11d9b8df466a6b415d97dda6725c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0c60c1877bf16a27cc8fc0ceab338748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b582011e5f2baa9cec43825d0d1d8b8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7601bf5bc6974efad09bd55b3845336750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3791a52d25f2dfb58370bba362bcee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739fdb2002dd1fd726355a11e63ae40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aab50ee8e333b2b7671fa75df98400753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb9f5c8caebd0f5c4e79c165681d0f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6214b38543734695d05672973035d68755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fd25b7cba42e728d07b7e63adc246756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f1190a6da8816052e76833b43982b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fc0ecb24b8fe410d719b3508fcf08758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3e19dc0bb7c7cd0211fbb336baad6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>