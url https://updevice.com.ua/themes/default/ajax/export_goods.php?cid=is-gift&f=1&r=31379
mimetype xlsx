--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649e8210332c88b9a3fbb7bc94b64551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679c41bea7b52cd97d4cf294097a0922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568ee51a86e2555b7a8511eba1d26733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcf9fe4ddd69a365f0b26bc9b4e2514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb225f46233c32fac68988a779f4df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89337c1828162673e4a5e9a5f8e637736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080352166853658bf4f51414f76f7d117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0209db8c695d0e073d6ac293ef0798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b91248e8247c7374e3d69cf346f139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987ad495e2ada52a32e319d128d5e3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043042370407a2720da5e48d74d7724111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda90269a2d90c87940a19a91c2881d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a68c00788b7a8599dda054c9ae67013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8da807d1eb78b48eac96badad31a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b54333fe0c76fb34c6a022f11702415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc62c7d4c51749de4791ba396e740716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cc349ebe639f9ff6045563cb14bd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf94e6817d1db35f98f763b26448a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a351d92fcd7cfb26ffc20fbf14f8ce519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8f4cde8491d1d5f99d53f9aad949f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7235936047fc475b82535fad686df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d0dd6b3d3f9d87d624583c207faf822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb15911af18439c3a27fbcd63243ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a18636a38a25f47008e74cf43764924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab29caa31f8cbc34f7208fe6e7b71625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aeed62a07a883cf605b660932b2a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda9038dc9873c33202f9d6e1f1b3f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb054b9dce480b62a278cbbf87f2e4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9997a24aab61c4e2a98c02656ad82f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e32d995dd00244d1c704a37716170b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2e7bdc36509180208cc389fb7632031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ddee5c7dbbc33aa504310a8677ba732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba5daf1520aa70a9e918bb8c9f85fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a73846b9818464024c220815c245034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edbacffd71a9ed08b995104ac6cf0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d675fd0fb52e07bec63629bab83c1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b082383a693518672ddd27374186fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d57fe8b43c37270c8901b3cdd2eee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99c7bb66735d4295952f5f5aad015239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd303fd9bb5ce8dae30f8d946a84f61d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977297f961222faf3c4f080552d94c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efe0d9c6433c23fc1945dff3c07bf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035a113e4540be6c1ea717eb032f43c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c805f6966e9288c7fb792009137756244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618ff58d0c9e1fcf1293b8c13e3f38b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14e4f092508abd0fbf3ed4643fc3f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5945dd6ec950baa579825cd86e7993647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b7bf7558c046262fc64e3e01cc17e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301af45b21e5a70a3b4016e5cef1d5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe242a5ffc1a214924766d74c1b36e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f792c049271033f133b9bfef0b4f5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88272c1941ed39998ff89f402b373c8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a17d166c7d92ae4faa981eaae4bd7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a4fa802c0ca13b5639f7f91b4484254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91fcb5520b8c441449bb9d77df443c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544b60361aca25038bb2af551f468a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f77370fc75e76a079f164c93e1681f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c80f91d63a1fe10e3295284da0f5a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275715c2616d3812872c16df0be6a57359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510104a2419344cadd5dc484adb512d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996608f72ccbd5e378bfdfaa79c9bb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9788636740985d675f0f187b0e33d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029ffc04a3827dbf4ee4693fdfec3dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d560b27c209308091efaa4e0e293f1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a3f095464f886e0b39dd587d1bc7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f32621ed64e38897dc58435008d1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbd9e73c57281d8c6a9788f0cf6be167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f9996200e4973dfbd0b75c50c0bb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dbdb206cfc46afe672a3c9e329a9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815355df14bfda6786ad53a764b4a1a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dbe853dbcf76d4c846ea3a8f8010471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b57e6ee04b3e176ccc0079163a771f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581baf5b150a02181e4379266a06909c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85ceadb2f17aaec0162a2218a4bca274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138de5bb6e072c84239ba00d7626d84a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cef3b0d12e31045f12303b62480db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297c42e265e721b9c446497ff8e86f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc2b5ca8f0d921a492270d5d7262678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed23cf14a9988a97ce360cc5857ce8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199303860386f46c4847eb1a9f616bd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297bc9ab0d17ae8f02233eee87ecf1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155acf805ef8f8880484de52bf67b85282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a6d395796de0e842b9ecf159c9e2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c515bbd309a44badc0eb4b1ace3f0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c63b15d8b436f570113deaa316e29a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90be9092c3b3805e247d21528af44a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547568c2e2a4a03bae5c120a4033c4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6ccd89b56ac18cad5c4e0dc3761d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a74015734ec0d2a8b28700bb0dfae489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62985009a52fc85271251e21e983a34990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f473d64a2349b6d598eb065b9d2c8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f08fe32edec74cd089363a2d4c0a5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6239f4e81ac10b40c5c27883dc0d5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485870337de304843f96940730da21ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d9e7691072385cbeacb3d5605918b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555070ba8458a4bef9a28f8e407b49b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908122e3ad570901c51b379ea02715997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d3e68afe6ce94212d687aa95b5b7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ed61ecdd38beda6d6dc19a62f583599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9886c13205a8c0aba4cd56605088d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6015cb9acc1aae60af192fbd8f71cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f146a5b2c7da7a64a4ba0ef3be9d674102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7548fb9ea3e34afc17303cfb95e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993241fb8070c5829f3d7cda4a10f86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee59686381b2870b041fc293f4c0d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8efd17335eba260d979fc2c9ad24e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ff576ef8c4206195d95bc8027508f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2085f1aedb2147d3918f1bcfffa702f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2556e5b7d19882a4e3ae7faa55a4b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2d649f5e738a7307a5dd79ada13d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4bcb24c1a0665d0b32b09176dfea5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066ef1493231adc7642e32d19e8dc9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c27cad1929420ae6099848a9c6760113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1134e845c2befc99db4a62cd3ce52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8d48f9ceedb0a3cc3b85a7773cab9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172a4d865898319a7553102719c836c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0437d3b9c87a046c984e5c127c1bad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbe6aae089486ffa812299a4b08ff4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b0358259eb655eba43943d9c29ba7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0282375e4ce1cf23aaa09122596c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56add5cdf3b22a99819bd45d8cea9ff9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a55848eecbc03572eefe2a06424e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e0647387610265801530abeabfd88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e98824a2ea91019b7486a636bbd5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e56bbffcf68c2f67613fa7a6c8dc9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d3863dac9cb820f3395cdf2446219126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601019972fba2556c741e2c2e30b556f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324a7b17c68fa9e5c778ba20d182796128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9130488ba4a1c3949bce1d36576235a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9d319b041aef2d2771c299cf904ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d203f7c7463aaf68fe3eee5ab108c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20847612dd1d6db2682c74c93677d975132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68432f4de1f7ea9ce1df1d5b33a189a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932086ca991a9264b0e81b028a321abe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac397b8bcc36dbd5cd40ecc048dba209135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8f6569cbbce9a7932d7a6d36d8728136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39957524d914c4d86702fe09114c11cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411b549e499549dd2abedb29f11d114138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4799acd5bb1126f7c911bd7ca0a9f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24f1513eb17a93b59ac6c7cb68b76d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8535d6c2318ea3bab15aed2592ce37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6cfd58b621d16b908e8c66f78c4ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68858a3677b6289f3b2b06ae11ffc03a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff874ccb78e63628cc5ee93a6e3657144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7c5dce38432f33f6a3534a367d9e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da0f65f5aa17aa9f1d4f131a48ea8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efb183aae3515b67253ad8bca57389147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2bfe493d17f608d6a6feba900ee60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fac749d2dae471d518767897db17dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40304c3fe97ffcf1f5b74ffcca578228150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac04abb6a22b2cab5cbeb07e98d48e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa003f7061d319300d7d1a23ea6a2c4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36218e1325077378560154527e656a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d204d092648257da7866c8dfff07cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508de7d05dac3b7ed0887bb0139d12d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ddadb52501d6472759759f05814d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd42ebad544b2ca9d5ede6a2b19e87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d720630cc08567255100ddf06b5a663158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832b652abe49137c8a42ad9f2babcb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf954f387672ef6479a6f2bc3b45bea9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba982bc8a17658cb8a689dff8afd84c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55843843e0531cae82c0db104e10142b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0da8d73644e7fec0de8bca2d021793163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343a466750baa9e6af62a9553b7dc04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eda0a6c86a4c4cfc7b4d26e4e0b88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf09feb7bbc953c176f37b6f2b6b88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7ec7dc6e183a983bce3367e1024bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c187b6f8a865a1236161c379883e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07700c3f98f52a064dac528a9fef5cd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9a067ada17f99cab0ea25d265e63c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b909748a47a45084f5e76ade0671dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b8ed355bd8871b72af6faf5ef57f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd49b7905275234a9944eb66be8167e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2285d972e23929d35106951649e583174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b238c44b8646dfdafcd6925eff665da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77920a49a44b0f221d75562a688f48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4f0f79173baa95384689f28d62d47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0babc6b10208d26a4b2c90319bc09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99533d0f8f49e0e43dd81c1e84e09f82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e862bf1765b736dfe4fb2839cbed59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957addd2175bda78e0a865ec275b7b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7194c79b4a87b9c537d8619dd0d675182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d68dc783913fd74e835dcc9710361183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5919d9b7b0766eb00673e281285f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06682fbc04b79d63f91c84f57d74e6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33102baadf03827a7851d343bd6558186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14292f6b8420e5757cb1f9c5927625b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c1edaaa826d1ff61074c221e95038188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da217c7ce1c079320ca917572e7ae09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0157a94fcf67bc92ff7996c5790c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8a562902cf8a0f1d9d3cb46e24dfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab1993cdf699085f551184014fd420192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9e820a028612c3c839fb1d216b49f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7414bc42f5e6feb855b590690b7d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c20184e413bd56bb9351a686f4d70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86a8365430b89a2ea0685610317daa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7585c447eb1415f008d64225459a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4b01a685e30561e63c4b9a991d8dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e056bb3329013be383d489593670d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e977b7bd3c6291b9460e4da1bd17b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3400d216a048bd84b4cac8475eb9f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cdfb093853a32dc032b0167091040202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4978fac462c8bcca7e3b37a6a440c4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519c1689e776d9db18b37259fe32eda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572b735244d9b7f672020e0921704c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41becaf99e55421bfd9942e806c36363206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3a9d914251904c2b8b89f9cca6eca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04210faeef38ff8b1c14bec867ffeb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575197125504dd88a4c0097126f15455209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2ab577b7045889a6bf53f05802f82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623f9569b08a70c053148f2bca913a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fac1859b99c8d2fa4d444608ab2c4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce77e85de44dec65816d0d5222519ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab5927149b3222f374864d34b76366214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53112b6edfd365731a7830b0a495f815215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9702828f0c4b56819a346f53b6d8e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef8af3a1dd0b8a727944a53266d0e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a877b98e4ca9b21c8ef279b3399bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c694d1d8c45d470db5c709391130dcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55460f7655b69cc359138e3c299fe882220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614aeea1815ed831139814036d14553221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ba835d0657af53a4253398cbbf91c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11264c685e8bcf74a7f5abd498158e36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eb2099ed7cb6f242de8937a16ef6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fec3ee9cbd58183a485d0219c68d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2923cde0d1ef012377f0e17958749226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caaebd6b8e220d366122df3c1c2236227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d05ee092042ed4277000d70f4f672228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402255e31b1ee62c4ec9a42fb09e8f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239703505a6f31704c96afd621cbb9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c35c8c307cc72ce228338cb151ef09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0bb28f7fac99efaee9ef2ba6cd4b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547bfa0ea4a114bbeaffa55919873fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fa743a2d9dbaaca580f72ad302658234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb39002113929c43a248f391263baf7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854d7a60066f141b077404ca978d388236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5a2208d2cd383e27c05c8f33b1640237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16106826e6f9972772c3ac442f555a73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192d6c18a27a9190b3ab1cf5cdfd2ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d7c2bae53b8ab8eda0a1898afbcaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633d2b5de7b28d284c11f9f49be59bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63b484c5c1c58bbd51a1d00f5320c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf745d798b44fc7041c1e33e42aef9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16c39de3111975715043046aaded4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddebe7c8a390c2e468cd99724b65f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965387c31fe7fed44a8ab52348e02d7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713287f77caf35c0e2a3a236b14bdae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09022c2d2ebb2460e9761848c199ba73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbd77910a07638e3d0c3d16af6c514249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302e04e483dbb3c52b45346ed49e857250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6a81a76b0ee78bedf6c35adc6a5aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e1840de55b1c1b87e69d174fc617b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c74cf212d46d2a348fdc28d7bf476253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603e3b3620852f7124b7d6094613d75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0e115bdac440f85458133e36d7cbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acecf03f3544907160c3fc9ae4e371256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58db7a50497795383e5740b62507014257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efd6dfdf8e370ef000e4dceaa08289258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b319223124af88e800b1c28b76420259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ad3241b311a55a012c6a36a6c6473260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20893e74af560ebfa50be7e4c2d1943e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e2879d6c211e9e49c5601f745968b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c650ca19e8dac0b0dfc2c278efe3ab9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afbcb960838c47023ce153e5d33701264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f002d3c37fcaa4e362ffd4e215f23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0833571bac990bd931b9065c4d7c14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06cab9e779aac95c1a80c8608fc9ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cc2a9e1edb710623704974381e859268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426742da38b0aeb25798900f60a91139269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e941421a3245976b44e50ae941ff9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d827eb1c6ec16d0cd81949b57b701271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fbd61cdfc4198b5bc8059caf025ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0113666734c07547bd70b88f8151f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921d0d74c910e6d25d56fd57cc1c386274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bb520651776ef7fb624cda9601076275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be660c6cd4c233f30d62b2cb984ed5ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4340edbda2b58c178701dd19fc2dcf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116e7ccd763a6b0f6504589e5a6e378278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718812daffa25137b87d6ddcaf056fc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726b117afafe784fd084969e641cc7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6858475f23e64843f2edf0c6d83ce8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dce4225cf9b275c63352b33dd9d1f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604418f75943707a051c370c624a2b69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3eb3f78511a83c0548dc06d66af97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6fd4b889ea15d2e49ebea956f29aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fcad089e6546dec71e8b41d0e9ac4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0a1712b1871d1f4f751ab09522129287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa31af518c2212e7867aefdc221166a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a51a7f7190105dcd4adaa5878f6eb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc9093b5e7fb9e904bd2e4957ff872290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ef7c04cf14234b6d93ab164a8b809291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a98c01e8b377a91a024d26868307b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fd7af4a7eeee280ae90e09f66139c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e48473290da2a3323b6f932c1672a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da05edf24f5815e7101171d47723396295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea835b13da326b63778e930ea8f370f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1c057e5d088197b7da1e9afd9172e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac885fd7aced234311f2421c34d71ee7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa779ef2b375c85eeac9a7de611e952c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94d97a8e7daad5cca721f65ffdb387300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939fb613411e5c4ce4d9d43a6d4d6d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d96a5b8c93052f0c4404465ce13357302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdfcb9ecf527b32dff847a0a6c1440303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88124b8d0a05673d811738bccb12d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe0ee365156ed46f17e1e06ac7339d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfef562e902647ba59586b5b01c0233306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebe713a02c096f07d222c3147863d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4363361420276127b274abc0286b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616474f7af3e8b39400e62f0a6ac2dd2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cc354a57459ca0f371ccb4bc61fc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880342b1d646119624d587924c7f0a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8747c3ff01a5915173f96d7688836312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e987030599a494403150c3b28f3e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ed9c9ceed92c90b5a6cf16c52bf29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdda3504b6fa70af40a0e93686eaa4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1688878c01e95178b63f4bbe12b7f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0a2778d42f4af5a3c28cf64b7065b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971fb33bb648f1523039879b621a46f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc11dde0e3dca6b5b42e467dac93fe5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361de6a0e9a5b5bc1206528caab49f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458dba3b94592ea8520bbfa35dea14c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53d254c62760658dba2f44d2ad89bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8661b3c2a65a288f85352be1ca38ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dfec18688303609c5496f4ec9995c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f158ab34fa4e781625c87f561bfbd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b3cccc32f2ee4d17a8598c8d779d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6283a3b36665351d77025e5334a75c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849d847d72a51a7cd2c68f439376547328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459bd6604fd83b5997df373aac3d72a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92c661e7905cd33635df90a42a052a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b977b1ec5462855a3cf3181d36e622331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04261f3e1a0cde62cf8656bd21796c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f257d03611de07ee258406f26903a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6628b9c7a5b53b4eed10f2bc70d9593334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00635eeb9f2ebc617ef717dd567064335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc011a7dd1f0a2d53bf40fd7df229f21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cacf537ea3652f04e8094c20e82fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8d5e6d1ebf21f456f43629ba84898338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865379ba786b7f76f2a7cef932cc488339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea6ce2d70f376a3626d3f51bdb8245340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce21add8d2f51713daec43fb65af9d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87143066fec059ddbe0a88ede54431c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f67bf6f5b41204cbc026ec9124b744343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35a68994f1ba54871c590bc81e2892344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84fa7f36757b6117b908dcca5d1d14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426ed5d862d721a903b6ef8106cbd10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8344e2f5de50f87a3f9a906d616e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f6224259606a7c6ee1252198814fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955369fe395ab30f101100cc9cc7eea8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595bffca9aed9c34a09c17a7e8e301e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d34dea1358a5a7c071ef98d4aa6c99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f1d93dac2e55051e79b99b0e58dd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efb34a2026f6d1685488a349003fa0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e374f46a0d2301f2da469350602e521354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0169da33491c200619d4f5cb958ea2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf72ed1854e1eed676ca3647ebd48ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561de5874325e9b453455364019c828357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81958d026bd356d4e01a079260326e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3cad816c66db102d6fe99333f7fe0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da72415ae6734fab844152f87b1f640360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce860246ab2897aefaa6cd3e984deee6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c10e859b513fb41581cbd7c8b7a4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946189641234e33d3947858a991ce95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8938f2b556a2d108aeb4cf55916c76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843211cb7dd4b67db99a7378b1ac168365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb7efcb1223a87b7992341c98db8fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f9f9c906f90e53efde5b3d8a692fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a12604c0247fa394967f94974ca57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fb3079f20e380ec6e388cb94c130d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d23fed6950526aa053b511b2059ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd2c1e0e33eed82bde028385ac1a7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f90e340c9b430bfea324f0055e1d41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a99d3eae6f2c45bf537581469779373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708e7696595341f5ae769543f143b65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864db628984bccc0d5093f4a3530adb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4d7470be4f3c452e607cf67772e55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7cadffed80e8f514e5a3b2066a09f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233183c4ee7beee31c40eb4018672ddf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f7155be152d2962519f3de51302f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448a3910531012023bf78995d63e8f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3642a306daf209c53ff7359ccfe384381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280984a5ed4de3c179e11eae84f9846382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bf91f1f9230b8e814889726c23288383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a8141c7cd00c3615fc62e6bae760384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1263e8a9443bd7c6e65294ca15960d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f8c10805d8c3f1315ca9dad960f81386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a71e80f888f6043f35dc27f399888387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74c3ff90ee1dd3e268afff4ba7ce2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6dc34ca8fb1c3a4946154780d3924389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e72d5005e8ec50345bb65aefc18cc3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf50dc61a0773b4207780f16adcf39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464a8550c12ec03ad32efdcf420812c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08324e24797c3a18587339b7915b9e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bc395f906b01ff189db81545165a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72a9523f8624854d112cfa2e585138395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824cdeb67c3ec36a8d502563b9444df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999a585d30d70fc4dd8191bbe851a33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eddf27b2871638a0421c23df9d2ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63a3bae97c0211a0e0e02cb4a25ec1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96259f0d91723d54bdeb43cc2a88f3a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61fd9cbc9299d11141e9b9e17dbe41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71efdc3f23ce46d89c80a87e1f57c12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655da637f1fa2fb29913b650723a6f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12824f4404355d5adad52a01e4e43f81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72166e1bd855afb5b09fef4ff309924405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02e545ba276a93257e8822fca01933406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da786b1ba8f7fced62a2c9adf99f318c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d1098aa47f32b6b4074551f8ed2f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe45fda9bba9ce832160e98130401ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43c05cdd1aa7ad483313e6619c8893410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7bbb64bd184c30c5bbdb861755d3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319935a73088392f549b8f53c8b8f33d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352ef83f39915cd4bcfb8bdf1efb2ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb229493eb52d944bb0d15d4f6e50cd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6b013e5433070a7fdc14378025741415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8108c6b9dbddab3d84ebb7fd4f2167e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e36a85d984a8f5753bce828b52215a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccefb5838a527aca10ed064636c104d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff220d15cfb351468801db8f7eb8d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e848ab62496222a68f7a9dfa2a399420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffb17e11e33c54e51ea1e8eab1bc15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1ad7bb996643471a2489bc381c5fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b220f757de8711b6d995c042943a536423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e21d888c0e2c62d474938c4520c32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba452dcbb3b1484a605bd3d3386b9fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0a45d198f882e04a255c187582bdb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036071999f2f61447cbe1a5cdc48d95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276beea327d38d5af51abd5006ef36c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9754dceac024463b445134cfaac156429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d248bf77828abbbe634283a540084430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ae5af7d2a4e0e26f797a39e680ba7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9d6b2ddfc36fb09f9b383c47ab112432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6f0e5ed4e417ac9b1e1d259efdabe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080d4e9f3a4d53472728dcf1f714a74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1ce4bdbcc1fad3f9c577c1fe4f9fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad6a960043afe374ef78980d33097a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6365469a8466dc3c65f927d81ac0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17055c6731f7c0a7a567fc9db32d06f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed310c07a07034d7e9bff375db1956439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3826127d673e240aad3f3283fdc6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b6f353913c41070f98441d3b0b3e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f084099d535d95e346be3a8cbae7271442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54721cdd34143ca38e9c61dff0ebbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8feb958780cfb3583304447fcdd4ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d3e559949b2ab7033dbda528cf359445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08c2e1f0e777ee3f2343e64081524f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2583ec773054e10dc81640d44b1700447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d665de3f74a27c1c36f541a4c85346448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf477cc2c1164422da73f3e3269d3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c44de8b17d2feea31d96e9229df236450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9b9ae05426406055dad0ef2dbe57f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f831927540753bd4f071a4c8978fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec6ec52ecc8f685dc92d0638b65f9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329617ef007c68439959afcbace447b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae626357d69059c533c05e98b510ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd107a4262fc81935ae134087fd84b78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888e772d06d36037f232c932f6eabe2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00156fc88b52a80ceb7dd708cba2df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7755a90e332c4b4356ea25a578d2c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6138d078b753f286ce9e4f5e1a0ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fd6f40eccb3e9c4d17206a67e3cee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7668c703e4506f048f4614a6e3567462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12ee24cc7127d2c9411605e031a563463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044d021862c2922ec1128358c409e68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b2c5a844520d425483414a7bb71bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273896b8e7233c3a65f658bdec5dbc5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea080c2e5cdcb27a8b93dad5d6dc3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab726ca9288025b534edbd2103514fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac57f14da4b1a741b69533cdd8e6d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f6534ec49d92b5ac5ab9f1c640cae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde13e568ab67360e8cb37d4991a96d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447754f40ddb08809824d6597b8e117472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da1d0766221c72ae52980d833e3197473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e9bee9c07e9902702caf74b7bed07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519991f0983870a21e6da0fea2409cb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee68ef6eed9080615fee98f588f90b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e20429571b45ba261dcc032624df5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfbabd24a253c143de2a850aafe5f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466fccfa1ea8b53b9f9969708da449b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6d08186b138913aa696ec17b38271480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f6e970b9ffcdfe3ead961784ecde3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a2eff34c6922c5777165f717775db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049b146e944d006c3a5558ce8cc480a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d621b0458d7215a4c5ae6113d0137484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fde9497d51470e2895b09048e494f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba5b464eac678a6e06a45e2b2f6c9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5f5dc486736fe71f5bfca89649dc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb5dfa4a323e57bb905db88fa71a5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae53985bd96ad56b0d6d4b6841aac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92e0d45f31ba5eefb37071bd948cf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7efa1265cf535648e1e6a64ad76f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e7ee4d620b985f15d658fccc487d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dd20a41b5bd88061da9b1cefa87d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51070b1b734a959bbeedcf46916db1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19378d3d5febd8064e7256fe661bda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6c3e2a047fa92297939379e881476496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da11f669c43a88056fa7136c59131a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf666928bf01b066d9ac879e4ef9f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23026e104ef8ef498b9ad0f4bd57e650499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489163f51d7364562d6583ef74b757b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d07249e93d47793b5fc93b5b454699501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdea5c9d3594e96675e76295cde5b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25ee566061d23d721f7a57191a8b17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796fbe6c1e6482901de0fa672f037bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b88f3af13113f8c9c728e804a95c73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0de1fbb413c5f48eeac8b6422e96f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a9d3e5588fcc34b47613be7f962e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021687a17954a8c437b731c48f067ba0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23ce48286b9386ba3e5c7ef0396b45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3e46038ddb74913a87dc00de002a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0977d250c0ddad8cdb3087bd6e9f8ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10039023b3a8374146541a6d50b01249512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9de13b9f73b97d1ba79b75800634d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907b9b05e37a2c3982cfff6097bb3a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3d8f2dd6810eaca97712095bea25d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fec8204c4e77faf6b1ca643f36fde516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d97387ca7ba966299925102af2467a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f6c7a6c82e9f82637307694f0b6eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a46d9bda39ce506a6701f698435c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c762d785f7811fd5de5493cb8f9b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec9668be003aaffdc5449c8edecc0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b006102ad7c26b8de62c259b5a0e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd08df794d2c1dc22a1fed0c01e684523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff959cd648e32be2f9a0fb19ad64740524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e7212b8595cff92863877e7626d0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f78a60186e71f01da4b1b11b1f21e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f0327f139209f7c14c74bf74e8870527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd117251a5ab2caece8f238db12a9db3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b74364a7f5ffdb7353314afda072b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277104eb4e445b93042d8f9e296a0603530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545836fe08562c0876b9172703a026d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc714dd4087a4ba7d1bb0659b905aa0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e934f8a5b5450a4c5001d32260f75b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cd7f8a3f080e2e9d0425f9dc9d17d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9651af3f03630bfdd16d5a4773393a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b78054525c83f61c71ac1f0981825536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4aa3507b358b2fe8a2bccbf3f3d38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a22d3515ddb35bcefe9daa680a5224538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b5bff423de50bbfccbe1b5bfc075a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405318c4826d8fcc6342e39b2ef84f5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be259208f404cc28f5660bd4f32ba34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03143e6e57d0800bd1dbe8bdde270b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72820ffdc8fbfdbff962e3caf4f6f5f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aae895adf4b69fad6585f14125209544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d577bf9dbf34ef55f59a2b30c910334545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a6ca3dc409362570de46dd55cd70a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb24676f9bc365f100434ca6cb565c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cc7a947aa119987fae70442b4fd5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9be7b5c4d77f790ba687d4e75d98d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662649eac199104175560b1ed1b5b354550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943baa1073951b69d55212b640f6527551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c59c6db244d7d5429f55be41a5eea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cb42b2145b25cef8ba19c88e0bcca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb63d0f9720efea557e7d31c31bbc1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4777da806168006e83dd73316f310c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b731470fcd99a26617b71be4ec96d80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443d28b765dfbac282825f31057cce2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13868ab7a049e52b19c23e9398d0f3d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db43ecc391eb697b8783de5b6781a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b66adba658b01a35298fa7a5100a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf594187e359cd592d5a1761b68ca2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e85ae7c3e2a326a5a2422d33e175b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ccce2207ea5df0c8a48670f6a408f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281b2233f1b5fd6ecb957add3014ede564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27398b1e529070278faaeebeecb3a06a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7a5fd5ec789aea7574964489aca7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323d676d23829ae6844b79060f95d3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c15b7bfe822f0f328df3a199261f77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a35e5c555aaa0ed95df64f85de86bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b04dcbfcc648306358e1f04d8cd591570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f4f4430fd36e4bff54ae748241236571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7c1d61efcba5e5cf5b75a31d3e9c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed94621552a189dca7e1c79f8c6a4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1358903d04a8c59edf889be79c66c7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed25b2592a17bd585d83b1931386959575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a17c955d11f11c5eab4d5eb683574576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77456242fe04f966578b4f467da05659577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34075b2137e69f54a77bb7420059e6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dd1d4838653ab985139335cf8bd7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f03b61f0c3060fbf7c13001bccd198580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581605ee955de7be660a23e9e9dbcbe3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a69921f8d51f5775cc6553943ec4a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be511d98616d4a3b4275aeaaa84fc84b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4687b0f9ffbcd24295ccf28cc9354e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34004dc4c20b3a06e3578dfd92ce280585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f971a47d1cdbb08d849b3bec21a22a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcbbc1111539a23adf394a1f4ca943587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fee004aa31f96f920c30f24321375588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e261dd4ae692dd063bee9fc9a34e6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422a427286e8b781e57f048e03a06aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f10ed63f01b9165a600375635866ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb81c6f4bd3b02328c88f662c3f3f77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad35692f0607ae05decc0e6d65d77a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794d9e543a7efbb669996a7103a7b59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc51caec4281d92031ffaea3edcb77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1240dbb0ea2ff2ce9701cd13bf7dae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a568bf478d38cac0706028b8dc48813597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e4dd9a7105ecb1d28f476eaa089bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba627b1a6a8aa5a7a8835a64f8e5dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d04e527dc4e1e261c333bdeac5689600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4aa24aebcbfc0395b32892a7382fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33876a0783945ed61e8034bf1cf6757602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584f0058e1a82663fa2f33f8897aa8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6ae868d43d9359615ff3f601d1032604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e6451f1f1e566842dc7eea6a39146605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136abaa736f8ae422dff5b335920df4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837cecf3fd0ab593de2c85820f506e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12974bbc380d076679ccdb928cf95e08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7976b79ce7d5ecfd42eef3c178f3daf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388b92fb0214f14a9cc65b495bad279610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960ac3da9bcd1fed94403a3b42e6612611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd478a7ea42738800dd73c4c5aaaed77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd68f241acf4fd5228853be55c6786613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2162508352841cfb91699f354528ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0910ee3ec9a87d56562126e3219dfcd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e753502d7126c053b1b84544dff29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd217ed378074ec1f75dec340e34dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292665f809b7a60c54dcc7fd36159dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb84b5f2bf307968cfbf208735ab935619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e06c53066920358f74f1f133d2a90f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19bef76655bc3908f973b5743d0316621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ccdbdcbe5b9255c56927df25750fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421a60c3b0634ea7ecf2aa4668487a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e732e0a49867e5ae26610a16dc72d17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06740d8c187a36f2759f3482ae4490aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab479fc1f9b84532be409b827c545a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d22722e0f68fd987a5960eeaef13f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8b3257cdb550d4b6ee5d98a3f5925628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595fa26792c03ac17d9e2108923a6a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07cd633fc8342e5128bf1ba998dd0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4513fd86b0944490fccf8b91fd1a48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f032f6650a8a003c5a80454005255632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4fd3db6ee77d1f6921e1e15a42872633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aff3a55add21d28d3e1e3cb5ff16ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf55e355cc991be05491aca41d2b8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdc0694e23e71b6cbc07cd944712b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bb9628a2f10c219e2d8c35896f7af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026eeb7a3fb98bb997400a4dd99bb063638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc214f69c96ad88b19663af1965e314639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a2b74d49b4ea1d61c58ca10368ccd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3033fde7f41a8d1849993c44d5a16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909ab0b00f30fa01271a335df32ba31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3d11b79095a8c1d8d9692a83630ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92945769aeb6096b1251851347566e04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb963928ea19f7c3ed69de28c369955a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f221b0ecdc714fbbf2d57ae29b84024646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e23d4dcaae235b7f8cd298cc20e14b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5875c66765f9d45deb77d62f7e553648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb3a102187b348e62de22f511c0c97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c06c5ff164d04be631fd903f01211650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359a1dc1f83ec31267cb7665d644e22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229412c2d544fdf64de7808bfa3fc6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199292efd5cd8399de8ee862bc15d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31416c6cd101f5033fa047d88404e85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50363b249529a62ed99f8c7c3d011fdd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce91c65f3f74d19f7b44df73525f9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505fccdef12926735a58f21ca1aa498657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e092ce2180688225b88e8371688f98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc4be0315159ee2a2e5181167c06f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05c36bda7e732f9306e77a8c4149f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90647bdd43107ce1a4be46cc299647c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba1cf7e9326c70b6932edf29374ddc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6c4975d85565d14814af475ec12a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d90eddfd93f8aefc969ff8d8cff8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26673b6fc454adad6442b4ce894aec8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b54748c77377e4a967f7a93ad4330b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135b5cc1ec21b48783710f0788d18ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bf19db1f6f16b89a4a73ec43e0655668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc934d7936a44a8e876fe408ac3980669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a013196a30158219223fc5a2bdd70e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080761378d5ca8d9ed246fcbeebce9a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175daeea460e99653e3dfe97c96ef821672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35677470753bf5557223c07bb736463c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f16e2e74d8fbd7077617c4072bd43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adb3d6c51a20c914a8045ee946c029675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964693b855fdf4e0bb85dbcfbf16b46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a2d3c9cd28a50004292a8017ccd20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee678783be7f25ffe93abd383086456678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af2393504071dc414c12c7df13f6de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b89d20d619499c1579a6f26e7d29e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ab623ff41e30111c048bc4c2599ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209abc20753d14c99489e90d3b0da172682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827034b162df2d2e69dbf503e7430ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe11e79ee232e22d411c6d56291c20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0119e5bf7b30ef8de9a935f31e3073a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbbe0bf2d586995a2053a8a7e4f418686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dedc37e02f9963501a46b3262b5a43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6bc54c1169398e1b0b83a0a094ae8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eb11fd0897cc56d609044b7b7262d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43319f3bb89ab1119a6e25a4a292ed7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d436f544245974968a4b54daa18fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e46fdab71cbdc774b75f6d351179f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7470da6beb4111b63198a55fa309e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00a70675132acce591bb33b6e81308694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753017466d07f1834d5f49483f3853f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a8811e836acfd7c84399b355d4fb7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b30983b54baebcb9bdae9f1b27168a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a44a87eb958f63fb4a74e6b495b47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6072b7600628b4e9cd3505c2bcbf8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bf388874ec62413958eb86dc2b8fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36303a2068c719e2ca5eef9d8a186f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af52a15b84530f579dc3aab18957ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dffbc3af1a3d1d9b9b9ab02b75df2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547b11253e13e6431efd46daad8785f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bb59c82033f53521fb0f2f2272631705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04bb4f9d90e7da45a2e05608ac0bba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6871565cabcebd4c098e7745956db3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bc647795c73d7890a77027a1ac210708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8709fc38f093bc40a79495c7dc1c7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23307af4a779e0047170403b7ec020d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8ce1d9053beae10e761eff1ebdebd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c28380857e5977487544f7916756f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c9967aa7badd91e29ae5c3e3b3ce6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd239311bc441783c996cb764292f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80118b4fb30568a980ec11bf1c23f00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1717931f4db05fcf3ef03ce531ec57a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b10890d25091f64ee73e2089b05e6f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd5fed14b294ea17de8c399717e69f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e18e5c41879d6cc77de449ace7752719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cfa02cd46c9ab0b24b0dbe16bc06f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d14423534b0ffd5d19a54c8269e7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa58e169049e0e32b809251477efd7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7ae0426e9104c5998cdd109d94c58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff887a76e6da37680365a3ffb3f088f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d2939dacf70c2cea03ec17082a9e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f1672608e8f5b21aeaaaad12a9693726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ea3fcd43f40036fee1ff6facbf40f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22942003a5549308d68d748df3806d6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d7b074ba0a1b7caf4b3d5d23edff8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15af3d259ff8741174cd119cf26315730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02197e996a7bfb3c02294b366ac61061731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2dacff53be1876281154d374ac15c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b23dc0b472eeabd4b67693d194d17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba10cc9d90359ab14920b7a937ea37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49912742152624bac9d3c55b2830430735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b813eb580496f295054470da9d349736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315e89bf9c5f3490e422588a994034c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0625bbf29cd3e6ff767c999a877e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95babc72c4d9a5bd3e71a06c0ba1f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4ff6445627d4dc151d6dc3bdea578740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dca695405964a6fb0c91628fee646741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb27ab79888909bbeafc8dbc1e369e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09d230fb10f820e0074f586c405c73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db5c9582c9d4b2742582583700e6da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b60717f84b433ea10c702585719da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbbe14606f97b37b7de6d563935d1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b6239f110a3457637ce41e80e0152747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f94a7076e3641a65c670e821151261748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fd4454375567fd294b8b1012d6617749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd41c08a4f6bbf35340b503cd45689e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdc614e8167b8620eaa54cffce3188751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81b9b13c4205a6f14d996e85856662752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727548481f7e5843b46d2d94291ea1cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3379d41ee2f00d3ae2ee2c1a9c0463754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6d230c2799f1dd6460c60a8b68b1e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cea8b2329df1c17b71ecb7e3d55dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27668b76d8e39f43cde31a7b49c530757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e32086c0018da007c65f66687cb478758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eca50132fb0b79a8cb3bf6bb949e23759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634911db2af0659821435554142a4ed3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd51c3445d67bdd597cd80b33ecb0df761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7d335c768204b5ee9d0bbd5be0dde1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f064b5d712dd4be3fc5406293c838b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9328e1a66e6911b9da2f6e85271a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab006bc99e736041d2bb871ae66dbbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dcf8d3fdbe6047bb00dc0910196805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fb682b13c0d4de884bf179b60f6626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efcd8be3a1089a76d2c75092b837e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fea071cca86eb7d08dd4751ffad6598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c00e62a47138a9c7dc8dfd4fae4a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a881626c482cfa0101ae35d7093a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b7966907de3f282202ab168b49e3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe7bd197cca4cf1816fb618257a35412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f999372d3bd449836f164f4039924a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1971a70adcd8d5109544cef0c5bd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ad5108c9f67acbb1a1e9428392a9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a794247e22466756891b7a832609b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c09be6f3acb8c7b54876be99af7eba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65744e4a5b6ef7cc82e3df2c00f6a55018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ba622e5842c174bd288b387d72c1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1b020421376d82d02dad7c3f1a86220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b2ef6d1f1e78eab30837dc78d674821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8fcda8af127cce87d5c255bb0eeb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b42a0f1c57010c5797690e00eef2ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21470b67ec4786d653a51ecba8ff25d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65368dbc28fb6af6fa144922133e7ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67903b4acf83cc95a656b9988bf3413926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db450e48666890edba3afeea7196477627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892b698e38f7fe96d3a4ab39b21996328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a8742ae26cb9491c197fff5b9451b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c44865685f79affd53ec6faebb3ef630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23afbfa721469012a757b499b7d5ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeffb91174daa5e6636ad46f8d0c2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88d4dffd3f135d6e05faca194837dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ee7fb28f7e482b73fe6d12f9803d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63bb2a4ecbcb91bdc0a0401c2226db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787f21affb305bc393cb5800ddfc74336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518ce50a0695085f5f472b24b5d7ad137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b770ace9f9e55fadb21aff5bc5c2f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499d9e68b485ba4e2397c5a75bc0ee839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed90c686aa0d8e4ff83493bd95c560b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec4c1eda1064d92f77c7a0f956192d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f90787b0925b1357d4272aacea29bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e5505194d6536424d33fffd58de4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bd9ad5564e80ef65133a01c16769a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc328444afd0beecb0f26413e8786f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989421ce37d3acab58b5d593de90a79546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb95ef609539f9a7bf46ec30557706b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bc0013fb6d388902140feadbb130c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d46b3541e8859008fd0482a8c8aba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6395fb4667db313927a90ce11a95250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dade853293a936ae6f65af0b2d38751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdb338d26dc0ce809e19ae3f63b8a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c969472399bee9f9d70c62b04173753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25027b5fa75958ecfdf994fd022ac5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556e2e05362f7d3aaab8fc6430e6d9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d994ace5070dd376e9b8a533c1fbe7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15703539c5d2aed625102bc0ad94c70e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9627cab84c323088a980b13195a7a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735fe858cf1fb004c2a93949ff5d5f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8955c95d04eae17405b11512d360b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665377aba6f0c3df772a812a1e3776af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063d5373b39f09f3618084c2223a35962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d42272c759a48e8b3474d944db6da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b0179d4d73002d93ab6254256409d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e51e13342d4f0761c62e8d7652d5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b24e4f4be23f5e5869f27c8950b0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16800e678e3ed06e9491ef9a768b2d5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0108b9848ee798b35f45c3bc8cdd34d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe12df04242d8dc707e8b2a9648e9de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac456433522b7a70ee0a3131e28e9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc92667df952ceb83aa0e03be4f25371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256d8881797c6002332cc713908c23672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1a396ded853558459d863f8eff22973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2d147b6cd6ac0f712407507dfb1f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d65476149913cd6659dff5965d45b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8471e2b5b8f8f2d6f4592238b7b11ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae378c3415c3f8748eae209e2f4203677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55620f7c2f30163bc4c876d8fe0ae5e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5425819af855ada25ffc598df92f2b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec4a3e7b507dca599a6f81bcba01e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7755375f0381b859782bf727b09469c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03393b103f9aa58c306cdbbe5c6515f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd97a41f773d690725024a9d465275c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c1e4784326084933c1055cb8daca484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36e1d4fd83adebb4364350adcdba7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06b7b18942107345a0d0b9f169216c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b998403a111efb6c8fb96119c177487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85c1859b66bea791dc655440ba5b0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ad5e0dcac67c327be297b1e64ae3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b9eaa82b887871bdfe2374d6882b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba26f85a8bf4c445292e41ccb30a3fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ade1ff457b234c3340bcff444fea892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c800f2b475e5b60f803989ce5fb8a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb097d7f39965e719031a2a403a36194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bf284a0785a76e59eaf5ee1c4bdd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41a68dddf5df8c05368d093d4fbef196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e99b98b42b822ac4cbc1d28430c28297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3275d5c043cf8452c5e55c49fb5e6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af37e8211a09ce1b21177d33d5fff8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba07c6822d4d3668fdd2ee1a644a89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca761c6f385721b18b8a77a86cbb165101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb027dabee3b6610bd40f1d4c35aed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef501cc1d915a4ecb8c9e3f3999d421103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cf62f3457ea468e071af123cddfa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502d6a01ca4354b4c14e7618c107863105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ed55e32c8d1b5c2ed3f591eb172f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db240a4637adf1bb7c0252126a383c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29504045655bc189f6910f1eb41d2eac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da8d68c5b8466e02cd2c7831d96de5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5592725bf35b8843aaf5621bd70cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f0413f516d7a7614f6dfa8ec3dfa8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332fee969a0e5a6117bcb5364423c8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6605202ac76aac6e4cff4382e567c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcb335f07f0ebd0def54af1d42b843114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b426bbf373907501e61b155c4968bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8f0ca560584e3342d9fd11cafe22c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ccdb5c41716b2275a032aa3cca52a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f241094ecfc5c88de4501f06768be5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086b7bd9613c0b4f2e99db6c878e533119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a84510476e65dca0df350af93fd0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c751320225d85b74c46ce4beb64b61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2060e3ca5b3ecec51dbf07997e7fd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac66d7e2e5dc4895a437076458df2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422538257340b6a024dafefc372d82be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbee8b52c936bdee7adb0da8e69228a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2dfe6eda8bf59ffb4f95d901b51a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2362315a76a043ed8a06639834a03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ad64cded0c6599412144dc460446f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d0a7d52d19de37b590a1ce0ed4c46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2549de1e5aee60b9353f373f006826130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e924238e8f700886829e89b51493d73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2dd0fecf3c51d8311b89f1ed03f32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702a07e5c5e86da96d3207f9daadf1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d4ea526feb49badfce4aa3078efbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86265195daeae3193b1e186a02548a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e639984ed3ef18e77513d9541676e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf22f7dfaa79e3c3ad42a0f2344357137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac503ca24b63f66417420e20f642789b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aa479a5901ae65f8f85efc84ab053139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba1ab88eb0e215e0eedea0b867f333140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3816a30c5798909bd314b8b03762a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133781bdb5d29c151fd76bb7d8dbbe6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf615a8fca09aca523ac3b46f74c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f666a5d8ca3da1e034a0883b89ceb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e101bd12cfc32cfb736f1355db903145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a91dbc8045652aae9e996e65a599b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629e08fc4344d163541263d453fe57f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8be26848b58886bb1b444a82df3ce6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c002b92e1dda237e225080dbc4f058149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5be09fa06dba86e0b442b4fc4dd53a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e32b333eeefcdb1de74c8581ec0869151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6341e83139aa2385c083051ffd26e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f817ee9c79e68ac6c38033d3f3b64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c72cb39f078671089676dca4a2c28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab5f675b29db1f03b5f4344e1e5a79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8979c2a6364564cdc31c29f8384c28b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd13189bf3872eebcfc1248df8a445157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6c873ded5fd5b6d7fd4d0158b5c40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250c83bd77c38caea11f6d82fcb40e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bac75404c19ea86435fa4f2a09ba0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fbde4b82032985169836e3b273f27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493d7e903e98dfa0aa7c8887f99905d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9d85018dc8368479556caef595a0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec97f96714d37d44ec845bd3d308d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e7f3aaa4a5d611f4bb14c978c6e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1dcad7b2ba64665ae01fb8941f8c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50ebcadd6e8e7684cb542f855f3aa8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73370ce8575f3ce08c45b28892f0e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48136289fdc7819ab0f26c1637432654169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41d4b308037a74d18d20d66ab5c0b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876d9bcf203321d6b916a30eb246047171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ca3126b591b22488bc32794e9ab69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7471658e3dbe7673fc9a78e52ee7d64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24200485a95ee3ca11b6c3430a02176d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beb19f64323c9a368f0e8a173cda97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a6afc4d6451550835f7fc14dafb12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec19d0a3f8248ac542b85efe2384817177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb95856f08636685cfe46e2f274322178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58187b02f287405e3312a780e2094034179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dea746ca85c785644106c66d734d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62056d1a29d9a6a9e7b53f2fcd9a75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15526a68e2dd93b9c470657158b25e86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a544847dbcba6c52a8528cb92bfcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a532152c7f910a4057a4ced59f7581184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71beb784fce8f1df392a15b625678b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aeaba4da8e2013221cae11f8ee182186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf72b6a44edaea7a4513af94f68ca0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1736a4c85cd933482bc6daa344ba298188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1055d43ca36ca61f88b07ad1dd623b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803c02593bf41b8f1ca79e351cc551c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772b420255ada7648d2f73fddd3ba98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e4a1e43df7bb3a809b762c65f845a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c8f7343e195b135265808c4ccad11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3b14e48495c0df35e52a915f6cf3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907f6a61a57ed97f47be784b25cde02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad9750e7b973951ebb68165a3ead0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c5d4f1f05413b18583b9ae25a5f30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd7ad9f0dee82fd4c004dd0288d60a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711059c123f1d9089656ddc6122cbde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ea1159f12012fac6c22d8f06a2792200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b31eb14232eac008fcb871bb08ad58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d3be8b81a350896d365b3c73b320d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3497b1978af302846f0963164267be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc856b3b81d1d2b2126261b7cfb4cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c674453a6224cf548cbb0920ccbcba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467f00550642264abf0d987a1b5417c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0b8a64803504013175b7837894118207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c591d1899a1beea6241615d7e84bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c0aa64f1f66457d41a0709bab0cd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac444747165369b6fba38b438829cfdd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a73fdedf1e1dff7c7f5f1b3492042211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8240095ec30d0b605c958ffcd5f3b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4868a38d6e3cd07e4c21739baa674bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db061624dca0c67763973de3566c2184214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2139f3056796d5e7f754574415cb825215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581ccef94d4915f7ea6ff67d676b59c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc497757bb76a7113b48c34d6380ac6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daf318e5781b5a6c517731036cfdf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61060e453e32d67491e505cf55e069a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cf1ed711a45fd1ca8891e8c73dee1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702a09216ab6e12923571946fae95b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eddcad5ed487a60c9567a6cb5b28be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488e8db2f040c00d3be833d9afe123e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737a57e9e6634f5da1e3b000c1a0655224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcc88e8c351e27cd1daa6c735dbd37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de627d790f17f375988a51f18f2ddd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f29d162a718d4eb5b43e042130eae2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8ce3b9a7c57a0103c3c56f2e2a22b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094a15da8cce2e4f46600edff1c3afb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a4a775322c3608648393c281ed025230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e568f6f20aec9f6082cf362ee3c34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58deed697ad80939883efee3f2613aef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128d2231c7926cf9d96a3b775ee73e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac41f11455fe3d2900be9c3673f2074234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ebb44677c0883901cfd08c3466e42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a77f60e0892efe7d1cdeb18f90706e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba93edd54af3932df19559250fa07a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597804e0bf50c5cc3e3273d44ef4805238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b9cce78267be8d4b86ba4da4e31a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371bd2e8d1c5d701d8d837b40157cb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85062268217a52a5d5fa02a38039f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2544b1c028cf5d46962c9e11e86a744242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54a9de9f1235c3bd07443a3e6880a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2808248b272fce3744a04a1a17083244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82528907e5f7103cfe08c191e0fd3e1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cb28c9cd52047ee1d5178a3761295246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e0132ff1941435a5c86118311a27c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7cd403fbefd06a24720d7c42ee0d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b235d947d6dcf7a0a947617c2f2560249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6654ca19531ce0e82abd33214c512f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb44b536dea670efff552604b1ef3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccbe4d2f0f136939449dbe81f4200f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fc1caec213ab508b22471aee18ccd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe115db872658e44a432cec52f02eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ea0376beb0183610302d941a08333255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5117f849db2061368dee2fe89427a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9a46c7848392c32f2782097102259257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a25bddffb851147c6aa3998c16d6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1030a15f57f53c0a196d7e9a3ea1311259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df0bc60526bef87d1a37a95fbee66f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1093ec7b10b7f1e9bdc0ab40b0422261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239479953f6b9a614c7f40f1a48b93e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ce031e4c8a95f2c00e591b61b1da2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d051e725fbf2d52c46bc4d6d78f16c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90553a2432d1f92c73a54814d1fb0713265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf93d4a7d59c532e6b0fdd3ae3b1534266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7a0609b34a7fbd7fbfdccbf1c051b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bf3c3542c3351c471ebbd7fc4024a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127368662efc82cbc41b812a22f55ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cbe35af782ba52498387ccb96d660270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa6f6675d352f143d99b0d5b0980e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60215299ff5240e5f3bceb697db487a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a135b88ac2ca75b4d127c2ebb08aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eb4a703d82c602c5f7af7078d8c1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8521b26c88e08dd2526aa657f8b703f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa88f793bed776603be3fdb6970224276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a1995eb2f77f48b8dc32c52394b88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dafc74ad8481b3f549e04ef0c01b23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752818728c5145575b2f9bf5d50aa23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398ccd94aaedef11fcfc97c093bbf32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97b15c8c5288cf8fd5b2fe935c989c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0596e2ae0946a7a5f6d4fcd640bbe2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71da8e63ce3c7eafce11baa2ccf655b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987977107061f818d906408ad637bc3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e82b16a659f63c6ff126e66c59162b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7912e5ff782a4b0ab16c89be5118428286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197b0d6d73d22a954a3a174186e01c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801e28262b422864306a8f1dabfdc9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c7d57a0237d8e4c8a26b434706341289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971dffc47e336bcce4c0db2e0f8a983290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1f3dbbd2aa595dc1b35ee46b32451291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ce5d21446e7d9984021027e2c076e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412f545e949df9b55eb941ea8941fd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2192ebff85452bd45dfc3b3cdce7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219aca92690666e460c90f1ac5e59dd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c238b74d2b6d90a411b80cda2640a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed4d39915b1e5a27f8c1daec89bbd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68d0110046bb9dd36ecbf46e44e6dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05f4f3dd56ce3a6973b0681d16bfa6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1950c86343ad05a16b0612571db18f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e7f946a0d2df6406fdcef1d0eb734301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0cff76049f997e461483aa6abf5f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d675b4bd73c91ec738b7a3c3ddcba52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9ea4205ab02060ab4db9e703da64d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634f7cb298d5dacf4e99f0e32667282305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cd8e124ac223af3b40e91b40a9e0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2cf97303e5d25f0d83697bba4071f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880994b9373b404c083b2092acfc8a74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97532ab125c3da142269ddaadee2233a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9281452f9770a3df70d61995c2b96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c9e8fbdae65735348a7976a214365311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824cbbb1b5bd43e8eeb5a5b8b659870312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6990260c57911e59b793f3244157af9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c680dadc8344943b35aa7cfe02f7114314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d70a7cae87c8c1de6b6b5fb8138bf4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb37472f2ece3852276cb5c6ac7dc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f046cda64cdf1ed97e1cbf3909f3b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48fc8ef3a1cc3507e4e65b41270224318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672d5ff78040007135a7a0ad462c5f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faea5b3cccabe54b361602c1d67eb3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc2cf26371a82594c09751eac30b80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595102ec39832dd35b0c2a211721964322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac91cff524d0d91d598ad43fb9fab6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4367c8bc6a02efec3fe602ccd0154a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ced71d725739ff5581b3b3e2715f57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f472f49e7f81db5f91ca92ee20f923e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc416885abd9edae759816791a5df1de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a016f506820e6ae33fffbf743e7387328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae71f179e8037ae2a9a33e7f2edbc7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781ee415ff6b5cf6bf5ecc4a8eb344d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b871b7222fa73c4124ad42a642543331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ef93d81d0065f2d2f74eaa4eb7deb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f8d7ab634330f6cd0a122f9e74fd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e3b785d3b35aaad515beb34cdf166334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ede037d41fc1be4d6e354726e07460335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da886a4f9338b2b4ebe9c68fe4057f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c4412c8ffcdba78f9ff0030090f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012df79c117be51899f35b803b1164a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03d48b5fee0516bb9cfd3fb3b3bdd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a3c4a0ec65b3ac5adfb97f70add6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e56c2ebe643266811977a3709830a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3f9084972444d4890e88dc7693c89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e972970fabaa19d487a38d7c00b1cc9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3765169bf574f900bf681abca4f3c21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14364276a45ba818ee59f9a35b144f4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98187e0298b33007ba782eeaf8be1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259f1e119d207d9203f790c3cbbd306347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb87bf028bbc9174e488d54acdcbc74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918667bcd038bed1424c9298a3da8498349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656ffcb74f19e8e7670ac9684d91d60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e917eeb4f1d988890c650e7cfa573351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bae80326abb0e6f891ddb065948a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecf741484d28ba04ccf65ced0abcc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e860b4374aa5489f4cdf4578e9fa14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a08947733efc0a63c67d30dbdb6f42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96859f7208b5e61cf774f78987a842356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4f7f241e769857d7e232b5763f208357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a3d35c334b6dc927fd16e03b4683b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae223690463d3a2687a13dd0a9ffc506359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c35afa2b7b34719a13fe36f84657c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777af8ac709938a8f94448bb2ae486e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c54255589b38470c053c74e3ced63a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde77b4f40d06f230bdeead6883f3177363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4de70423bded78e658c249d94a5e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13cc2516fc488f7d38221f63429d61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cae97bdcf8d9255fe031a9c4a2747366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe60e3250614b8adfe12fe2bd7bd55e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511317e1343da8d0772d130b41cee724368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a3f0961810a8eb4ffff6ba4f8515c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894db4966154a7bf0ea0037f2257e669370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1779aa041f242e095aae989da9babe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf7b14a4902b9211c6a31459e3e8ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4e94e5dd168f1c5f688b279d75005373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5d49dd55fb77a58113f345ad20e09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf02b29abac99f30e9c8360516841e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3661f1fadcdb0f4afb160cd0caca617376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ea6218e589bf0694ab030d7df609d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82aaf51df92b4148a3ecf18a38cde0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df7c0dfdde8fa04b08ea118f8ee882379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffff6d3bfde19749c1bc45a161b307b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c0a5fc4fadd2efd7b3e7483fc458a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaec3710c66ac659552c6f18d9f210382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d0f506d40972e2f0e3a9a448dec4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4040c3c51efbb16d39153dbab2ff78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dce382506e1dd0ee4e585f54f2ab9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92493b9de0a1d08d8172c04fc3f6f87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca38dcb3aefc812bdd3213f322111b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd10bf880d335b68d666d79b75ddf18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82685e5f5297238b680a29d8019b4792389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033dbc239bc4c5c4a702648fae5df1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1c1ec852955acf99e7532d91c6d0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eb85ba2b3dd3a935098b3a2ef225c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4f7d28eaddaba7d6738ef46c19ba5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aec2e692766a9b65b091c46260fb5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458a0ea88894fb13b14e4f4dbff825c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e0537213df67112fa7aea7f55a255396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b11f74bc8606fd9e9f26f7c8d452e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843eeb05df983e9c8e68de2211f8fcdb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a7bbbab13f94ff940ceff75ee1fae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fca1e3adb655a14e2e3acfbe1b12a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbc9d47f50084ee75091239fc6b172401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a09f7c0d37b4106101ecba47ba7a43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4481fe41301ca53cdb026d90102553403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a664bdbb3bbb1921fe548a37b22b1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637f69da181275f615146184d057a8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15173a5c875064c6ab35550e6d4c65c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f134e0936900ee14a42bfbb3ecb6f97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27438f03652767f1e50d59db5a207f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c129b8b633bc61ba9b51713116f8230409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc42ec6c8672995d5fbc12b802d57d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9053a48c004b32401ee6738c9a6c926411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527824f5e4da8b72551058935399a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba480874a7447f3217bd7d3e8832bb2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcf2230f1a8c93ab5e5748ddee95dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5303dc681808a1feff58d2e11456f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d07e42a072dee0fb249b25270751f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3363447dcac7e33d976f572464a53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad947b87fd97f705fb912f588f81d79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a782b0429dac783d2475f7d812e41f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9646d97f0f78035e4151fd0cf93dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344678f1ce41a068e1b8e38303445c06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67dbca08e9b951f71a3882bdb3cd68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352f6e9c5430679b5bc92158b6baae3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d8dc12e3c43437d04a86931ff39a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c5df9c421ee7b27acb46609f8cd7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2585f7ac3a2ced735a65e2b188fdf8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b896458560c2d988fad3755529bf49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e7ed7b5bd2fcfa0016767a77df716428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469bde819809cbe200b70ef13ea4eb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151ea9d2584bbe05c71280c9ded269e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7eb6d16eb737d4d2f93ceeedf49e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464463275d4fb9eac59623fe3a3e488432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47004e6e5396d5fa39585f15f924f3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05effc881accb9d49940d32bb5690a7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e13d3b0db45c9c7cf4cdfd35378350435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f30391f59dd8ded38506412757f85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707e9bdda8b4b73ac43726dd33c0cf8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c08207c0c1db4098daf137963ea6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a90320ed88fa3693f0e7300e3b336439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f40ce6d0292034b30746beff676a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895fa995a8ab361b574295751ee5939441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675642eb25f3f61a3454b65503ab1f15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f0ab1fcb8e569dc098b2589941e50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53882ddc469a40387ef3115ea4e5daf5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468559bb28cc4163e94b588a39d79dcb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbd473a3bc3b67228b4e8f4bba2524446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff5d5f67a59b44f5456ff1ef9e6e64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b95088366738d4bc476a8b4fb7343448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6021217ef3235717abddd069da28e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ce99922ac2e6925ab24ef34726d17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39776d79f81d782413301d09e1df2aa0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb9436fa1495bcea05ee76252b3da4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20987bacbaba1eeaff63448d7c8c96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b650881af1af7a54ec4045ca51501e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95031709198a9f39ebf84d624590c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4579b10bc6887932b5e7ba405e8b22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f092014c35e6ad3c04d640298991785457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abc30c7cf1eb8707eb385706850320458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cc9872bc269cf2e219ecb991eb504459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931c4b711174b87486c898665939484460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf15e04613870110c2157389dea2837461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544c712de049f23e98d8992025d9604462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fd66238fd3c8e0840441c1d1f9c13463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387bf4b07d2ae95a3b8da61b63ce4b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffa6d044cfa94a2d882d281fec2032465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55266575f3c6b98903a9475e97cf778466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bdc2cfe25b130622ba6e82ee57637467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276621abc4829ecf51d7de7c4673e0b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3584525f69afe76d174a1542aaaa3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76ea0023fd84aeac32f6b708583302470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec058532921a74d798beb5142ab24abd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1005729333ea89b793faf7c6b8203472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41157e1348536a1a6e0c106ae7d5fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7ad0616c12230887a7c3558069bf8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a75c4dfb5005001ea9e3e50dc267d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ac4446446fa4bc49d1040dccfc1f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c280a6c13f4dc6c37c2f7f789c4b36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ed7ef7f7a432e0e6cf7aae9707cab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a3e54990f1e7c31594052cae2e3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6681662779f024d573562744c6dc44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8ad86e6c5fbcf385d86e870ac0ea3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4db49bf7ea8697d405be5a5a846a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ccc0356b7c87a1a88c756f3e36434483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14af8d6831f5dfdf3e41d5665aa5d59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f0bb0d102bcbafb95c0a094f2313c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c3c9fd9dd3eda3f20c09284a2e660486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba983ec65b75ab4b54cfeef3d27b1385487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ec3c14769c6992b9aaa57eea91593488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edb10badf31f11ee555dc08570b6a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0b3c7beada4d8a80dfa35b123e049490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cb5d1bcbec19a286dbffd53cba2f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c86c885a52036ae0014192d12675d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d83a7034fa45f0c810f92775f6021493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7399c3caa7ff42494d557200a98133b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784f9a2858f245120d9d9215c80525e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f08506d2e6554f5e0d56b8a0dac907496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb39b3eaca7b0b4bbbf831fbd405b96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2905e1ba86367650d35d2f4fda59de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e7b3952af3a0c5301c396c4002b9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83ceee428ef4f6170fbc29a50ed02e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b270a74b1c9964e7ad736a367a802501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f3f94034351009c159754ee35ccc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42235713cbd3d5d71443f2e03fd523a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11040eb866aa95cfd15509d1a52924504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a40f42569523f4f4af0cbe0c39e14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504c4db5ba877d653ac71216f395bf2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad498f80db08ad548714036459807348507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b2a56965ee378544ec1e4dd9cf7c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1df68d66c0c7e36c0b49d96ae0c6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0683dd838b0e443f8698eef4fe6413510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf2273ea9f914c7d94cce13bcef16b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a265811994ed4c536387849ba348e37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51c3b46bbed8e43ac3adbfb4274da5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e695d337bc07d112e946ecdc65f0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebb5bcfa14964e27108f2c785d4a7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c84da135e43f277598a0669e5c191516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75932ac8917affc6ff21da5bf9d68fc3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5b0abe9c9afebaf13b93f33892a51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513eabb3f0304b71f76d118b2e6a69c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde9f07f137bd161b01b635b000a3ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb528ed5e940176f32a6d095b267eed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5fbf30d0a7e6d98922ed47324a327522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da25045af9d0d635c7bd42c5e9df19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dfb63c2969547b8701b91d9e90406524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930943bf0de8870a1cbe8b5250d1a40b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d3e49d3a4a691f917d7deb6970acb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72afd3c8ef5cb2926d77bd9325e8f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9263c06582008bc7f89b75656ec01d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66d1c44e9c40d48403070d425ea004529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59d2c6e435b55b26d3020f6a3ebfd4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61107a3671595665f289839abfe25f2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f773e3649ac5f319ba0a7d3fc7c4f90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546156bb57ab56c303dd445bd152d729533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb310e3866759d130d526dbd3e2a51534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0a3961c1f812ff21ecf59d531ddb5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7f7c49c6c2fc160f56ea6f3a6f989536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7142c3251a55fae4bcba66a86696c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2aad97190d0d9c6bfd7acb3bb005a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df567d9e6ea26a33506860550b9166e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46914c17dd9c1b3a3013bef22c3bac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489adc673393ad0bb54d395d3a0e9d5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254fe1a6ece9587ba1b6bac42f94a44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be034f199fa2169948d8408ac615228543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19dfce1310c474eea4dc0732771516544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa60493cff05e21c2cffc50af5c790545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ff31bc26753c6d8bd34de9b039374546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339206b287ec094a56a2acda182e7ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b208050970e3bdfbf87504674fda85b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f03506620adb1b2adba0e870d29ca7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef17aa85854bef4a93364ff11e704c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1717a812545a47dc5dee8b499928517551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a24bf2b0679b7a232e74b2630c0cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1acc5d90690af0ebfd21877c6dde1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5563e3464b16328c8cf2244c90cc443554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3074d98cfe92994f502763ea8093637555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae729a9c274a4da877eba3f939448aa4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a53bebf66b22a3febbfb17ddd30bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ee45a305dc4393750050c7cf6baea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f18cceb699f6a4c070fd502b77afe5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9208070c6cd96fe9bf93510b43f38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba388a95c6101d4d6439af6771920b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398541c08e3c30534f2734ece7ae7980562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b0e02b1bc87bdf68780a16d31489e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2542459c52090e4fd86d4cbc7c25891564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734621eaa709f4b228cddc40b6fa57fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec877953ed7c9920c76c75cd74f97f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ff643fae6173d7ea1c8119710dfb6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c1368e845e4efefc82b8170350098568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf76600e15521c4637c675a4090b73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fc4b46552d4bd7d98c2f4be666bf7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef958c1ec859fcc4aa2b1666f6d0f34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b93caaec077dd0584887b6b79ccef2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0228acdf0775d628f23dd03d0b8ff2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5426f7db757151f91ba62c1c502435574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794ca8ae99acb62aa847da5ad973b9b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8daeb58be6c4a86bd3ae7e792573cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7742ea0e7c6afe80c32dbf494504c76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bef1219ed577632dba0ec9f479892578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16307ac8a6bb9827103d3e6e67ec5b08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075269dd74b71317fbb1885493a18ae5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d9243c461fdcfa0c1105b7f98824e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa809ad6f4c76d56b1ad09f539eb5ca5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baaaaaa09d33605a2c74f8cef199c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422cd39d2273e29c4b424f535437b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075feae8d039cc8de7ac9205a843bb71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283c432f177ac9ed4aee550957c3720586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637ad696ae5a4e8345d777fcfc6f134587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4d00d76ab8197c78f041e3620fe1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacec17333ed00cb9eca674a56303558589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e538f09da5a7436b4aaf8893b3679590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590d7eec592a7a231d8f3ff855f61f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd0fb4eb857bfe99f442fda7b36045592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5f5135d10d48b71c7bdf8d4f9a9cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048b37ba26ee0eb6b735e72a41dbf19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371657cc0568ab8719ffb350186acd90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10396c446b5084158729cbf3b8d8fb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb4465431df629bd8c3bdf6c30ca89597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8967fdb891a0651030d27d39082ded598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c3d86b94d201c7753b91f5ef91d2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd288e28cf9e9135ab15373ae889df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a659418ef201c5132cd06ba975b94c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ea5fb86fa4aaa2e4820cafb34842f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb368533d9e1b4b489ed48657618fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bb3d99fd021d9b19d88a0cfea9a15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47be41b19e83a2590e49441cafde6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379d48ce8fff04d1c1fb3044ab38a9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09ea8a0b142015b784bf890e9f1c0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06e8d85cd5b45dba9bad247ba06d93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdee774b53f823e737bc6090869b156609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eda236884413fb694252fd95bac1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06bc8d0d91a9cfdfd0fa7a42f88f1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909b8f38577083ce310426462cf535c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2e234fab958583d056efd9423e77d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a684a2fd7b9add73f4fdad0f380bf81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7d38276b58be9c3398c55e3d2cd0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63e42e136e1e4497e660396ebfe315616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a69bf64c83d6e156d3a97dce90a38a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19b23753ea615e82d162f107507378618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079ae5c0bddcf62f453890d0e6e43d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03121d7fe23ef0c1df2812e5e73aecb9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d645be92a02894570d6eeb1846211bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee62dad56842cac4525e6b9cd2b663622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cd79be16f8b5d156073fc758f8c2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4375973ea4207bf36ecc825cdaecb40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aba13dcce261f97cb1a6ba066bbd9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f696da74865676ab28967cfb50a7d3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd7fa7d39a1a2ab7a2226f277e6e3b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2b7d1e1751fafb876ae6c806cc956628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca24f875b71ce1431817fe3854040d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cf7559bb927c47e832862525d1149630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a67a3ba05af41840212c5e25ae673631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca5d165209cb846b1d36b90340985a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2ca9d5c4aab3fdc3156713861c625633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd43d956c9a3f6683229d54c47f715634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40ca1b3c8caec58c62ead68aa77b06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7110c14ef1f96991d7b6f37f8ef51f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f532194eeabd2d376966ad2c69f5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91846b3be90de5186b142c505ac726c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d1b93d1ad9ccb637ba192e63ba0e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfab7cd670a7fa022c5adce8db3fc91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e818231f99abfbb25a669f69af81d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff0f4ca09f476607651fe7cdf18c81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49ddbf5d5e2a12e0ac308cc628768643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8b43090bed05ef74c0e3ec7b331bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cc7dad0831312efedaa222e164704645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5b97c382d5fa69c3746838258ba85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe56fdc0d635d7a23ed3209977bde7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c964b5e5c8ded038bbe7466f207a00648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a9a7d6522651833dc4f56dc4e00b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536c6bd5523f04b04c41413193c6dac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac1a1ffb9ebceab1e97a3099f3bf00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b52402ddd51ea22d91a619d1d6e8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4c3a0d4c9003196186719f41201d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c6824c7742e7ee376ea0cc77216f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220b54e2a11a375d84e5d9164a6179a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39742b662723f99c5aeeaa47b3345b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9cc1053bf0fcfe92ae122327e72f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8409e495c093818b81706a5232681b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aba07be1d5c7905706f61a5fc7fd15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ba373c3350d6ba4a13f0d91799704660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700ed8d6c31584279dbabc6f9dedb38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f5c4acf25b31198c6fa131a83fc0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff93331057f05062b822a35c977fb2b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4fa3b3b122282682b2129b0a0ce9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a127e55e61bcf60232d1346fc8631665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe1b70660a9880796c81201153182b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d202a38cde62e00c509735afe29061f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039604e095a1fde72f73e0598c8f9a4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d75fbc2bdd7f1212cbd205c50d9bd0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a10da1cc1a3033accdc6f98aeae91670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a18ae382d6a888dd880efcf52815f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f0614ca1a1ec8a793ad0be8a458bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410524f92c91bd2cb481fddb04cd591673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b72a5e94995f317ff3d9d8ad0a9c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144475c684cde6985d6d545f7ea1bc61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492ef408424b2244b573b4756975e58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5bbd2556c1659c431707cf1f280f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc03d0ac799ac0e081e5d2ed24b379a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d54257851498d5d32a6709d1fef51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828032f936944928cad5c43587bdbde680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013b7097d88fab6a5075e50981238ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd086c83d42eb944ba9832eea0adb47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ba363f225ebfb9e70da6dc23fdd56683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5deaa2ca0c8fe348da5a856b7c0fda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b68518450f10510777e152319b7c93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3255e2116ce88c5dbb05fd45eeaae4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c1a0fd4b2c16ff9614a15fe71598b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05529dbd3d5f49e732348fd0ecc85576688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360de31c341953904df8f2d8aaf7d719689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e88ba0aaa688327172617a259745f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac9551f67e95989b1a41ea95fd4075691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff590089eeb820ee08349bb1b6cccda6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8e0f77a91fae02be9f3a6e25c2b87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215caef06121235db031cb99a835303694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc4d16c1893a0b03983f9da7b1e1a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec792adea2863c4ffe171136e2845a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c12458a28cc7fb4556263b5e55300b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbfb694a2df8ca7178f2932b5611fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cfccebd5188a09a419bee81a0690d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cc8198909f854e33605cae1fb9467700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5a97a40ba46768af208936200a79c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac9dc3f8a073fa5b3802e9866f002b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f27ed118a487db7c33faea1a050ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400ef148f0a077340694f023f7ce80f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9154dc8c2de2900d41ec801e0b721c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119c071ccc76cfcfb1b437a27827a07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d23c051120073fafa94e8739c17a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b818a4c1f4d3a3d285036f4cbe0f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000efddaab174023f090dacd52d86827709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d4e88f42310344b3b718ac38e5855710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94957241d7a0274cec6540ca7a4bd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25390ddfab418c9584273dbff6f01f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa57116cb21a87edd308f52e493d24713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641893167a2ab7cb867048138d24869714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86e52cffe23c73eeee17d3cf598608715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fe4fb0acebe281b5e576492a83e5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb424123c7018e3be6d31b4052be56b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77091855552d49444fb81f01656f1ce8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e662f7ce77514cd0a3707b4222f16e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cf74536ea1940e3ec5482b826b669720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011b323cc8bb5fed3e740b9c0835be5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51848fefdca446ed8e983450a7dd0ad6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e3e6eff33b5c47899c51ca7d6d3f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706de693dace11818259dd459ee8a567724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bd9f425b58bcda585ca4d740f6d45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e363445f3f9e1cdcb29159fc36a0937726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065c8a5f9da03caf2c32ce8b8293991727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28371a9f3a89976eb0aa53ead0e50288728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355ddf469a23e312bcad33bc7c13106729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee5e1a37fd17b8e882e16786241fe4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6094929f7dbe95528adcedd09202bce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2d7b580f7708049918cdc78bef500732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91afbfdad6424b877807246b1572a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35343b8b19729977c431a47667938c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972893476feb9174fe0a23e207721af6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2fc316a4e4f653d03e465b4e982d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df38321d3e1110dce8961c55c7516b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660d5f20d51e9996477a76165f11b4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54dec3eba2564c476354458fe6f816739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52c80a2605e06599065cf90ca5776d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a044c89c8518eb02718bd23c9d2dd1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18de4b1877561fcc84d1d67fdb07f3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876ea5f079f72e2b5e6ef12fd13aa9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c2cc1167ac24a3c6a44e15fe56ef1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4e79f63334f9a63e48823f2a891cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b48b44229264b336e1ef69cd40799c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc0a3720cd9b57ff25ca1664ae566d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c755b2629af4e48d03c84ce5eef1d4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eea74bbe5d76c4a49883ded22153a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc38e7c74bae67860b2a4aba06537c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53326d118c074124b6b3f629057515751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c3162103f7714c2bbea11549f5af4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f57c2e91164a0b1acf801de88d902753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eebeefb3845ccb367c95b73e531353754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b944237d83eb78cf70f854b3de4eea3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365caae9d1e45092b8caa93ab1004612756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d5d7038460e14c9c65df6eadb1ab8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ddeefd16d574667aabb9e1378faca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a504e1f9b51af595252275ec9b06b78759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>