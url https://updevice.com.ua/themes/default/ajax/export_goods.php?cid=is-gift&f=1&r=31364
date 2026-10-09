--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2e6d32397a35de08889b962bc49681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f26fabb89ac2cc8de11518bd3073f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b72b419ff84eb10c6fcac75a8972aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f49809363a0e13c4d8ce1e0732f744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a407d2adb21a0e6edae6c4556e92c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad10b424124daa48ad8561462124f236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d1f8e4c16dff1833bf82064d032117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd9ed049e949552808edfe62a74b398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf3268f97cf021f59810a6e72cdae79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570efe520e1d07555aa8c1af0f94074010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8e420404227ee64b3a71e8caff29d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c9042ed9aca6bbd895ec571c80c5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db438447fc0d4f57afda0fc03a179a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60542de0f894b3401a9d9c8c9469ff7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cbf51e90e171cd627596f3e829dea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbaa6697e5270a326d39e8f040996b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cc7c7939396ad3a4a6ab16d3615f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65578c750c8ee33401f45beac886c3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8857701e72b03147e1a1247a1f970019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcd5004f91f13c280d5cd2059969c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd2bf193be90c519737996c02ae57721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c52183276d8df73d96418bf40eae9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c1cda2efebdac8eff1d450f41b14623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e915c1e8210852bacc9f5954be43824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a18b55039c46986e4c088013a6f9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae754d3cd178566d9b4b6bba312f53e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c437ccb5acc7d62fa9ed1573e991f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d2f25b27814d8e6e284dda636157828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592db005373da1617c9751c4e85eca7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26559e02e9f9bf0d273716d844d2ee6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9e83bdf11393437a980cf122e92bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c028b50f3399795a24f6af60b0646fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8a4ce1dffddb0d68f3ce8984500bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25654d2b31785ca2afb6bd9f73affb6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2008dc59be9a5376b46249842e2185735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35e762a0c1ee12eb491a556bcf18a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046b9228b95fdafb2296f214adad86537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eaf6423aa9082da1f4bbf30df24e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916e6d5520eb9944ebc1b543bb7dc6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15ff8258a7800d4610dd299c447f2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7b702bb31dda7e442aa698ebebc6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e196824654151aa14c542d5d203ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5952cd81d0c7b4245655d690130ce243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622231ed92b0a47401f3f83953cb95844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3318e8d8aee9827a0592a0497ba1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527aae74ebdffa95d40d738d591f7d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a52121f9a1170328ea50bfa51bc8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191c75e20c6b264f776ab4ff28fb82c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469f7427a8475c01fe74ae7a3d2477149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec38a1afae4bd7e5b31dd5d375018aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675db436f742008a080eb034fe2e4d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44005366e41b11a0cf81ef6fc179e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4d6229b05ee95bd7c69235ac924d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9522cfc7dd1b20ea868f293c9e2e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63e314015e5e71c19bdfd335dc2f0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235eb6bfe4a8341e025b43404a5c6e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8af1d1a737882dd4852c85f67c75c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eedf16f4d8ecb16cb74ad344f0fd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4648784229d1edd2f49c9d963553959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d546731e250f778357c9ee984d09860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344fe277b8c94099fb421d96b847dea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5792f63d52e21007c0978a35801164662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9b09f84fc8d371679bee2dcbef8a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e54d65c7077d6f3f1f9496701f19764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a90ada50e72dbd4268c59f363296f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69e7831e26901f43142aa4a0528b4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccd79d6f7682ddfa42588f1209f0cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6fce89000d8c0edd5b3090fb8e8ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db403d4675ff9b3334f7d2dc1c9c5e7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b157e163cfa3d6e500ba9e32dfa8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12186e989bd1a31bf341b343014511a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df995adcd4b43a7c6a88f5b24d0cd4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64893837fe7253077af2896cdfeb0b5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e26e065c4924333643e61030b431a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d33f62f7818ba9e5d3b4dade82704a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5026d0dd29278b0bdfbf23f38860676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448978170214cdecd20faa11e7b17d3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b140a6cd32abf45c6c70dea6310624978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e83037a2bd5d471f8eb09695a7dbe779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eab5f48fc520b23c49b9224990e5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f066990e9fc8b4e81db23600f6801581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26a1a072b7c6e9f142fd70170b916082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcf9c3972682cdf20a4d5bf4001c1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d7b498dfd1ade7c487649598226d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dc9e5e97817ee99d50fe7c4fbd4f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216080a9e25a8943891576492c9a83786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9600c37132c14bd754536e75b82f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e8e51a138e9204fa2f85f039e5cd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b93ce88603d35bb1deff271a83d6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386ca08f84440bd0d422dfb19eaf46790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea722d18c7b75d089096af0f46ad94291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd6809e5c38ae12d328e2337dbd1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10dda856978f4863eeb72760f9832a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525b77510ee427db1d1decab882a06294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2f889c229779453954c3abf63b04b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aad7b859757f40a862d2d16927b32396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2783b2ad32e1470f2347afc3c3b58197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b5fe847305a4adfabc39e4e7851bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616237e5b58eaa08940b8fd54f402b6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4bbca60f69bb4d0c2c056efa5cf6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5b6105901100b907a0caa6abf2e96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a3f13b8f0cd2418dc99b194ede203102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69620c77099f1cdce1d2647623e8f730103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f17534ab34c69045cd6c5a3416390d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290e91c8d8352872d190bd3a4f3d6cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c6a6ad3e6eb2b80a38307e964f60b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf70126ed17750617ca5dd64803746107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fd38b64670b61369e9243c6ef4ec3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa47d5522bcf1d1ad40b3fb718d0465109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d003c19b1b216e55695b0a4451e9d2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da4a1e537b9148c64a5e4748edf2be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4410b29edb2a5e46676e7faf94a104c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9baafb488a76a1b2f65847412dd862113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468a913179c4de69f536f13cb838818114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0b1015f4a6fca025f9d791402e289115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305141ed1ba869bb25a4057482bac37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dfae74e1c7749e3a2571e0bb007f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f40a58f83b6977eb893d2d86e9ea2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede67493074c7639d59fb44c69cab9a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193686fc7d5bf49353a988c85d71da62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bc210747bb8292244fd06b2cef18a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7b07f576e335d5c659010fe1cea95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc58bb5c1f2e3873555693519c653f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82bf99cb50453de763eca8d9f79c24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d7a32f3b9531411ef319501872c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578d926240d32b07f74d6ba48ac7576126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2ea52ea966eedf7257806ad90d63b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd5f802687b03f2cfc23d51bcb2bc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07892d8fa138eedf6ee7918917d9407f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6ac9e94d500902048d43b9b5bc773130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f05432f9100b3a3bcf658ccfdff33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6dea5b7b273d403ad2f17f60a2c2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea7ac3bf58420e128f2d899852d143133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2858d2cf1184c56e3d5e8166a9b31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660244ea361868ea605f6b3d8b3d321135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3b54005d4053ba027cd262ccf0907136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b003ef3512820cd45bc38187b37ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc6f0a5d7c60d377619888db71d189138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079b0900ebb06cf587cfa4190886e44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e208d68a53f2be339f0508df80c936a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad515e29647bdc2571094b584f7cfacb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f17ded99866483bc857191034c681142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f52de81f757ae83bef9cf7357a1f4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a3da91ad86a5daf703f758aa125fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30370d8b46f53dd0c87dd7a8645f3949145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e96c7037f8ad251f7234bf57fecb1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bb305f2c38bce79144a1a6793d037147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662153add4386742f40bfe8ab5aff51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cb7a2c15cf412159580399e6fc130149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeffd6c673bd24266ee85602c28256150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9c298ee9804998fdcee1234ba1b97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafb662e71b2f3336472d454b24523e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159915568bbe38f8fdb7d0e1f3dc8c2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcc53e43feca5b12de781d470df247154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa37d5b733c99226ca9b7a18856d59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36837c7fd824c50eea92b8431a53e7d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4623ad1a5ddc64627e03636f704f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466703e4fe2a568f4bb2799a542e03d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14cc13bc3bd190774bfe6494ca42bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a764a7f4a296e57455ba5a4413f8730160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a52fd8eb7136e9598da393da1a9c2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db50d977b730f7263311938815133bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd7106fbf01794d8538f46e7e6b576163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e835882a0ed9dafeec2255db43171e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5badacc09d60e4763233c57f3b50b90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d88bea66204bdcb113105e1ec059e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1b55c590bd999e056b9b7bdbd5cbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef749e983fa8e9f337ce145905fbaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca40b2d1e1f8c2e594191496756836c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d929aadc34d21bd0c72c05086535c9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f0a02d16716f3d198d21cba937856171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6e0e3493b42a5ea6d15d845a9d1a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad757f49c5f1a13775391223031ec00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246acf4d2e2cbe781c12ba03a2b2b65c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846a47aa08abf44c6c7a6b1dca0185a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86912c400af4d7d0630d3238896289de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13d8f12fab26f378a765e4fd80948c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476b7aec91d6892167a281082953a19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b509860a039a07e8cc7d07ba9f43662179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb9ad82e7774bd722695707cf6478f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbed7dd1c4e04f29b33b0fa463b5c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10439701fb069660d53956537788518c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee738a113585fcf1c5b424fdc246f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6075d6ca6a6b55e32749c701a91a98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff2c3fa8ee1814589f3fd96108cc7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7cb47465add2fee615c4432ebfb2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763101aa780f015ab01117bebeddb7af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6a19ac23123c5f622febb697cba35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee73f795174f0b027dd20ca40194bf9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ef0cbf9f86140116a9f509429e63b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cadd38e8a32a21a6b56de0c321097191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12113e2ef11cd5353a0f9f7f8a3c6184192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c19cf6b6756050114d314b8dbde96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938591a12e12ceb728975c6a47113659194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62020f87c72c47db43599ea5036cfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936c21fa8614926163c64981cfd1b94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d4e0d4e9d1757e6fb3d00be4bc9cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453d8d6bb6130b21fe7f5f0ecbd1fee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fec4f403dbc1eb524244ac029b0f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab4d9a38300deeeb4106ac5161f7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e377345e9e231af87e7fbc758c49a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53874a7ecc97dab251208d4418c231202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bec52157073f0460a147f843fc61e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d636a4883f9f723a0bce4805746a210204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc863041023dd0da5043b10f5d1fcad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e86e45c7205f87e547d71545d28193206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfa804a730f13349ffbd079e4e8270207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbba082bb4de442aa12fb3cd0dc5c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b198792ceccf8a70d4383accc7ac0ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ddd191bb93f8c52fda88b8a2abf48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bd4f5ef4524f629ec4406a0b574af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca0ebed06791636c41798d9a1a0323212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef857d41bcb29169e93a5f3fc3879b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99674fee87dc46a3042bffaba430ec8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7e7d249abb06145060030ab193f6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c08124d6d00f196a3ac2de5e69b0f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f10d04695c2e2de3c4ea33315325c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c3a2675091bea5d13c3d7d9b16d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ee041fb95e39296a25e268aeae30b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2f0ac53b2455126bbe6570aaf935220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01b6893b67182b1f9f0dc60903dc85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c7bbb93239d939510736ff20ec738222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38677d8cf36f0404f5c4c52acfcc60e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d97ebba480c59503f8f28e0b81f62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaeed1b086dd9dd19d676970c5588d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecf16d045365db5f36c547f9ddc993226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825a2178bdf94e1e54da9a68abd13ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c994dccd465def22f31b08e4ad164dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ac2d825ea859395ff0752cf5a8356229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8626fab36b7795c77bb6154ccb677c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749ca4421341412f9913f4a5790905e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b6b540b647d8f17a28d4f3c04399e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600815a0c6384543405a7a563ec77595233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7947cc58d759b7573d1e2acb9ae412234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576d720b7ec0e9d8406db5a2fec8d75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e709b3adf29ed2f9278cc81344918236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773369639107687ec7cc3ddaef955e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de1ab3b2857eb3a3521739eba6adf7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff9d7a220d32b4c2e77ae631c49392239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8a3c866be467e442c18c97b225acb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952c5411ac28a4a0228b68138f89eca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19900d0f3f58b275273bf14ea7245c09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516fbe1bff8e6d5fe94d5c34e809554243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41705467570765246252a7c73d6c5c31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0edf830767764cc72ed5a2b5fbab3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2fb01dd69f08993539c9befcf6c41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae53d5f389897f18f0ed5613700fdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0781b85fbb3ec001597e9991123b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32e0d9d419644518d7e06e2fbd4557249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684135debeeb262856867de9a4430fa6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c959c9eddb9376ce4552a19afd50d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f749530679258d3b4a3180617ea2e7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1a2ed1ee9bf98194ace4365af857253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eea9249d60b1b9f7abde13669010c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0085e489df923f59b356de28ec190255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13598d2180b3e5ee188faf58b9f5bfb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091d3d1126fa9b8f782b95e54d29da3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a026511af6f6c4a4e12b6f82ad174258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8fdddd9e66928f0c21160234e62d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a5d20496c373438347b0a8c2c094c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69745ae7b3752da787a31daa4ff302bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b55add8c41e862a9362bd351e5c815262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30e5c289b5075a11f6a58d8cae56f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f4234cc97041640ac6545ca04d18f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca6bbbb8aa7de7f5970739d0cb3e92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f49ba9f81e61ec5652864a417beeba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e8f4c8610054ddd1507456975104b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68220b0e26fd4f0dce499bf9973bf1fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a6c535194757ded60fe718130bd5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77f3ab4b419cbcabc6452da90140c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5510cd27fcaa75dd8b8bf3300423b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45934b8af4837db576ebb00e62dcdd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf648207ef8f26f9485faf49e62810273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c430a685ea80c4f710e80faf86a62c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bc7601e5486ee68a1cd264ab6cbc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5ecba6163843e0ce7f69cfb09c169276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd531861123757569529bd3999312ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701250a61ab1457687b67fd2db78618278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc027d1aa5d0c64c1cabaf443ba4d0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee9b8dd2c12cb6df6ac66e4077395b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9017d6270be9360b4e585d45c4fe8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240785fc78d5711ba16b1cbbddb5eb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e1292beb61ed1d8a8f780876b1b36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685844f9798d4dcf06032f592ee112e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92be8bf0b896d7b8f99a8f3b25019b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6bbcaa30c303514890bb0f1ffec2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a48023ca1a853a92db314958638088287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1df249f30103a98bf4a7467e0aa86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2d6862b2858a7ceebe6c2baa12082289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1d8649825d7ce5596d81739f4509f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a1ff7513df6ab06362c7fb15bb0cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6324fa2c046f3bb2cfedc3ab9b541ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996eb92476fc5954db89e98db653014293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b190c00a774424d79df1523e116a69b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f2878b85cec87cb24b149d6532934295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eef846710aba60934241fd8aa26fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911f1055282a4d53cf62901798b1b7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdfbcd38139c51da224e1d89ced3ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0ad333c29535e6d8b46161b152e3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad39ca7edc6fdaaa5c26fad515b85c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92f141d94e671e8dd10bc865ea6e29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39afef37f49868cdee0259611ce220302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da03951aca504e8bce20fcbf79299f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4ea775ba97c6846fe790dd952cf9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757e4d79127b035289da554f324a2fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6c2baefefdd559d21b6f0a3ab7023306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c1283c51b59a2b2e585da0699191d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae74b8d9fb19df6a670e728d3e3175308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e6cc66a5baf2deb8192166058aa38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff912d19909d10bf86d707c8e8d481bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e60aa8a39bf98499e018fe94eb033311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25fc82feabbcfec82d4458c4f8a07a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce69d81e65643cd6b66d8cb7818a1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3235d3410ce2b3aec80149d9b9924314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f04d9bd1cd0e8d7f95ccb7c9082c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b717940ae9f3f6da8963ac7e56cba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015c83259f8a87ecbdd2892476976c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0beff5ad0d5f786cecb1d6990e0494318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150155c2e1a80132c142e485ca7824bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840769bcd726e46dbc5438385046316e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0e1ceecf8eaf7ff47ec49ff8b79d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb12c5a2e61bd15873f6630684f3e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53515f314346a7cf03a51667f16a1f14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e548a29ea6144c7cecb33afc5ba92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eb48cc27880523688b7db6ef50895325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f8b2f2efe01af32751836e0502982326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c41181761c85fff6315d3a4fa284e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b315ff56e8c6ab245a6a75a15b1b96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f05d4aa76622d71982551ca265b73e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e698fc83305609c156431c5c3d9cae3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1652813feba97ab070cc7545556b30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b12dafd1b065b7c97220c56b6a244a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190db1d36d0271b2087a536de7d5292e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd099e7e62be2cbca477e43f55086b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a156a08d0c4b04ae06be86cd1ece87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8703be66040d054227a421410f2a87b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d327889f210e2bddc8376e5f2faa3c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fe040b27b303d73220b6e3b9ccab8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe67735ef5db6d81faf3e8b5feea7be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81dbfd519911048220fab8a513485d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5e97f51e7be1bc765c76a288903c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789f7bbb1804be6eccee05b0c57648a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96956595c61034d10be68177c52a3be1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c262bb9e87786c87c1ff3f4495ce3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e9a7ddd5fd18a0226a488715e58c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702d44a4971b296ecc24e5bca5561ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19834b523b1fcb3a16d0d77f0c565337347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836ec4aeb3dec8c170a33baac641dad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9c9f4b267eb65422d4b832185bd9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade890fc297bcaba64e314c7d6159f19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038f2d36123726125aa2aadede7119b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec60623ad9571df70578f5d3820d1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037242e7f7c3bd8aedd50e3c9f54689353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffc97d671b6c41539b6d6aa107593b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be125d0afeb405f843f5ddcbb26ef4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fac303972ef75fad474c0736f405d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd38903bc6e27d7be1c4248b3e4c6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d59141be5834bbb9ac2032cfc372358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b033ffa05775a8053c7e1bc24ff2dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323df73b085db3df98c18a6374d6c6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beb7c9db1f815b281929c2764535c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef70ad38720cd786043148d3117447e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb8cf9db2993ad32fb757a72919262363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e59f708ce74ac396799bb9918dd10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555455e00b796698cd12b92f72940c79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1d8c078bde5aac05cefc0ec6e760d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d490fce72e710b03f202c80e03b5cd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412060965e7778d65d21ea99a05cc89c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b979d194c82347d2106aa8058db75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05300ea83db545cab9c1131f1e2e99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f66cdafd36d0f88b3dc5f6c0c484c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af9ce97dc85bbf24c3b3a33547900e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babb90018b7279ba8386ac8c7aa9633373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef377b0053a1776cc645da09fe681c74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d78d96f35ffa41d3839411a39a0c68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3df25d20182187c83d967943477b50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26b5d5fe3aa78f63604b2e79576b73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2548262ccbc074830205f21ac009f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa25fec187439e379a86c69aff4484379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83a455205e5974694a6c084216daed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2514ebe5d9bf9e12b6c62374d4f01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d24118ff9d0ff8ad30bd92177e623382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9511db6eaf9a577a7272a71d4765bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21927aa845429e1fb57be586b07da85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc915dc0a92dee81db1477628c08afb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947a6e922956c8bd9ee77da2e8fbb61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb09d2665eedbd482b251c00295c13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9dfa75898bd1b1a3420121ab909c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1be1c8d3f94b30c6242279422e80c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59803cfca6889a8cfa929f162875349d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0c7a85c8367345d7ed98fba175605391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d7a45a60cd64fb303c42e7ed46315392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae1fae2bc95e05a43112c3e7f38279393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c094bedf907ea55f48b567c31a13b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c33bcb3f812773fd2a40410e0d6a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81157c074fa941bd2f0d75eb3b8289396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a4162cd0dae6181ef05e6f99c2ca9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26c54ad301df13a48485865c1d2856398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea18e8e1c31a35ca55e59c04835ff64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b116268fb913f8f9e7588d30536b05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980a17d156af119be4dfbeb683019bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3e6acb88c4e86ef80a39f497b3b49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb27d4a168e62c73f03978c3352d1e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fc15cdbb80a0c3943db32d1d63b20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d3075b58f23ff3a38b78a5259c83b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64365bb1d11e4c6377aa37f57ced7775406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33952f144c9868797a2db687246145407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3173860dfa47a0409cbdeb9c5ebaf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dd427639be2054e862712abdb88b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909879c6c46d32de44a0930f4488822410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199a06ea55a0b5c3d66fd4fa6dc8f25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086acecb31f7484b5e22651a059cb739412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d7a9e0499d4c16bf2dac2c985e502413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aee345fe555c09b9b95ad3cde01abe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678321a11e89a617c20f839e64fd7315415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbf71728b8362dbc50e29420d9695a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc89f284bbeb31615743454af835def417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3513db2d8a5f4d457bb939dc59856cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4e14d0f043772dc012a668f5ba2a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5beba828e8a2dbcae59ff09708006420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cfd645d3e18b65de93fd2fb410cd0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8052aefa3693e4d236931dbb36d52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1447daa73b0c7d11ddfb7538de979423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da432a25ab093ca1819c9a72424da414424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3e5ec4f236d65b196a44d2727ce6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c3a26fcf9ad91afec661876afe3cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18d540537bc2b7aa8e2daa2b036951427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3d03bf0d6405b4ec6df71b2c6b9ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82f62e2a47295d339ede18bf5443f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b666438790c586eb0b571c8c4c7db5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d97a4de664ceffe1d3af7a5ceeaaea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ffabe45c9ec71e514e2ee6d9ed742432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074022443d44619b3bf57ac62cb8ff5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087bdd55f89ba1e2bb87d6703026053434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a999a9965d0ebb3f906d8288f2f9b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e071e5397c5435383b69a86cf3d0c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea96ad6f28bbc2aa46d236cee7ea74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c8c7d146cd551eaff94f63c39de3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aeff9df4a51c9d9224d6f466c085b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428a6045a0a40d070c6b123a9afd901440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174530af720c1fbfe96e3ce54686ab91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1f14622a5c6936316bfb1fad7cc97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e854c638323e52c1a5f9a677d05c9c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8942b353b86dc1dda914b5be48267b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7129c51212989dddad65f3dbe8cfe5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e3696546278aae68a1b31f5618197446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd44cc323ddfaf478772618dbb645ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6553421cc95f30cfdb03cb514fd4a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db957ba010174888d2c446d5a3c2bfb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb946e0af06c23d7efe0df70f399303f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace9946a4977ed78395329f6ce534d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b38db2620bdba12c3776ba52ccc05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7b447587fc6687ab2a3c92de72959453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6fe9c859993c1f29e1f9814d23942454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4e48290dc25101be3a9f8ea487c1e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a390f3be8074c0559f922367ed497fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65e282e4e6965703f59162ff96f4a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9060802bb17216e3a13970e7a1ba10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c647f8eabd7476ac92ac735fe508cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b123897a3b2ef847761def8f7044ef7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7876502533937500c37296496e496461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6ecba04bdee08a9c8b2e9c09a855a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05508a4e96519787b6f267e5c026c28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073783bffbf829d3d15484dc9504328464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c085249b9ca90c8c79f88096c4f3540465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317ff8eb07e81813dde69cb733ec38a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d03efe84f6611dfd47cb3afae460d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd700586f0bf1cb11e8dd36035533e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac31bf8b0f2a90d4ead04cd8beafba2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050eecd4c5baac7e131bc1fe881a0ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcef2add877a5160d8fa6718a09b3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d80907f02793ee9936f85eb72ea82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a96b077b04eb8c0cfcf08fe59159b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38868f7e00bf3ed592c302778358641e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e72e1db979a819c5840854b87b48d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4897093b582fcfc7d9e4daee094807476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da156625be314170ce9041ef044b6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8304271625bb85513bdfd7c68b3192e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec083a7519192c12c25474cd0116d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155de98a9de14fc7181aa45d68eeb386480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500481efd2f6c899c5d73a682c0bbcc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee5c7391e821fc879aeb608f45ca2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70a661c7a51e3bfd81d9d1b01d59ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921aecf94994626abfcedc47d239f62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95cfb35844cc7e3293479469281a0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ecd13a96bb64c9e508b38a0bfdf25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1304f1ff93ea54203ab717caaa0f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44ddc9169865051debe04611d405db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5fc72554712c6700139e4253eaf10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98c14a0d4b7728d431729c140f57e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1355788b85dab7d5b231b39f94a97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da37ed23dd8825ed128bcf403631c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0d78cce941bef7fa9e0aa7fa8f3e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac7c6856c45a15b5319b20ea525704494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355251d44776541e762707b053c58d8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012b0389ef814c62a2debf3140a5be3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a04664301e7ccb8fafe9882adba4b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190caf69e9f691798e68463bceadd95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe286e266e9dba696606c35d68ed3ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e5224d364ad0ca1b01f8fb1c52f4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c516fbbfba3a82e6e59c3a27fc2b2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcce67c3b7a625bcf855931bf5f8af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e7dddad361c7d7ea79e8c84684c65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac018e50f6f10de6cedda9f3771e6600504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435d60d16e218c48460f7ff39883473505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1abdc75e6d31115fb7d261fe79a75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d2f03dcef7874c2d30cf805c38271507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32423f3194a3ff5b371f38ceb268e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddbf1cb84b4f5af5e4e38be3ae3ea1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c29f351b12faf97f1552bdc56013b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45544ed687d93a104f5ef75d279421e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf86be1f353ba5cefdfc943df983f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebbbde4c412863f84ce65c9565001d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40744a11e9aa9b7568dd7531660289c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44d550fee4e78850fb043e5516617a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2205163fcaa52369d931834083123516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580f72a4658daa439d18ecabf3f53a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cf64b9e17c77be044668e8d86a453518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ec2128e35966fd2a73ffe58c8b82f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b7ec921193c8f3480bde6bac9c5f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c81ac0cd37d712a768b904933a1b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba074bc42445fb5be47a6caf683bed1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a4122c2fd93eb78413b5db5c741a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5fff58de394ae500346d4f6b26288524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751735aea0b07509bb0368237f14e1e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137977190c0bb24821b31797f2691570526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bc2e0e2f61b4aa97ef3b7a592e5d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749835e0edf6212b27bb826fa8e2c266528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec4d11df1213b8e899f1c70a26844d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e6fb442b00173e85243ebd6c76336530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be116dac45443a7584080df0cb2d5426531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26ac1ad2992dfb17ce4b47f9e9ba98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64419bd88246cb8f5ea974c0653e0d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de17be7adf3c19db3adcb427cbae56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a32c2095e9374e41b6522c9ef7bbb7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff9958f68c7e752581859e0ab45105536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a77c98be5ea33d99c50cc9433d7a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056279b872d64243814604c37458db5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c162853022e87c82394e516d44812539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332db45563c968cd0074f2ea5bd290b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444f96ca40c3758f13a7707f1ac1efd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fed0035e894787ce76aaf6f8aa2f40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8b5eb4ba85f9d05daba9b9881011f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fc3560f684e5f815f81d0ef810f59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa1fe5382f84ea02f3a06b61fc59ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ba935deaacecff7d266559245b382546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d6b90838f8e94807a51e8f71459a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e8e68ab563ad3313da700889e672b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634365539a428b13d0bf3ef480935de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291e44d45f0073051195c677f37f1a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a054515120c1573d9c6c76522f46d41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f38a4a84a09cb2bec918906e693436552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed213eda9dbb9ee739164c11d9dae7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703e0a4e72c6fd67f590f6a5565085d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccff91e76680b730bca0c559fe38f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01273b7f83f2ca475a5f0faf26dc2c31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497987e2ddaff882b1398cd69ed05c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652147aebae109d7b9a465ec85948d71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb39cb6fcfeff7954911b354898e8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debca4ca7ab520a8c508f865974eb55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211eb5bef652e0c9ac8fbeb370a97b40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8ed05001116b5f31b440cf565e605562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cb8e70771061747e1555fd981100f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af1fa0be6b3e3559c4eb6025d1c309564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a37446ef2d85a5fc88ffda2a2b2312565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9dc9060074d47dc9fb24f166767de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a83d8f8d333b7f7d2302397c747c0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c784887a2f56134fb7d6b682f3710d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96c2fe131978d70bf64fbfa759d40a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82e5a8c4cafde77791fce48a6d9d26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcb5a71447a911c43652b9cc84995e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15abc4589b6c3e0a933b91532b8d84572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ba303c46b396e252b26aff68ae93f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80743cb805669223a80e1b006f2339db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df900a9ca9227714e33421817bb39dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce09ef1ad91e30b781baaa1884c7fae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2f3e55ab50b713c1f48f0c111432f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d182b9cfb21970ca289b84671e9c40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dde5e1be95e08b0916a2322b71542f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075779d3c2ba52c9a24f175a8c514a63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481fd92f60e315139e38d68b6af0318581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a9f043b159f8f4453004caa6b51b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b092bbc119b3ebac87abd7ec8508a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f57370811657715a6165728f95dd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aec97d16fdc670027858eddc1b730585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cc3ae17ff695ef51785201eb9ab6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af781cc27fc6ba8533e34d339cd4d4a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f1811a9c29ed412774136ff06038a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c21bdc88ec8f505e624052ef14d52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853463e1b118b477a9f044950822289590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f6e80ca37d881f480856597debe9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88609ec8ca9aa684aeeba7ade448aa6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee9cd5d8889f35a6dffef422e69da5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f994213070f474745649e9a8dfe204594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cb0f5dd453a58311a20b24720d9e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11287c6ad032faa02b76d49f95f9e7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7a7c0b425e1199d9e6e27494201da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7215d5314784dd528062e6b72bcb8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a916379da0f0db53e188079d1e87b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba06479ca0e74ec61bdf5c0f9a1ef91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b974c405e52af209336b8b375cacad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cb892359bada153367a0b198d8973602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce194302e49e004c10e01c9adb6da6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f4d36b30cbf1e0ff74a5bb11f8fd7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aa6894f073ccd894e5a5f29e053f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196986c6c0fca2e469264f8994b78a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abf66819ba327cc00a98948f99741c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0f3cdaf3fd01042edc0b8c2315f24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a683f0befafe981df44d871ed807c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bf857d6cc3657df3bb77513b282e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a058a8ba432c9967e0d1d76453c6eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bae905faa8b40ddb16d59b8847e59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8235fb3660a2f8befaed462533cca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7ffa338b4af1d1a73d239d4fd8580614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ed85aa1b911595d2e4cc4731f8101615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752c042cfbfa002916721d0c1d5f203616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ff69c865abfda361b3dc46bae66f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56bce452ece4d4a807fba6b883ff61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1f9074fff2ac64844b278a76ed275619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57547e2504f9ea685a428fa894321e58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821635080963832f7d4fac1acbdf1d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c694ccebe7d5044882cc64fc2992943622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6c54f1c223b986aa24c6bb8d1d317623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbca1bb9c02fd7e6248b82b7fe1d65e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31c2f8113a7441a96543eece1635c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92892fd895a3e3d71e7a2e54d0bc58a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b936f9c4b347d8fb9fd55111adbb70f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020daea5662c8808ecff8b43a50ca70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6913dc7a9479c41d3194c5b879b026629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d768e4ccee9940ddeb1b2d39293da2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a7dccd2e04a96f5e5abb556e4a55e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3938eb8428242cf268f9f24e10dc5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ab84d487bbf14b99ef988bac3adaa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e48e6154ffd59ce44085939cf26eb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7f7505e10bcc0668fb9bb45229333635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178129f6975b678ba9bffc0cc7e70c15636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdc2763b1adf3bd9da5046edcfb3da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a0d0e227b2ba1ae0169fd2cf1e100638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff45a93e8c9e63ab2e3ff93f25be363639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac50469f6a7aad0e616a7ec82d0e9b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d4680cfaa50dea436d3a90bb8bdfc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2b0a3ce48ab2f765d6d4e4f87e808642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8b8f417475b991ca878aba7a08e32643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e335f1b934c6083cacbd341560c44e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df74dfbd1aa5a6d06c0d12c6a39e9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ad830fc7c5de429abba648c6a81f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce68d1b0bd0b13e0a2e6424e06aa24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d75e4735f56830f751669b5be06a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e816f9ab8076d43c00bb55da8d6ffd9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b56f15717f0465c7b0cfb666631719650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cda099061ab29e897a7cdef244abe7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd00cfcb6ad473f56ec6c82fc903d06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009162dc22e0194587905efe074177c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220ff05e8c0bee3f0f4f0d1429dbdc4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808eddd8bccad03e299d7630201341e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81adf601c1b904471720a12b9936045656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d82dc6238b3ee0d58ecd442a38b19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f308d5c8a82310c08aa957a7c849278658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3935bb9249fcff58b23b272cbaa64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a829beb520b15d01689467bd983399660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed7b8ad28923005f4979f9da3cceca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423a677e46a4c12ef601e3d1ca73c66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae2ab92c396274d6409e054f43f5e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffcd63d1c483228cb391d2326ab256664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8753a69ee02ab07b434d54d87e2dd66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292ac9ce80e248988525cfd35643808666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab9b6aed2efb38246c7537fb2f7911667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489726dff3cef37e132389b47a0b1b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5497c91eba201e1ce0e289916f02a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145be8a335a3aa47ad8aef53ab865ba9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fdaffb0861a535a133792fc410325671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b830214501d942ce6ac62919aa316d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b828bf67b83547f05d8997d78268bfe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0728f0b129c996e6f4c7d8822da976674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49558f13cf7e1194049df7688e44e0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb712063b612817bcca117277a4771676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1398975e67dbaba3658cc7cd5ccd82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ecf8b8a1fc9cff3b432b793402d2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733cdfe2700c89dcec7ea3ce93b9851679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f52219958667b6f38fd41f92e9a4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217ff4072bb7044f28fbfd405e0f356681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ec33e57f3b19e82b14b1a45aeeca8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92005c85292afd403c72ef4a8279653f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea655d86bcd8df22d190a03e98218f39684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aba6cbabfad1b65ab3221ac8247ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763ac6b32a4eaca1c89de6e0bf19a28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ebbc1175016851cddc6ffbfe564a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78dfafccfd934a53f7b747408de2d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3a598ce38d147515277f6ccc5fed8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ee1b24c9face9625653891a445dc8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f6a12bb8f6669acbc156f0a72df5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8c91d4a21f0e4bc80e8e06e82c0e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4489c470910cf32fb2bfd6f57f2251693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47302356491e2ca6cc3b19258556422694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c27450df7dbe2bac615bbebfa8491695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f759e01a6a80794d0428687069659696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d552ca71dfd78ebfd8b0eed5f06cc3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ddd2eb8abc8b00c72aba7f3ecd384698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0e17b5e7363f63f4b8483521bc0c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0a8bd0e44194b1c94cb1aee984a96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550410f6d54b9c135631ed6c3cf4135701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a893b419174275058ce01103fe8ea7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964f2e8c9c603972659cc2ab9e5da96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa792e122553f5cdfc8314f249c05e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e0d7cfa51741cde37c65c428025e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037eff6a7c8a757541867e6406439e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9145cf7aee5cea210cb79d84add985707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde417b0f6d2a96a58d28a429effcb93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701e7109d996583729ff286adba780e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aea291351a5b4101797b6c74231d53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e245483306d1029113485608c6bed7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e545ff7661e127da981ec1185c376712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695260622aa978e5ebaeb0856486aaef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba12897ffe190fe6ee0fd0971b2cf97714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a12003b5b8cdc5d76a25abb56267a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0c0a971ee6ffbeaec520f130144c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ce82766670ecef685b761c970273b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc629afc36ac799d15f88ac2fa9cff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9295604f6c2703316e2e0a1a86e167719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ec63de959245b76561caca25adc56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee828c29c634b8e66ba688c044843721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed038e33c9bd889065ec3c5bd0ecb5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011370e504975fcc586d816dbb3883c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967654b9ddb96b63d6730372be60860724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5647aba3d99864f56ae0d086436f1bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe839c55eb90bcf491b41f3a3677bc1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeb7ef2eaa55f19b3960d20349a601727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d58891195cf1f3e7d10db8fee10897728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36428d3d523679366274b915c4ad3f14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b58fd6cc7acbac3a7b929d7acb341730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e07a602fd2c214a0fccaed1118145c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b59b4723a985f133c396fad9d7414732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03d1945deb847aa28673331c411c96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826147684cb127574274e3a6b099fe8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fb6981beb9c2f02f2cd603c703fc6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162a833cfa516f54e987188045b0011736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea1d3c953c3f9b815f5e3240907f38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903182720db1566c22fac3a0d52a9fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b6e6066408ccf6e36167cea98e7df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4db7bd4a0d98eb47195b4fe97f04740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275c72ccc7f7203e922ac05e46a561b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b68fd505084678eebfb3fd1fbc5218742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b7ecd50b509b583b5aabe3795aa37743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c0bcf5034493e28eb18894aba2da7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c7cef2d1d2522982fcaf597282e9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2593fd2f295aa341d865a70f54a23e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19611cec2a111449390039386ba97d23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ee667b2fe370258b92ad23928fbf9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36a85cd8a676b18e78bf8bb91025e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6095006c163681eb5219a14a36dd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3f8336c6dec1ef279c853e4a48a57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f4942008560ef4a28333da781231d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8b259717ab06be7ea1c655a03545f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f4e88d8dced39b871def502f59ead754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aace26767505123f0853100fd2cc9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da052ccfeac0754f75451f2ce1aa57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06bc7bde3257ea816533b9191e480d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683b7d1c328c82f15b577981b256221758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfddff20a436c4c18f6ce2dafe44e34759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3cdaa9d4920af9c2a2bc76499d21d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b37f973676761c09abfc32af9e6002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba07c8fb8d9a40208079e2d6f6e546f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f8b4f3ee3e0af3a183ccf403bb79f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6103df37ec31c044be8422cfd3a5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87c356dfc9d4372814ee33687eeaea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9e379e3089f182c822aae289179747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895fc925178dcacf99077b8de28df718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa03e846ebeb108d1233b30ae89ecf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fbc201d23c26e66d1b4d8d32ff2d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e474379c17984fc1ebfa5a490ab65411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d679c291d4ce473edbc06b38b7b506212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b12d18bba22a4ad0be0cfb207124113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c6fcef0f6f2a82cf0db5d4181596f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67b2a5c2af4f54a6f9f7d99a38956815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfd1d9f9248b3f03ba71963204597c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a996834cfe3275bac7640ab5fa15417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf823f7090aaf813f5c2ac428e3f050f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f697891b0f8c0c3814bb726c66f5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a88eb096e679d7de807d6d658942a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0d531853c044a3e557fc44ebb8a2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d05686294e340c6cfc7aa004daf2e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6714763fadb552399275702d4d9b71b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7dad8c7ff0c7298e95525639a820e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efce4f32b40a18bf3bf553698481df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655241d5781faef255827282db9658e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37c1711c31ee2cf4d1b7c3109762ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a309893bd12d4f1ae51ca2fe4e81428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6c324f83ae7339cafbbb30c1752dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa429dbeaa55bcb31264827e07f95b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f6e080e004322b8cb6de31c64535331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8b61d73a5a2d0642ffc66683c92b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659492d21bf61328afe7ea9e593ea5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb0ea06ff6ecf638a751962441974534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81f4f6ea22322a532b726010368da635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cc879b24f457a22440acbbdf1a5a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b38493773477516f133612cd6ba3b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5a0a05d8e6ba42bdb9fc953700c2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955666ad418f8068f1b7019c54035bc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf02aa8fdb83b238873cc431d60e1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284457ce09f8b1286a65f74aa936011c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299899d9517ac4a81ff719a2d334fae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330b227056e9b601f40e6a4605f520843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71d9a2cc9a2f55316f7bcbae6dac8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa093b6df8a27e2f258f57fa7c9fea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f3cbce7fe9c0c2a28c963e858d8c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42d46e54df703a9b1af476a58c567547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebc890b6eed5859f67473625ad636c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796c43b6a3ab8411e55686372ad774c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6006e1065111e2729a5e20d9059cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554962801cae2d66819828d178c175851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878160d12c1816fab36d80333af7d9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c94400eec9c5871bc2432df582bbdf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bc6b5a46da0f227f437962ba7232a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea606f34739d14c9e3b9fe8b0304e9ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a930a4ffc48c27c2977d11ac01a1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ec12ec6b4e729f085b7bc4efad08557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e6d73a996b2f7227f7c64ef4fa81258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd8bffb45cbc2031632faf47a9c09e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae665271a50957ea44ce5e859caf2f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335a993eed5424d9db2567a9a2c265f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c77f0e7af5d28462ef6d7d9cda0c2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d8c53a7e0b8ac2aa816453c3c3f7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b520e7020699b6ba8d1f38463869564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218f6cb11314dad57b78047d55bebd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1ebcf52f61ba205c89dff063eea3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592fffe49d7d1191c11b6695c0bdf9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e519cdfe0feb61115190d76ab098b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0efd2e3b1a25940aa3fc1ec063fea669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d169e7c0caa272230e30f4437498c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c304952a0aa94f88f38c19420debd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f84f8f8930f0d32a7008375e3530072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e2937ef895350dd0b04eefcbd059373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251c93ab821b8905b6bf0f7aaaf3c9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997baf2509edae25543865dfe2b53f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cab47ea4757b06ddedaaa638b240476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f072f081b08a3ea4b4a28dbc7bd1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1d5b20d06cda14f45faafe441760078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b7993ff61a33cf6bd2150b3b8812379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e640edc4202805106565f635f938f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03e0bacf32f0e4cc7cf7b4c3e503c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7c7b13ac7255a9a18fee40afcdc9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face8a785c95e5ad632974bf38a17c2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5006bfd53965dfb2fd9476692b0579284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feef2ce1506bded23e428dec32f4b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb2c55d901adfc272dc9ae40273d9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dec97fff298002a7da4c4752a9c6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235ce644cda75dbefd5b6a06d19476788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee046b99d206825bd16e604913d5f0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc51fc14d4cb56beded7599cff1166390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39619caf75504d9053b9990593f345891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bdca8acb60189b9d39093493474ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ac1ca01627291cb8a3ef80467c24793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b099ae1da0fe29359e1a67cfe52cab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9685f34a8345fe2ff7d658b6bcafea195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afb88bc12a9724f7028a100d9ff38a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df729d4c637f19416025cb9ad1b553c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e04087e31415afe8ee06a15e8f4b1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36de0f08fcbb7160b9bdbda9a1a0f7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5733a91e03782c3223cba08b5327a0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6437baf0c695223b17edc34a7979a77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b213a506b327f093db6765882246f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75b89c5bd62367932303eb614bf6a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605192789cef7e5da507e41ad0489da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f5cda031b9f949874a164417335e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3fe9c849d396e7dc6cc958e4e4623106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894e25a4d06fa7bf063dbbc2d1747e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1785f8586397836bb77801dc5d3845108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91556e4d67b71c2ff550dc5f3516c9cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f56288665096c852a823505e22df79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6b319d7b734bbc49b90c403f3f3c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ca9edf3b1ef3bf99d7672f3d737f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f51f27e576a02f0ab66fe31f4b6337113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cfb18d2c035f8e0ba455ec0661521114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8e480b7d8f6479a683a1fb30dfd49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb47f9489e0f72a54ec9f73f84f131116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b34122936198d13730fea72b54f870117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcea64099e9b235fa06b87a93d8b40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8344ed15255a2324d662239c1de4d53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781c8c699d9d163534064603886ea82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077017073b8884ae9a8867ea1f795f07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca4295e0224514d797dd8bbd3ab2c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8679055fe5c1f7f3aa2de151db2b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220affa1df643737fe3ef46b118e7ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90f301d57bc51f64ff9375d4e81d36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d129f7ae963abb732ce5bd4976bee6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5f3dcfe01d970c127fcd35f708208127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326e352f433c1d7728f5e8de5020bde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed1a72c73ad5157bb90e05c53b21b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd282811c58862c6961c7d9513328a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fa2739e4e5500f23b3acc17d9cedf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38462cadcf4d2a412020cb1dd96842f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf57dc76ac936f0dc25e38fa9701d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bca6529543b6c84d5cb5680129033b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5372c48c19a43dd62c41372b2e4ef9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be28e8ea8de6ca0ce1ba6fa8db4025136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154a9c9eaef9596f077ce9f80b424cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e248844952705cfa5e78382e0dc960138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85a909c935df8458cb96f5e89c10ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871de8ea4c71f598ffd9c977dce2081b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de841a28d4b6695680e4c2e9470585141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce338bea07e144479ce642aa85ab35a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63c743c66d876e390da72f661a2009143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5831111a5f278494d52171b9edbb69d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c814dbd3dc24b240e546e67ea5193145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0a1744d4bdf0947631414a3ea0085146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03689e2746de02d3808b1feeb78ed32f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a78278cdf5f6389fe102858fd5f581148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7c77e46980e88a2ae4ad9088cebbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3851a5d46c703f552090e79e87d54d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384df4bce4fe829613ef761cb5d3722151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58987aef86ccdff2efda4a319454dddd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351bc1e0a11b7ff4ea1a5875d3836a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaedacdf9da53645d20b9b8f092815154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193eecd74a2f0ddd1ef2e33a73e50a13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244b7aaa33f2303da2edc1f0c690e50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac8b24ca4c907ec0d8987cc91a29fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be9a8b51b7ca2df0b7f36675605654158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a96e3c1af7ee9205bdc0c5f20fc18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a1c9ad33fd47455ec3223b63b038b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a1ca229cd357e2787f301c5adb26e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c181385889af00d1b31fe0d0da1a8ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd264cd5a9cfaf31e949621f510ad965163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31d35055e8eb5f5a087eb6bfa723bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe4435b2348d38e1eee0b76a8bd1e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbc667c5d42c1a0a6c28d54f9771eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f71bfcf5c74d1f42d2f4a4e670de43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f996a55813c438e7d89147c639226d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dde8dfc02d19daf69665616fe84f86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499982417f259599809578ee5a78e562170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d95d0417aa944170af8bb54ba12150171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62400d063375b275fcc797f5497d0282172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87541a4cd585a00e213713d2103087173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe27d93ef0fe4d1e5e620bf034c423174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41fe40735c03c10be9468fb7c9ae4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513abc99e666dc87f5f7b17766bd524176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade06e6b373bfb34c718dd611fd092bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f60e10b076aeed3c79bb8e43b0911178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62017e03da8975e156259bdfcf730db7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29312ca9f9960eaf2823db85df3dc37b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b52391dbaa93c72bf475527cdb7294181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05af0c28fdb02d0e4bdd04bd10a1d69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdcabeb4dc8190ad04719fffd6e96d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b5dfcbaf90ca7445ab9ffa357c7d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f625b62526b67a7bf0d454d7a5a20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c49d2a5c68821a6467a5eefc7ebed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08f85a12e69c8dd3bd1ad29cce164e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ebe9285a7fb5bb79945f22dc84829188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f092b4a47996768f1a4eca7da6ce00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc638f2e17807402fecf9bfffef55d3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05293b4773f1bd2892dbaed23ce0743191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a9201b7046b15a7ca65824373d6bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e17035ea1623a59de0adb58ef62a04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2062e8a292913519a3fb0a324d3ec4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d85558f57294558d5d1dc40c35f452195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a72c553d3789893e4615137ab6bd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3c3223cb73e97893754adc9c81953197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0457757e9835fcef23920a567b05c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e284068991cd7d30e49bbdd9d7034a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6492cdabad29cc820c81ae70d8b47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1d8d3c0f169fa30d322a8579d6a34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79f6173a362dac62bb1675bc2c0d02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb328eb21fd0292316e5925da1ad59203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1a89a46581ecb2e68d1fa34869fb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b9afbd9db9c96d0a63f8d2671baec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2a2a4ee947322bafaeacc3b949c8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3ccf913be374ecec4495799e3f1d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c434aa874e6c699417aa5f6cc3c32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f8256c050793b1889fb0e283c421a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de221b0ecc4a31e368457604c984c590210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd70f97f10e0f929329561c7a7d5ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb3ea4223dc48bb9ac34c181f010a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46590234e08fe6277a10c95cd02b8c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd78278b04a03b499ce7006c7cc291214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6008080ab5977cd5e0083b73f48c9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a165ed749f9d96f09c55564b69521216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d1b6efbc0043cc4475b5d126094b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8cc7c07aeae6f04e41445a3a70c8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af942cde38105d208894d06f921a6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d54948b7ec82fea298df61db496c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8513746daa8b07864a8f7c8f78d157221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6f4959285a7fe2d3a6fad8678f9f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7af4500325cd0c38afe576f0c55e5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b961b70816fff93cba53620601d8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ab66fcf93ad940db78fe6c574bfc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96207c303e377fd5e72814c21eeb5dcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b296f76898ee801c15336b07b94c7f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c607868301b17dd2cab40333de0fad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a76659b4419719a5d646f7a15ef9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc86be5a1e5476529a04e70ea883c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c7ed6f581d98e93145f91e97bd584231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd00b5ea4996c542af3feafea5c50fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362630faa5a2594a7e4a2a285f03822233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752711e3498f4f977c4e21cd2706c7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae059293189eb170c1ae4840bc6bf895235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ae63f57543a78870b47aa7392300b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f72a133ec5f14fde9f8e9936a4798237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bf7fa669f3bacefd52455308013a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610e5e4300f58c3ed7327322a60f56b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95410cd4bc0109b31c39cc8d25e3bb75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e741e7d5a750beda10d3ab37c6a4e4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51927537a90b3e57941a32523cf9fad0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d499a38fc1d8d3a326c33316ff68ddb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7792598f9dfa7f581fa502ebfe90d9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033969e778c40d44ffa01c9a4cd50d9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7830752888384e39374cf77d1d126e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52081a274990cb2a988c8fe6520a7fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd6fbfc65cc5209e27c1e14a0e7ec4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba38689ef01963d2e2bc58ca24b1881249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4c920f1698ef10d3df30d7d1ccad8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af5ece81e8f9ba3b52eb2ab26d344e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad660de66b71af553081258e8cd1c0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334421a2c27ceaeac61e1cdc1ad5e5e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab3758304351d87c57fd65307a8166254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5581c884da930f8bbbd50ba55238b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8b210fedb966c4ae7599116f44f26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c3a3afa7cc3dd366edf6ece12889b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e85f8dd5defb443b3ae3c5ce38faed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c52fdb790c4667cd0d2da825d18bba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae04541c2dee4cc6faf0173add316b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4e0f53f1aa2c14b1694a5900a7362261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05183049372653cf5fc2edfe5993260c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06102075009552227628f86c082968c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee828b2da40d81c7087becdf4d953ce1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b3d5f38eb8d63ebb31599ac738450265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487510c8ed7264e6e6fcfb03684c8bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79d8ce4d4f6d54d74c33b77a7960b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58fede80dc2d097ed63e3fc8a894dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe6b02cf36f06ba28f9eac5ad033cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c71c2876899004a42d92a277456985270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583aa49fcd5347b21c24e926e4daea8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f8c1feba469ff84ea3ff1edf8ecea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3632259a2e2ee35250938ecacb6f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297703a08437c902c9fd22caa053b3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1450db7e46875aa5228a1327463d49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38899391278bbad11f6c1f1eabf06842276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b032d357ed5f8d6ecd1c98b364d472277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b61c465ba3ac70c5dc415f7f376de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb6e548cbe81ff79678ad6196ba798279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6516bcc411ee01a08bc9bbcb35bb6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec141bc34b2f1b679963741a462d67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ee5d556e8c49b4703c45676edb900282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c18b2bf4cf985422c68c768b40e4a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376470fe12dbdcc090c45415ace2964284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823703189af456f6a325a0dbede5c67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad32dfa29e9eb887dafd59258cd20e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e35b6692c8f74943156eded2f02066287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c784480fcaeb67153a3d347349a2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e9a9636f7808b616efb882963c6c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012053aaf5ffcf414790df00883a32a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e1e5bf0b5146c6bb9434568974429291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21e24db2544719e390752d0658b2bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab403fa20a4a96d7b942da0ce474298293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9d6f51efe4eaec54af4d10f056bda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d9eb3796429715fccaa7550fb71e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aac581fc04d2c6a3e28894aede522296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153063fea609537098bf653c0676f7d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059a7919be2098500fa32891bfb9c2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf5158e07dfe80058b440ac7bb2b8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e0c87dbbfce88358d9eb93d49fae3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094306f546da74872aec381be37cf2f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff354790cb82b074de2647a7383129302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93160908794a9248de0868e34f51ea1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e6e1da7d216f06b3d3e20b5362475304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc231a1bfe896a46c546a3a87f11f67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e581a2c963e9fccfbd1a33a2a1ca5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dcbd062f3776636c5064fb7e15c38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823769be28317c26263d84fd32b1987308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66084d0934ee513771d6b6bf0a3cd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fc9f49858b4ed637e16a67c7829ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968828d58d3404cb64eb7d45cf2bbdea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea8ef9709f05e847bd1ecf8baeb263312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd3ff390f50efd0bf001ae70456cb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf6c4498da2ff3a5af48d8b6cd43ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ee6b885eefd51805b3aa12f5f2344315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097985d5c3e792f82c9e527009e180f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62258432ada040a5b2e102d83a89aa9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a568486a9b6aa5c927fdea0006f0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb908422293909565064f680f0c6a32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ea46eb8248bc87ebf3ffc3540971320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b69f374084a8f27749b0f0726606e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f719feb374a04f51ff9947f454e7fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47d870dab101d2be2c4cfc9476fd7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4aca6040d77a7756c268fb03e9b64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab0d78bbb001ff4fad2497752acb65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa88cc4873b773963828541aa64f3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6aa3fa61df7d631bf89c26fd23bb8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbf94b50b0949322ce4df930311baa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3730b4682239678358b18465ab03bd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b2f9be4654aae8df61ce0752bc4f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acb1b1ecdcaa73f356d48aae97323e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea53b5c9faca878b71802283c2949a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f55aab74461ed00ad1e40cb22debff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e75b7519e86ccda6a1391a6321821334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022227bc9b916875c01a8fce67def423335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6e0504625a159064bf13fad522b99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31dad2ecdaf519c208b4687cfd94bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f970adf682c544dd666aa04f4209466338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d48a003ad46312033f3d9f77b2615f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abf442e08f1141426a40b9adf5b5f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3020adafd8499dbf29f33a4b8d0f5bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6814ee91122ece310415423572f63d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dacd467fbbf825130257d6f614627e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff5cb2f6d4e5b59c0df56e06271dc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d109e8a773abdc0c8f7cbe3251f5f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021d094289a66cc976f20e59605df0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7853c6dd4ed08ddb562859f19d2093347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45913c761cfcc50b24cfde0f9b1dcec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652ca3b5228a36543fe0be9d267aa74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7831f43eea3ba5c440bb0c40d49f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade762ba9e511126221c1d16e062152351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546035958b873feeed887a98126b15d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c90e6f813f2bbc4686c62ecce94fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0be5256a5b9b2038abdf1caa7f205354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dc903ea0957a713a20d6712a34150355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bb5d9c34547b970d819958791c1e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4331263aebf76f3c1db8026567d97c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160bb41ceb13fc49b9c4005a7d954cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdf9a508cf419e72349853e708bef1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab492bda1c1117634a09d858d2fa6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca29e5d8ddf8eb041c5619423096735361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850abfc2d46645a8427cf467766c5d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a79ce5d2ba4ad4e3f33a7afc591a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc1518ba40c8bae0a86437063dd25f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8707dad2f5a4e9598b84ff7a2b72b6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987e2c94c47dcf9e85d0e9a7b889ce0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9c528858c82839db058113b6ba7f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63813eb8737e8c291f09537e786917368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b1fa230d70e7b0da1c763b71b1daf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d48c85be0545c7261085c5bc7ccc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d16bd04f5490bf105b5937ef13babf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93969883ed47e81e0bd65da82a2fd646372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97082aa453a71a7af93aeffd9ccaf609373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc16bc838b8f9ecf93888ad1155777f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6550b02045c6f4f2883b3337a37c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e47488573ca94660de36a18ddada60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00041e8b85634466cdcd0b91805165377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0b47e9b85f9ce910c593fbb4a51a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538ac4bcaeac7008a175b8d0895438e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0bcb68ff19664d5aaf6016a6892fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa58131b7598c027d6a551c618eb1ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956777e09826c371e6b71b604c49659b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af1a0d4005702d05668d79ff58ae1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f44bf5e3650b9d62c501ca11ad0e6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc222b87562f6364a6520bec4161d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dffe7cfd10d86d4e833094f062c56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb6266b3016617e93c55bc93278b6e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f780e81e1645ce67e59f74c58dad9f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6a517908c92a2181a14be1d3721b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc782b570d76ff7b0ec9912d251222390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a58111f97c045b7adede37e497a2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f825ab4929ee32ec7adff97f78abec4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bd572d6bb434579b07dea60ff1047393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de3eddf4181b56b33bd77ba79fcdb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640b1473afebb47ee58627aeb5bc045395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c600027a436b02cd35d3be1306a2257396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f1652c80a90149d0011ab7d9c0edd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f34283b50ebc7626ab09978ae5e0e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23452d78c7ed2a9aef0f78ab57c1e5c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4f5942b0fcac201c55d4f19408bf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001ee948f2f87165a64a42b844d321e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6dcdf17a2b9f870e905027b17fead402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc0f4a83a5c8740fbf628002c94943403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc6420c48a47794d8946368257feb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bbef3636e1746c5617d6089b08ade405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025c1e5289c834819cf6c33ed76fae1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8071535dc016dab392177021dc243a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0572008f0f34f6ee745942b0d7ea44d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0b73d9be43418ed186c329a565b96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb500ec659908747e538f0ee60660aa2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f9421bb2456f9d688878b5bd830ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c4881eee6bce3192644dbd8d1cda8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b92bc2d8fc2e7b5572adda0e889a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1376706ada50ee784cac83f5385d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e744bc28f4217e6717a4a8faaf94a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530ed0d648d139b9fb98cee581a1f0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46151dc7a1bfee2e1b0dcb3996449dfe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9fe477d185e832261e7fccd733947418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024596be27190dda452d02f3227ddc02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f5ee77906d14d38673f2e118ee543420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cc04b9e96534d80716d806dd55344421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe39bea0ccd287bd3a5f501e942377f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cced85190c4a8b427d74f86e6220e89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea88789718bb53982559b2aecfcefe4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c05cda2e12c04246bd642ffc325808425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8dcb022b0a490b25fc9bf3cd003b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf1f3f6ff2f0a82c5de34561decfc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179e24d1f8118566ea796c49c6d8b44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658e4bdbed60b840a594ce3aab4630429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136650c4c34f9c94bae6467dc6dbf966430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21874ae42511938be95a3e81a675b740431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7b72bf91290f99fd209af2e69bded432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09390ef4fa1d5c96a4428a5e706b4e99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019c3c4c00ebb32700e7f6e6c720556434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13ce2772fda51ae6cb8b1a771587d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d547e97d5035f6a1be028acf1d939436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b048efe7e496da8d098eba8f0ec8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6a4296920c85b25f3c6cedd9cbda6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086e81ccfff9b6b898bd61401216569439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e9eb93df78400ad2fe8838f8f0105440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3169486248a23e20a0db1daa9e35f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7ec7a3cffb7e51c9afb693657f39b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0864c620fcb3b7647a35d9e40a2b92a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355834e4f4d3fe8b93ce3a9ac077ce9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eaf756df1712985ab94217a8eb79b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7c9a34d6f08aaac23659d6b4a4008446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f4229d5dad9a1990d15fbd11e693c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f2139ab8f0288a3727fcda703a237448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e17f92c689f02b7baf4000b0ac654449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c9be6ed6c74c6f11fa2ddffbb2913450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a98ca2d072f0bd7a56a9701311712451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2ca6e3f0712e21d4594585470953d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0eaeac8d8bde71f4e04ca9082949dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c08ceed50c5cdee325f75ad3875f87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a485ec747f0b2ae8ef83d59e91d0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8356d7da97e20b9030bde77290f77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6649c3af04a6b507e655963a3ef5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6ae5314cb542003aeab36212be240458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf992503d314fb275fe6a066c538544459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc63c8b870f8dbf0ecdedc50fe7a73d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993c6883e77e14f02aaadbaa4319865461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80b2121a71d459841c6ae07709d915462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45120030f16300c0b82fda57550e77a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec47d8cba20b0bf9cb65e8c3e677ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f94562c292bfa02146051c08531e4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74046355431dd5ccbcaded12f4bb3eda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d97bdcf9ffaaf9fece3f0744f136d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d0088203a4b45107491fd593445ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c5398626197b8534348af85757937469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561335718eb288d55b1ddde43f349fd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c2ab0492383771705db5399eb6777471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f440e0e007bcf23d5f14e6cb5ebf0e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698e274e1c21af5600ac00dbeae82d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae674d0d3c4c6efcaf5d5854d8eaa7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5428846bdb9dea0d726b363d1ce5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6359199a958a5c7a2dd6e75100cb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a710fafd92e0ead863e67d81d7f99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c386ac625ac8408a8310ba245bb2cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ef5748deff51cf4f3f5a0a92fdc21479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b9312a51b7002406b221da10530f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e1525581bcc2f0369c640d313666b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773e1a179f86c1dcebb79132995e4db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5620818c50a782c22fdf4d9ba7b1fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92df76339b4d681c7e961692bd1d98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290d184086756807adcdce7cc72e1ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d957f942b57d3099766db9c43e5228486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d98c05c375d0854cd9d5e329a847c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a059f0d3765aac53553f5e9ed9aad8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd09c1a9e7f9a1b28a59319666d157489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85233310a32bd735047195eb9ab5039d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6080c40ee2b4c39dce500d3a61d4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26881dfc6861c93a7bca341cec73e534492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0991b848a4d65119ffd9368f9cb286493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911774eadbd95fb58c2b469a59cbbf55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7d852462e74b766b08dfb6e9be775495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e92463f8370b78dd69e715d41a09b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78269f3fbbe93999af6ec745299e8a00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97917f814a800a2cb1f96da0834d3fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d29b9eefc56505ded6cf14ed55d68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421a5b259454f8e17c63ec95051fad2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c36f55a2d9b0f0a8f347dc6d34d246501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fd25ae7b7bfee29b34a4124a798fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae7faf921a723603f95bf791196d45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354cbb5a36483d056ccfc60e81aaad1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759b610678c75272fe2dfd2d153af69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306806679874a3cb159e1a15fc593df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393d7654c3bf80592572d9b11b64516507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fc0efc812d35b23d17360617b3e56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1241943d7ee45ddecba4c3f91ec70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f94e263ad89419b101a856bf8d48b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f41f55ed27acae38206f0308db60ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200e891690fa6a3aab97bb52c0793db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229222b054835ee263db030530ab96ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adae2c03eba959bc7ceb247c6f77be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90da125a0fd2b4569e453c81a72940515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53522624bb0b11969d5eb3a436f29e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3e5e73792215cff88d244deead9d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bc97840bd8ada7eddecf27c06b4ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425d9a8ea6308d128b4e9a5bceb2b76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893c7aa0cd57bebc6d56798a3f0255b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f88fb7aa71d3a325de5978b11c85b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb4ea2e53c0877be8896cc43881c34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf8ab98a238fa7b20da8ef0c334e18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b07ec8a4f18f9bfe080fb942e78e40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf52982d73a097a5eafc304f7c4a305525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec6fe613b14e8db65272fa419c9966526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141052d8f98629a5d75108cf036b7abc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f9aa185537cd3ff3bc0c8a3b592d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753610c191c13a52c63d665f7b9a6f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d8e0148a150022d819b277f88871b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba128de16fc813741b96ea8b6d416dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58504fac0bdf347e716681d4f39511a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590c243a423db366e896073979f4b13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43359ef1967a07228f8bc84dad0389534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb20a2b8c344edadefb11ee1f6a11a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49301f2cb99dcf2f114ca6101311d48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e528ad10ca69a9d4e29ddd7b1b2874537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05feea84eb00e76108a3bce6775a38b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67eae74d5c9da39fd47724c362f923539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb59d30799fa8cfd90d01b17f088015540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58a74053036650bbad910a63425b15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a96ffb5b7c20e2cd039b50248e787542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00f4b08255c4b5e6fd1b7d22620309543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce024b6f1cff982db18a6721a771dce5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea2aab9412a06c5d63d133b4d3fd82545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a87ebb8d37016d032c44d7097e9a18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72df646f88bda4c33b1c08eaee132a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed28c0cb053bd50ffd8c20cdb165c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8815679a306b7693a3fcd26c03f4c88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25779f197b6abcd89af967dc4ee3bba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06309630e0431384b9316267a36fb8b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86809fd608b1cfd0709da7084b63ced552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a6dc9e4b8d8338433eec3f26a415b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace0a597b8d8e4a72107c21f7e90694554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e7f8eb1d0619d1336bcece970d1ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e428ee7fb70f7495228f79513186b33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cd84193d65e6bc18f0ec3324e7280557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd750d96007e91f624623744689042b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d958b77860a28ea37cbf82941bc040559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995086173de403988a79d1e7408107fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15679bd8861664fd490193d58be4853f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8d0993850d9398ccd7350b1cb9376562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc660b8a770a061154f84791389249d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72a04f275f39a87ad0394385df17f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224b14d57b3045b5f01247642db919d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ac404878059c1d6ddc4ab82df476e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ee73c67d403b982cb14f7ade3d39b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724df693f4ec3ff4e9f3ab1f304e7c1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33d763c869f0a86cef0e34dbe5061b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a234956256ba6777dfefc4fda35b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33611bcb947819d053f3920317d95131571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925cbd538e10b46c93db1ab3b5e68fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4f7f2631fd9e7b239ca425e75f8ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9a717c55add05017d78c7ca25658f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe66ab551d1328545fd5257c659109575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf0d0f118e3224253a5ff2a80fecff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbc287b8a7218600248ce20079719e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3575d05b2a13006dc47c3b839fe635578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a52b153836bb1af7b0a410497a5632579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7df2191fd1e448f5ac03c0265ee10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d339afd4a00cc4849d273a225b9437581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fc7aef3b006789bea060248894d6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaec03fe142799549d76f3e9573812c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f4818de7c4e42ab97871f60a43fca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c949ce301f221e4d979b7091977ac0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a974f39b6f9ec973bb0c3bbcea346586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44fe8e381cf05d175992e6744b94ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028b29cd88a5cdb546d6a165d3f92b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818a233b4277d22c66959879dbd2c9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838370755b8a18e7d35406e3b11c6a4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1177da5f3a87f047a706fbe1b8b90591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27518cf2a5ffda29a778646398fdfb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18d5b7f1cdf77825d157b88b6af0d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a608de2049f8b9ead88faff291c2f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35953ea78deed19d5e7e4e5726d74e61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc43d1e8090b2aa1894a03571d8029596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceb7d23bda6a4df358d9bff93ea1d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ec8d149663aca496081620adf44ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb56f7c666111b5a39d1d6c8c4dfd2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2698d1c66e8214fa820fc0348d79c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51318f317b66b736cb6eab988ef28334601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462d919f8b4d58f7b213408045319d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03f6deaf0b1d296e6b2eef88a4cb90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87483b846cf86e90bcebbee92f0d3f16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411f3fe4dd232c5cd89d112d599975a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25988a2199aa32096c595b30a64f5cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b44fd5bd61475e1fed9a9578c25ef8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd8dc236ca4138b2d80475bd294f87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec59cd61a56f76c13c3ff0f28012c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd53d9d509a774d5881f0129d45b31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b6e5ca83aa00d6a0351f139799a29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fe837b6464cc52a631fe46336fe7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8e6ab39910a7c0a32d64d182f51d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acf0b7e859dc326787ec9948b49501614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf21429fe39117c04c588e3edcba581615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d37728ef96e897e5a6cf87f8e97cae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675dcd5fcb17848d66016732748c1bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e260704054edc12820d9c645a19bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f80da4f4944e0d7cba2e942e897752619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce566213f3ef8e9a8f73607f23fe834620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f47a8508e9926041384f4e041bdf83621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a752a2a70100e0a46fa88830b37c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a84762c252719584655fbbcc8fc1d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201db5850a93bd720496d505c302a383624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a152e7a59981315840dab360d005be3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e41704a64b0e2535caf8000b8ffae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5511816fcc3795aa50c3966664ae4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed20cbadfcdec3a8ad0d6196cf613c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6274c6d85565d96923e22a0f8baa79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdbb71933969c971fe63597880f07e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eee3ce90124936bc2a4d4b65a979f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34dd238a7fb56ff9394c0f6380a2f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7d939744b45a6eeeb4fbd0f007c14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffdd63a5f868f65b7451d2c4dc0ce5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094cd45ecef683965848097d2d9483e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7f4f9237202ae91a5367747eb4da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3b3d60f3472718cc12f5ff7e08bd0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec05d47fe77ad8c1f4ed560f6e8c1a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad60727cb219fa602f6829ac4b4e9ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e717db3f5addbc08d4f9ccba8b0ca45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c639a186128bd74857aceb7631fe9a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8d0e9e12564e66010e81e5ed28d61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bb84293359562d0aad2578acf63c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81013967874edeff4500f9e30cbc9c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d10059479f6bf86c5fda9b699199d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ace85297658a496cae47d248e90dbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d013a81175d80993a3c0ba4b8e4f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70f8d927cc53bd71fd0ffaed8e3757648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47112b9c29e08aa1d0a2f242388ac0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e361ec7a78041c814dc52ac0a82975e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd0418f070b78548b19c2d63c77015651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b28ab2a400876304bc52ee2e78688652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe2387def07a2c272f70bbea66318e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99766028d16e1e571f755806911e28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0714fb09d29c2f8b66af8b15a7d929d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fd1d4f1c2680ac7b5902eeb738293656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd7f3977ab1b5c9af87a9a5bd2a5a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a546a9f0958610297433649a8bab127658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600c04fe80be6d54567cfebff8dd18e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79e175684f0a7fbfe6249a40a4d378660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6bebf61178c4d5cba348a52a90965661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dcb8689f7e1b24f2d842d9659ca24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d093d39bcbbc8cc62414ac34b8c2187663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd404302de156c4057ad3fc1b1ec1413664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49976aae0898561b218def1f90cf301a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ab101ad27b742c7ad34901af602aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465beec439bc45bc77122f3f37e569d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eba4c20edd27ed5aba1e49ffb560e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f425447be7f2e3d7ee35981aa2f876669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a660326f3cfb031c075f4bd5786593670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7d697ce13f82268942d86f98e3895671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f3cc12d03769792f73f89a9b378c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dae8d0e7dcd2866207ddccaceb55b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11b892600124424719dd69650ce8c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba37301644058bd7dfb191b8dc3ab9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377e8c81d53cfb6ce1c294c258e8442676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d514fe5b775c88d93ac8c804001e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb2b6f584c4ed3dda97e4ab2c19017678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817e0e022d2f0a4f82c670abd3976db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11c56a08f333cfca2b3b2ed17cee7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a341278752eb1eae723dff29fde02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764e4fe8fbe8d70fbb1b2636812118b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d41104c7b236ea98f4e990e5e3e08f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063b8fc3ce5f4caa9cd016bdf4a5084684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d232c4fd90ef4e267bd39f7307b3854685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a750dc4cb2982424d61ed255d0572d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccfc614f8d9125ea0709b729577559687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f324a5e0ccb2f275d79222466f0c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4967b066a234b8da56dece5f2a95f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230e5cec12d201fab575f0a9e949fc5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eafcbb7ec49075a0db0008af22413691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f129c599ba8d91f242301c3e76adb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c82618531390b5dad477a59c96095693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b12ab5daac4cad34fc74a868a84dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16201be1fadfd04b2ef43dbd884279695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a1580db3cba36e3004ae278b48157696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696b6d15a5049e9b1c4ed5153ef4208697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b103cc5c6a9cbf98270a7274d9b2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa2cd34e146a30ef6e796db3366010699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d323da34dc4d598a516e85f0e23ca0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92aa9fed2be8ba68491a85282a38a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a2c48f8c4bd7f128bc5d94380ced5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760467a9da6db7b534f89bfc41fe791703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4e993d5c3bfb4cec0069d25b4217b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9584ad53ef201cf9ed257f4696c229705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a9361e0b06b127c846cb35e44824e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c7336451e8cae4c62f667b8f6d0ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1949d767a6fd2e2c82ee5435041fb0f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c4ef006c5d70d5bcbd0bd2b052e29709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1b68b6dcddd75a14c274a907a9ad7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342ae68df7407877d236a3ef5b2e811711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdd427f44b54514f730fcc3ff84dc9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d853576e6b6589b46af77483970dab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29738c5ea9052c0abff45c6d7f6d2a84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49057c835bfbeb990b661c2c85824a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e276d37d1c1e0f54b198bcf0f214a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a3407243a588492b0bc7147feb0cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d74a7cb6caa09dbb66f1463c8f6fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7843e37c1aadb6e10da0c925fc9ec9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e94e0a7f21c9b928546956b8d294e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d7a900dc55102bd363f36b0d108cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ddfed1bcb9d248822ee33d978a045722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6dc9ebecd95f5625df35f1d856faa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d0d6f148206e5abf6e359a6269a2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1922c4695786d0f0c116f13fcdad676725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7055e49a2feb8f24dea9e1567237f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a7de17c35ba2d34009aa2a520d1b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76996d9a2dda8057a8f51b84be399f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73747117895e65cb3cc95f83aef6651729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfab32f1143b143630c77e6a00e3bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5512ef9aca04928d86b3377eb8ecee9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228d2e75996a56be7d07fa4544db681732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae28a82540b6aa88d2b7c0f2e11ba1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3e76f695dae6d5159106b0246ba95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14dc57a1a234b8b24a9b0a6219a477735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc05687f2dd9c43a953eb6fe806ecb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff0379215c54c2e6b980ad4d026d4f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b0dbf8adf981b6deeb24ac0457d39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f695b39243f8a360eed43606615bd5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1959eb8da0996d5564ba2fe4800ebbc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b007dc615fe03fce82d60880a5c1ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dc33cef4a61bfa86c1cf052ef8d02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e51947448c4e9fe065df6a77e7838743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6facfd6ee5cb9551027d3a8e0900b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc82cce8a37bf34276a1d001233951f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc4ab10882c16919175122b22c71ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b5a693d90f2d41e07396758f9d9fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f7fcd417d7ac9d42f4009ee79f2fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1369eb79dea508aeae2e437c8a919a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43990a4c405c18342ac64471785578a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65d70d7c9225a343fffbe4bf233609751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4cdec350f7d32212d47151f276a33752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab65b5c19e49eb1b68a2c2fb765c9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6ce1322c249f0f59c70b156b2ad48754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc67776689e6ce98565d56eb9410649755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a0512e5f9eff1398c0fc79072cbe2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27a166b3fdc6376ea530a9b468b123757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c704f82cff37e6a782e29ceb6ce43e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab8f1dae7352227c68c1be62f90b09759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>