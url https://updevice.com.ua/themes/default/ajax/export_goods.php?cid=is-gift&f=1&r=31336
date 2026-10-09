--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbd1203a5e7935e7d22f54924798c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246f66290f0bfe20703ed50a22bb4362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dda9b114f7d304aa5af40a3e9f1fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f76280176909db181bfcc48ed40864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607baa68266f1bbe2df5b8ce9b37d3335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391bd2b0df846e07f61c162fc06c8056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47ab2a03e1d2cf87c94780562b74ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb06ee0b291bdf9fd4af889bdfe51b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeb309c86975777a4d6f27364ba87f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f368576a3871b491acac09ba95292c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401753d2815c89b82cce5951a8b3ca4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b4c9ec298228c9e1bde3f083d25ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd87ddf81c95588f450427584bbdb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3b4265a6b2c9b0fabb0a796c16dc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec83acde5370a15c13d7f0f3ebefcab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef24ede90bdc4d573428d3e43347aad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecbfd908db08c92e6d34e82f40727517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8765b3b553775311fcfc92d05195f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b37b88d1392f8dff0996ba91ee05919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e912ebc1bd3304dd7804a55f6a557bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaecaec04a4a6554c432e6b1709c0c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0768076686aa4b0e7220e3a3bd46522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab62ae28edca4e20b84f2f2f6b441423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5764f1a4fa8df4c1309ef2378bbc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4bb1de59253ccf2e47ecf1ef830de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db454448d96d1dcb646fab9277b87326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82b2cab28729496f10e4aab63a8b7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7f964eb1a2b61f0cc9787729c9def28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773564b69db2260a1afd849cdb2f6ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccf2aaa13704d5af3c6aa0191b638130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff65ea3fca6e5e0ab0ff336986355931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864839883c2f31ff2f539dcb48afa3ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b09fe5db0d0d04b4304853893f28433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f563225d9c49c1d82185d65c38bc03d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec5e3d4d66cd54fc4b99291ad1718b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6c97e7c8ab6a3c73cf729d16736d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881c3242f88dfa011b6df0e8c87363237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dfacec7022069fda4f5eb10b0797438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c258801938264c6787d8222662b0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818994730710137e9c8b0274c1033a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166389ba57b2877eb5aafd6832e209c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397b76a1f7e3878ba1a6e9e6f4b32c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84ea135daabab64c5c6e719beb245d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96487411df262c4bb05e576fe3e2c27b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478633e2513f82173c184ba88426658945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5cd95023f863924d31ee92d6dc26146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad86a229ad3b840b5893e94a034288347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd25242c81efcc0b8e8571e0073aad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f26d94ff733967ff00adb4a48583649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49a7d4b9d84f33e34ce9fc1bea089750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d351709677c037ecfe8355af3dd41f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea2c5d95b883d78c60543aa8956ffc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377051e10a4983525fdce4b5966699553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8b38873f8177cfa4a2b3f6557c14254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a181ba06d90f36e635ee1a28bce9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d35a40e3987396b04fc8067763a0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047a3ee6397cfe94a9b855826cb5c6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9db35a5e30e976a75a8d787e7a8e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4582f46a48471c81e8e567ddd1bcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dcaff38e68ebbc486c6841e43519260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bc7667bc565c5d5b45294d6f77a5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ee6038ac15563a9387eefd17e36eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dc3749eccca91a7df05b40d0f1b7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17064f6161402fcdc38140ce7f8f135d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0958d9a8028b5dba71eddfef5267665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7f55980afd90a074a60314dd0462466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890bc454e98c37145568321ccd32eb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c45af713e2a30615f15ffc419c0bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638d7168281468e20a7418ff4e8f90169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebef7988f38d90aa4a7c7d8fbe7e2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544562de646778eda3788fd8119d61e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c40f87e1fb7ec4d78171fcabbc04f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cecff27ce19edb428cc16b7b0ead873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7994cb9609efc5033a440acef7663574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a89e87adf1c0ee0d7ee5a710c27e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd9b6b9a72a23cdb2049aef276ba8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e54d2439b985032443cde0871c8c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d03a165a7c129121e3e6b8abcd5b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becd1141c8eb3eac754a2d30cdc259e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ef7d8bae656f53eba95ba0eb0458680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c07027752cf23c9ad975b898b094d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455c2957bce76c4e91573d5a84d005882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d93f29d72313fc173dba5eef486f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f186aea54ac776f807756b59ab4c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ff1fe5f3beaa8f7446fc33304370b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063588b5f914a2bbb20461c4aaac11d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186517e4470dbc51af34939c34209d9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ff969cf9ac60b5b02ebb0764621b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f79cd92d21173c9e43167a8b2b42dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998f8444ea2d1c8fbbabd024b28707f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf83de0a4344aa09476528c042c35b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51d87df7679d2ba36201c0a069435b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51913fa6c80494d6bc190b704d2f1e0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098d8b7d8f8d0db7c0c2e8e8869b64994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199f7261496fc6d2a347bd0e98cbdaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95212557575ad30ea07dc395c6001f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd8b43323097f23d1ec9f64f4bbcfa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b80a1b22efa852ce3ed4fc2f73c9dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023af69c11e9e8983ebcb659c32faeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a163d3676b8150afb6ea1916202da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c9deb6ae9faa9c6edf42b413eb50d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125185e540369fb3d4849511df537265102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1925e46a19e2468bb285832889ae14a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf9850a8e810e25943201090eb2a7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a82d1d3806696cfb7c0eddeff4421105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbfbb11592aca969827b7b3d923764106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354775cea1ab518dd9ca1b3bf616484107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4472b7fe0d77dfb6bc72cc304f688108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e8b047e7eb51b46b3158c1b70eba8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817115ccc7400718979a982460503bba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1f0e82be5d8bd4382de5c9f870b8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1fa26b6cac4f7bcffc20d7c7ce312112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4756fcf915df443d3e5fa5cffd770113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b462c2b91c9d03d4caf9299f5e8a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bc13c90e05bc6233ca58bfe9f3923115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612bd6ed85d47cc58ec247e26e0039e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04181f57d6d9357351fa5d63d758368117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85af4feee9fc869968c96b818e0c24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe326eda6d8977d2e2a15aff3e4d3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a527bb2578dd2d0efb27c7f114baf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57d2f0c5423b1207c848940cd0afec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484200db7765a56a7da160e1bf45147122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f424ab9186e05795fde27325d3018de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3630c59bd22af34cd429a736da4eb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb37974800cee9924e2bbf937d5d3da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f559c7a9d600fa3f02712355a952201126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99545663fd173ce6eaddfe9fd037c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bbdbf9cea979acfebf46169eb9909128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821c23a4e8ce687d890b7256dca18bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30c91a3b629f46969abebabb78a395130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f423d3faf00eac28ba54e349c223b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794d7e15e317ab66742050de783d676132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff31e8897443c80df0674ecde7449e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d18efce3c88ead771b605dca0ecf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdd4e174f2ae143e06ef320a45b342135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a71abc7be6be3e5b0217c459f4d421136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ae8025cc5f2a9ece0142b1df3e2e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e9cf795ff58358f823ae6ade90feb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f6266f1c4e89c2f1a73228f99e0f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0f71c423c668847a8f1918ac5905f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf590b4f5847e319dba7733ea3d7f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f7488199305fa955c695053d29dc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4e425fdcc846efc0181546c85d5da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d833d9cb928a18861f1b12448560d61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea69678fd101b42109ed0ab8d6fd8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60c6ddf2612bfcd63a19b97e0d23aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e13baf8acd47f0db5eb5001b27d4c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c850adfdb875ede0cd456159b70f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60591acc10a7cd17723cd21f56d44ebc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021044818164b0376947dd80a053508150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a74e2d76f6ec16eb7bf081a10754b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1ee361d0a2482e542b6548635e26f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a1099262cd63f2cbcc37f1f249e5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b069ffa6f1fd731235e103461ac14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884921e36514e90ddda55aa410a6cab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7defa995c21e1dd28866bf3bb73fd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6bde09ede35558d72919be23ab3fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7407f245e15f9a00570a51c7808630e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff2c310f2aa05ca5b1c1e654522964159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225631b27d94b53f136e6b15276b67f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b425081ecadeb8b8b3edc850e27a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fa451df6315f79b62182a811e13a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3315c1abe9092e70f5a3965e357b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f461203ca7e1989ca1cc12932a6ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d297c01ccde668f6a4960894bb698165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4078d786d722a3158a3f716174600166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7069bdff412bd7571f2392ae2027890167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc613c808780e009577a6d08033a2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c554ca21233575b7c766791c2cb04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ada42690ec9a52a0b781f17618a14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d4a102debe9077a5fb6cc1ae93b04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44f453397d522378b1b9d8874b358e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f25e776867d6eae6ca2a7ed9fb185173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a310bcb1aa75dad0873af6435aad77b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d69360e60fe6ddabc78107bacecb8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f859fe76671749ab1b990a69cc875176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a178fbdc77785c01c94ba8d9e6647177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffbe1fbb7a39590107cb499010cc7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803429ef0e25c1ad765b50bbd84ecadd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b321bc3c4741a6a9cbb940acf83d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f97cc1bcf487155fc5acdac2a6f301181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bf6408479f93140ae43e33ac8472b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04648d0187e2a56c8267a4fbe9ee98c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf3685f6c6bd53f1a91421f74e3bcd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b4800a86f3eb003efd03e8d6ea16b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5e5eba5dd427a08e84c94062ffd04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d385681d23eb494b7802fc9f377bb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b754fc4eb396ee9702cfac4738cbefb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6266286eeed8726c2fdcc948eec322189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcb1ca715ff99c8ab6bcdd2167c5ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fb2cb8aaf0d5f7caf335299074fdb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbcb80ccc89f4d126b3d82ac6990f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de525fa25b5b2489e152094f5380a09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83868488f403e84e478ad0dd9ed57b91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feb5d01b3afc5911082556ffeebfe8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221a15c7b5beffedaf764165107d9ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d234d048542a9f39d07a9dcd5fc3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bcb6f751d82f5602b24fb49f936a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec75dd7c87f9981b7700f30217aeab3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd946677eb14ff4c2861f6505b58f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b12181aae9e305ee80ffa1d521c3d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc431dc688ad69b74093a35cb29275202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d3c78cb4700729ab714537535f503203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b72835dc495d46a69ceb095f6f26d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276e0068e4d87b687a8ddb4a93d5d0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76fe2c09e65bafe5f906f4bf69bd66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d7f1954ffa90f0c2ea49c41b467b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b7e93d2f76e3e306d835a27c42d39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72974f0df09d97896c0f870e5d3e2af6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533f69a09e5c19d02ae093ad529ea7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e4fa41e8a852a5b0cbddf2a74e607211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e17c325bfff9848c97314b945a047c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fea585c524b7528219f0a7e2d0b33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd00c1433d5f19d136eb0057c940ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07251a5dfe2a3e8121139e4dae73558215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669b0e89d5c9b1b911b9441567f4d17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c04ebe8ea1acfe9b39316b7d94e311217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd9662715cce62a8317584252b298b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78b9e75fdc984f14a294d28b4bf21f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fcc0509c298d0fa51ceadcc9958c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4791bba53e11de2f2c3881f08c6c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe2356e9f3fc47ab262d37696c0f94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402d04994e2b74853ee1828b8aa0ea9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc49c9a56ecfad4b68298c081338ec1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809723b6eaf52064f408348395de827f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89ca7bd45e77eaf16c9f0a8867d076226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a2febee5c57510d70c21ecdd0b3a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4ed69ab9edae857d4f241e029a6c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1033d4917aa709c4cca803fb4c2cf3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ce3a3f9fd957aebb72f7b476bc3c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c9847b2043cada515a12b602bd68b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256bd9f99a054d3d989ae67375644e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49677e4b18977c9a1fa0bea07d128069233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791a4f2f12173f82aad3ac1b591897a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a51257534f2ce6ffb4cb98a4947282235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c19bd8744539e2b29ad9643047e0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d619ed6526abd2fa2ea7f85ad9b9b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b199670908646b151a97b488c0a236238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7b05b5c4d023ead29b216e091e7c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed080481363cc73db6acd6e4733e542f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c353a58399664cc80a64425b88f1e65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa1ebeb2c918043a12eb0a830309d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf60fc901a954dc9da59eab2aec9fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d6d1ccc9c712ca67ea5cd6cc9c51b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41dd2e21287ea772a0d80c4f18210b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fe51a819737b60dc1b0c297c2b649246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936e5b2058d65f41eb4dec093604aa3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753b648ec816e7473d1c692e8c00a6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00391b8126861cc5dc4d1923c5621e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cb5d43be361b8f8970e59e7b8a4f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53546d5d358be0a493325d995f1bae01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf30bd3f1b641960ca503251b221d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4196b18f41eb7000239023835d86536253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744b634fb5ee245dac3179874437a46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efe043d9ee5c556e9cc8aed9aa7758255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c3627b8450330140704e5bd1bc606256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c22219ef405c580d37981d7edbf95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4afcfc714f6702d57bd436894aab59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc907b8c85cfadb8bd20961d739981f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf4db5d2a282dade8ff9ee965413f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fd8a673f619ac40dbf6ccd20790c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70c869a09070e48967e69e8bf443b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16fed450a8e11c7e29c848806a95a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f42ab01f0b2d396f980d711ede0f2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151f1430b89968f3164d8dd154b414a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c443c4190442a47748057ee614c2e77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666b086472b1d835a2a0586d02fb442267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cf291a9892f3dd57053a6905eb656268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4120ec87ba92c607924d2a03c089c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68d7abd6dd5eb188d7e0fa85e3a4f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bd375e0a25de041ea0e167d1ccde1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef73396d2a52869200a0e140ac64b63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02395e2c85edc2a92ea43e591a218340273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adb8c70465e7ff28174ba6177cffd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd880b2b225176492e5ed904842d253a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cfd932f78b0e2501a4635da9aedd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396bda35ab4ab1523744a24d22198e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd7d86e8114a02c01eee9eb540c05a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc10cca92ca00b85048029bf1cd70c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a8a18c467f93eaebb7efec27b6304280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ff835179bfc9589ba0c5e8e3fa10e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ceea6b4224da617b8f145d2fd7dd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc9cc1d3e864f5a373c3aa6be1b52b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a47a297049974d4625e5eb2c049d41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e63f349949147b016eaf2bfd52ac6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f755b6e328829911f9b242dbbb25c73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9b021a3c40a3ff85b70208704e177287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609b52a52038759b5d501facc7579d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12bbe6e0f3609a0e25cf6fe4b616a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43acbe820ce7318a9134b49c7edd14e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673eb1530e5689f29954065cc18f5b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca67d678e3dd5820be4528bbd9f165292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a6cd0f7e3b415cad2d2625758bf10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ab1d3193255a5de47c22fba72effc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18153ca2643e3355773fdea336c7b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965944a4cccfc2ab99ba8e1bd5dd7b28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ad624cd4ae37f48bafe346ea93dd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26e6257ade623d8d858e5506b9c4da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004eb9f2684af5924ac9e9336065610299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954270a963cbb95a3fa545e09990235300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f3f42ad64ba3211ada75ebc551802301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86f77b9894fc26e74b9005b393cf06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adc3462690adae428c904dd15f36bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c56c6e8d4b8020f080ebd6446e3be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76420769f6766aa289531147ad764f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee6e553e3ca75d89677000a47aa2eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ad40d583474c01d39e9f687cd2653307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234177a77e425f79cef05390438b8992308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca96fcbbadef4370b9710c7ed6a621309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65c5fe6db0079f640947951ce2648b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724414d784979e992a77255efb243142311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08032aca563d0efb7a196f512e4a6a18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c94fefb2204fcca3bd0cd22e6ead1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfa7d1e7bb27645803f633275474f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e224e593b04c029ea7b5ac8cd6c8f76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8563136bba772f74db31a338a48747316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6c4ee372d606f288110b54f78b76f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00deb75da5e32091149be4d8d04bfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e89c1ffc34f507d2282bc8e9c178a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778592c96992d835ed49dbe4d2d6f593320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246ba2a8ea678ad3f461bf1b9061458321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9c26d76f22e1095bc6326a14c78a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2885555022f7fcc1296870822d79aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e764b12e45f5e2363ebfb6899f62b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4813c3f4dd6042db43a413eeb78e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249f5b48280a6dae1c0ce452a31d330326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc757433dd931250c09b19122b9e4442327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e56c23664599bf0551926801099c90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a0fee52a5819d10c65042002c48a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4ea3504da853173af87b1a81dbade330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efb7b849e5a4180d41a0d6cf5e4099331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fe6b045551543b66b043769136979332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331d225038349c72546b7ce56a57912333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674a5754b3c6c42984d95cfdc2c0094334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc6139cadaf02a8282e6cc20d59e1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba1a940e5a1a256d42bfa77eb2df6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8f511170d46cf7ec0d3c17e6f4123337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab809488924fa674734b506c0746518338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab04fd3031abf528dd2cbdba1cbc04c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438758d3b26c9db733934f1d2fddd92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb6ecd82ff92e994ad02b55faa44ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bde1d45194486d1eda8e251b8ce1d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab48ab3133f5f9ea98bfc868603176343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334160d55c4a80f9690e21ff8bc02932344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033173dca2e94e45e8736e398810d6fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8ae72777d9b204d253a896c5f8640346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5f7e79b8ff7f64b5a1d4a79373d02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b83e9b2977a65e89b367c605808d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4894a95b82a87a98fbc21d4bee3627f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1005d65f462b510eb6920f8b99f3e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671601ba65ab8a72ceafefd201b803e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cba7e6dbe61577756670b2c7c6f2a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5bb2dbd32c733f34f811eba6b64f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ad0a7e3991942f77ae256291b5f7a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ed6939fc18e6d49fb25cf370d3d8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104403bac7978e070fad8dd5ce6b8f03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a12378ea720c6f99dbb9678f687b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ebe7ecf7a133a9cd6bc713e72ecb4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4d2336e207ddc56cddee03d280c7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaf7b55f2cf00ff60696b93e99423e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9584ce7fe31782d511a6509c37cba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bbeb7ff51facb9a94c89f548f677a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4210642f165e33d848a8e58be33df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dc202efda84e8c30bdb6a45e7dbe3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f828ff99c69e6643d140084c002c21a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11428bc2a1c3cd6c1203e75403cb85c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77cdff8c5424b83ddcaecbb2f6ba4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839bc73fd1ccc3798fd41dd7ad669cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9daa638e2889fed582fbe665f323b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c44c413e1f86b2dc87b12c3038f51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d09d46a6ea6307d764d553a626d9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7d8b2c1c3b0127d51c10e586d4a91372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573a4e8b4a91f4030f845335563478e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d0b581ed7ed29bcc445377651323c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2176f458a098bf669f270164cd5d35b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a446bf58353e609a0831914af76259376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcb5eb0f7d3aa79877442b6aeb0214377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b39c45d4b05b436694cd6ecd5db654378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc44b4b706f7c54826500115961a21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fd3424cdd683803cbb5c6281608db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f49dcbb3b02fe773cb4f9fd172f0c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12d45a6539f163dcbaa55cd351418d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c41ee6208760fbb8f71911a5a3de4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34497cb68e70a4e419ee47b94bb84d9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9566f0a604cfed180a7ec92307bf27d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7848974129c7830d1ec9db6584d9a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bc68da74537adbda6a49690ff4d6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af4c794ececdf1f28da77a11764082388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c937878ac9a918e669d3225055b8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab1d7f1051dbef82f5c85b7684eb3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cac6c51f94c92c4bf86d48ae1ee47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445428a70d6b875048aa282a6a972b60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0c028e8666e1d42470fbc64966e21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff48d9e3df9de976503bec1b7890c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11957acf0c0acf3e54e90060437fb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28cc6465c470e0d5bfb794776b421a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000d724e52799fcc6c2094328738f79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b98e422417583ab86655a2af768806398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b9ad91923b0203fc0ef535f5b2d41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55187c91eb4fb6fa61d094f39a633f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64739d1a5a40bf076201bcca7667c4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09beceffa145ecb03e60bf803f5ee9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317875f539b3696a7e7dce4fd40e270403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28777777dfd4fa4c12b251c4353ae72b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a1ce62639c8a8793ec66da240f177405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee786446cb1eaf8242d6dc16af742f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a02b85c01d6f737541859c13c2480407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafd55ce111b4bc65c1a1eb9b8f33e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04c4c6c2ce2eb935cb0dfb99a5bfd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e986d0e8839de3317c25c6676ec88e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a6405205323aa75a932d12143f82c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6622ae989b4a7a9c653395c85867b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9c9b33d106ac14ee9e697f512354b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800fc331d7ec83b4da821b3782975c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9637c9dc0467c3076bdaba4f0d2b29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fbcfc13ea2527bb666e4725d3d5ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293ea691a5a685299cb01d51462b0bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845f778cf537950068d48f3d14024d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfa2234c2872c868da11d711e8cad4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce4ebbcec471b865e07238097c7d7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4292436834ef52cda014da3ed252a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f3b5366c62505daaeee078f103a50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b47b6f77f41dec1e7bb116f72bad8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6847ae2e5c0d958508df2c85effb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbd50a2cc8788d04a69c1c3be67f9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebc4f7be7605fcde4ed8685c87ef06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d96576ec9addea2ea94cfd2f7ec0f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957bc7d60ad5e655128548807045d90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffe03985f8c0d0ff337eb477e7e57f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b97add142982874927eaa1cf3dc9b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f99d8554fc43ab9b2893faac863eff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657719d1a609d838b5441a222a1c8e5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64928a6e4a332f6c9ec9f2941cfae1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a83fdb14b2f088e4bea418f41c930434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ca3f8a248998efe46931639636cfc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088304327f661a5b78989aa5b7369ca9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc583b3a10b2c6d2a7f9874d76c183437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b57a837746252d964abf9caa90405438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ac47949287ace7b93bb2ef2ecadb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cd93d0f69d26202cdcad20ba18a5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f976162acdb779a6bd19be66890fdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb3f8f04ce90fb362482f9cb85c670442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1767e43d7a47dbff09f54d94a20ae7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d717633dbe2c78cfb483b3286c4ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9f091400d8cc0d970c1d921b90431445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384584d6a7473d91ea7563e0b72af3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb25a580e0a656d50cc7fa1e0938500447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd17adda666ecec49b7e8bd8072b52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc541205c1b8970e08f9ee3344f2ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df442594f295250892d914a0471786af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2384b6d01f8253bd261c95b3bbd87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a5b29edbca9b242f7718a1a16a1d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcded107293bbf39d0bb59a94d27c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72730e121f844d7cf0371815b35149454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2393a8534c8e2274b90c12fa04eb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd10715b5a22336ad202a84d43b6c09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bd11e5eb52ad6c007c308d4685574457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f217a8c93cd58ee120f841f7029096458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c51c21002b3825077bd30b2fae6da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479271d3a842ec1aa3b362636402997460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aef15123b75a49340987e338086141461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467198d3b271d452a35edee3e9739c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f14cdc751c63572724650aa3a4114463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e222f99cf964689745024db36989d31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a61a5115e9104385e1bda951fb5516465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c7832f496fdd33a257cf9e3ab201d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ddeed443b2463c52f1c89931910ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45503289d8b78035100ebc298d1de771468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f803edf2da61ed79f125fd7998eb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904951ecb568dfd6643ca6302ef23128470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2f210982fde5f7eb1309e9c9e1cd3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f614eba9dbfc622861a33e444c12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c0c6a03f9183767d2b34aeb384ba2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23172064ea09007605e067b2a01e5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc1b8ec06ab1d961c4c6045d1cb7a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789aea6c6572ae13b1e848d73913b52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a57f7851544b44b4814da44384449477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373e70b946d9544ec36886bc2610f32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c771fb325e0a4a1218b154e8a1a93f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a43f5598b2765eea94ad169a7bc0ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf8c08ab93090a6f569ad140042210481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932815d50962117109f3b04397a2d2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7130c82626e2db4faa9c0aff6673e25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7827e5ca0bccd6af9702a9abafa74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a5b7ff0ea8bf14ebecb3b8cb3a897485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae71758a83736b13963e14a8b886b4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec72c912ab039110675ecb97b04efd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98118da4237e68778ace7dac28bdfaa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d138547621655220ef9c5775870221489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130bcf2749e025794cbbc03f3d1d591490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a468d93574cddc613cda3964f32696491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14d12d9c0b0461018548a4ab66c6e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ca35464796da4f01a160efc34a6ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22468ad2814cfb8c8b2cf447f08f799d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83225d7b78fcff95793f3e9903da37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da524941737c04bfce7180133b9ad5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ecd0efbc4504d8948c9e405a6b462497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3a9950b53bfa644f5abc9b0050dec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16f26e8eca1c3849c824a835dac3fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b254a9afa1ea8d029c2c3d6fc9189500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa91f497dc5dbec7686b80d84f41d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0497ddc3ce89ecb6241728a3a530ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a7f4f7d68ccc7e6d97c20500a9e91503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a4d893755373a3127307da45b36e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7de1549859565c5ec77f9b5a4539f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6fd751878b8c6307c90a5b58d1a0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13996e05d8fc71b30ae8978d61f272507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79118bb9bd67ca52d89e76e49a1a02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc486c9d578ec87453354805752b4ee3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f4b429f35755791f8223e5e0c8236510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd9c903494809db441f5bdd8b0f591511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e43784b9cbba804482b3dec18a6f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fc363882841035d092fff3eb04eeb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14decf8394299638be55762a44095f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919b68ff0617e6e66c0ec38ef172a8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790c0d206af1d1e986464b13b3eeed3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8662146ec82b377e0b15b7e151e1de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7c33b8e72b1ffd279cf22b57d9cda518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29901f5ccb89310c803172df23534dcd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cc5a821c7ad0c750d530e63331d1c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cb5bf2fab03d6fade1184af7ae6b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965dd2c72d37bd931e2d58b67e7918f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db011488cabc0986a0e635accb1d99e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacabfb0683418a98a91f7bcd7ced1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5596fa31c111fde288541dab773a211525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cec21987d156864a2d969e6c527e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93843dead5f30054424447d5283f2ab2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8da4760f3d3d2514a8bb6caaf1568528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f7f8ba30e73a442f79c8f5a0f3d07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784bacf8e73982b0d71d83167846662530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817e277fca8387e87eae0bd772ab67e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af630f989cc4b119623a14a5cb91b4a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1cebb21ad69abcffb1e7bb1571a33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e009291316fa8a16d17ec90be94e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6d2787463f5e59f9297abf2939a7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965d19f0910941e0a6dacb4b64f6194536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb07b9304e591a578cd3b6ed5ec7043537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5025d5d3f0b1e04a9c683036e0ec4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a63fb7a09473dfe1ec78fbcd015544539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bc6ddd33be14347680e2ed91007f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4b45bde0f5f43a10f1eefbad1f6b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38181d37e9e352366516d03ed9fdd2f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0724fbee8971f9255d0801929178ef1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46521e6a4ae24253094474e09e3dc225544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993431f44d47f851595f600cc8fd9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17592b28d36227e96a2fc43db1ce8b0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed85e8d54672b5ba84fcc75cdadd19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30218e0f74270bc1bcf4ecac2ce17fb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f69715ff328f1efc2ad2a3424a07bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b21e7fe15ffb51f2cfc4aaabab010550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7be657c0ce9c53c3ff85550d2a6c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9f0530147d2cd175e29e08068b0e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bd24a97e7915cb25a322a0cfa9581553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9949ba9e19d36f75f1f701feb59f5b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820ce55d435c8ddc3ae59c2afa6bf1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182ddcea7f5deebdc7bb819846c7edc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94811c411384e6e45056250dd9a710de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76ca62628a09fdd9e11b49eed8075f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1910ef7dda4d6861a338bbd05c193559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a28e7f5083c3e64d6d149f1008e80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5c208a0c438f5980086b17d9057e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336a952ddd93f96e6b277f8ab0f64dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857fed5476c3a0d507c6e2775a514e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49228a96704703e51f9cd1eadfa20d7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a8cba740ddb7d4786b4b0484108ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa93c8cd9d269acf1fc1443f25e96b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecb79852163340611d05b58d11b178567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085d1ebab6955d1e061937471cbf470568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce740a03297f1fcfe0927f2b56b261569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d581cb52f01405aa39f2dbbf1dbf0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b442a1e25b5df65af15d9cfeffd63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615dad7751bd6fa450e94016449e68a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c959a7e5c2c48caebe4b9a26b246b61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8618a9512e337a9047cc5769e9b1dd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d0cdd7d907f94e5ec27fc17d3e067575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc6e0cbcfdd8a2705ddeed2a2463af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637f2b952750cc5cc6249c7cbd28107577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71587cab5226a4a58f63cfff619c19c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5d0868bcd5e9b827020500124e551579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738e33d91aceceba184ef3845b70233580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7246c33b9c139b6666ab90faaa0728581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db2c10fef55940460dddb6ec3973ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1602f8d95d1496b8dfc0c1518b83df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c91e63c56435fc3464b6dea5efd3fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbd342f5fc95022bdffad32df9296d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694615215d12eabc306cbfb3a2c36634586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851d80f9bacef76c842c65db918aef0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8919808892e2fc8052529ec64f93c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2019011ccff1db661f4b082ff33c80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e944abd31ba993b1f5ea332a548d218590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c27b54c9f9eaa0e5e0bcfd87d989e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66d3c28430981a017369b399424b71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2070ac8dd68dd09d2114609006cc01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad635ce11c504bd0687c745f9dd433594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36069fe52cc503449182be8f9d194556595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d3ab2b5008f865e5a3d30da30eff1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf004ee92f11ec28327ce1c913fce9d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f767c9ef70a77db5430340aeac350598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a908a49e4ed1cc3100c24b3011941599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3646d9222f93f0f13a56cefc8fffaf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f278e3344da5a492df7576a304e26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8974855933f22be71eca656767fe3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98a0717983740a649e9e31c64c9a89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde05cf373cadb342672e6a1feb82cbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ed604dcda75a1b8e8fb8ff73bc932605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b4fc39ae5636f5c6befb7ab3a2ce0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e944fd865857ec0bd9e6810ec71315607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30043c00916032b6b6cbfa101334d72d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d62285d168aef4f542cf44521cd6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce1670cfdf84f9a1bae77d4d5614da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf9820207f43ce6b5667bcc45bbca2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e12e52781ccea550f7d30398204706612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c6feef7f2a6d745c97eb2d80795f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe283623ca35303327a4b1cf22b9467614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f916612f9760078aced406e7b50c02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124fe8571ac3fc7247c59604eaa1ddd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3154c789ed4503c16e643f1d473691617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9d08bd0344f58463b736f8059f3e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb34851dac96759282bb962c8059f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a788404ac47465ce10fc59ec25d93e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08f5b1f862353e4b65e2f697722833621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf641f1298dd6245b96e57d0e31143ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05232ca4b5cc8d8c0fe6fcdacf3913c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a39291f3bc4ddeae96c64ebfddedd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a52cc38cb0a4872ea126eb4357deab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147cdfd61e6160841b0013cf30847cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37013df0a76f6b0e2c172a081fd148f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6f1730b226e7d169886f376b45ed4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d41d09578968a9c0300884bcac3e08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbe4e860a32c233503f3aff7a96a9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc82363dad493aa7f07c8a648242ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626131222cc203f1831deadb7a389ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3253d6d6609b0edd2c986f2214e08a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ab14684ba7f77bf0694c77c421ca6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58158f066ce0d39bb18210430f6c61c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8fa1b6dfdf4be72894649d3556021636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd77a0621c1a66c0baa33bd14c1dc8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17f7296f7ce15003f59569d89df589638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8f7b75c70f2902173ca073f5231ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ef3967d8bf35b5da81806427d5648640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abff24935e735433adf46b1b6cea9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1864b53a2e7b3c24dbaa036c46b4fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6c438985647b3bc01112ecb4c754b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafd05eaf08e7abaac6161bc7d351a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c2a8b305bfa0fb6d2dd79531b73f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2705d35a81eb711347fee64337c716a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12254e022c4128fcf1ee7d40dad21c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a4eaa53a24e0add313ff09840fbbc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551369af587e8bc0c23b3c8870ba4034649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e72cdc2fa4d7cee223edd925be707650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbd622b12cd9c6d4d2f6fbe210361f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb016341a180fa0dedcf0066086b6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54924cbda3bf2ad3f5bdc692c6773f02653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b0b7e9bd618bc06b0227e0c620290654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d205d0c1be96add8ed358fee6599753655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660df84221a80068aa46234ab7d2b7dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702f2d252b12bc94ada2f5d7a2b2efd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b294199d6ceefd4139d659d98e0e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d33e679765d1fb8ddd65edf37af28a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ed89c56f01bb09acae483337e2b1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269fb6ebfda5f778ac1ab2cf784437b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381d3b78b8da9a70851204595e8ea5a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc66328fa6b60028503c26270eaf06c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f8ed54b782ad4591dd54bdf5a92b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfefdd094bb59279fc5710b9486e522665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fee5f0c4dc64f46098bccf7f014a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a44c8c9883f2f8231d4bf3a4285a46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f06a10a5ead6c7a24ad05d52ac4ebc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aafbe7cc0f8fedf05cf2466ae45ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309ade21a7b617b8b8d640667a4e3e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75e96a7bc63c26e6f1d7e857c043b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d715045132293d987809f41616085672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8eb7eeb7f33213e86421f47b56492673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2a7be35fd1697f85214df423f7ceb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f64cd1865e69c1e29dd07da0f53bb0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2549c0c513739585cc31a50510da283676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7d90712b2eb855ee2fb5e236c0386677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809918c38055c0166a4da8c0269185a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e3383d14924303c072195d4ec3fb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beb92bce4142ad962583ea6fbb4b8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f5f59a5ca1fed8020968e4b61d25a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecba60e610ea5bcc8fa04118537886a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34525568e9a35eebf97fc8fec8ece601683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3ecf8a29074c7823e51736603a79a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817a1d1d483038d9e5d4e3f8ff01eda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dfa3dfbe5cdc82017573e6e784809686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b78fc0a799f4d159e0ff02df2907a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9f7f07f986b926ab3ca2ac36f031688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5acaa189fbe355d327fe4856c41d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7d5fcbb398bd04ab090a5b6e63b44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d122f0ca61ff490724b707529aab2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa31f1b06deca4a33a0418b15ab917692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72577737fb9b5ee4bd2632a65f0a2d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d900cbde6f594e3fa2a6cfa4f875c89694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821c34b993fc3a4b4fd07558fbcfadd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac442b536e1adc235dbac0fcc3f8008b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f145f66a13e42a7c89df5fa7979a40e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc70f4c0825257125baa5467814f6d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8942f972eff733cb1f9f1772f85e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbee99ab18b8c6147e9feabf3fa568c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46355bd76a8884995ad9ffc9c9ac7b9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56954ca05d9200d2c2b2c008aa36bef4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09b594c989d7d1056c8a328dce91be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76d554fe04d9d6cd05de333227db6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f73fdeaaf4fe17355f1f43b75e0a5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d2f097294c8f9c74548de99a99134706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4924ebfa4646562c602d8045b2a09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edb2a6515a06eb099f59ed1855641a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1ec5204970bd1a9852fc285cc7b96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96267e30a3c23dd68862a28aaf7e8d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818686395cd6b42d5de4cae9475c927711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d7d319b808d8e93a3370596dc4dd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71ba0db1064bb97c92dc1aef4998d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b91d7fbc44973964a80be92a7db2a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c29d81af380f7ef2caa0a8f9b7682715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7172ce6d0b05a09edd6e17e992b38ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b326bd0370f4219a46c307af8acec50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08ab8ab7cda17e672c6f6a48e344ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34ae60f9faeb6c7fc4b6aa4a7a926e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312e01b8a877c03732a482c8a1b6c1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626507d116a50f9f18e06f5327e038fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c666a5522f033b6df236495ec4238722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54c03bcedf21b8b7cf8edbe8cd2457723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d201622c4e04314b64b1bc4bbd62f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08484937a998feb10cfd2fbed95d7ad9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04e622ca8db079d5e583939e140cbd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cca337d74ea89827f87844ed5991d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934ced74af21411866dd00065a90aa3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fb2a8eaf1bc2359107e51075aa722729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1130a7b2962c50bb5e87f90b4e905730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18173abe6dcc3be8ecbe0384c02db103731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2183a850463bf04b8250aa62d336039732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7eadab9676dd4201487fc8dd9e881733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0ca919fa50ef586938518d0b4c840734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67a9a708c6354789b0a663f5e771e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f9053eb66f6c9c8cec77fa66f02d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3b0e4d4d683c775984396cac8414d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8902db7150528f7dce7ab08448926f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2f21f15ba2ba6a3b23e14492b3270739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48c477f2652c894c3aec6454593aea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8de19969632e79839c4c8eb4ec17e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf342a9de920b98fd1c9979cbb082258742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e22091f82af4a29f802d65cd76d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2a5eab88f827571d7eb5f2fd8de44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fae63b3be4e5fe17ad0d1a836b8e60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502f612dadc64bb42765599ee348bce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db195fa653ae97d5fe5510348947e3b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2fbdfee2344fdbbee800267cbc356748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbcecb9028ed6471f475236c0e20eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33637b8e4573d8bda7fefe01f2e58d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7a3d31eae3cd4913cbd90863f88a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a27824422156cc0af8e157b7ed6df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c42d3db4ef96456242a2a827056b4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb9682c1c15fd20d9b5e57fbe358d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a3f91d351aca0f6085384346c83d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae9bb739dc3a4d9c1923567afcddc9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a02fe2d3a7e1c1ec95df93b932de84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cdee4c5462fa8da4b3210c006e8b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19f1ab9cf9e280ea2eda3fd01a1a5a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455b8902f9b6dad4863e6003ab732571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ad0b5b60f0833a17699c2e8d6d0fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1d6f45520bf3f7646a4d86c8d95a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b00921d795f48fe16f7feb9d17bf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e290607c968c5ea0bf4936bd87c3f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd9910ad69055a2e762352d89a4dba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87055befb6cc38a12e715f0a37bdc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32df5889b4021378b5bee5212c1a308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c30697d52fd3efb8500d72a85fb2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c37fd2eeb51bfb337a0fe5662423110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d7080ca00edeeba32c2a1819c0d7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a4251da7a16510c7977978048e90112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebbbb6342d3c91ab946873213160aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c54f8ec7e4aae80543c974e766d53b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e64373648b365e83c0b3e59d818ba715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71639acf31e6c921ad460f6a8e1bf0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75facae4278841d1b2e5a8e7267a253317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a0ac760eb336f55feca34071b9ce518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b53e3a1eab03114349a332aadf84f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad0cdc2b618520d9fb353fde349fd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8f50ff91e5cbc0469008972d6bda821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0017ddfac5b84fc5bae3ab70ea89022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f31f82909a5caf424e55bf6226c09423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c57a5d4460e085b8fcbd479f77fc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686199b3040ab8793012096618a412e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca06552da3a100039c87c3ca2938ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f68dd9deed46669c0fe8738e6926327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc26dc52bd4503b6b0572379bc6b8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1588e882ef30c577130d6163edcdc7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96fcab0a1334d0e6c347beda420fa630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32ae31d788795c5a6339aa786bed9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780f30d4f1e184fd31600a2f86a8e8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaaba706a684e67cad1e1888a84a8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3d2aaa0ccab3f6fedceaf0d46d19a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5f1add16443ad8e2f8d939417318235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91765baad942c624c6890ef9c289c6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a384c5c9c8dfa10147b7a074111e7bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf991642955e875d32998badd11e2c4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4523986579c69d7b80b099451d321b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f569aec21008f1f723a54cce9e83ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fa16d480621d20d3cd36f0c322a0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465d0cd6bce8fe480df72252b95c2ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca573d1f6690548af020d815f821e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde40b347ffddd7a6f980db9fbd80e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80e809071187908fb0600c0ed14e1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26795fe622d8703664e0010e5686d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3e16cb9f7e226cacf0c32c80a62b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc39bedeb214fd6053a584ffdcd9f8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d731cb3ac94767086c736171114d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936b359dca47a717d39fa4d6a88e34d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a42876e1904d9594f36900420b95cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ebfbbf7bd086fc45f3e36893bf95b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca9421d276f5734e7dd40712dc570a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a79b99e4e0e8e8bd785c7dc1f8e9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eaf0ce18a12125ed6e0def569c8e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce94ba908a2769d41e68fca305769e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60fa0e906d34adbdc89a61aabdd27d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872453f8847562a4a5483bde8b3fd5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6a02186b82c1ed6edb140eb5eb23f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a50332462a9a5f44b0d189f4569d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925afd5fa98f225abe82e102b9cd71f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a3d200da0de7a3a772d1cb39daafe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56e0d01560f29de1c9d719ba732bff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60a6a625f810e78ab0e40c6da6d5f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbac9a8caae23a5541033d638b65a0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e3365c8e23d9bfe203fe4ad563bfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac1bfb11712a1d1185ea08402cc70167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bf3c964181c3a915197da984ca90368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d218e21f650409eb77b27cb03bd77fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03c08c2d46a6f00bb3804eaefa8f2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e442fcfef549496effc5f28cdf16b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad63c8d31d086908e730d8b558619972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c9a581441b5f292c8d0b4c38b582d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9cb4e374a7b9b6cb98233bf37ddb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7867d5ad3bae5532215ff3df9d30c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329a5ea0f7a5e2efccc659ccb9ffba876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9638adc2822d316b60b2bdf6324bc8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65f459cff4ba59d7164574e2712de878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27c809ee194a770cb00503dd91bff079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa70ae8f1b3c3307738eb1c89cfa97d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111505ec63aff01d529f070ee0f27aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119669783126b2c4587d72dab0a3ea182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0868187ad8ada95ef7a52af75923983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2351398a82c5b10fe105f3fed5653b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73abc8814fba0350896f474242809785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e6c636d056d150cd5beb0b3ac375886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5c91b24768ae09900c56217ed2fba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12cab82fccfb9176ed7d3464b0199b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31835aed0e12c0e2d6dcd830bbd7a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5338f6eefef141e77f059e36f392f2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476a48101890198a873823dbca12a2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5840a8620e7daf17807ad690a0dbae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228f6de3f0323c9b4edfddb53efd39d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62c31733951ce80d00952a71aefa4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4be36124d356367e95ceb2ae2d6fb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca55ebc01da5f8b7d089fcdb70e1ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b066379c3d70d3d77ce44979bc7c72e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda585dc97345d7998ecc712cea837c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f73f6205d3320101b6a40756ae04199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19277d820ba25a7e88639a700762db2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8535d904e22a79fa57d2ebf6252e588101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc8e528419e56ce1418f53756d246f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767714856117738d30971069527e4343103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915d23a3c0cbbf49024ed8cf73af087104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cb3ac775ea59688f8b692dad7773c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a296e454f2c763985eb61113673d9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751550e214d0e3be2836a1a2cba3dea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b36a61cfd1ca1b7b0ddf3be2dc90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ce6cf433d5e8d2002af1d3bab27ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31608104f127aacc26de345fb044ddb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc7071fc51d2d39978c39e9f9b3941111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29fb848d476d29ff76b02510f7b58b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65241b30ff724b2c780499ced9d35ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f2ba870810b6bf88c5b2af462f275114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c8ffe95af1c7024569d3116ed1b14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c94d1659988e6b4fdd80868d218d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbec2bc920cc3a60b0fdc83d1b4b70e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0afad2588d8898dd78094cc978f1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f460874f540460de04f3c19ba6bdc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21903caa219b2abb945de3ee1bb4dda5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee4c6be69a0fba6b87065275843c55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f3715343db3555b88d2b08968b022122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe0b357e78f2687591939060077f32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4de39e501e2b79a875e75c2dcb1496124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc2761ac5b323915026980f2202c07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a35aa8bd437ad7d22ea8bb1cf3fa7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235aa43eddc4c63fae61e18155b3c8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abd401e142324c5fb414454c7351cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05146737ea3941d07428e04d316959cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896f277d18f18647983413d15c29398130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b975d57ab069f82c68b390fb952080a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f780407a57499fcafbbc6e4e72a5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b5adef554afac2baf5c5650c04083133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfc9e110fc621b4a579d18c5955a7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6e3571debe24c5b8520041247bac9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbda87e80ddc12723585662bf9a4a81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7529c588af37eb27d80887bf7d7e38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73747de5bff22df2b10acc9c0df7eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc783025b4b06d50633dfa5652e56e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2afc0cc1414a7b224d4bb99806008140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f71c2b8dc7eff39fa4ae606172f385141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3ebc5ef2e0a270b58fca625083706142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cabb3c8dfd3d0a476b4a44651d46b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30dd6aa2b42e37c2617f2b80a0cd88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c55a571ef1f31b2640fb7ff2575749145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ccd7fbf153ca6a22641ed51d55ea1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955147f041add2b5533bad309725869147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faf6ed871708cd62ee8dd56f95e6a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f69154b34ac4254a72b0add3522fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2b0fc536d1d0ab54a6e5cf20ac53b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405545291028804188859204a83b756151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ee7d2093b1a2723914aa1d67c88e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296dcefb06dd5d66e86d3a7e0766078153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eabcff1275b4a67a96dc8b65a8e7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1544b16f47737472ee6c8355e937d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34e2542752d3c684a4571dfa6f94ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111cabad4c9e524b4b0768caffd8b51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4461e6be55c0032baa9b5fd72b91f77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedac7ad6968a28a7b7b7085644a0998159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706b666e1679cd9155b6454321ed7ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152ef8dfe3ba229fba7397d9e8ff22b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73d76b3e2eb93c080c197499f8f068162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41deded68b52702338d5c4a33046a73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e5206668a6f8da3812b4b8c23df2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7abe3cd8e809aae2095b165e6e405f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90285ce7a9898554559d22d1faec2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaba21e6a87a9938259289dccd44e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8374737d9efd3d7f9b6c8b58f6de4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d809e44740070b4beaeb767d16fa6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa76277faf970284e9da87670170ed5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a673fe3f6ad0f3049ffbe6847f485171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98060aaaead2a5129b51d62edb4e86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fa3710a384a081b94e26293f1355b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9c4f241b7c5822d1f86234130f193174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5f730410861ea7d8fd3e8c3df9bd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3667e650bbd375a7685c3dbe8ab876176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf41f3beb5f1b8238877c5583ef265d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fd50446df8d37b60c0e6bba028391178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa823baf015c3060f6045241f3374ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53406df796ee14b60d990f120b160c83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7a4bc7f8c33bccb1f5743029c9f3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd552032e41b378ba27aad37226e2b9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92781328227981054b0d9667381aab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f21e12d53a7cc361bdade4e90aff7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738441bb69f2e1dd755324a2d40da99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0681012178b0cade87defbc7018731f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca365a89fbfc28c6da983940831f9302187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d076e4726d2915aca3fabfbdd77e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731715c3aa27708650db8426b76be60d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd073133bac3106f40165d64bc7f715190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc68a0922d5d6ffdf1af2cacacba04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc343236700c9f5316962966ced217192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f892acb31af3117d18cf3bfe757f30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52118f17d826f4be78a8188407cc1cf6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7af3f202a3f078dc0ebb3a72637fb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ff87342dac0a8d38c522d7553a709196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6763e0b8a38146e7311fb2ee5fbe49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ea3022467932d57f0652151b870d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138bcbd31e8e906488519ed3f7e8b8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5d1b40be29e1189a1bed5a6317a1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8758264f042c2b4678fcdc9902914e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b7b9dc9da8bc6a1bc998ad3ff58f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128f938182fd0f1c17114b2615d8b7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc866db1d317eeb597e9152201bbc8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1681da2020d15f7776d5d8a608293205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8ebe0c73c6379060662be4569c933206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb332e696b8bb45acd4a8b1410cd32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c36713b9416a38c51f207099b9c0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea155ca72357543e8944c934b6545fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356523b00c5a43effe05b490d4c75eac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69e21757dd9efc1fc3628465198fb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a4a9a4ff6564cda3510c751e30b15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f180ce1c86f42e44ff6851bddfe891213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448f1ed1ad99d74728088355c5a1a0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10088e13bc12d112d18310ab0e56579b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd805993e3515609e01611416f16df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a062e114fc5b12e7c65a9054c16a6fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ac0536da90badc36f742047cf6bf1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bc8152596206e45f268a8c0515935219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec8c6e9d07300d5ad3d1bb8fff1c9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb523a85c29285495e6b357e38f2db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0e038813b161dfb1164311712bdcf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173a372089ade95a5b0cef9b85d106d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8a48876e49402f31a13e2b7ec4efe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99c7144d7803a1e0cb48b99a6d0fc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ffcb265ea37703f8d3e93425d0a01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4929a9d1f576b4aabe227567a8b87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ccaf8de91bd6b9b80fc5cae8cd87b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35666572fa2e22884e7486d972fc412229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5e2668be38a7978bb9d82299b5e6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57318ec7a50abd34b0bbdffd2d53b562231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce6faf69afe27ba51b2de42a352f7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e02cc0f534165f568d59819e2ebf0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e2849f072a48108ef367381a3fe5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de24e2b5cf0fb57e62885e9a4e1ab0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857804947edbd5f19a0f0e7ece6ae9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe4d940a82b81bbe11843cb91f655d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da257dd33cfa0b3fba5c8913a40c114238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e7fe80c615c7483ac3620c11c4005239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019bec2f718e8f2e5f38b2edb0477d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b8480564d148899bcad7a6600c092241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a87eb8e824d70e7c677c42338177a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2f83ef3a1959e336fcfdcc4e3344c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a399160b0e17cf0a1c703358b2e0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2475d5d4fe6657a98f5eaed231e57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e47b728aead44dad8a2d9a39bb691246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ba1d85c65637a460e202c74fb13d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8ad24d1192df7d537bf343be9ed71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7020a5b2eba9f429e5cc328dc041ba0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8787b38dbe74294df00c5b6dc6eafe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b530faf47f1ffba5583408dd0708875251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60280fade35c3cdbfd96b85e6b7b2c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0359c0cae17f59e4262eca5a0d8a979253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ff337f92db4ae191582338158ca50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1571d809be7a3a0801ecbe4bc3f20b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86026bb955fb4ef0d4fdc1ed6a45ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25f9f01e3fe014d0bfabfb998140f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c0960a2ff3326bc6c58d2cb4d988c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30d23315ed3a7ee8f791bd87e4bc95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0104c8f9eb182e5e1632c308530584260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13670a640800d32a19d50ce3a09f6e1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fc6dbb3f89aa3ecba36c3c7ebaf49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c2c687fac073d1d66c0ac444c6503263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b64d54e8fd2fb642e7b0312dd2aad4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac474596c81a2fc6967d233178fcb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e38e6ec5fbeba470c948f317ff6f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b704492dd342b0f1650d437d78695d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2d1afed488876463bbf7345279a76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41328bcc576c3190bd45dcf192bfbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d7f36edeec88348ee6087d6c62e48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70db653115834fcc9c000b65cf6b546271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff641ff1e45261d50c01c89ba7bdd643272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604ead4c17f16934f36a3fb13d05e98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687425221699c3f8279643e0dc0318e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee29693032afda504abfb3534a5a525275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82af000e6b1b3f8fc0ce890b4f3821a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdbaaac4647b3240357a74a4a38ade277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde72e60378ecddd6a78e26612ed9bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5972b00a053b31d41b48779f1d52dcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628735d027233650627b43820c59d94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5a8e4bd63ec06635ad84573403bff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165c72aea996a8b285f21e0c7ea76e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94855d318775ad53a7e306270420d310283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18746bd4ab823107b4f3e2f7227c2f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c22ca16f6b961f10d75a9b90a7364285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899788b034cbd961b43dbb82818d3936286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeee64c7d42dd7ed48c90bde8bc3ad8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddf5c09683c866627be1030b93c037288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dc4c7dcbcc5d80bf6fcc9da7a2e53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f7a79a1b860364e107cf01901bd0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e3f2be2b189c3b63a49a4173dae54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bc4cffd006f792af6b886aad19201292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b331233e08d2886aa42b2d689e399f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c9d4d7d2df4182f40a4f45908743b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a5aa952a6063f08d158f3d05c2b83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf53badcf5c452f36b4847b8606d3ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294458232b6d7788fb1109347f61713c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1cc47f1f4c91c1400b2ebd3c4ff2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd5e926852d2f276c1d8877358d87d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dfa695fcdb6dd456c7341950f8be5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55def6d3ca7f2dee84a6a0b7b57687f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e4b57be8926991b30b75707d8972c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55e790e9ed0cbb3583fce376fa4b4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a7a5dcee72238b95f048986cef813304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6e65e153df352b92a2fd94b0f9ada305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fed36d26676b63061fb73ba8d995b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72560d428bbfec2f6082c1a712e63f3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0952e14573e870f5248dc50ccc2dba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4390b3ab81987fd16ec89ac96abe63b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cebd08b82993fe36281395d5dc9df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b255ff3b44f6e8bf91939a69e4650311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c5e3775a3cb47b5f4a39028e653ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e7744ef3f52a6f27311be498a1904313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68757019b12c64a589908c5d301fc9eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99340a9604b46c272dcbfa23b9b3101f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b913dd4043079e03debbebdaaee96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22db4ed5f4bc692fe7a6ab9d22c6be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b3d99a5caa15f5ac1332ee6b7d036318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99969518aaf53df39c721ed6a98bfcae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f48677a38feb2c77dafff4a4296c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416ac38573d19e8f639cd47fbea2196321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943bcf2a79d454d5cf3366da6ff0542322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60659467a1d4c6f8a3049959c11dfe3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dcb28e77f3de9f59457d5103e86de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7f9f4eb86fbd52b9b3534d3543fb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a4b4c6195ac5e781e61370ee0ea0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8a1537145fef7d394d974d9f46a42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4aaf833246122ac367971b5a3eba2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a91022d7bac36158d5edfaf8db4f15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2dde2d671f757fbdfb26eaf58c720330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1540e7b892ea5b6a3d5fccab477ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e4f1f8af322342befec6b912513c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975a6037e09865d115cc562e7b0bfd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b09054ff33fc5914f2e475b1b94cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870afad38c77c3a2c2e8b3840088620f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8454789f7b39b95ea305880509d7b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24acc93d82b0a24c439bd52c294369d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870276a8e7e4124da504b09204d5ca31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34531065a7d8fc8555bda9b98750f11b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbbd2e0265825fab7ec2b087ba1e97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51152a6b03f02c12eff1936072e6d82f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd2fc7417bae89901a2501a4dcb7f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc885bb5942483f2aa1d535d3a1d0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fdb830b9156479e5d0944b1e10219344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a5ce75a6eedbbe395febe8e87a20c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd43e7d3e16e83d7d6f096d062c78d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82538974c836eb74213d6dbada4dcac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89047474aeca6c29ad6a9c2b94319ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b19d2712869e944e0f97d91d1520b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0134b72837710ed244a9d9e003f6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2308339d7cb6d992f3a66a8c80ebd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b805f26d21b9b6459c23f150a813e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ed4724d38e1d0baa619d3fc883506353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed2d82faa6c1d6719d82cbf06e105c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbbddf9323a208d0f97d63dec3c2ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ad7b4cec34e9297b16056b765e639356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c46b9658415fbb6e5f31a40764c843357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08209eec0239726b8a117c7efa5a9be6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d88c5687dd0678c7d4ec3732885526359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f54af60a84e1bbdb7d8be18bcf9d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800bcde9eab2b0320d5f97ab5fe96e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de000e7e66f619f75adf9001e045f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1823ec18589189a37a59b2b1204b6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550311f55ceff40738199b81106f0375364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc14794fa2ad8aad6600ca0f2d9be39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4853f83ae34060de9c287ea756a7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae0db45402ce9cc7b7ccbfd8153a4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825b1f985a08210a44fc7d7a1b01eaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ccb5b9e908299c98631727c2b182a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1b2382f45bdeda69cbd59b9c15805370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eae2358b114f39e0b6510642fb3fc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2c84ee9e04eeb5a6ff037aea2b01a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636274f4eb9fb54d120778f10be6b2c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7fd8edf1a9a61b2ce18fd42f7b39a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb486449a7e9fff7e25800aae499a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc38ea3d695e7704b5d8f36fa1138b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a5cdc2e3ddbabf3f57298b589b411377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0f9bb222dd314429e4391320093ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a96dd4551ad240858d8fa4cc3c862e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82165ebbb725454246d722c88479392f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2920d4af3eab2c572bdbb336589bd7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f7205deb52dc387e6d1922086eef5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a29e4d44619865e4ed1b52ec4251e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca547f5f8bf7ef2dd31e091c639aa58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29951e3cb08c9c631d011deaf5feabc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8ac1de193dda6c5780bad08b6a290386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccdb99c2af5ade0767493e849fbbe5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0cde13a5b955fac3810aefa3ca31a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43810199640266b253ebb2687eee3098389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d4747b5fef5b9f95bc9605a1e3764390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5bbc0dab2b4679fbea8141adb80c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a8df19767e83344afa77d3b8186df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0400829baa73aa699e240a1b822d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdce794118dabd118b78f9ee351b33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7f63691faa1ddcca7e44665cc4813395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe172f4892f3b3a5d59940af2ae864ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b142905d7107a12e4e62c533e5963397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a425106bc211b203c8b07314a7ecf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1ac25fd44afc2272c81fb59b7e372399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eb53f666be81911f23953e6594686400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dd49641233bb887d2c57ddfb3407a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc499df963d375d87ed7e737878a5c0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58303b862452efc557053a4797cdd342403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5abf44f575115267c9166697cecaa2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93421122778f07a16a5505bd250d9dbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755272a607e4c0a23db0071207541bbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733cbd82fada08914be000e0bee4bca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e9d04e49a5fb56c4e88a10d95f247408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456925c9018df4e12ee1e4d34111607409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428624013654e451dcf10093bca3cf73410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c93458f1a62ce74587741b72509521411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0893650b184ae50c03d9eb9118ad192412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95584df062767891ea34245b72779f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84db605d711ba3fb9571a8dd7ed58b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07552f8b71d5c8af3288ffeb2cd8f7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988430b0772385216efc9929728c2510416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c946c4f807f9445b4e9adb454028c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7335c4f01ac1c05adc176abcfb62f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65992310658d459db3cafba93b6ab8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cacdb95b6ee79e3bcb43d12f0b0bb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00147642a129afb401a2bed1ac4c16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928bfe2de3db2033e3cff4d3d7a82af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b2ec88f03a0b12f3b1b75d4ee4d6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b9932a372e857d56f6094cdb1ec1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2ba2792f795410719ed61ff71a408425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23e439e5262c61696e5599199dbd8b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f758891c31ccfd2cd0bc89fd37d2047427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc54f3c34fd8d485a50aebbad57e0f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2af46ca2aba08bc4173a77079a69d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120406f5bb3c2032aaa9488bd3189fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123a2690a6e7b5310119417e4a2c384431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70534919f75ffcd9e56c799de42e9f04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b1db3798880cd92e02dec61ef262433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387353d1af812170cea89ab163113805434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69369805b4326f17aacde4be6d03a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dff60cd7e7866121ad571416a0f29f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6856bf513c062bd2f9e3faf1ac20aa3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a5bbc4e2bf4dde875a84ededf47b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fb008ec5f9c4a29629613714567a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f4837514498b12f904885e97c076e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8b15aa58bce9ff434ba697138218b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574138a052ad5cff56e06024cecec55c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072ca9c4f8ae0cc0ad9cf5847cae809443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26a1cae819631f68f154fae4ed1055444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36994271fe3a2fbbe131d74b9823ec3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c78cff91e3a477c1a3aa4d3a1106cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c7482ccfe7614a621401d29285754447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93033e47ac1799d4a67ba5aa7aeff5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18d86b10dcf41a49e11860fe51c6c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e46012b8fb67cbe6ab0aef9815f3eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee133a98ec1908bc0dce6f5bde31c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f47e982d926b4aa357201de0091ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34495feb304e401b8bd5625b746dabe9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba0f05d002179a0f1726e93b8c09c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e158fad65fbc0e3f3827fce358ec1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d742a5d5cd8e8a101c2733eeda13c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d7ae13f4527b0cb53f4bd7e3af8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054b0f2d096984791c6dafce765da07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deffcb57776e043794795582a51e235459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ddc1e702ea8ed60c5e5c0cbdd7006460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7768ddb3cdcb92531fa0b49bb25f58a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fd92560c12d8d7e04eb2115398cf0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6e62075fcc0a946092c631b60bb6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c0726e1ece4c4341fa56809fb28da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35784874ab7571b19c8d725a4266291e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176bfeb29ad3d2aac151ae94797efec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37f449779131e18755e7d35cb5cd17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d09576d606f732184e4b755bef628468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c662cad78a5a96d1966a0ea4d09842469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e31532e0ff6b317d2e45fb1a85ba83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53d2905372ca6748b06639f3650a6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05b9f039115b9842f171e28412b9ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a60ecba9d53a10082d55d9578a1bd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cffbf470e905ced198a2480785868474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac2404a0440f6052158d3988ae6742475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5d4c1decf93ea210a29298e7dda4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b265659224bbb233594b721a01fb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2be6aae5ffac55fc5b790bec6dff32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708f4ee984b6fd6156fa17401a371f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af167cb2659633098caca7afcb32e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687840b422020e541e2e456fbfb30b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab4c8730c4fba11689db92848f00ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6072bb2640d63a251c96a3ea9920125483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3d1193b245817ff99b20fd3a02a53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d12bcca6a8c4f46485a9b4cea09a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500270619d7b951cbc5d96ef23167601486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ce174bc4f5393f3158a498ec5c17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e588efda9417c85c78e0a3c81603ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2204e981e3992b8a0618e2979c7d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7799c19927177eb55e2dd053037c13490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daf38a7504302a2a0df0de1d80b9c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3488f6a93bd6858c58ca756407ab397492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7bafdf7942d93acc3698ad182afb9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44b876c07915475dced4c7e3b08c2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224f380d22cb438ee5cbd6c246b67c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be6498d14477374fd32fb0e93e32ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb16c7c8cfeb2004a0a3c1c18e7b7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b69e8daea30bd3564a79fa76f5852498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b190fd40d24093fa86dab91f3481499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e1f2cb73fd22bdb1db23fa52a35e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382048ba31194d716c0502f40d919ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec64b912f6f81bdee50aed5d38e1ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181bbaaf9f7f8d30ac8ce453ac59180503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d58e15d04c0cc9cc385e0ea07dcd0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f534dc7e359a802e11b0a8c1c2d1d26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e4a653f93c20501c01575e8b62fb4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687433bc02cc6efeac1d95f12b6c647507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fc6f76445aed412ae468e3f8f717c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cb1438a1e8f646567cb1a703385f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0bf6210520a0d80e7df5f841a9781510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc437c1eff891d81b685d4d61b1028511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd226523eeb74fb6b5e70dc33afff1c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad3a9033467dc410d10700274e98ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b60e2b1710220060044bcd15a22a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b6eda7e66ddf34ee7c1fd45adb28e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9de6eb813477a28d2254b2ad3c5dbf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaeb74026468b2b6d1cb8af2a97568517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33709993821e5abea7d2635083f6ec8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613192482a011afaa1f24d75384d6499519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2cff73ac1b9c4ea00d7f054b706a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bf0488b732a8ecdfb40937e84d1f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbb87b5cd902b04d44931a5f2aefc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f934af4880f37a02a0f017289bfcc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200c189d51ac8a0bfae5a9cb80b9751524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93bcf77a4216cceac8c82e8d9dd1d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1c6c79e0a50bd151a4e9f6d05b311526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd730aecca86ca59e1e56c31d8dd096527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c569191c17c387d2246005d685127528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466a2aaa553b9fe5a677c186a975978529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110067c54d155b9310610ba23456450530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13600af74f4f7a5db8d895db071f92e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981f77ea7cc6bf5c9e5c541925ec4e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50cc33900e1bd64b25e94a3be8d7da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be761924897e45a177d49b9f79ec7132534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61903c114374bae4d245b366a906d57e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368630e3cbb27ceed02b047264b0b8d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c71e5841d5194b19f127f7063863f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fd92bcdd7168d9ab543d603b77e0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773a39499775560aaeade460c8168b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9663f331e164c5798555ccb48db2c23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e602a28078c8d55f4c5979eacec0b92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b4bbf2a88638cf569eae6a24722a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9ea05e1239f959b9c6544b7e44e23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aadb625e11cc30d80759a36820b70d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a13a349d84e015792d01189278ef4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ff184be418ac4fe6bb5a023dfd076546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea08c1c6df885f8e84633907371a6bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4c3cec274456af5e550d3e1f69b98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a457f224c846d86b4c66e8e9d9963e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3973a195186abce60f9c3a20ca375a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2333df38525f7981b12ccff9ae567551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccd4e0d79d97f5b27cbb67073cd4fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b3859a5535ffa3749584405754b73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c7783ff0ec94d6a0c85b7f2c10332554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47192270e793c910969c5c6e038789c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2964c37256ade908d1f57ccef7276556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc3237610b0a1ae725f39a06246c1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed0e1476647cec65b80b4414855c20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f23fe6d5f5d558c896b6fe86dff6b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7556311fc3582d74900f0eeb9ca2eaa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ef276f06de8b54b2f8b5b11e84eee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12dc1c28ef296bd0ddbf1d71496106562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e68c8613d60e41f80ae580e9bf7d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0d183c830d9409cac9da27ae789cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810517c8c250b13042cc92f3144b29fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f6199da72a1b0a3ff637cb73948ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562048f9cdbbbca4afd6c12fcd95144567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057f4ef60652aa1d9536c3ac8b36217568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18446d66bcccfe0a92f261b71c3c3aa8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06402aee582fa477d0620500f93a343f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ba3fceb3f3fb4388610504ecf2136571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ded0805d82c5567ed93cb387321717572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2f6f1f95efadd1fbdb8df71c58774573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd417f7361d9094f9e7e78687f973f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956410209adb50ad9d84ff593edd719a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb6978457270e00188480790c4f969576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca9b095b951a9c324f8435d5f961f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cd5b7214ee79626ee3fc4e8510d52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbac2bae9596564887a49f5ddd8aca4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a7a2f13d63522b631e1899854ff4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bf4034e79a0328c924c8dda7e5dd3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03506c273f0b0a189982e40752a62f39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ac1ca57c070d020a8dc5de57d1dd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919d63f247ae83f680723b4f5329233584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09621cafaeeb2151a8aa27ac3465733c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6453d30aa42f5531f8c7b8f039f733586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb933da680e7012e95c513567fdd0c2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d525f760f71fe208e8bf24693c8301588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36578c2832544be4e798547a20606b10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64f03dad90ddf965baa281bb903e79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af846cca19ea9d190628a56af6e8af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7484032533a88996685484568addb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7d43ecf372b0e0a833ff46dc06615593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a578394860784dd8822abbec34ebfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b2d0fc7b43f9c097e184c6e6312e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa709c631e2dda55410ebfb71a63877596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6e950072719b00d2d3f7abbc6a2a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecaf1a4a5c6332c4faa70ffc7ece2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece250518fcdf8694369603affcd102f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f953a02209abbcf3514a389866183600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0295cb38f200b5b22eb4ae09335095f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fc3295c7bcd2f9299199aad478cd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac03fbe5813e918c1ed51535fff010603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01221301de32ad99bc8ec63693113d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bc037f560d2fe2cc38604871480c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce214f011adfd2a3eccf40b90ecc20cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d768696eb49dd332f80054968424630607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbb4386fba24e1550e9f64562a82bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f45c792876ae5ca7c21cc9434c0597609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037b5dbb9cebab1de07ad5c22c87433610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b602d53027d53c7b7717760f76785611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6379d421137dec620472ca03644d921612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edde4ef4216682efb616d5896626f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec373a415fdc8f8f6dd5f34cdd5024a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703173174772c6a09dce3c46cd295f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d572b9ec1be7848c5c5c54a901835616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6a71cb018e62d6930919090432968617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdb5626deb65e9318f287298c1d914618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507ffa791632abf5dc68f537ed3d3d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a5eceb270194d9e4af5e2636dfe3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13222d1819abdf233d0800bff92fe47a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5809296eccee7b6c62e64cf052f67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d32369232f639cf6419f908700ae1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bfbcab8be9920ec138d3567ffe38d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7b9086a81b6e3cc8b0b9e5a4c9909625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fdcd628faa0b0b1f03525c7f4822b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccae778df0b9bca5f8f62f9edeebb6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35ff9908bc56ce196221003c3111df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e647b43ef94ad484accb6164bfcb9a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c01a719577d76733ddc3aa7c1575f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b86beab11e58188dfa3427afc139a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543dd604f487d13250c9c1c79c3ca84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c01a3671e0c52680e380ffa086ca6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75c8a27a6344dff00c44ab51d46f06634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baca3406b8977b7954c685442ba138635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd1f62ad2957c93d9bfb83188b2fb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3143c3a3d7a31bdad986c0bfadbac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546c18ff59daad249a4c572a0370a7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b4ba1df9ed4bc46244a300ffa5061639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bd2ec59e2c81f922f64d02b3a5f8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716e62360eabc5ee5063169fa1b2fd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97fd3ca1e8d4effd1242c0e982752a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e4460f48ec2f359a74c69d9d386cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ddd9099f2005d6f54f1ded11da0e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb231249062e5e2cf8a6ef041921d0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fc972afc078524a001255b3c961fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613c3a14ee7ee6fb674f7c5f3238be9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f553bac192bcbd2afdd18ff22a18ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e13ff82f6099fa539faa2470491d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf421c9b2ca97ad96df2faa73500ced8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5c67af04ad77e5d0199b4086df579651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065c5b844d7b3250bf807b7bea4e2d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7972a899e0eed0523df8b2f1c4c8e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08791991a016080fec9def38603c58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20e3a5bb8ea412e069f2955b71fffe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd6fc04625c4cd814ee3989b1f723b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e3916e6159063824d03503c00083f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37fcb291e28e7c7d5d6cfebd9e2cbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530f0e4e382eed3ef742d167933bad8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be60635eba7221cc166cb1e761d23b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a44a27e635b646ddf118fbe03a1159661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa396202117ab8187075b5f02126f5d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b698a86b702c778497c0b74096d38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285118e8a8f5c8a05234d827b6b7ab5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061440dc660d757bfe094d5418c8c517665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67553221a76e1338dc5bf039eaaa6c75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008bb2e9084d595bd546719e56606d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37bf1f8f4b4e984e5b17d2351364db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e999ee2c5378adb422d23215fcc1ab1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a8b29587844fb6500a1b9ee7a6f59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44d6bfc357cc1df310fbb5209c6060671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab348932d030ac8066c2f60b69173b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cba76a0d4ae37a93f96d30dcb8363673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77914d29db5c5b0444b333548c640bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd16366e06d39443ce9cc93c48cf4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadd823da27623a12875c324e197d5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818a993264a6006c56c496a23517c92677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30925190e1d896ad33313102ccf5e0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc44dfe2259ba049ca3ea2ae80e46b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa47fb0a11b5481c7ed7c4919f5307680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb857d100bddcf1701fa303fd2b36d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff3a2b6fd05cd63d292a888459dc04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cade43d19a50c1fb93b67b10dc671f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b123114f449ae08c81c835b82a9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166f0a538c53a7caeedac7b62a42685685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b147ef7765d2de044d913e1e8ddc9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cba9036751b27bacc75f6dfff4f232687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03299615d55f3bfe50f995fcdc9ae2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a69fbfab6fe5de8bd3f3a2d46bc988689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a4a7af1992f3c081d940962f567ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97747a386a74673e3dde9094106c11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc3c97e9c3dfad6d65275987d3100e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa588c4c62dff2b68f7361226069b90f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b86d625fda43cf4e63b7a25842a3f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3920206bca585288b6aee38253d46f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db557fa5c8f41c196d4c4f8af9bd49a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ef7845a872778d144c29d620c14b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc621e46af1cee2dc05708c75301b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37080cdbfad95b9b5a1d4e648d196b56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752440b5d48a2887d601aa390a9d325700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36fbae8f2d43de3f28a7d73a222f37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a204fd2514d2a2c381c3ebc994a615702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84bd15668356d7ce8bd101226b4f8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38868242054b96ff22d58cff08afee37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52ef0ea0b8aa7da6d75f22865d4e6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c478f9aa948cacd3fcc23942626938706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9d74ecbc7c01e150bd44205ba80f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d90165dedc3c10119182bfb0856e70708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf97f18f0474d0ce896f76400d5b0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391f935117b84ffdb1a768847dda8dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fa25927d44d83b8cc69d159993691711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff461b88a94adc09415dc64bc478ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfd372c07764e1370383531a49db43713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226212b1c22308b4761334be5c1a1acd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba219cd2737d52204220f2447e2924715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f89a3a03d610f1d6968166a1df365d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897618e991b5516abbf07a06da40123717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c2a517f93a3b1854f9d6aa87e118a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166d7b79c1c2fdedb039da33ce36717719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2b873847378aae198b5ba38bf054d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a971d57633652898b4ae6b85fa06e7c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceb58d8d974970fa2b994f86b5874d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d82361c4ddf9df5282f05739742ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb05281dba8fbe9611ede87c9d7c32724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971dfcb5d2d1280c08d3d88ef352ebb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364eead64e5ecdf4db049a5bc63e906726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb1825add22c907d3f2acbf2707b7e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ead09ee68251052261e9f3c1c79f3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0322c47d7c438d87e1d6ea6b2a3e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef4e5867f67e369d1fb9159a5b9650730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942190defcd1867ffec219df68fb286e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691b772ac6fa4f0b14e2f5206d77389732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49213180424a7ebe7f3ce9e3ca96efbf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c950f5bb946cb08f003321e2e6c744734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429de4bb59d6483a10e7b485958a553735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d53216010016649b3afcc30063aa55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fa7a5d72dff788dc1db875197f76d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b128b8cc61b6c26867d8623964c21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ce1dc8f38cb24479f1ac611269bea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fa00e565e029adeb20e2a723cbf5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6081f155c522e2bca286333e6469e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc6724a2b5cdd09a7a944c71902e19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4766f88a0b2e03271aaf99a70356f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4622f4f1041bbbe08d3d737961872744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3ec65a16e3da148fd3e6010fd409d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5daa8eb138c00950e3c7586cebd1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7d8dc08abb276188be63b575adeb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905002f5c35ab1173c4479aadafbcc2c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8de3ecd2dca8c172ac675a714308bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba7aaef3dbafd0a912fb7f1497ed40750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1093566de01ab1215c003045acb8b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d093b343316a5bb6e5aa6b775dbea9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dc66f58f4971d4ef3bd5bdd88a2c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5edeeed4b690d33bd01cf0acca9dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83218569a132c5e99413ae3293179c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb2790d507f02f3e9ae4c8738569e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98199bd95cbf26470ad52e8dcf60db75757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0a8cd7a7df0d4fc605ae0f03d5eb1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57d748c903a66858e4560e5e18e555759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>