--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43119d186f626d0ef77fdf5255cbbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e2dfbc607e7da468a81ee48676b4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad233c3863bef34c37104d34bec91f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67808f3fe0e67d1b0b06e6edad6955e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f499ccd4966538bdf3983ab5a8d0c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3648c591b5955224810a0198a03bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1c20b355bed33ef42450368194ed37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a57c29df8b2096f3700e6a49663df48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89bf7c4bdce2f95f2f32ce980cf30e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c2379a3d1cf5ed7de3483f8eec9b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2baed15dd93795a3ce7406f7842cf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebba49e65d3c755f801cce8e9002bf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5d03e5cb63226d855a3b123c08c1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e1ac1abc3ca13ac94a86995b076d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa091dafd1ba4b56a313234b26e4bec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd0166b1c0dfa05f4dda67d068702516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fbb8ab9b37eebf90f9ba1d79b18d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22086e4ca1856f2ab97758d93da682518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc923afc76e65cd89aadb63269d67da519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f57467d6621637472b51b840252b7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a94e14523a0b783b479d04b59838921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c1636d06d0c36e744340afaf517c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b3b2b688f6cd152dbcc410ddfd7df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c4919720c4e607ee7fd67a0daa6ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046452ae11be8d1cc14c951767d4888425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ee4546f5f5a08041d9855c8d425de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a37ef24b39317a554f7c82359734b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f947df8e9b3e0558699f228b7c51c3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dff649ee636f4c6edb8636a6a070829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030afbf9dd8bb394376e5413a014a82f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359002fc823cf4a22e5bf67e5f2faf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323d1fc6dbb7be0c10cafb11b83324432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df14c2c481ab38c5829605f589b68f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcbbf9b9f00de8a9c809757fec7d4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be372ab303854f83c2adab631e9ae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4679d26be51ad56d19be8dd11a0d7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8869038304ffbd0232ab102112ff7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a430c54d8652ef364bcdc197eda33138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0ecab1a23ab7c6c5b686e666de41f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde798f528b6d9e021d0e6ad93b035a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203deb392318c09f55caa29de7b6e46c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33312d2858ceb516fe8830bb3a4146342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab334524108ffa1052276e270f89a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81739a573278e93794f219cfd69169a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa83fd440e558a2eb34ca4c1dba7eb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc3132a72cc86dc9d8b0246e7c719646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf206d89dba688479207e0c04278bd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cc705210132e4e0f57096818577de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df41a3ab43db16e5164a8ac1e66c1fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d039fa68ce3ca3887daa56a9fa2381650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d1b7932415aff58f0d9f90fafa25551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3b596668fac3dd1c6a84ffa8dc9c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24249208b131cec8524f27a6e8390e1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4d5e69b4273b400374f8d034b344c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79b0358fad7da3988a20f41a03a72c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bee35ebaad218eb7a638a599fd2e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9e90de717c61ac92e2d1e9b9b60ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ce3b2f42ac4dbd46007854e9879ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17be84358d74e2134ccae81e1dd72159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa41d1d2d0b6bb74b445dd5b8e690660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3bd8f37aac91d7ca4cb7d9c37f9b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f7ec51768e7b3d2d0765fcd1ecb1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700915a4d008cf0cbf78ad58e03b58663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7d14a7a93f07312b83e20ce1351e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab561cfa191a524ec4e6d5b59e2a8be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde154d3aea7c2c9667d9973caa775d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc4e55e1307a23d2dfc08122507a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0669785ea902742046fa5205009c9c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fc71c596f1e32b05f4660eda9c9ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484e10e4f46a5fe8ce66959a123f9d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c6b12fd3138ee0af5219751f0e5bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5a2f811b953318e7bfa5d5d3bb1c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d8382f1ea474a25f2917694567fad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306224061d09b77a89924ccc18765bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969b5a398219e1a62d96bfa1b18909375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f3613ba6c3e141f5c92074314251d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948b0ce570527520912cad9b5152aef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e9432443c88091ebc3a39d3c898ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0fd46ceeef2b4b51c13a0267a803879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bdeaae1a7128d8235929977fb56ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fecc1c45fbd1b79b9ae9d113c387b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c050f6c74a2ef9c385e484f770ce1a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7ae955fa1cfcff4a24a38cfb1c1b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b696c7895ebad67d6e7da6844166984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666319fba4c5fe529b088b68f1a57ef785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428cc9a067917dacc8a1af21da7198686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b597f9a794b11f2715d1aa68250b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb36dfe4c25184d309771900554747388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bd301c197adfe1b5a0c20264b9c1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd61d30a6300db617b146a7427cd5f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8da6911d1b184e76158831d19e3a8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41665ac2148d7f94ec2db1e1d15603e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c49bd4062ef61bfaf5487f33aa78e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc3f10f17b7a41e4182db872657da794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b455fb661f81922245ad25d942ede95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb451a04136d2fb5b2339a3c81537c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3560fa651cac072e6c58308fc2b31597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57588c70a374435ef232c3c86ed5939b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3e6386d5731e0aa2aa5f633cd02a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5066fe3ff0692fcdbdedf59d89d79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8114787ce25887cdd4a2d757850d20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133957fd7f518026fa789ce423b24c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598146232bd7943d46a104c578975676103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a62ca91b2c9f32fc8ca2ebb39f4362104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d081da0ed2be2737418441a1d120e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414b57427a7c5503bcea0ead71fec27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da7a81a648fb2a5510819f9c0f8799107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce316013b9d7a72630fc9d32d318101108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478000a027ee8ae04f4e62a13c08504109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccb083f481b266966f88bc6319357d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb856d3f7238707c4f822c34d0ec64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaacc2e1b2faad382637f82b757676112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d14abde5fa4a30f6fe7f00389be56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee59c41fdca3c684566f9fbc7225b23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f4f8402fa45dbbfd6c8a52f8186da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336d2b79e0c48df71eeb25b0040b7b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bdc3ef850896a0453194ccbf1de81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099ec5eade7ca329336f5bdd6500f92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d666cee131f1be26771e4879b1bbd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2560d840ab622dc8784e584371313120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbd0bba9789481595b466925c1ef38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e829795ff6b4d5c84aee6fdb45f3b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b22a41da7af7c1c2bc36853943c7b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffb346bad5053047a4489deb3f18fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862918ea0cdb88f55e0803be999d004c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4535aa61978c59af239740cb6a9176c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec9c637aaa7de0fb84dd80428d8b13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b1ce8df9c2e0958c506b94c6d5d35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505869ade306ba2625ee2f73680134c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247baefba4424ae82e5a837e6ac75dc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7ce09b3268284c4087cf5ad428fd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae48d279ae59e005bbf37137d610444132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68700df41b3b34c2360182b35bfdc4fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad98e4bba47ce295d69077bbca9725134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc154be8236d4b17292cefe75c0459f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef75f9b2fcd1aaa1ae4c004028621e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3750e8f6000715177f63a0fe54a76b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9ffd8db48d464d3e687b6a7bb0a69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242b1418b092a4deb4c67dc39452856139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12799a33200925df22136a6841a894f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a4fe15bd011489a7768dfacbe0546141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ec1ee0c81f2404a7a732cd2f540b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bab5c8dd179886809e094d7ee93209143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e366be079249e543f4d6d3a0b29ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c64040a6824a74a8580fe424b862c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8a3824a095c2b3e76aff81d5ae3ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f940bd956de75439915365066bd559147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994bb87b6b6189776d16f4a54034dc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e66cd9b9e49e2a3eb93ba06afb02ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a3e415fbdf30271911c10de611940150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ddadb3497491fdbc755249d7afda0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece32df024521ade1e1fcec7ae71020e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f94fd6db1deaeccbb4c23343312d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb22432167d84eb1cad86788b841c9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d96ab16a3be93e5284a7d99983cc0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30870c42b46b5fe0f333d27b499bf13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b3241ab87d472f37e34480a48539f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289b082d31ef5b2f2422cae43face48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63552c47545e108a9c978c23cc93aeb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458821a741c919ecb12658e3533de19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8432505d10837761a4d2b03a9c3af56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28a871de42df5560cbf277c90d4ccb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a9e5f56e7a85b60481bd336854bbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e70f36f48adcb15ccb00392e002876164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaffb2fe211eecde576b95c3293366d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c83e66df3b706f157149d6068bd59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ad49a4ecac11cf5268e978f1cb50f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5400e5bc433cb1ec3e8ce67e1b4d11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036c570305fb1981c373408035fb3c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5b2ed1e17eb1d56b4198391ecf8ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80786ba03b0cb960082ac00e4e2e431171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4e0d765b5068188c642235bfd7458172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf692a4acc7150e51cc4505d6b8f39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef14cd92eab1b065e1ce7950d7b113174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d501c92518a39a5449f7b723b82ed08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2830a557bd7844a52506b384eaffb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ad561cdf1dab6a23e33967fdd821d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee1f39fa0a6ea16f6d6f42e85779a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ce8bdf07a6d9ead77bcdfb0f6b56d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47ab95b6bfd527417565ab21980935180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b491342bba4b191e9a001afe89f73b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138f7bd9aeb5dbae5bb2934298a981c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d2b074b5ba3e64d0067f1a1a2419c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3197cda8202f32bad749dee9d18cc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686f89bc0e4bcca1bc2c3466f1ca0a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d646ac231296d54a229e8bf8127fc9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24358015d4797bc905e0c456721e37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0134adc944b004c620d2ba4ff9d0b29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9630ffd807e30f4bdccf63b0a8c6f04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df31c977e62af9f4ed210ed7ab7d78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b72ddc21463f319712e262d755f887191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8db69d5a6248f6ebcad27fe01a4e8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b9bc6fdbb90f7fc248930e9cc0cee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd273e8876d456d53eb71cad2ab3d34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60dc532d38d9df89160bc8cac0dd1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a340894dd327560b1ac21ab7c396d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230961c2dae9530b61215fafb58a5bc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf95d6bbb79729a61e25006792525f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699891ae6d2faaa8a7bf4219b4385097199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b3982dc553c6172b66d61123888e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be6e194a5a208994d88a36f6a8e3d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35f6b07196e6add2462eb285dcce95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc9b479759cd79020ef69705717a3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab523b4bf19154c4b4a8c4c0775f00a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c840487c0b4e88c3ce42274e20d73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fc4d4ede74dfc3a8d316966950853206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d0c8bbebddecb11251e3822b5664a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da04c283efee21146b022b8bfb5a28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cf5ad8f1bff208834c77184870979209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee51a87942e01126b2a170351135a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc61160b190a2c62079e5be4ebbf1da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891b1cfea5d5a65cdb01cbf232025af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab39ab9b3e1e6f74704a58a985aa519213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bad4ef96166433e97f1d3d97d3238d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433038fb17d282d5901b76334b3f1cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133fefaa6be08ae42e882479950bd07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153de7bc91fd1b2d3fc2a0b1c2d7ce1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc6d1427ace3b9243561b883a5c4f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b83a7791942b4393cebad02f6dafa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42464196e4213abc2303a58b29e7e1bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ea10e089e58f3b93c7325abfdec63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afe39a7e28d9a3cfe7323fc0d1d0bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0d3ab3d39d68248914ff2c3d2e0a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd36e9710417abb89d01b9c8a31b56e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82de6697df1ff1717242b29cc5498b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec314a928f407a59d6ef78353868b8ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e4833651d8c955d7305f0429d3a27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830b295ce04e50c89f72224867fe30e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657249b28fb6b11da58cdf022bfb6cb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0245b1ce8585a285d80be671d514e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fc10478912367eaecf5ee641a89af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b469b3920e2067a9bd08f95e37d0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16022cec5c92042923a92162a9a5696233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b97b083036d94838232aef923452c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc2162473d4a2fd787cab38f133b98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50e6dedcc449f490aa19ceff925a02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd226f258f50e0d00cf0f2e7a03609237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58880e8977d4d3389a40c59646e8d5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9ce25faf6e084559c0bb115eafd18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cdf3cc3b2171105e58e894c0bc8fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc819bfe76bd47b3ff91d6e48008fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8137502770a69e7a851a39dc6ff73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87038df5589bbea3124ccbbd7d1d2d88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed2d77ee9779b2e8e85d9a15491d41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b71d8b2c60732f610cb6da16d3aef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7337adff20869176cbe250bf1a420b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0a453df0f60f9f4ff35cdd09da66e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616b54910cffd8cda93a7dfeebd7a9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616e9301adeecf7143ee97bfc04bd9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92decd2142ee3a33c2b8aa8839187a47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc31f8d24111abd970a03664a4535cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89e1baef034556564403825f3a078a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324573b9ca48a7adedf1bb3a3abbb71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18d95fb1842e27d01690f2311d03d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483572107e716974bf0c5ffdef0eb1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77a9999e7dd2dfde16f8fd6d2144ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c475d0e0210a6f86405c8476c7f43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f69373cddaf7452fb035084f70a624258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0a614fe06016d17ea0ca72a240cb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb841f077225e037765e75143dd8b891260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdcbc387160989b83c1e4dd116335d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cfada57b7070fd7964f2041524a82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ced8b6d0755e6e8fe41b68ac43fd0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7df125dc0817c1d6f4c412b15e1d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa3592aa4b526567a3dc4ef3975d8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff6d96c730b4f4ea75f5af8c79b791266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e2050e9dabf56e8e5805dc578e0a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458ef4a2e407bb63e0fc1f3e9e47c55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675972770cb7550ee61495b9abe3286e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d38178b181ad6583dd04d85da92a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98551b35c1de1a4881137e4833cd6162271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02722b0b15aa0940cbcf23dac6fa8660272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f496bdcc35dd84229e159c9b54332273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2bc70a8de592407a9db80b265f24d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a153c6401e09589b8700cc48f3db11d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c30fba86c1f66ad1c4b5f7be10252276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3757f13d9298ac05dc4b9b3c643ab7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f93b1ecde380057c3118f032f07d2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498b90b4ce134826477debc875651d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46744e0cfe7bf274e552a31d4c228b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11a0f886cf5f469640a037b63b8aae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0ea3768d8d17ab450058d9ee5ca65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8df8fc127e1d2845ad85a8567812d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32fc1e12b12a18288fca5be6bf2c90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f378f4b269c7a2c92ce7752d51bc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34237504dd0eb9a63666bd0259964e5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bb615dfc872ea96dfa074ad591357287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24676f4a5ebab8fed557c69da7cb56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f133ca7d7ae2965907ef4d1af6bf8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e98b878e1caec736f23182b3deb16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ed0e1749a2f8402b9c67f5325c4bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787be364c73cd77640f429458921ce2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a8f9741c6c7586af09555e2c50527293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786a2fc6bf51e73e6817ad51f637484294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bdf1ccb086368542d048828a82c54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06225bf58a5a5d2f991c24fad5c1fbaf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a434970c6c64668dd7ae6ed370eb93f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbac80aad9a676b80611c69c148f9e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aaf525e88a2be3bf6e7c1d1072f24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f30bb2df1d8dbfd020096886e0aa8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1c7d5c759139aa2ef1d9684364e28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c837ea1ba5f6616b416e298823bef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfa41a2293c6ae393433bde5f712da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2b1e5c9e88c5423579a3d53e1203c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005beb90f58e736c12c03b06bf7f7824305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd7dce775e59d2a9ce59b047cf3446306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9abb1692511808e4852971696aa2a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2897e453cc79bea45c515c854ae1ce0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ebbc75ea7418a5cf163360fb59b01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb246cdc3712d7ea5ffdc2afe4ded74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf87dc08c99ee4548b3c1e24159a99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f5ac679e6f32b32b3377b1fa29425312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd509c302ff1c268a387bf9017ca0a10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d6b7d895beb71c670247a0cf04cc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d04265acc3f3fff5c2a70411342ee6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de157b2b14588f36fc2bb3edda8da233316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d2bc1dab5df154aaeaab65e08163b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79250c67a36e517dc18fb181e675667318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10345a29c91c39814a76a02a2d810ea6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c890be057726ed9bba86198494f0ef8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d270a83f919b5964ec2332f85fd6b28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633909d215626ea3ac2662f469953884322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e6b6dbfc87517ab6cbea7ebdbfdcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac126105ee7a67da93882732b6f7a727324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4ae0c658f8a59b011c3a26aa8922d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a77e192a96c3db14d248491ec11c58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186950a2ccf1146fb1a7009c2a13eda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae814bc3304745d8aad5223d0294f31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d627f4ba42b97a392390f2801b8ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9de649b79b1b5ece6de86795a5ccd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096dbfa822db3a639933f2908aeb51a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3da5539f2eebfe7506f3c49d83591332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4cea53f8eb5771dd067469eea1819333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29663ea7cb4bbbfe1f11b6e24dd40e99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6843ab8617b7fb925d8378fe4fa0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b87748753903dd065ffb05dd8749f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3788564b8cb576e2b21dba2ad934e97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eba083bc1443bc7f2314471e6c0d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b655b20deabf622ad2615df32e6ae0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963f3c6542b1014d8fb150dac799a99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddb35df7ee10ffcb5382d6afa1ac55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef5ccf9185a541873413382d4631d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0489a985a3662a4f6d83820cd772f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fa6ba8b5992113fdf6d2029e374b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e4eb16053d8c368d0554dda60cef1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182e30ff2a7fbb7b6c7d3fa46e9aaf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d8dd8c87f9c118b7985781e3f9023347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a7a744503393819572d0d73903994348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c222323a1b0479f65aa9dbfbcdd2678349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3582d10eb54824342f1d916a6964c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afe0e3804db2a090995af333e331d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aefeaa6a7654acc861e71210266e06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a02d9172ccf0558675e8d2f4b81dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b0f67c583ef672b25819d8608e645354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f2cdfcb6fb64e5d2f86b40f96545355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec76796ffb1a1612dbc38dc42742d7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4472d86af45bc528d8217628d22728357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3b0ba20c1546faa4fa8335edec505358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeab95d7bfee64a4e450494f702fcf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8dcbbc67169ab9419046010d68668360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f667cbaa695680f92dcb54c410fed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79af3b60d4c93bdb9f2642afa401b73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3323c94832dbd95bd025a7c699e6ce9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93775490c70f10dba19d339fdf0e9f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec205169214a4c597c3c4284c781ea0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73130b768f7287363160a6b723100704366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d638e16f8eb4272d68746975cb678367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62491bee671d93741604e237e257c97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375f6b58e39185ef7cedc9199cf8164369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8d4304dbec30ca70f99a66055de3b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4aa8d0b4fa7f7e4744b453c96436f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf759c31d92d770ac4e985c7836362fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712d533cb1dffc5bdcf13abd48e24b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11892aa6c715b35a0aa7fc4ea77f9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdbfa600044d1ea9410f2f4ad5c1ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea964dd7edd70f1a2c7351039b20b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5e9757a52f2f95c1cbd1aa441d1fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533d853b0ce6aaf2fb89a88246620d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1676e87e41629ac3fd05a0833ec0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e1e647c7eac4c90b2a1658f82c01a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1c98c609fc649554779deda897a27381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f90521b5e6b9dc82740ff181e0b835382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa749e3bef8834e02f3f530dcc15a52383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84886e44d6d33bf59a989a3fa0d87f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21978c587124357ca767d21e8002bad5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be593ae12d2cae8e624cafe340446d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447b384c808d313fa893f2aac06a649387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54543156c018961cc5d38b2194fddbd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d48d3b5da63be060ad379411c71a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b4de1f44af558ec2ebe3b65171fdf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e46adcc64120d4fe9b12e66569bd95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c606534769606f8f87a75b633c2b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f1641af2cb973942450c4e281c44b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b502792a2359b278fdce05b00e85dc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f74a65f947d784048579bde0bfa910395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9855b99e1b06e85db6524713504bfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d4c780d8188f2ff2e6a05cba1ae37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105404708d2a1dc5dd74eb4aadd348b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d960fa46125c42531516eedc2a29f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16a6036bece01ed6457097b92eecfd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60231385ee5876edee58843b44e2cc8e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94014377f00d5450ee6845cdf7f1da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a13a5cf3bc012b5546c55c61c9c9b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ab09970089450d855651791f546c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32776c2c2601ae432449575578e18ff3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf045a8209ef1230ad6c14648636a92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf545b2d75d30344e6b80dc35c115f72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3fdc3c14dedbe4642b784a28c2560408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a07b4ec695666b81ce74973e1d6f00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ec637cfc2e5fd4602aae6d167ba45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25054ee9db15be40bcab7062071803411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023039135b1a358c5e5908006234cadd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b66cc15fa035c9200a1a4054b53795413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896d2b6d6b702883ca751b77b84112a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f026561368b56462309b321373a90b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a2e3fa80c90341ad1fc0dd1654c7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c75832d0142393729c9037bd1dd604417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b38c62ba1a854958ab564992bf908418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb2f3d7e6ec23581acc401822e60c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc831dda67b44a80513d777da2148f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881541c112e98c27dfb86e98d340ed6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f83633469f4b5ba3ada9a5d7676dd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2cd30cc1d2f2050a9023473809726423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f111704b612aace1ee741a05dbf223424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a970fef52d48b54f7c09bec53cb188425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71cd550ae12b7633275bf0baf9f83c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e4a9107f1f04a7e8f36d772c03529427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6a79a426b1d67de172b13e848c45c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad88b00bac089882ebc552a31b57f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97956e40f8eae01260da00e7aa5e2fa6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08a2811832eb653c7f1a875d5ac14f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ef055bdbe17c80c3297098590a978432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045536dfde8933ab7ba25dd3a42bdd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fa882da6d1aa03daa8b8e770b0bdf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581aea2b3e24e4954829603e6828ce3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb90f294fd47ca443f4b20853f7b75e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd99b0cc7ca0ec2aeabac43aa8579d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7231986fd9782023da615479c8a4539438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c42cdbe24d67c137df31bbf93a750439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af20feadda85bf3f41fc3c455e035b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4e8c75b3c8fb40b120a4b6a677d9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754651ad7ac8efc3ab0cdb844802e13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f8c3a101170ce6508ab4eb9fcbf15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac115c97dff8893e8b4fb4e53d92f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570271dff25a5ebca4464c08e5c232c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb4aad6614c42d24ca20cb53fb1ab8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44dacf3520767719f4bf24d8f152c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6ed790914309a249f35d0b0bec94c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d30125fb341e9ffedb65e262640479449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafebab164380e835f8a3cc75f0e539450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e5c7d76d38b5799ff0ed4729473b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ed09e6523f22378c904f2c02610aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee4276bd168b5e357c80d9c8042d43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0c99a9ab8cda0349cf47e481dc589454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504fa8e18a014cc1a1782d547990e58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1e2e525b35f050bf0750066a824f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc46094c27e507d3fd133e85d9cb38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210968de65c46e19b850618d1728aee5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec3b38255aedd1e5b95a245618c901459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066e7337ce7a0816228c4bbb9a6a721460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41d733dc9f7a5d94d5483f8e6e986d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b45f59fd2394225ad1a791492d6f30462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46e8360180b224d55c52447432f645463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b657c547b74a1d34139088c31cd7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9ff740874d9c3dbda8253eb7a23f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de712a54407908f309fab49e811cf066466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72034fef639db00bba4e0fb4c1842b48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceed5d7259c8b73cfe11b55ae0e9553468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fcf9e4eb51b486d1a780b5c537aeb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152a01c59fa2faaed59ddc3e127f408470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eca155331ce3c51ba96fce72af11a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cfc3ef8bcb0cb48407e34541ffb54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d70cd5555d2747170a8df9dcc23eb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744f88901a877ff9bbdcc6b1969a6c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04896d88668fc37c572c9cca6709458475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e073295d4b913a21f12a4e8f56f208a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e676dfc30c16d502c89162ebd22b69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af256567aa52ec92f4a60e8d0763748478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cd29b1addc8986d2911485c4b2f4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d625f8b18dcb615e239db0e0094b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3273731952a915e5463dc1eeb3716481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb82a16550460a990dc0b7333e1911e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469cb79555a4a6892be8e24859c5d8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c046b7d28bd24a818f77af2b7177c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a9c46c550aebb8f9254a8e5b08cc2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1906b75508d769dcbf8b1b13d8cbcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da902d2a2d7dbbba95deebdc214e83ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae026d616e55eb53514a0bdca74b2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569a37512f3c4d2e30264d4b27a7d17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec3bf98845b0b4b586b9c90ee96cdc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1cb628f7d77375eb10d859be3febe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc95938904b9b310fb0763df99c92b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a271340ee10a914db0cb7a6a9b5c27f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5a5b12ee9a2c8479e5c84abb06563494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3ab494788040aaa44c81d4a0bb9fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5ae3a63a75f4e85fe3c7250292a18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22513d274e880417e2cbdac818e119ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de92bac5c0d4f552352d94c56cfc038498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e58f8b8a6df3c3d170d3fcccc884bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b75cd6c105410f8121a1bf060a266500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca5dc5250da36dc6c26550251b9cca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2752169467b3935208dcf8197d9dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2732433098e76c7b2054035faaf93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea4c3ac129da3df7d3236ae816d24e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1556f13accf4061ec6eb55bf7823a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87917b5fa2b055f30a29c1b6e070788e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6fa4d1134a7483ea4fb0ff9970914507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e75ebcdcefe1d573d000160326f1de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed5fc879a09208dcb107c385e643f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a37461df72f886e8d787fe485e334b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8387bc50cdfe5748ef8c62474e6f50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632d975c4fd7b95dbdde0dde289f2fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9daeeadf538af01ae893eae4d882e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fb71854e4cee736ec9942b6e9167c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acd4084c2da5adc5072a40d08cc443515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784f760f61c37efdb783e417a299dce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbe16b96ce21438bcec8e355bbfd6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e47744fd973fd371e084e347be9c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13c3a627bb21fab01c3531e3a25ca7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46f798b918b05a7625f17a77b1aac3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ce50d2e343065c44823db0ecba1c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420be99922fac3b6652601d2cb557146522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c0021cf2e9218d72f6e3d9e56a38c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2171e89240140653cb202410d218670524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b390c83cbb6b2f7ddeea1ecab962117525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452c038d2ad946c61c2d7db15090a84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fdaeb39f4b1edc333e3bd5e326aeb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a66f72ab76977fb25bcfb2c6b80c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2cabe7639f3b4a1f734a91667b995529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65b9ee20857aaf1367772df3f945ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c68d69879d615f8479f1ae6ee7b6af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066b0bbb6e04bc3885b68af27b66c5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778d13b301479a5b65695fb679480fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abc7f4e5114876dba625bb1e43b7d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa604987fb9be1fba03ef36b31342dbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c16789c57b2789beadc3e8957344d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ff5df9bbacc74b6fab4d0d045c464537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba58b531abcd5923c5bde895944210d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f020e25386abafe1613c62cb12fb655539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8e3370d3a74f0d993c57c2a5c894e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b68eab5a2c2c86fe4c303b08e32c1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55dae63e6e350ad3217f1c15b001a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b15f0367e7dd9660eae2914cc06eab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43902b7a2bd2821f6d3ce03427fcac2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da9f019b842d8f79ed7db775bb6358545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20902a3d3c69bbecfcefb942b964a87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ed1f1d03973e3da36450b3ea0a16f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638c0e159e2fb394eadac5f411e98b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacca101b0ea3937c96f0cab7be28e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2248778b9c323ecbb4b1cee81a2eae4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612409bf592877c1039f525c76b513a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab5b7a45b84960d3ce011583a3c017552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6af9459039662a3c00cd020c99d13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1761a4eee7a210f7ed3317e89ba798554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b542cd6531ab464d233744edc495e21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989b300325f499ed7bda845e1b6cf23556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52ab772baf86f33a5159da7b868afe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf966bb66ea54e039596a54a8956a489558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7ce91300be80389afddea782a7493559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90433b91dc538240e9b8428b26129b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dedf1e5912ae9f1415768f79fffdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb72a9a17750a4983840de52b51ec2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cc702dd9a8816d839dff58bce499c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8367f650ec21fb0a6c4dc5c7838611564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a339835f6ce85ce21dafe4fe872e10c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eb8ef656e0286d753fe398fd9f622566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef573fba9241d793037ad9ab2f280e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c2778e0f03ca5fda230ef4d91771d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a67c9ae214a322409681751374f63d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf1d6e73f96908c61b910fc0593128570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a129dcc01047467578fe8264da8ec7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc255507dcc71c58b140f3809919fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f574a29c8ba185e123cd39a23dcc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2e1a7d0b2cfa7c2f10554b62c8239574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfcdcd3f968754973b91d95502976c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b43a603ff03faf87cb4711f98be5e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d62c770b6a14c13ebd1c870107c3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869858fd72b20f9077bf67c685df0c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2593e4c1fda36ca843aaea321e559579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0e8faffc7367d4de7db83642891ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dafceb0a404b9072a5c2dfdd17343581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45c5152282588ba0a8d6466d8c18a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab63abaa372e7ac3bcdd7bad86413df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0f018bc6475d36cd9e5f5bae7fdc4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa180ff25b3c5435c3c65b907f3e0e6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edddf76c89fc832058d540fd710e21b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a62e46a76c0a84d5ccaca30f280a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c2e15f126f2733aa3bb8ac587acba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc56b48be93fd2a39b90904a87045a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75d19809fae36eb27be155c8d8a063590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18e6513b35637ea0a1fec97ba3eb63591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0fe120a30295073dfdef6c8a92a72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1fc28bf460f0a0182adda83787d9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41445cdcb2c3665ac47530b56e647e55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1aadb86cbffe7e6b625871c6acedf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f506a6969b4f16a301bfdbe039224596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b72ca9255c7915be6e05cf6a050b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238ed0f650149cdc415f7fb18428d1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c43c56f172fb0241e2fdbb7403674599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cfd60904858e30dd3dc876218f192600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bab6b92d7e34fddff1f8bb87b6188601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be11f125c26f34ff1c068888b9155f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d2b31667fd244b02aac15f2c46620603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812135ef1502ea339400907010509928604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7fcffb04f182c5a8e1f15d32a7526605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d4bd9890cb7dd31b013c3027c4d64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5456657d55f311d773c19e5f8c4039a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0896f55889f1fc7439c9d32719919608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387289645972ed01bcdfdea1578cfa0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606edcd154ae6b1871f69788f0507a94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05e7cc7d5110a4f02d009eeefe8b18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da410b76c0b77b47bd0207dff9d1a676612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b27bd80e7fee4f50751a25425fcc0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1d49f367f90f5954c3be7e62e010b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ce30e90cfd41db58860dfad056204615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc291fd39edd3627607dad6ff37d45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43640449b9d0777d8409827e78bcb2b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ccaf200c3ee5410f1bb265a06b6ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409e410c549a0f768e33bbe04ecf174619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b0bf0c252dee8c08efa5341cd1ba8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d8fbf2b70377736127522e8967e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdf46f9c1a9613fdf2de247bbbff04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c90a755765774702141b14b50e4b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060550f2d4b41e9bd163e4ab0360306624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6778f6a4544633b1ad5c32581f0f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b55139c20c9fdd65527ee3dc45fee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3faa870c8844af6c01653c026972d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27f95dec29baef2c0f94f33b6155ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bab1965feb840c8e1bdb23de25f95b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66374237631d29e3a5dcb25a3356d60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301a943422c9501013c1e616feaa3fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408176c12afa5480611748b8610a558632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3655d9dac97f8e72c6e92aaa63954633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f19880f86c8b829cadac68a8514c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef616f47e45bb14744dc3a660c343488635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f9383a50c1fa135efa6f232a7fc51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04525d170f058b8cac93b5042e31b07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594398aa55a13fe6261e6bdd5367ff50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83fdc576acf435af99644f20851ac8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d583edfe0fb485f83d670698136be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b24ef653e78eb3a7dff9de9bd215e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a1d274758058bb702ca600675fdca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a548aa10c1032503efb49866b0f54da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dabc1396c2ae7a3679730bef8e59a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a2c559bf8ae527230dac6703925cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8e51b2dd7e9747b8061cb6fc2dc4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb5f46c96422605e9b0c1f95ba39f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42a870a5a55e269ba2640c792d8c8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b76b01be049d6e4d04ec08cd96a24649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0d92924c18d2116393c355e1d0406650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b453ece35e4a5e7282942cd2918a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43841e086bb739892d435729319d3073652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40924cb5d8c8037fd76a07560134a0a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f63eccccff0f315e9e1b7d9e868a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c9388b8385571300b675697db574f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9cbd4ccb6357d90248fd6abfb61f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733f34acbe2e1e09302d711e136a7d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b0ec11669df1f4f3a96f6647451a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63cf7f9d52e69ee14a8e24943f513d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20ab6bf4408611861076be632ac29b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d528227606ac78bc9f761d4e28cc3c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9db4f7b34d4a720dbb03fb17dcd96d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8919714f8b41c424e09e8a3f0913e09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd54d203d00c9f72cee695ec000a9ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4247c8cc696483e1907a20144908f01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2befeed0f004d828d8d0376010dc57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e39064ea5e61132184ab812c794b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45666fbcdb4a73b879aecee4bb93ccd5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37968e90e16b4219a3e428acc95c57f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8c60771c610919636d45836d2ccc9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89a50c374e869f70eccdaa6bc8d053671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc700e08674beaad2dafae76533cce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16e8edbe2ee8db138f1f2f9c62bd15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2fd4be18acf2e903d586e9ffaa31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f230d2385cd40c3b6f9f0e8c7ee38c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35a7dc01e25807edab327baf1e65fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f538a046254306895b6e6abd87396a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14b025bd559b224dd895e39039e861678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d179db139c827e576c23cee21c9a33c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818bd81f301822e9286dfb4a637c8fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2cc4c62b5b9f3e145e92e140c6189681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436558f342bb0a275ead6c247a9354fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369231bf2371e476fee2bd6da3af37c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c42243d005493a51fb7ded6893fe8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87dd7c82e92e815e1018eaf3166de6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54528fa492f9245a495d5b0190080f31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44b47c8b5fc7110c1fc6c88c80f7ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3adda6b257f6232ddecfb6ba28f54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480315d3f1857c2f7c1213b05b475bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9273e6f5d5a7b03b3a8efd06829847690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cd0448106fa477889b4362ad9b499691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5c0983a5f28898999bc672b636cb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cca5f965ff369b2f0c8c1b042c6ca2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdb9786865f23f371a3ecda8156911694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea690a8a0c3decf63ce7fc5a74c81ef8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0ab9e1605fe266277abb3eb07332a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ca24976d34db52967568d379fa91f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f3273c76bfe4f9b2b195a8010303f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a898505a176254fa05461a1b0562a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249f77535788ffe7b08bc9c54f7b719700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78144e9b0beb945646baa1360011c7ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba4981ea911ba50d0a92f40459e858702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152db3b17d6e3ed08efab08bdf3de39b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce5d0b909d79b328eb4eadbfd5ad96704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43090c1901c6fb61bc4bb32374c29aa9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fbe203d8359b612f08cb88cc3ed52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025987bde86486c7f593792162cb57bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793161c006d49d9270373b2869a60a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d5e6d0b8233dd64bad79f9f3cdc40709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de83d6fd572c6036694e81def48cea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3c94657f199168cec9f5a55a1b17f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5b7902962420b76fee738a1a20b9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15304c78de2fb3e21a99bb2a3ee7d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911afd44dcd7b357c09b9e57d86761c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5add06025caba7b43ec7666c5077c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023071b402d7ae5500dbcc93bb50eed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f92dd5ea4776e2b199e1fce1efd535717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5210d551a8000d721c1a57d40168e0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f6bb9d8a2efcb3aac097a82315149719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872968a773c0de350feb54df29c9e4e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21296dd0210ea2758654b53a4ef614dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf09ff2edd53c31b6ec6d396f30a11722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739f00186cc53099b4ec4850f4316d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc8800d1966a9f74cb07972ac20dcd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d690604ac6721d746c9c94c9f05af8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58ba64a42906ffeb825517326c08d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b82253866a12bb056fad95d840eb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fd06570fbfa9df94fcc07c8c983fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d194c81285f83bb771b012d1a167a39729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92521006f8593c18d0926a51249f3989730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838a19a48fdbcf96553fa1b2039a145731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5203a57ccef5039f552486f33110a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fbacf4c5d6458447c670a3f5e0da9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6645c8bac0a3a31e4de0237b6b012734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27afe5464c79f56f959c60a4a7af21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37177805f455a3b83745b05bdc1b01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a712938467c9a922306296a61e3e9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ce4ee0ba1adb34cef716c0e93d717738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d226e24f6ff077f3de26ed043211739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba212ad7200a6474164b2da214c2a74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32eafa42321c680febbd607600f81c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e320a8c6623844a11af03e6e77100e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc391627a54f5f00a4d2f7b9ef1aa02743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2d952671edae72463d422f5cab1e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a2191de2f470127259b4a03c7c6b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dc7e6014c359b9137bb730f5a2c44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bee0d48608f8316642384761036cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e99d4e5ddfff344cc6674399d7816d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbdf93219bfdf7b3831edada4f84d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4babb97f1cafdaa29faf87aff1664750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5f76775215f08932861ebb415db19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e5c6792274e48add8b1a6190f0b4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6126b85f23f023f5de6a787d0897504753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b541c0afd7849d89e6ff724e28b491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5552e51b0098f0f2ce2cea5f113f7b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd11c5b329a766a58f931ec130680df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9b962eb3ac740a3369bf08ff1f96f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd583567393af34419072bcd294a83c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13340776a758d50eb5b7bbda761822616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d1b2cdcb5ace6f1746d7fa279a7dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b561c38475edd27ba395c679a136d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec816688f57ff7097b143614e74eb3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35a9038b05bd5947560c5ddc4b224c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939482f1a6b07daa223b73cec1c246d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192944278def26462a59ce7cc32ecda612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617fe2f791eae5ff05cb0e68ef7c44813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de5eda4e69ec75535be44cd3d17c7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a6294b838ba1737ad3004aae9f7b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e4aced90c17d07f35aaeed07502c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d625c197ccdbfc9a2efc0f7f5b77417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72533dea8c9424458f699c2b386b33a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f69fa060ee5f6e0a40701c7351d74319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d75a40f1a1dbfc585bcf2026426ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34e3c0b0d40ef6ecdb582d7383003e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb234ce57492f730a258c50618001eb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551026d8fc5d0a0c49ceaafb4987e9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf79b9cc69f4fbbba11de5a49868c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84860a6d8a55872e77b1c87d81ce8ac025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48230a17eba2905ce169ba3bc81ff9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1763aae4f74b401ab00f2797c8427327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33ae933b42fd2e00986245bfb7645628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6085903b9e4e1f7ddccee9fe96ea3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b1d63f710aff065f66a4a8445f45f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dc91377f7a12f222d7ddba27fc51731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aee8d1120edcf5cb1625eb65a1a72e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c5c7668f1654027fdc0d22fd7efa233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe5716b0725ab7e1344c4549ed8b0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aa9a76ca56c1ff52fdcfb8e94f61435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97127ec8da99b79bae023a114f200c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cbb06691a57b4e349f7a0e2ee52c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2297bab976a36f3ba8f9ed5aa2291a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aed0f82605ff68815867b9c9cc832139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523825d577be0989eda3a29deccfd7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979aba6a2db17df03f0ee9a6ebc733441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecf51cfff416859d7ab1a98f06658f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b073cbce5f9395997a62390ced8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec844e415c06efc29b5d6dbea8ff79ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69ec57b52c209ea781b9cadc7fe56945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539b40759ff421460a18e615b037fee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2c57fd8ae07d9064a785df025e44647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f856c42c46f2619f11e16363426ff648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b5408056c2961255aba7d634a7e6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c76e39604c599e81072d4f04eaff7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dea5e82138b0b175218a68856b8bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4b79c61ddabb0a72f566ee822498052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf088955a59e05184b7afb696cfa6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa013df254cb219115f372d8a28f06e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7557f6def6690bbdc20cda4f78763a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2678a60dd0654df17a61afdcf4ea3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c687ffbcbec05e6ebb9f4ad3903b5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca388cc4a14d9a76a0c7957118bef758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6858dc9e89563d0d0d21a3e990cc5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced2a7893b1994c0fcfd29d758923c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdaba1f2d4095efd2da28c7325972261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078a429d3767f3f6e8d48cd8479924c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8b7bea922d600e40d9e2193c889fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8a4ebd2ff38d2845b10358fd98b2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65845bc155ec0f962450cb24e0496b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581870a47d0d5da25c909f1696b948a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf7b1a4d64aa5f6c9e77d74dd2d52a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2619d5194550f3a22517d1df3be89068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6748ed3e9fcc68ee05489a72d397d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3af440b784d93a53884c6debcd968170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fda47008f0b135418b15528a7d3ad571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a70c430f9275a6465c0677ccda9f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c5ab4800971cfbcb3c14b9cb69be873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e303b0711193192266facf9dd639d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9e64c3a1687eed5e87f367b9bcfbc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02930f3f539ab2769663fdfdd0868376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588a1afdc4cc1a1bf1863fe63275ed377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c4dc0d0d614743c43efa91a11193c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e001a1d567970eaec5db14a5ced1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8d7e22d04f6ec451074921f55463c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e1972326cb1b8e8a6356b33e9d1b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead21d9af4eb8166dad209c045a017282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eb7118ecca95ab48418a36595cf9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c279ae6db1f6b870f2b66f5fc52eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922975cca4faf10570d75f26f5a538085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3e0db31e6382a303f39664fa118f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bfdef6e73f1047c52661c3cd67ab687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd706a43a9f2549c9680e61f405989588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819db4b25d7b1f64b56247f1a3a786f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267047f137e5019a1e8cc4387f7b8ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f6466fdc895969b16c50de96c186f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff47acb6d01ca3fc9811d7169e3e5f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f7e57f7661207b45a75394a83923993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6f4da2677eee90ffe669b593ded3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba09582f6f3af0d340199105c5b730995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae2ed24d9b0ded6b456d94067624c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3550972a549e5e7525c43c6e74ef097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3454f3c22cbd8d4f48eac71faca5e1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e3ff116d2b4bfa089a03b9fa5356d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc318eef9eb56106565c1902898d003100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ce29acd09796e7053e9701df29410101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4db9e0c8557f06c0208110b9ee9f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5581ed17e0da28c6aeee60abc083d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428ae35ed22408b505ef192c509b4bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaa4ac99ac4c7f7e08353b4c2bf632105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd871e5265b9b991bad38e3dfb5544eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff601cf76bef4376a5bc439bbfa3ca2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954dd7269e4305ad266dea505f89164108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd03f69dced5213f8414254867fbad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ff4fe61cb03070513a46043db1960110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ec2f0e1bc3b1abc856913f65262da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038066fcd4bcafd3b4541fcdb04532a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5ad643386cbc9812e0b4a920e1b05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6b94c06465a4fc891cde592d419c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c5e18d7104632443b32d3582df518115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d71d76e725be8d7d70a6ca7360912116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c777c826ab3c80ef284fdbd9d5af1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019f54a325f5f42906bbfa2b366cca0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a93804738ff569ddc7b8f8d8c8797119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae5cec1c202349c2547de8fc444cca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847c5614229523fa6d3c89a285c7199121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254a3b1cefabe5000e799ce0cc4fd17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5268ade07704f09e14e367a63cda4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7552c068801557345637a6d9c4728cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6de600dbf2d70297d31ea8ef41de3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378623915d23232c8efd4c93533099a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0b8786dc4549d75a35c0a945c362f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a75d6cfa8d037df85bcab34ba510c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ac213880e060d3bb8048673a4d4e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564932bd420def2983ae05bbd9fce39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d8cc7801435de4048ecd653c8252b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee310daf3eea15a349fca793d61e94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d05ab7de23ec0fc8fe844061ece052133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d155537fd9968596d46f0b84b3bcca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad18dd15a982ec16fa67e0a760a35b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a00585be0d820075134bf86e4baf0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bbabc7bdc04079da150d5b1db0274137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613e6bafd736d3eb32f4bba53f59c4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1d6a551ed6dcb613076fefa8bb7e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b012bd5e843eebcd61ac59893de4e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829386676ab8087886e0b5f0bad692b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f35f82e4da5c59749e775b37c97fbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294912d455cc1286283120239d66f46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6720b0faa19515dd158401d7ba0fa0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7425bd48963c6ab9140b4b33ae8c6a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727ec14dc2af182b7079a9c8a5f3a2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd608b9a29d948f274b53660bd9bf494147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219ba5bcb73916c68ae93aacfed6b8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32eabd8dac0b3dec3e5f97fcadd43e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f7ceb70c45178c6b50f35ca82b1fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ff7eb55252fdb10df34fd6c19cbd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f04461977594bcb42edfe11272626152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea70656725751466ac877333b825c9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67333dce9757102b06cb96b57941a1c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33612ffc39a4ec4cb29713a614007d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb06be8bba40b8b338d55daf777a807156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093291b34d12a63ff293f8dc6746a51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7a51e0fcdc51db586aad5c78c4c85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02674f5cb5ab2c896cd14c82a35d8636159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7db18a084d68f6b0cbe84028fd3250160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94131a723a3f96df1e063708ecc0ac38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8762c457346de4fd4d4aa886063f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8a13a65fae4a18eaa61c211880a28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154cdc0018b4b0014527fd8dec49d27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78f11950e300ce24d6d4de3083106b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576a30ce8311df2c9dea2d3272fecb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51c1366ff965e24e0c0e776679d282167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf888ba01b04f9fdd68df439092a4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f71816aaf231d2f0c3dfa46fcf09f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886a19f8d03a39d95fdb063995740bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6d4e7c7d5a48e8bc8fb91627bb6d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b2f488a53062b8401699d7f60087e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d4cc739c453719b608c00316559a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be25fe0ada49e5160ed10ada6808d31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd67471ebe4b7bcddc3349deeee277175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c009cc90841d351267a84c6bcad1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112c03e184f5d151890181899e4f75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33e8d2a0425d10a0c4092a4fcfe555178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a0ed050c4ef93f31ceab2aa08074f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e437c5d7ba70f0b061a222bfcae9f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014593ef13b51530afbf645b33c66218181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6eae85a19c0f50f3ce9d47151c058182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aec93d1524b1053bb864486bdf2ef6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b69a4eb6170d030f209157fcc1baa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876db9c6b649fd905ac280836e53a2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fc3c03adc7332061abb1357871188186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114f42fd82edf4a354d35b5ff193762187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8f7e2536ab7d4626085a31c733c59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f1c8e9a2daccd86fd8f39fdd5e3c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d0994a5cf8283f0c2ff57f910bb36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc474af86ffe451e75b750c29dfd114a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc168c2fb0301fb52e95c7beac337bea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801fbc5b88755916eab7b1250509231193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8841667167ebd8468a23efcbd9d05bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9f3a714976e42a602a2f708a2abed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b3eca3a07999157f0fa0bf8705237196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5fa0a3a0516e5469db30ab8b4eac4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1aa7b1873bc7e87cf3a1c8fa8eaf1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73afce504505439a1154d7d2c71858199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753fb98df763737025924bc612554eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb0d90ad70dfb81e2ff548c0320a4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2acc2ade2520daffdbf69299fda336202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838f612e903c68d8078d2ef804f5928203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936a271fb19b5e9bba10cd8a847cb0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6050e5e0d476aac3e6e7b9d0d309b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85897e922abf570aa53a51ecf2208ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ebbdc4cdf25747b777dde3efe4fff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cb7b069b55ad76b142823ae84b9d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ebfbcb5970af123da64a16f8e3c07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118382a6981da16c5e81d3c89eeab70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4177d72dac2aa7ed048676e0a279b0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0c6195c8335d9a620af871fd24c56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a79af22c1e48464f4776306e20cf9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff138dc5035af889ce47f83259df683214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4f3cd5ad59a998d0f7987785656ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed791fcdd4e36effbafd9044fb2c27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729e029b814daf69c6e07e384b32f08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539276830762c7785e20a3b8ddd4ae5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9030e76a61e0886f6d527bf8c7b5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c737d8b90fd703c88b6839879482b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda7e70865b2df2d06278435d8dc841221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f849915ca4937a741c5296d291afae4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233f68bf41ae4a175716f5fb9eeb5b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ec6d03f4c5f35f4dcab11006b690f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881497026da6c91f2f5d55de879269e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ac22b862d7484c00a0f82fd5b8b2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5381c471922b76f9e3a86324c840ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3b77a26469ff8d742b74da3b999b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93b3a309fa2bdf72abe6a477a4268f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba63ede199366a0ab6c0ba84853a89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cda20abd007c6c975941b2dd5336a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b850b35654afaaad2645464e0e380f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd13ceb577760280c647df87c78909d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0652f4cab9dbaf93dfa6cb033276a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5227520d76866cf03b10b99501180235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d8923b247610cbb1315bbd7af2671236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f1327da2e3aa7ccc1ea2fb9873e99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e346d4bd2ff06d309f606e695b7365238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90768e0ddf0f2dbbdbe818f35fb2f1bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803bdcceae2bb181531aa275703e47b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9126a264b89e694f86e84f8e08c01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94f91a7c6e186e4d4709f8fc0da687242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a88db6c14dcfb9bbf62646f5a43c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ceafbe51e31802ea90f88660d6737244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc871a744791a676ba58af25d49a437245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8429461735da1ada5ba26764e1f58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d268c2d4dbaea953c56091512f55d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b49d11e0ad4ec82116cde381061ed3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea5f0e91b46f3a5818307562b94dbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e9961d5c0c67a2756f2b3f3fa034250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57073a686eeeaa59040ecf93f0622f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d94ef17db7973d64eb25520615a55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d4eb244d95fa527281d6d441ad3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b619f25ed509e4ec421ad79888651254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6ba1a234a3835e05e81d28a533a4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5f210fa69f498749d6607461a5507256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411121cd35b139f6ca19317c470b69fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4f645f4f38ae83fba18a975c375d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb18005ab8570ff4cebd09b53733bf6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d73944d7c531f6209cff527c75d0e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a0a03b79f806585b41b1679d42a75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10f9b43a433344f6f3c6123bcc04c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111892bffa455f0432626f6b90aeeea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae1a3c250017dea48768519a200f95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886341a3ed5b7c4bba99b179faefc8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16bfb2288c9c406b5d5711c27b78d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2fc8ebb46a8ebccd02b48cda1ec2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99757598020c1a444b1ec3e7703a20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ca008fe90d1c84bfcc15676d152fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52505ae9d83dab27e32fc7ccf24385d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2acaa479902e204225fe0032c408a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac5fad322b31a2711dfbb3e9f3b59b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2188f1e2e720f71eee266df7c86414a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a248bf7cb630acfddf70e6ba121df92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cdbfce3595c1dfd29a3ef11eb196c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33352b306955955ee0956b988633ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fab6031bd5393d1ccfcf086d6746e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73f0b7f7719774ce14f5d39c3e9744278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964893855c4435c095c6349d12394caa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388a6162fbd8c46c9dc576bc73211a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360bfa484fd5df9032c4a9bbed16bc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084a8f8c2827e8d077aedcb99ea3b3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab6648beeccec2e2cd998298428f73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb60b9055744bdaf4e6a83dd5ed5a1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f84258f8e571625218c433c66742d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cf19db5b6f8a215c7af19da5c25ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84778907b7e3f87e93694a6b2ea00925287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584c83ac620ff896dd9b4e752647b10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b093345e75d7064206b866cc093b9eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ebe8cf602b416a39ac60ed02e8084290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013658cd96b4710232dfda110979b5c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8193dca3a307ce48ce5e75de6bab08e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008a90e0c5392a21d5d848e02abdf52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42db7e760ab6b532cd585aeceff781294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e5e3779bf8eb6a5642e7c42d36958295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492be503414a0ccede8b4b437071dfb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69202556acacffc98b8842f41c905a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256e530cfce688c18d255bb00a495bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d53709fea2a65267c81bfcbf09293299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d454ac946f8db11935cfacfbdf7ab61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2765e3a89590371db2aa65bcc14a4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f6797afef69b2633b3fdd260a6959302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778c14f5168c75c1dc592dde60f31a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffa160c82cb6a059a6476c151022ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c330f2b739209d40eef817e6a68ccfd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc8315988c81e99e348d5afe42d611306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988c45ffdd6878afe7a59463be331ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111cc6906e9e868d1b7e9412716cbcf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22d14e4a50276f33c126cd201683c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232547d632cfe861712a4d0b20c4e2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721e5fc9b5fcd29b51be97e479ab425311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67391f8cb65e6d9a5ce04992d7b396ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764e9d30e46ce0119eb22b47597d0e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00009793a407468fec0bec6a7cd549314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7370746a1a30ae0251a5d3194d8dc44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d74d5b9a1cc3051d1ef04d508b32ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b71c1ee7300114ed699edfd76e8586317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e268fc3d78eff784622e283795ffe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3194318540463bfdb0bcbd6a5dfeac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140787511effd224c423a5cfad9075e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc97be1b6a37eb7d7a401166c72443321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec394dc5716ec82186dbf02f33e88327322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e87ab99526519f64910fd3c5d296a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce859ba38c78f19b289f2691f5cdea92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27664ba6d1522bc0b1a58ccad96198325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c3efba262efc00545a32489f5bc1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1b9389604b7d19a2c2cde91ce1de0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b96f572b7adf8d681209f82de63c94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbef6728b3c6d5f2385e61f36ac652329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e57331e81525fb975e1f5d703be86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3e59d449709770a83abbdcd62c8d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17201bbb8b0034250b23a321b97d98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593827b484cc7c01f57e2b8957161b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868e06feafd118ea9b8517bec7f17ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8472e9b18f11d96d1de62dbc2553c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a19b30ae2ec3b2e897ba88d8aabfc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abc99b8cdf15e0e7cd6b88953a3dde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb196702bd16a091d56d996a2b2351b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e6db44ae3bdfdedca5f0cde18f7f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86ca947068dd290fc07a8495a8634c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a4254675079e4156dcd680b153a41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bed7c865b53600db359a70b912a97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2431013db446a72ead3b401beba754343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5d94cd9440202eeb2cb0b8ba50ff4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff527d448e18d5bf9018b0578881e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51f7a4a8ba328814e1f5b6e1c8bf3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcce89f884c292018179f37b890067d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b676034fbba7d1a66212b90af693a96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e83952606c53c197c545bbeb8e0952349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a019d2b8eb7e303f5ff9006625090350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3824a6843368a2407c058476d14ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486250e14a5200b9693ca3ec0a3d4bb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b21c6bf4a75a594a2d5d433a38c24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9f56366a5c3cb8c32d33b7e873f59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79640260354dee661f3e05480729567355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275a26db48b645aca627875bc6d6842356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2bf607d2a16ee3aeb129b464269c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acdbe6e694335f499219b14e70cf0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116d811b04ff4c00a90cf71ace9d3fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e37657c87808f5761bb0dc88480fe8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573791fc6edaae68f90418eecbf3c9c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d9ede4d7751b0729c34df39f4c1e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ab5d306ca4525d0c413694850dc70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff91f97c1c0462e3e9c8750aded9484364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1611b933cf66e61227be9e8f661c74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62f7a18b2c5e3d0940ba41d3317c12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8436e3cad894fa2be598b4d6054dba6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec88829ff4ce5b6fcab26c6cd7b705f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab442bb43ddaf3f8562b1c4131b480369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041673e94883431bbc637098df1e248370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e26d463f8a353fd01944aecd780913371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98759e5b39fc550a4a447573e41350372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32903e91c93ed91b3e600d5919e9f42b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23ae397f0951cfdb92305387778ca7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657e0877051372180c20dc2cad2c8ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521555c68a0a5843970d5cb59092783376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc399ef9de6301a6fe1893bbc53be026377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0e5673c31331aa8bbeb20c0564f9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe00a3bc41fc9ea2f33e9387b7f240379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cf71799b3603b51b013350dd89f06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90097e13c43afbef204ff9382d07fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593853ca63e7a6339005b43a327a5c73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4280ade93bd90050f2c38143d55062383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67f15252be089a9732f95f60950b68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf14f6433ef79c1be264209de3d34b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe0474649e50509703a89b3fd31b0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f303216f8c7b3126437344f3c0b27c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01eef875aa07476118307e9eb17e34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1ea3b0fa02924fd96932eb4f108cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab965e5087e57b8cf222103a83d4e67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519893d60062936972be4468c4209ded391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8fdcba6ba98151779af5fe0b735d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e8511f33653ac3298c57c76c5c0f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35e25537759f9bea650e2a49f1f06b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ab58beecd56aa671d2d439937a30d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13432ea4647e451c0e23bf1b41c19c09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe7cddd9d0777186f00167ffdd3290397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a4c47d2649fb326ff615b85186b66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a465acf90b7f5c45befdf09d19ba959399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba28894e088e1a8af1c8ad0573f7c11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8dc7c5e369f755648e17d80fabcd3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50cc6aaee6966c4a5ca2b05e54df82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fde66786075f0263e549a432b41f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6acd2c9cf4da4d619c3bda1b0b90f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c55a756161c998d277b071508019405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4076e348bad48135b094d4a13a133b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f924557d936e4b9648103b67565459b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d84cbb24ae4ed8062f7d86a3b5e2aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef7dc7b24eab90cde1c9000c6e18da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8164e7b199a3f2afabbeb8d92dd50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462a2cb3f78f9371c00c3418aa7da4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48af414125cae1b95f9e73a5728370d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474e4552f4c0a9808ceba181b9375bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42a5fac76ee39b4dafe2f8b5d4f93a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cca0693d2a28d0c13e527736a65892415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033af274e3af5db90afaa564fea9dbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a3587927ad98032dabf7f36a82c8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ec33e0c7cc9afda56631745535fc3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee82a591610b819f9e9c50ca607fe9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1702abf424ff9e138ad94bdb5851c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c689bc0be144d19561a2f11bb410f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3404bcaa1a999178443c1d046d841422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e0f5f4815c0e2a8dab809d5bbdde9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2617dad5f5b9785ac8614322037d21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121da587f146dc1b5b70bc84117a4220425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9e418f55925367f690987ae112bfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bc9e41e73445dbf2b3a0a5e4db3d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95615e56e0abc51578014d58625b7429428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ab2483a86efead90a23e3e1331046429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623404b26067f18ffcdd9d266d8fd8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df9f10ed92c0111cb8801a11cb2956431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27d4689dd88d52efd4ac04c16cd5f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d2b36baddbd44431152f8275c9de2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e12009cd8febec13c2afce945dff4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa49eb599c083844de82137e237d149435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9f162022d57edd0ad90fb2b558f22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa9fc7b66cd6dd39024e7619500906437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba05bdcb38920ba5966d806ab1ce0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501107e230f0ebe2057f568e8ec6133439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2a2286ddf395c371a3fdaac86cdf3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a52eb56dacd62603f61cc19b4b00bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9d58a5b996c67826bdec3d2df8949442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456d68a367825067507af6677ead94a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6385c908e77d7c1bbfcd7b80ba174444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433eb1dfc67bd32459e4de5136c6d06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb26c88b4ca6b214483c1ef7be815e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddf49fa083fda0f4586f04d9dd27fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2d2c57ee4836eb783922109f6f867448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a398cafb0e2c1b13e0253950db7bec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d0db5d831ee7348b47aa15cd64af9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e27bba20d07cb6e31c3601b0954b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb78ace704281bd36803c95c74741ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73801ca6c993083fdd3616d689719015453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7058c03ff0b6a5775bf287876825674454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5c4125b4d712dc58e81b745893f67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33697afa8d6e4287c8f0fbbe2a6c7579456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddd10c0bd2a96f27943ee0134c0028457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9856915480d2153f298a7bd717f32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1bd57bf06a2f9bb41b8ce3f51ce48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5b793eeb308e7681c00d99ff4eaf1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280157c95ab5d16b90b9c5762b1b06f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30cba64a5425e55f0f830e53038bbb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3fdb17dfc5d5a8f366306b5d58642463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2c197b9b260918c1bd4ebff2f7b0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83bd929ed31d9101f74d6e23480df7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64239027dffbecafd06455a6cd5d8eef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8f45beba1ae6a5cbb6566cc317440467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471b93acdc30817267f56daaf335e0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda69c4cf3c0a04ce84d729a08cbf14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f88242ae5f41603de324500a8dd41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee22abea75bd2476a2688cc982724d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257e487512f0f91136c1e210f856c22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b549245b4dcf56202863f9054d22f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654a956486b3d7d815d52328ad2582b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9588a7e0c38ff8a6cd4142b6c01896475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fc38c223dab228c5103dd1b6e4f0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933acf6c2285e6016ff6baeb3998964477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9313b74e08993d504048fcdabbbb38e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be277f0e3154d78872511acba8d5318479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d527e6d8acdb74b9685944a39a9a6ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e782c275259148a57844f50198846b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f933ad4cfd14f9f65f899613369172482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a4c2c64b3aedaac67c36963da9764483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9299ec3eed49be57c28226ab91adbc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9154937c6cbe201655e55b20b2500b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a180e8ad54a801ca00a968f078a45d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7653d47fda58ff8b71a2558b13f4ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ef1467228b4859d136a274c56c5a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceaa122cbe7632b0aa6b6e9aa91c72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a2cd62317af92c1d436e2a570baca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9899c746affa641197d91ee1a6b172a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d53f3e3260dd3dc26f6be2b462f11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e42211c31882475dc9503880afa0b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5949b4ef1bd5bb14e3a2358b59f99d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f3d4c7903a52d8e94ec816913cf9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec342988019f95e36acbd11746ba8d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded7433d08ed9652516ada462530da9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e606b4333aefaf79519aeaf13d8cc52498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc417226b9d09482221da5efc93bbac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41e23acab61816759917171f83a2ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9ff13b3d524c669240a0165a5a024501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86388be7c9acc66c3d2942c870368df3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd907a2e543a481cc263b7f7558cf56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135156ea2b11860b8b92aa06ff6c39b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff1d9a3dcbbb42a819decf1dde3aa0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe34733146788988cb065417f8b03d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed243db2bb829081f832a4f53cdd0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d22279036e622886c8a21f6eb0dc49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e15d9c89316e0a2567c75295810236509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959cda0f4280d77c9c8c4c98891ab08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fc1a994765f016ae114a8693a2f7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34f32226233b9995ae8dca2b08e802512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d1481d94e106ab2073b7070c10387513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660b244b019af1db9becb00f2cc08fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a663fc1b5b6bfb96f01f8b53ee08f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe94af3e0d93a3cbbdad92c7e75df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e66f1d70f31fd72f63b248677e71eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6794d23eee968815007082e664e4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7a629646702922574b4640280dad7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d112212f4dc4030afb08f8d3cb24548520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20828e78db0ccd0b56b6922a31861b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc43b098ea039c324dc0202d87e6f98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff94f6df858a8f06ececa1cb1b3ba9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433908282d6053c3dee2a4fe081832a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fde59ca60be42fd69d839abc79d5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d563fa8705cf4a6a1c63f477737a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601770e5490ccf58fdaa7110c9d72e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8e8ce2949e61570766d515723f15b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715e42a4f7f20d1183263c264fa6e6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5e1152025be30e6b322dfcc4eb1d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0484507e63e6df43fbaacfa6def9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bf4e8553aab77d18c3901d0ccc167532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039d2ed0aaaa3fbe784721470c5b9f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea31abc977099977c4d2b0d7624bfa2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01768506c4e1a2215dbeb341d266e15f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e0cad8b1ea327063b6fdc09f1cb1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6aac826502ce52b6d145a75a19da0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d95cd655d86a588853e84f42d6fce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882be843b6f529ccb97d800147f7f0cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63175ff8ab7dd44164150fa74b66a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36943806841347580e9dcbfa6a85b55b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43d229a76c3a1bd4c29ccbd7d77e59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eaaee147be6a2ae8925d7d6e509a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900efbd73bbf93b31362b3608fa654b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e71f1394ee8372dbb114945e6682d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55293eb85ceaa5f72662c1222a17e480546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28748fb1cddea6f1a7cf800b82abf10547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae582f3f992ef631528826e760ad0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5ec4104609bcaf4a923eaaa2d4615549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb272a9df1d908c377554c8cb5dfbcb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f82e6f7fabe4b266dfa7655b8fb8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52fc6799f87172479e02e6b732cf54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106c351e64c251af609dbbce1651e21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53bddeb65bf9c5d69a2ecffdc4ae89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e5b8fb3055425f2fbf070678a8621555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341c569d28d95a09ca6816550500c24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde09dd6ffb1b6c8ad4994807f4c923557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b16d899cd811332f4667fb7789aa5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0c8a5f8c2f8bdb81a9cde51a96f7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabe5c4467f88e2e3c3194271e72125560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c3b144be10f615fdb4f1695c4daf9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3a6cc5d9112bbec2a3eb5fe1a73dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569df8b53960f979363ddda76a74c35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af364cc01ccb6ee5ecf5a2256bf84e4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd4f87c55abb6fec3d864d0f8deed9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1bd2ef16ec9e31dadd4379cf8d569566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445b925f3f1940b619f28d994ba7ea6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49da80584cab4cd70c97a836c9cbf6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a94006d57c6577d1191398ad3083e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0fb2d84f80f0839673889cc6430d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a30b1b197a737976a4df77c7afd837571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dd29c35fa1c5c8260025195e258c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0add188f59b1020cf0fb634a4e34e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76673cb86e0ba0cfb8f82c553e550711574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0671771bb2c7dee4ce74120e429f01a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd532bd314c54af0583fb3cf2c4d1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f67aeb57eaebd5d6a0b674c0746fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71eb80df0797ab68c8a6d5d7bb09b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e278415f40c54fa4e69131021c9ec4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889a6902ed6ee570b63172feadc96a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f5768086438a44e118b23b3849eed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b246f66defe10468a96bb36511bdce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead7b1e338aa2a58d6f52a0fea42787583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011109e0ff8fc7c4bdd2d8f4b071000c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7f68ae051012c235e9f516781413e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a6591f1ac76bf0a69f79c0c0bf65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719322a5687b8464a89263dba2d08a95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d994d75bb34f10289d60b152b2a3eb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff388075cedfda6eb4aed038936b91589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29817c3e25575a7c2865a375170d931590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701d7b4ee06966764f954c59ca033d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d2ed58c7a64401448e5711efa1610592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aaabc90b1cbf5d21671fb9b5c214e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640603253349cd6c66b0724a7faf0a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344b6070b5c2411d07d8477f160c448595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106da2be1c9777855b569a4111da432596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c14859a281781fc784d040b87f2c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50dece2cd9741f764ccb015001fb81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb75aa2415f269a91434f7c2bc16222599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0f5557225862894807e0d9f81f3f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db179825c588deff102f77befa98a37e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1648a061552b525ea96466af1b54d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41af2e271314ccec55fcb8ea0ab0728603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec35c9f811866de2b0aa865b9f595d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84de2862306887f8f95fdac32180662605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58880e28f80f17fc1fe1349dfaa88421606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e241f034f225a0ff726356073857a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845a872440aae6c895d52bc11994fd9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed981a35e960381b8838d9956da2a60c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa00ae716de7408b3545dfd8a4ca44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d0f9a363c2d5acaec771a3befdd16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbf2447ed8b4468745adeca6bbbfc3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fec8593c9813d8a5191a0a5ffd3760613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079762e8af8fc148134380190846d0af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25b8315a7365ed4a324c077a5dcd72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1004c3c482b00e7d00555fedbbeb166616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b827f94d4fcdfe96ec1d7b0d0c04c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01654f01498549d946a722edc4edc523618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872afa2e2cfdb4b14d74cf844c7ef3a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ecfb0b972a898d43164ceae5a4e9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b7ffdc2e64d6e1a6e0f95b13a4565621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4167d771327fcaa30f5ccd1ccbffd65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba20351cfd731b275b5f5b3082a12d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869de65da653849f1dee4b31d202cea7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119c4374fe0a49c32d7db76913b1eb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8885c267095dbe88c7d5a718400d5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b338fbe38e60028badf570b7fba249627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3456d5f322133317aeec4baaf1ac11c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fee4912da14172399118ec5191dcd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf5cc65ba762b0011ab1705e9aefd5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786cc2ef49e6d0a6001041d8dc44bf0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238df484fd88788ce74d609d91eff526632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26fe7f74da97ba8ace81e99bd5e3b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823550bed7514b7b8b5b56b6f3183779634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ac95afde5dc5f691c766e28e625ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdce48982c4176ff7669dd61e734cf4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88535f25a3ecfbca06fe2a3845623bba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89562d52ee3ca0af49ad7d100e391d7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f6d8a37a829c531e118dd97e02e3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961ef8e36fc81d66367f25368238927640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3aab214c608d0389c282cbb78bfe2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dac3e227a6f4e4adc5eb2b375638fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29f13772cc96d00bfebea6dd3eabbc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444cdad7a073c56b7eea3bb7e0eb91b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f703ffb6b83c9f6b5dde0e1dca5c39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0055415a7bc6e21b7836a27f1ca5a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02002a843084ef52a084fb309936a95c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8cae0dbea82bfc01527677640aa56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f500998be8c0e1ab8947f137248f11b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cc482f1f9bc673113f3df0a7a9e9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fd7727b12fd2b4c407baa3e511a90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792a0f4dcba3d00ede1a3a67c37b68b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d3ef093ffb496821cc6e9e7a162b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9354c1cc6c4ddb3f492d0b1f1cb3f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743f5804522d6dd3028100925dd3b3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3ccdd0a14f48ab1fb0d07c2fa55bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bb1f87be8336e9cb164d5c058bc62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9317e72d95bd9e407541b698251a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f0ffc2f39427d5e397b0eeadc48f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b3d00a44bd5a5341df97e0cb5508c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db46dbb9386882188457a10285bd27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4b90e0855b08d1d497ac69bbd9d29662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14de4df1aec0688f4978ef49f2b98cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0788076e2c389ce00a20ac5b179f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099a49fc7d6f96ff91855568b158694665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29d64c41c9bc67d6ea62348e29db8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26f80358c79bcf8a25b9512f7fdb0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad0ddfb9fd42cc6554665272c4b694668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912393e9ae2d17c9948c032bb5937cf4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d45a6ef567a2fdada6c60954cf0ea4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05647f65868055fe08a6ac28ffa400cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d76c14b4d24739a15d2ca899d8d19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503b09573115eb23d3df2d7c4019681673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c94f0b4287d1d4eb1552f7fd3322a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff299f091049454471777017e96f0687675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cbb56e1e4e1ee458a5fb5ca9179fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ab1b0ee92a9072062104b96c8e0b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15042d5c57da79079404e5e94de0ae09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166eb227bfdf401f8bc1d5c765977f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e969ca4801feca0c90772884d3066680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd972c2caa9a9da13ba8eef066477b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ffc305605be2113c1e6eab3280377682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6087070d9514b2d259b740c7c0f669683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eede3d5dc93ca665109b69fd1c9fc9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255b6dfd008bd01377f4a83080dd6df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f422a41036faa09eb804ab1a6b7e636686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8b8a87c1f05fa6510c038bcebb563687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e7c732499f442b3fa1e2152df342d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e7e0514fab611bb7716e757d67bcf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469cf0c137b6eb636ac7036ffb176e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718b19962c7c5b3476a58650838bab0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42fa26fca0cb818aa3bcbf1b8300d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8df01dc50143561e89065061baefa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029135b62b9ccaf3b94dc93bd1d40a2a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7d3453b47c104d80c1b52385e09c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0833666f95188d8c8ac576a003d4136696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69a0c8fe56fecb250101928177b4cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6f96e2cf0d955d5409fb4b2dbf23a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce92ba175719ce7ba79c0b250ba99f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3e1e7e95c55e373961a8403829b24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683829e4c6f4944512dead393641c1d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e956a7d8b8e9e87348b522fe0a6b09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e66a83680da7b9802bdaf5f564535d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a99144ba77c2423340318af1ee89b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75893564f9a1cdb6efe338805046d676705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b3c78841026f4daeafdcf4e066398706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d197fd78102b3c98031178d85d3fb73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f141ca84db0662099cda9c049d49a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a8510ecdedfb3fd09f5f4ae8ca248709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba2fc7fd15e56660f37e38ca7dd959710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e3c8b2ec22b9a8a756ad9e65343af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def489419aaaa795b270dc8ea860a86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85822e8f508192f848e0256ea00e10fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac1ccabc149c2fbab79ebd03eecc80714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ed6f07a8ca0568f602e92e6b02091715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623d23d3fae07c650ff59c30d4b75e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe6652b034b4e752be8358270d26f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5142b83e2964fbc4d520187828b1b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36348d557ffc8fd6f6cd4b926b6e2ab3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bbed802c6a64339a391d80f422d86720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582373197fc19101ce577fab4e9069b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4e5301a62bf6cd17737f3347dfc6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d3ddf308e96dc8dc55497ae354e32723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1edeca9714995a7a91356a8f32385724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc3a274f375aa7ea3a7dd8a4f43d25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbdcaf82a87f5a85ae91bb62b817ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ff5368f8990f00a52cc00225dc1d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a243eaea4d164d1bbc2783cb5126753728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab226016cd418b32511530452333c58e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b971ccc78e0957b17335697f46512e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5269eae562a3da7f0dda50077d9cdc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd244808135fab7ed8631735d99a44b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0595b9e30e5755b881e9102e931c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c94f2a7ae6d67af74a0258301ef0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216687ea1adf7d8a867ffdbe19ac9d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba45771fb8487618b1e9e920d717cc8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395ff95fb16f3c4e04f51dc9374129b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36661344d99d2930cc2b4207afb4a3b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45346cb15e04af7db6ad6dce930f91bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdffd0dc0df6ee970ccdc316c104230740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae946ef902c95d995fa8dace84f709b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02b7cd2dda7677503fa70a37c2d9d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22524329e01f8dd5482d7887a799a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a23107ca5df66fcdd94972ae687d15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46dee08cc813a61d5d63048477fdad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1934fdbdeead7d7b200f83378d4b9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df732f5ab448720c4d85b368f236619747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143c4e1b02ee95e6787b26e6f0e3794748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6a7df34ecfcab54a65de167f6359c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c48573cfe363bac68743bdbbe4d22b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928cc023af21f17819512349ebdd903751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff92a687b74271c6478a1296d4fc5b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6eb997ebe84b248fd6bab72c32639753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>