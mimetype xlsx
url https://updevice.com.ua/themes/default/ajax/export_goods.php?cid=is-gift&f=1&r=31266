--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4597c5ffc4228c46bddba886a64b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321871f7e7f6483e9bfc5ead7f24e402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d88e605a8239c2cccadd16def98393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f7d2f02a044ba0ccfc4b9280663b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bf3ef91ce7433e462acee561deb805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcab1ade746ae55d33d170000ef95b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf720d18b17e53cabddb1e9d58006507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362267fb5d5f36470bbd3c068b9656d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afad845bdc8137021d3dfa1fb4e3969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2b15779edad50d412f5811f38559810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6266ce67222f9c2b43adee672ae88311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5fcacef1a1c80c92a0b0d6f3333d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e893dad8bb2c3dd402cdd0c1fee367413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2da36d06ea11579b36b965b298297614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0649d8a014a4a7b618f91aaa25a3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06050943dafcaff105e65765104eb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc01d2a6fa88b7a4a23eabc1d49e2d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b26b8bff187520c8001397a5c7d23b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65248746c12f2a6326b2e1c5612f4a2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8f0fc95086e6928f1591b1841576920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf0f681aecd0704432e3dab3a0913421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba29cc06a06ed59c3d8375ef86268b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf486ef6e4ac316cd79c18567fc333023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a78bbed38410a4e79aef876b5638f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2d002d17d32e4f2613ecdcea3436625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fa968a424ff1d4b3b2c84293dc6a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c421532b8dd77892aaa2047234fbe1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c7cf1f4a6a079f4e92bea9e4a823c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbfe774351fdaa0b11c0bc9dec22ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d53bdac9ab17b73963117f7d957e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056404c1265013a0ba468debf868d0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550df29ffe01f287d5c428efb4cc4a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dd227336b510e620349ceb003e12133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd67fb31909d475f9345c7fe7661a7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbddf1315e4a72d0ff8f58fed55e1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99aa8a6d72ba451052450ee8b5401f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb4cf35d4b242798674db7b996674337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f7398708ac880aa9d1935d77ca84838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0f93e3595cfb0d4eeee1c53420d4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b224beec74c6e52fcf5cad63e7a1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55617c8877ecc979d90c6c6db216bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b852c25ba0bd27168720fa2576a5bc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4f3409a0d88921ab47c5d97da227843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f143ec652b6a10d96838882c5269344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb1b2ec61348da4569b9bc9183ac8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb4c6df46d564634dc14ff7530207a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a27b38c09a09fa352a23565d38b0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e171b938c427d4555c37081749a96048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ba5dc6cf54efa0b5897f52bf6cec849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200bc6590414b6f7195d152851daeac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f3a575a77921f06a474baf11a1dd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9785f111c5b66d41dde803d72054152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6b4c200daf58524c4d757e1af289c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aea6bc4d41d3212c2e6024515651f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40083eec24c608dd4e27821c66a98a1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762f7e2062c6a48726ad4fff1d25e9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf62c3769efd5d93872a9c15633d1dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519076753e114cddf36e44d15004e7f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcdc7d234c6c32ab2aa1d2b1c7444059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937cc80f7add0e614541713c49448e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f005927052509c186a2fa6d8bd60de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f696ee9823db281846d7467b1b172f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1117a0796a98d2ba0f457753d20e63263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a04b561fa15777d035bc4532f0930b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71415cdf75c66f82867d36c7441e9bc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933980896e44385818d8d93d400002466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284fbbba00eeaf431e4fb15a5aad80b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985a90cf5ee7feccd9828d9319229ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c2611dc2685d34f4b79546eb1427b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d727eaf5b88700567dbcafabd0189f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48cbec831ed833e383f310b38e7c2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54537ab73d21643eb2af53126133c2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f6c7c372f4ad55487e2cf5d10aeb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eb316e7c633bb207145ee7d08a4de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e339f254a34b1da4b922757c0a644b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0fc17445920fffbef53033ae6ecf976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1124678e08ebc0ded4b1cee3496f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47b8dc1a5a3a81dbcd69d41497b13578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dcc86602582a32bce879934c3981579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5ed8403cd9235db9297e1cd4f5d8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79b07f78c53b53f2dbc575b73eaa0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aae06a5281086059c6abf8be52f64282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab312185f7390adcbbd3502d5d05d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5db5df9599d925ec400e1f157c3cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f67091145e10d9a979b0a4242317785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b25659ff52826fd6a96018dcd128386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b92b803c35e0ae7f572501bf047af887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087ee7928b39e3b8571eefac4439c8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24b9b85c9b35b998fe17147cdb0b9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d2097b2610a9af7d198b1eb6c75b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809c4d08fca42c94183ddb6875603cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193296d1db0775abb3c8aae2bc448c6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda7407a0feedf1ce59db3ea9ee3f2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67739d70c557983677675a36135a412394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080ce3d31a728b9cea49d4b3da5523995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9edc49fead0d1b7a55e1e94ebd1e9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96322233f891f28b30f914fff549007e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a30e0f4547354db9c6b6c954ad7f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175aeadca78d563ded211addd014f8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8eb843b70f09d06e76a452bfb6676100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5780289b11322656398a96456e999c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026eee52209bc208e93b560b52a034c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52520da084e9caac03e885c9ac71e160103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d93b031f27d07c9d5b2fdad007928104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8c512d2ed262b0775feb944ba8f77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c6d1980f22234a9dc6c048491af38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee50a1b5272d3236ec1c5d3e0a74ca1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395a753caf0ef31f6f44b65fa96c1d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba3ff22ff9a6fad01cc288810bc4c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f19e4c90d6ce7653cc7f3caf0d5d9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22638b5bfbace37fd6b79c921de352111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11331cb37d36122f65d8c90b570554112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308befe955c1dc2548ac87c574f57144113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11bba01e92854d7ee7289875c53e06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8557cd9bfd1490c5def4252b8904eef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e79a04aeb10274671058dd1d386a82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a3490ff485b1586db9f5ff1c0ccce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b317342d158bbbc86ec476e5c5dff0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76270d1c871ad26fd84b4e2ee0ee07c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98726de5e29abc632bf85e85a84c9a62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3613d0449002df0e9aa3ee1bcb1c832121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dbc2c8acd66db33b3109af716667e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399c32699ccfbc9980894d22f1d3a83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586424610a3b9de653d22b6eb4b1898124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d6d815d555dc992871346b981f013125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d1390b702077e96c7aadf4680302b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eeec850b7e34f5f5b0dc3acd5a82f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4baeccc616a4f2092753b70a1a73a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fff617dfa84b082b2ed88a47e8cce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739a5ea13e805a92267b3452c203e78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473b1e10e93d9e8e0aad89bcab76c09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3673272cfcff145b49818b5438605e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b36d40423f2af15c8f91a753e029d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23697948765e2c18148ce49a6066222134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660503d639a7fc9234d43dd049604176135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99862c5e727e240e297ce92133b27aff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dbc7eac1eaa1e365949b00e6a1be0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe08be6dca6f622e0836a70cf8e0aef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d54102bfd053240c93942eb33338dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cd46169a2d966d7bc7efa20cab3ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed37f5862900fdb5ab9fbe2b793ec4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405ee7edcf7d69c1eacff4f3b872344142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e756fbb15400ed21b187b89e73a867143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6084ebfa880c1c1285bae22158d58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8befee83a0d9daa97618877b3bd0d05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5153e4686da5aa2215b40783be088146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3685425a20230bf3c4e294c408f38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f600576dfbb9686eeef3c0f5e8f8e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdfa2395392f61f9bdd8d7b6ffe6cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9bc005ceaffad2bacee1892e881fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5c76a5bbe63a6f077b9e0c8207a26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd834fe3e307e4c8a0dddda930fd3652152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37d04e1c14902eab59e9a08a6e8212153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9c6330e753a306639b1338f23df3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a722cba6a61c3a2e744c08dbfa91268155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b2fe7ba3296bd6a5a3e2590bb8a06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1782b5e49abece91aa56be56eb0cf0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacc52dd6d80fe1c3cf2d696c378bcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0b2b50710299fd0c0a561585f3e94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22527c5a73bcb47593a31e6c1ae45fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb02dece2218846acefe2d35946f65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341480fbfaef165e74515af35067368162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925db2b3b085c9facbc0e38eb6627c6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95d45597b928ac99c6d7b553fef2d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4020f60e46d779a08918a3aee9107165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b07e5982f2a3e9f75bd1ba04bed406166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6824d76e782e290728628b29de14e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09866a9c0f6f22569dcda1439a5c9f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff9f73b3dd7e7c22df80a7c24a362c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846907040d7e525a362a80bb33039156170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e86bd8a9442f3757d3dee443dc107a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bed29339a927c58b52260883501cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f4e6284ff1734395809132b00d69b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897bf02f2961f438d02307870095e5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b62352bac5b07b71f92e0adfd8289175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce6fc2082e708c6aac1d83a464dcf2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3732405ead9c12a6fe4cad720839095177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5328b4733afd4a79eea6c4aa18cfbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a5a8af9853c2347cf89225ef6694179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5f33835b3430b1c8146cdc21585b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebae8eb80b10b957dfa946f6f3ae8bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1826ed72b47e608db7909d4059a05f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3402d196c014bf8e01266f98fccf8fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20602de482f24f2d18916be1c16cc90b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff1944fb54f0d916a2f09095455a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace32c0e35e71c98cbf4ab66a2dec314186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98937ceb4559fc2873b406e08786a5f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03c08b974e82c41c0f7759f1836073188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1c90aac667b53e7f865592cb305c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f91643c3c33132f3eccd7a03e66950190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b30b5004f09d4c2a590b1b7e38c818191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d6b97db35e1474fb33d74b2767318192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285b87a8e946dca33eac26aec8cb048193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e264ec035e31d3ab070df9c81072641194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458ff88b377b1cd85cc30bd9012b91b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d822f7e2b94adc47e19c29669ed2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a7eb71db61bf70493dd90d8c4682e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93951d4bbae508406d0a3ac4986345198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76623d31006fd8beaaba5898f156ac2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba3ad2ffb17632f44137e6c0dabaa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612f67ac8168e5708b59a11eb30c683201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa3f26b97824d13b58c6db33c7ea53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcba7c303e6b2024578b45ff809a21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89e3f05df8a18e6e10ebc428600e4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb060f4a66d12902ee0a58dfcd8369205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2167f57bb2b50a0e4c983189c1f6c07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49cb08e546ac30fa2a9547b472d857207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b5cf4dd266c987b71053508ae22b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8cba1042f092e3c33921fc02ff514209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3587b21188a9630b60ccb9892c3fc11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b6cc6b327d5e6d81c7b19a045a8f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d3c47a1b9ca169f463a69741cbb72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ae3009758500af64448001d71b31b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c185db3d12d08c5c006f2856629e1a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c244ee6627efb30b1c1f5d54de4351215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58ec963a5d9744cf057c0af25252ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcbe84b4b397ac8e36acde5627ca89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dde8f62a2ddeb1c7fc028266b8b69f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5db31dbcdf28c87596913875e0b7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb3dce6bbe225bbb7a08222223e2a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd6d28f2cdf3d8364b07bb907e3098221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc256f417205ff1f08aa2de05c7d4c88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a334baab217e8224b48fa97b63876ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47b552f37e05ded98b96384e53c05a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d068890dc2bd9ad274c8eeda5532f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1e45cf867fc6e893a37194e02286a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacbe9285a58948c6ce39a64470e9fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4d309b962da42c95ce0a7def760ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026f0ffd6b1bec30ce73a5af51d4e61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e460ac812513992ddac721ea777d1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262ff458059b8ba81025bac7d17d5a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0c72802dc7edaee04c355ba17cb59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166d28e71090fd465bde08a18951f8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3367a126c947ade38312cd2f844a96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792ed8c71b0043f2892ed79ddfff410235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cba1f5b9166267d8bd045bf258f02b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83357efec9bec43ea9bdbfa68b73292237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7da687b9b3aa52409bbad2b8ecf0af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0c68b5780f2b3ebad1968e1fc21e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e116e88f600e86c79f104818a50c4d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ee7dff101a0351960f0d3872a8a58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f144a9c4ca2a091b10c0dc50a23b158242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e08d992e77cb2ab3e0f7b88de2906c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9eca76a67adcfc82aae4c0d10a54c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ae704f56849f182c73f8820b9efd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59beb4e8e78f2c58063933d37ab5c978246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27130d0ef1ceea3908782d382e27191d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76459b86704fd568e918ac5ff21fc9b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06487ea05d83557a8b18d320e14822249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb3a92476a3d8ee985809c53d95b21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b207e48d47b1ea6315de60b96407415251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ecf261fc57d360c52ac1195959ba2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36549282e83d916c23e28449966ec58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553328fbd4e9a1588d109fe1d6a3a2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2625fa3cc7e1a44a68088fd2871375255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a2bbfc64767364e3651c132155398256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e4e5c8b55e5ad348929182b36f30e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f27cb2ffa63a7e1d1b558c79766bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e47d9d3b86dcd0a93f37d7a834c04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb816e7d00ebdda110da5198d5940baa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e650dd7df814209af44fa8aaa17bebc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97206ddcefd69715772a2e261dc952b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f3de9043dc63398cb086c78545859263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3893895bd17473b781e24014a4e21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84358d651b88e99872e8bbc2b45af53a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e871829ace17e3502b7c13f757780e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64635aa08a3479ecd226f05577eb43bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895032b5e554453f01564121d4fa03da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d4fc0a7973f4a0d77e952ede725b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a221ed5f4add0a336e860e4d8b9fa8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87b86b47b1f825da3ad22c1d8033f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280283e3c28319086bd0a3bd02e9dae6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e71a01017067a5e33eb4a1cc4826f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362967080f50ac58a4fa79cbd70e831274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56b5085c51c468eb4554921fb567a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5040658ecdade7d1a01d32dba95de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18645926b15fc2382188eff6a1d57577277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2b7b4bf80347da4ba2fa5ac209afd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c128db54522b3db453d7c7932816d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c475539fc08816d969ebc762a3982b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e84ff91b38949ef8b46b2b7a19a125281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3999ed43942f9fa1398bb4879648c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca82815caa0e3c43c8709b9693b6a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1e861ea75eec62371e80a55728df0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796013fa00e416a99c8605b67c6f06e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8513377a0dbec76213ccf47fa617f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e15befb708a38e852992fab3769d16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6522e93596c5dccdaa90591839e24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2861e7b3ac94a976333ec512e62958289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8004562d48a161e94c1358b9779ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363a7b0efd6aee46b78f29239dc3989291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18453209bcff6b3c2120353277c79a8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f30c81ad00ca2e7664d1ea58fe6f89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580dc0bed62a55e74f0ff9c23187ca0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b35ba9fd2b9d3d5742059bfadcff60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c9a4796a9fd2dd7f8034c4c0511ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1622e15b5104d1aeef694f49e75d47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a7629c972178a54b599557ca07a8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1903506ea0aeff700a4194635bc969299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887811ebcff28f93c0ae6cfca51bf9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fce2c4191d5603668b994d63ade26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee3d3aae5dc1e282a8ad87fc8397f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2c7760fbcfa9a496e8b96d261f882303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc8f607c53a9dfd4c305a71f91c251304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542015853d4157e5007cee95f0b7570305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c7f28023b511ce15dc9d83594426e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e6a22742166107a55795e2d1975bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54966e051ddc08482ad1749aa6bda5e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f36fd524b67f7c1eae8442bd1a20a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48ad1a9464d9e0e932e6131f0646ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801964fd3e4fe5283b3ba14e9a866819311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4be36aae346d36473d8140d42c458312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a734c7c23f97fb19659206b95767a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e570ea6977f1a36a7f4ccd374f6bfea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb97bbe6bacd9c2490b2972be3f895315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3adf7c23ee62c01faf38ed40887f3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142294cd16afb9d68580d5928c63a3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec182af1e4036b2ac60fd4bfc11728318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e74d1c6d872871a9adc66bc94680a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfd74fcb1f076b716817e9e7aa5c4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea3428fc49d803121fc84c8bbb58c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8d637c4326a921afe1c8a25679b7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df62a41340b4b019eb4d154fa0cbd33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c981c403c7bfe73638dd3a125b7c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a91937b53b8243942400d7489fffa4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63764cca0f3e1578a6478d1461794410326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88b75b67a18685267a10c4eb53294e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f113ab3d5cfc6a3382f3822a2824d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092e1305cba9a0427a97b2d52cac5f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56703caaf27cfed8ca9e35f5a3573b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54508b1e40d2aac1dc187ffb551c4ba8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e826749c257a963346fcd46337555a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aabb3c7b5024460a47344769509af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075909989f4196f0fe4fa37959b3ad2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e92b68412d10fa03441d0bbd614053335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb41798d6e562bb6f5ab4deae062390336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed681146d50f3f4cd68514b422150194337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca2182c2347b4ffbd0fc830cd6085b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c414ef2a39a9648471f1007c5a0044339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09498c62c041f152cf1f5a9a27d445bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55b8ed7bcf81f368cf09c3cce436bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d8dd169ee55851344327b2a2154f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914a643f83ea999f0dd97f19833a0e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235ba96f3270eddb12cbc98e87c537d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e594e96498f2aba3c31577f5de4833345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0dc0d0593bb71e72a1e733438055f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bef803f650fc249afdba4dfaa5dd78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d339475972bd87bfffa3dcaaad1e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330b5c96e5ddae145f87675595d8d05349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859df3ba3423c2f69b8ccf53c7007cb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf569f185cd133aa02dddbb658c0c5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb56867bd8019c3b0780ca726c3fda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9ab4440dbbd7dfcc52d0ce1b62bd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58609976a45e941c000b84c22e3afb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ebfe323bd8238a750ff1d40d7d686355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857d7c23112e8b4a8b4b345312b5ff1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dc7bbfac2b356a297c0bc34a1a988357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65225e761ef3f149def9e5cd5b5b8ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b6129f6c866f7af3acb7019a65ce3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbbacaa795399ab10e59e8ebf172e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bab1a897adf30c0272e4d980c2ba0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e59892d43e1fe871d2703e21794a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e963b7a790105a6460ff7640d3ccc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7a86bfe8fa73744d749a9ce785a4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06c122b4c9ba191ea5f356d1332879365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bce1555025fe2060a442d9c15c6ccb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02ae8262846a82d839c6b3cb174dbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f32f9e2b97637c4064eb1bcf9cdff4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b91d948d10ec764f30480b031e69f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd1075c655182fffbc8194db663301370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966ab6243420dc9ef18ce767a0685de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00a230d076519f0a96e1c4b2ba6850372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e01fe5ef573303a76b21ab9258d85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004220fd0f8a8f6e59fd250e4e7f4d8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e266d42c4784a91cf556b05cbc37e77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a48d4bfa37b89a896573b9e94f54d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41879a31e711cd7f4463e9690be8e1db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ddf75b51478b68baa8a4a26bec7fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d28eaa5928251b3e50c31ddf94a26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25eb573b78733592f5ced1e8391f0d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4619488edd1a37bef72ebea1d4a60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cd49d612975e6649acf0d5cbe103e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d59ca73f8319d5fae54c24d13e260e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164950c2840287168fd4e5251876607c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8be5696eced7a0335c2c331f303c07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0c63ff0b887048fdc4a88fc8d1497386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0959c642e7351a030186eae0c613c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776224da9f30cc4dc55d9fab34b5e2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be2f9441d5b0d48c428edc2be32eb1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9a565752e9426a6ebfefc14d59cfd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1376b5edaa9310b767c6eee034f131e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccc2856ecb606f3f0d5ebc7e301061392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be3a255723f111d4aa832b129eb935393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906714179e18ea9fbf26c60c1f0f55ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849c63e23d72244837de810aeb7ab8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383da535e653909bbe226bd3c9a47972396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffd05fd254387fd6042d6e6c8bf75a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007b8f2cdd916e8588aa80877e4a83d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7afb8513c8fe0b7c8d6cdac37ec43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf24d33897440d3bf294b07f1df10e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c7b5426c7d546ce3156a2cce2dedb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202423217515c92245dd3affd9ea797402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd61dfded2eb1acda68eae77842ac61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c78e356a6f6182c2ccd7350ebfa46e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57acb17efc641b9a71a836a24323d39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1991012fd04ea09c017049b645cb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17ee002746953f343e4fab5377a54c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da049e38d196ebb4787f796e4aa2cd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f3770e148a2545f224a32cc91797409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c10ede0c272fa728b9988073695fef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a40423c8f5c70d136e23697d306b2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf87ae447ca8df0b9c9d75bfae8f6d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d97c135264376e55532d8de362c7d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2895faf9182500aad145f494f07a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9241bbfc3adfef8ba668063d375ac6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ae846a423abf21d63198a5e7b8350416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c374c6ae64c2cbff9466ad70f2c355417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2c4a58a4656d504a4593e35018981418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9b67282002acec12def938e8775db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931470d83331d010c960426f01a026f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf32d4b8fe2cbd210b338b09fae499421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d134ade808fef304a1992a162e626422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0966174cb59243e4d60ba0b1e6161423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25126a1186411afd3fa7b41a09dd8f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385676c56f1878de4ea577c1923e4a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd261a7c8cf67d24673bd82bb93df13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abd9abd33c7240e1cb77b846745953427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f795d56290857872dc70ccdec63cd7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e231129351dcf1b047e4b7afd837b35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd9ef57eecc30f46c2a4b9c577eb0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42921112b9424a8ea1884841d43ea7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca03b752cdc546f9a7fc293e675b3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96b959bc3753c20d73b2f686546561433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178484bee04de40a64d27a75841bd1d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d27bbffd2a9ebbb23c7bfd6ae6488435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b280ddedcd2e39ba30453fbdb10798436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9d6c21030860eb311e43ff0647d22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f940779bf330d2d2ea667d27593e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fce741a7dc5c7fd19fcaf18e750b3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20854dad00c12d392efbd252c7068d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b2f3777111ccd6e2c735f418c3c64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d628af823e37a8ceb4d46c40604edfd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2ba7233521d7c78852562bb54aa31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c0ecf5e80cab2c5ed7410355c07a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686d1b4965c7267d9408e9b19c4b3d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223608e9cdc4b6117fed65a96bce4788446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a51b3e8bf75c8ee61a361b076c466447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8b0bf3305720c8af02071c9eb1370448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e0171a90008a330dde507c305313e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef6ceddfd7ac800bd0b1f1155b680b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0cdcef6f6bac39d68fb70d67ba5e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c33e969f13d29a5c1c075dbe5886e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fccdd9d516cd03f150e93df70a1f49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b170bd652f0b94c0afa77f0be16355d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ba64c6f7605198f51e357246ed214455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2b47ca6ff3e083970d3129b4a4e69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf87fb57f671c87ab8a7665a212bfae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278d55d55c4622dd864b95bcf58aa5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56cce32dfa9e040a98876a513e7dc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f15f8f3a843174631b6f9b3e4b3ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409b72a9d7c4a4454f2e9e1a8bbe546461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2b042258ed913a09bf515c2a09fd1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b92ee473efc164ac37dc21110c4b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c25af3bb2583d2781009eac06f4d70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422b09a41fc17db6f6987dbd286b20b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a146bd9c61fb34b72b0b0954b74987466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb48bf9ea5d79906f8d1eeaf4fa231467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10ad8c4590227156aa2aec311e6933468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96692a73072fca4f4e2e4a499b5ceb97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3a03a022036b687abfa750f6c6f19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e972918eda1a6d5c429b4b7afa3dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9927bb327f14c2e2ad88f7da0bfd08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc985469e78f75fb130e3884db1b71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586ab20c14b0c05640546e8213087d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9628cb0e9405ab7df024327512ed58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d8b080337dba2bb819e653e6863dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cada1be63ca7b0f3c7a2abdcead86d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0527251044867db1cb9d72327795c89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d05875f69e01c8e398dbbedb3e947479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e8f17234396f6b42cdbe8a24c6c54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac73735709428a45277f37d9ae0ede481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e758ee0f87b4ea93b5937e8ae239880482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f669a3145b3574561c469212f9861483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929061755f2be60caf4cac3c9c5654d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf245e7216895fb5b1036329b15dc4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd5fd938a4bb62973d26f891e319d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be7ea7b51fa2c29f2593d104f77f50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488afbae93b2b7759bb4c1d0f35b46bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987d082cc36f37ee0d723300553efe6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240158153cf3f4bc2236fef56ad7c482490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc42a4fd63c32be3de04d250035b53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7f53a935fd6c3cf0459615daf9e2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeb6608b8c09564795e04aa1b0049e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb0a3f63802b520abcbf0929f1599d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f95fca6d00ecb3e6aa963eb7f9dba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72892abae3a1fc4cfd5fabe44cc45c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92ff43bea98c3891c1d347736a82c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca4d786afa8cb843359ab164b9efa0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6ff7cbc43514ccb305d6ec3faeb11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9757e81fd431dc1c8712dc12f1a26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71952b8594681f970595b50168a86a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196e723f197a9024d10b794cfb2cfe9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a137ac450c4490f28779d9056610abe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cda596acfe10b2c92349b81124e61a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8401c6dbb22045b5e92c589c975d4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6f3b5ed86286d49db048326427928506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59401dec0fd21d8d215fdd9357a43bf8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278d405d47502bd4175ae2671270f84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e96286250659a77f5cca2f6c4f2bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fa8a90b3ccd88a9b7008a5fb05310510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44880795297317730dfab4aa740b60b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4e81a00748e073c31528e480b28ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a2cd5f50373db8ae0f3f23e846a24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fca5d7b7de4c31cbb667d707945fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b905b1a8c539966e9d050904d1f007515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78564b9994653792f77ed6d8cb84231b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707ca42e6a988094536ccccfe219031517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bda76d4efcaf87c6cd436b53513623518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6f00eaef7211625e09952918f0db4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4856a9c4c05f1a2b953cdcdefd1f75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0033705fe71d9cb84cf6f988e476e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5d95617ebf173f6854ab6e9f233e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54455763dfc44fc1b7d6711b84a6c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b535cfa4ef1af56cd764ca707ec47c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0f012a881ecb96152102ed9dddd54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693078bb9d979db63484bd9e26b8fb79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d5e179b48e0c331f6f22cd1661eee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913981fa8730dd78093508f6f85ddecc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a32626a97d31a3aaff8de78dcca99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d6d84f6eb7ab205788143f4562b54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf03b6aa11dc5b150987352e9261976531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c911b221fbd60e5b6a32fce708d5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1511936eaecf89a2bbc02968b6b9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713b950e8636999e5a766ad5403b91a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a8f5975c7b18435743cafa6e6e27b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeafd952d0d96cb0d413f68172c75dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f987113598910f8d5c546b85b21bc11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eca7bea4a96ee4405e6a11ebdb105538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c5bca53791ac1ff4a0450e9a4d1b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4866c91b6ea8ca571c8629c02ef9237540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3d9be969a34b9222780bbfb7e4b1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876a37455576fea4cac3989bbd202ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220109b12efcbb3adea3c0b048b2fb4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda446810e99bc1f2b7542186bf176da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ea16a3bea0a5935e613505482c1ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c58c4a15afa53b196bce69463a9129546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cbba7f52e935d92cb73809f34a0b8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d62a65848e863d4c141d75ffd5286548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb51dacbab2df986f5223c877cadf02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497a016b94f65574e5e4c37d6019be1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df26df637208365d880f01c1787b20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad56b43a5d1df3fbe54ed2128e977a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b782aaf4db85ceb1b01e93f0282d3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe08bf7b10d59993df8e61e5f970eb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eda53a53a60c11449163e08a404b19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225944049fa4650768a7beabf136c2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d685e99238396ab640450345012d8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8c0199f8eca22a0bf8ae5d830652e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85db3d1beb3a1a9d6f0be2f5486756559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1095687cfd4dbbc66ed431fafa2c0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d6aed8528d187c2ad3ee41fa7e043561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52e2b56a84cf461a0d275cb0aa7354562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d737d96f874d12e16758cf97c3899563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef093c9efa2120160d2e23f48b9651e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9d12e1db7f592318e25f1ad03bfb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c08bb68779c3ea9784064787e1605a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648297aec1d3ceb96839d658630d69f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07943a8d0401cbc3dccd7b201ccec265568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a1db59be84a0128b3b5077284ac03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7db19fb1272b0ae25564f2a95f74b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75030bda919108fade0af0335a03ccb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9929db92107abf6bd8be03c15ebfa0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ce2341ec59886ee7fbf791401eba8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4d60981e11e63aa7c9afb44ed3c71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cab821a96125d36cf289bb0153405575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012787150d94a4ec2d677df45699542576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fa0a4d4611857c217d7129a40adb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190df460f31a22693c7da999e73f72f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b03f0d98749631f8fd09974187f51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545931c886fa188dea01319d9056911580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aac7354f665b99d9415638e2002ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05bc61092e90c81f1a0fda488473b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bc36924a0f9ff9a3c29b370fdc19b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5f17eb2f2e4289f797c940c034624584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9d720e01b8b1fe0812f943aae5e6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e07387546cdb70e7efe5bb61e92be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457297b01d8c2f421423de47fa9edfd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87829605587cd4bf82b9e6be99934293588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737f128fb3c6109bae84949c42f29e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c98e4df2e1c376f9eee322f4228f48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c588e8f3f66d2aaeec17c5a4e0512591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da00328f93daa192d976b0ead002df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b01144dc27c3fc3bff45fa48723bc0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b316917e80f496baf653a1710ce10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80570bf74dae382600de0ffe2ffab983595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e01299437b206df9773dcd02d718c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09afefc6d405e299d03e8f66c441bb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1163712d7b9a8e847ec66ba306c9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b8ce8f1be9e17907d0eb3db14649f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7628c6f6610f3b31bd569c7388261ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8900effd4bdd48d174042238403d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e1b88c1dfc642a4a993556090ead4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1acef7e16b855efdcac9aa3eba5a0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f00877979dd732de2604f8c68cd0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b955e59c6f41970317100a6bc2316605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafccd2174565e859eaad3ae4d9f61d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c836c747395171087bbb482bf9a3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282b93bab8a0b99ffc35aa3614143a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d870d74f2da0998dfcd79610a64dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898e8a8f689f79132fe452a56cc31b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca764e6eaac48fabd48b02433f7373611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3952f5c7c97bd66feb11ce9e6a14906612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a33c0a2072ed3244a414af0054164613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0cf3f858b69354a7319a45a2f2bff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744c84f9b37556eac2271b1d0241131615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0baa2bf2c0594aebb1a4ee7277bdb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b58a886553d412b81fd947e6a08de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eed4dbea3dbc781e5a019bf0c896e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af6c18136169bb2fc93c2d6e1581f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0c1d8548f4f3025be8374a7ec6ac5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de269b1d1e2e94ba3f8480ea2e4b94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf9bd7ff6ba177c491c5d0f60e5aa8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7258afd95ab9bbcc46e720089c0e0a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc7f5a141f3a6b896301f0d4e36670624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1b7e7feb4710a788f11d60bed64ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470689ce9f5e3ea11886735cf95a98e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bac1b3fa7d803411d28f16aafb89db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604c1c17caa156c46d3a470185e0375628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b97ad3346de6b397338a1b512a77e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70a8a36a9e4de9a3a329e6d45f4b5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cf7e3ab3012e1d8c4fd203d26a468631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2e453f33dca9519d4865eab29a629632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310403ccc5f33d7fa03df94102537f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf491efbc2ec6d64bed85cb0d93d8d48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b96d3fa0841c04634724c4d79f62a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f381dbea7c83c2d492cf459a1def0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c39c77520c8f35d7a2a0dd1b42703637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bd2d73e24978ead35c35c4ba40617638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0114150a0103f235668cdda9d94c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155f22946dd4fd769653af6c944430640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddae8afbc8dfdab608758e40d663a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753e3224ada98357717785752510dac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd1a9c63027c4e0c5bc88a921e89f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148289859d8520bd47858465f334ce1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef10a9400573fbac6fea954963facd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4975a5013453eb881c9f2c8bc445ec7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905602e8414f813f2e29cec7b4008325647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f734566141335eaac2f259091c403648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199a3e7db0b77f079e9f63159743409649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770c04d603993af96b7e62ca46c25aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77134b39c4c2f7921c1e534ec686b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85e7b34c209454fcf5c75f7049d7b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459464e4055c2b695ab3ce48a55de172653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a1182ef3c7f7d27999d50e08f3408654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b788167135c323b39ff42918100121655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84bb3db17a5c6728f53251d03bff92656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad67e1b572e0b838e385dd73cf797a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df9bfd802d397e076a3c2f12d77fae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5240e5032239c8e0f8bfe815f41ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9520bb41d8ebf1771ce548241fee04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492317b2a1b62aececfbe8da96e6622661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f57e091c55c4fabe9a72065b2ffb95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277f41f94faa993dd84f73c98b7de03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016107cc870c79329f9699e8bcc2536664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc832136269072bfc6f3a4a97243f91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5765abf7bb54ad1820640336fd1cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec440b1e6d8b16b3877f61e6454d3f0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3283b993eae26526cc54c0e25c73f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865b2070aca05a08d90996c7c694cec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3bdc625e65ce1ada5b8baf91ad65d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366e1ce8614a3e97ee679b2ea0cc3eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedf53d5e06fc714022b4a8d7b1d7be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e88fae8f04f6d57b98559285d82ff3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1877e7e80993f678c2a506620629a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b48b463100ac4b76960953a6612377675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02308c96f5265629e39e369aa69a69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef54c5f50d88fea33d434d32bad27f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d16269c2f7f087acf31c2f99e1e12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f2b8cb90f0517b1035c7dba824361679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc245a6324590a3a0fa093af7e17d64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc859d7df8427d903d332c6210275d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4228d92bf27485aefd1aee8bcb6b2de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa79bf2be87fe699b0f9948eaf2d65683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151220470028c8c180aa85275e277121684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69468d5d1879429e65ea07f36cacaf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edd8f60e8709153a50f96dd23fb1e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478affdbdfa4f33b6b1c93ab168b53d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85416e506f134c340ddf615bfe6b9114688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccedeeed0f0d94c5cc21f6fe61b4d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a68056ca5b4a1fdb6aa683cf479592690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4859c1570476d9e73b03a4524942d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a77e4621678c11a23ebf02ed7a1fa4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30a58688066bba7bb740900f866424693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7852db546f6cee7d801eb176538fc2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe3ba19dbf52e85eefc74f7cd5890f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06fa0b5f137f2855eb02ce042cf8ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e5766951ffaef80ff7f5f289f9266697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3f245ad1110e22312e99c3dd95fb4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916e7f19b0d9a83465269291af9c8cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc13b5deeece253883b0946321861d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c745467fa412eb31e4920a5c18be5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ff48d0c06d21b061621f11c38f564702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298c9d77071028158be2248dc32c1eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08aa70e8c1774660b62707f5c700ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c95e809e70aad44f7e3fc8c0c351c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61eb02912b2f92c9b370eb430236a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9a1b5145259e3cb372bff532b4d91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c4bfc450b84d52a6079192f792ef8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92fdf839eeb7d37c97df0d171a5030709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6d8e6e9985443dd7b9f4701414d29710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d62d53f3c854ba26742960b2cf9fe1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c487c1fa5a294737e7979c5471a79712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3f85102005bffcf2a6fa5cb66d9d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42376324ac54a23343b7e027cdb50d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13f96dca3347bd9b013edc4108d859715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a841fd5117f6f000e3f8200d72c1a68716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888e28d906467f5d5ee317c86ff3f0a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09e2f36ac6f9315a2fa3adfb68ee30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d7558d9b6689b69110367f3efbaff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698710d682c51533c669c677511a13a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e55168b3ea89c5bd0ca99f8adaae94721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738997c32ea513126f92ad95e9212c20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821095ed7159a0e542cfbcfa644b683723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e714822d3ee549a2445ad422b05f6b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24a4c64a96c0442caa73aa45afddd9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cdd428d8eef7f015919a8fb8e5979726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c38541e48dcda645204e03716497d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a54965a7b38916a6bdd5131602d8c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af85a73d1f1794c8de9a9a34f2bd15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eb0730d64b29ba7a0b497dd625da5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d37af9c74744ac531ecd9cc8a04bb2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b88403924cc3b9d5f3f1cda5420c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4b5188839231cc25a0d697cf004fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3712ab99b13f33f2b8373ccae7cde1f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54c684244c7d20ec9b478a6fbe4ba8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcc41d4f27cae5c853789ba2aed593736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af9449948c546ffea3ad2c98ed9d28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c87cc346e37eabd2aeb9f75f04813738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6558833a02cd0e159e47bfef4223ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0adb4646a2e0c3850948bddfa257aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582b43d12fae303f73ddd88114ea386741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b8d52d207c8c29a72202ede04f310742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b76d2b8cbe456f086b4c7e77eff6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e93e9f420a8027f481a0c4dac9eed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e13fc90772c02d91dd60a94c2a7e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c371ea7747890e7b7f6b305705cc7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c68faf18c1e3dcf404f040080ef443747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26af9d723d5798f0f712d27e760fab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23326b406786c7bb4b7e820c77f0e07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152f50b5131ee6d2cc74bca6435065d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac225fd77b4e6451a2b4bc22f57f907751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6c1e56275c8c952529c116b222b82752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eec5f59e76cb3f806f1119c6b5c4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3027bee74b2bd0fb985e38c1d61db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0adaa6c67dd3eff5bddf3a7bf2f23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd438f9abef560d5fd41b0bb4415f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e991d230a3c16141e5cc05f8c4e3a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d41b4f1794544eafdae0b6bfcd731f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4ce4a8903cff97ab2f265a313efe9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf8b338bc5ab19bb3c970f20339c6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9836405a14933fcbe9ec91c027a31b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53379fbcc0d7dc6991771611835f063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247431d2228796d31eb41d51d9657754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43b753256e1c4f288b89cb93ababf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b055e2b4467bc6bb11576287d0c75036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152dba9aba0f266150538366716ee577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c7d624a9a8675980afa5451d62d858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1538ea9a3ea747c735afe937b675a969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac34090fbd16741d599275003b51eb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7014e6a53c602b8740c5062cf8a665d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5159bfedea1386e2cbe72e45f8b8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be9774998fbdecb595bc5374a2ce8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a667fc4c83a75c343857684a3ec03714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd4ea5e0dce32f0299aa6c8225740a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfe67e8048fd9eb7bd4e71fd88dceb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c2a054f940f1488ef5c86e04fbb4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49451e0b988f75df31285798a6b6dac318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385af6accce5ee07146fb9a55eb11b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ee887601a7624c39c3e7fcf7fd7c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3fea8b6350808004c4a5ec887c4dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ea4a4d85b8465a530137af08e744022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9efa74b717e298241b3c55c476260123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571cf338138ae9306aac7f6bc23090624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8d6082b2ac9957802e14d57c80f5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a7c750641a09c4a43c048e75e05b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f29a28acb8a1e40b08ae4193817a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba41f304ac73f2fb7aa4f8753f775be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1430a1b3a3d87a1ae99695c507068329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd856b074a625718ac9d6760c862ad9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720809aebac218dc8c458c5e149aa1ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748a05c3765f6282b8a7f9db18eeb1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26597ae38d5b68c5cd8771b469e731ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad836e41850c8ec6fc9c46dae4d8a20734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351e1e42d0629be2b9d53df83e5265835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce61267ca748829a24b441a0e7243d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9e8244e493892495ff63a75a7116837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec781c55b2a2fa312d539b7cc19f5a7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d18dc39973fafb794164a1a63181439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6107da11afef91c7d4f9907584966840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079edf3134d0ff0270bffa44fbd1deb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce74f499feb2a82bc5d2ea7c3d7a92642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c6f710705a9205a80aa30c288d39343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec215b910db4fb856c1668cf447c0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83e44792342b6362462c42246e341b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e870a103fb5a3fd9ecf2a84d7a1b2cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c97529be7d5bc3200a6e1b40a5aaab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29c4d8f52aa9e8bb65ec19b081214048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bb27f25a235c8d83a539ff76cc50b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b28898f0e22b1ac7b516a5f3c5ff150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e98f755e2dde1dd0879a540ba6fd5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d25345e96dba879c3ae032043b0b2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5c22931bef2ea8ddf43d8bac6308253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367de7968a3f7d51b4fc8647c7753d1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65765258e8012b79cd0f5859dad11a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27449a1d41193cebbfcb0b33cf81040656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6d5347d35ebff11081776f4e3f10157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c9fdd4acd718d909ab49916a50b2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3823f6fb6c681da91afcaad9e9aab359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0f227caffd2c9f4581b788792461e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a5e7ab0e12b844619f541127b69af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d612923fffc05ee2f2693baa461b2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1915a1b62d753b79c50a3c4a7f8e8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715495dce5379c7aaf788a691cf1ad4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd688f8029ed91b654d3cac0dc83d1a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9e59cfb8e1266ea401288e37f245266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d01219d16915e332698756bf52c7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f6e27f9158f5d4aa7398f8346878768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7327a9593475181989cff57a2042a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038f6a4861812fb911175a479c7af1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9851f7ec168423a63a8694e838e71ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a382d99115f50bb4fc44d78bfc3bfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1fb4dc0addeedb5aa9b0d447780da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f05f80ea42aa0a4f16e3757cc509b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c673f4093e9d50bab9e211f1d37ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cf567d29e45f0688d4c3360b8913376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a2587937fd94b48c6057c747c2d8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65148371bf5193db6e9c791cc2c4ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520919143a99ca2ef0966d6499d0353879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20874b627b748fc1361fd5ac8d42c19b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e606d6da7ebbc6cf52d1d4daa55c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9d2e4645a58814ed532ad9a16b9d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3007b7f3477afc44e991621cc7d5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8b02ffd9addc98acb678590b5564284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2057968c5642d4cf9042b97a09aed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a95b0a114fa7767c777a85ca221d8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a394413d507afded2175e5a97298e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202c50394700830ff6f933ee98237a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fa71d686154b9d6343c63769058d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630b347abeab159ce169de4a4ebea2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dd8a62178400ece617686d8ecea7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6770b60af88b36cd1ef0f144c8a0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a75b33d58847cfbf4195647d2a37c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d73454540e4ba1950b9829d02f63a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e849119915c446baca4899fa26eded95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4903108ebd5c91041e9c0cc9b92743a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dfa8832f011fc5159af6a12729ffc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e30c937cae40f99bbfe970f8f89d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc568992826e4a898f447b399c8de099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2878ca793da9d8710c72907d704e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b765a958cd3ead148f349ba7385898101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c416744724e24571b842af593179763102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ca743ab6cf901c76110f559d9e58d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cf82c14cf945868ac203c303c859a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c0a9ae14474e0bdbb95a7b3bdfdf6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a565838335f049715fe9c9d6e9eacd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac48349d843338404fb3bb811e2b52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac2adf5f59e523718d84699e8d944a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fcbbb15ee75b32aa5f4ddcc6112ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfe00379895052848439082517ab36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d5be638a4d51f8d060f4f2e5264af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08500e998f9d46136ace4ad2e16e7fa8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b115584968542144766a8396c1362ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290130b13c83fac26832871b93f09cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0853af8c9991003f8829c6c8ad2f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584343a97cc97e4574df178c2f6426e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa577d8de387805a27a66e28419cb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462c808bbb110b905b5a6a6492e333a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ccf0b531d611ad24d33b1c5a7b807119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff12df442bf94d906669f165a5471cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af7eaf2a450a371773098f6e597d5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1364e5bb9af6bccc428d384557eec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d94f038bcca22788ed5262aadd9c51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72bf2bc6dd82843e02c0801c8fab84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010125953ca22a27df89121ec940f99c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a3ce449d753c597f7643d38af1cc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1c636dbeda47cec5cdf0ac95ace31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5397e7fbc542bb2dd71a2d4fb09f61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32139554ccf48d0f9204fa793a5d24b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115a4e95eb76adc4fa7bc095558d6c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3793050dd798bfd1cf8cfc73d3e9a83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa824d671663b1ef217f6174c0aa5abd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2513665e7a2dc7e3afa9dc55174d36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c158e4fcac300b1b90c36e5b492ab6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b950df80f4825aa14713d717b19f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b28fb5c0197bebab8e0883fd633ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62999c91b830cd46c22e49c3cb574f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c6dd50b4b2128f0e4eb9be917a42d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444bbd6aaba266731a28a6c19bdd41f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d5e8ba32fe65f65c33c04a48e7c52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014089fc8145cc3dca60abbc50f04114141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a719133f12a0ceb640cfea6df26866142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fafead371afe30ab00054ddd057256143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437f75a91def3636cc5d8a64987e308144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1a12b8910a2dbabd2e7fc5c0e4cc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb331b78dcadef6ab4d7e09aab46846146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a13c03fd72cb3929a3db34c78ce9e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34297341c04ad73ceaed9e0c928c6b20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a07c98db633aab82ea48beb9b5aa2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0aa583f2c18ae250435063b022477150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b557d3052a42a7e2762e60cb76b40f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f863764fa9c14175913916cf63fb62c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af3c17f46726380d3de3d12e29e347153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0d1ac63550ed8a731f8f30a105b42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ffdc1f381b82ebd7248ea37169894155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0a2afef61e4f85baf6c501e66e837156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530850e20d787ce9de4ecc8543d6b51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f872d618312e884a7150fc834ebae53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7515a7fd63dabf2e35d8934deaa37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c228b11ce8ef6b7b23236e85fce338160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1de5b12e763055235ed0bc767ba3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9848f2c508e570af366bea1123318162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e27d3a6b80a1d2c68ef5c92fe15c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6d7d6e0e4ca7a2e2eb6467a1e7d1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74bc1c308888fe3b9a3e9983a62544165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9fe53893b8c767ceee54a128cecaa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752a8a0dd12dc8b3f3e48a3ce439dc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cc99d80675d9666b10ee1e1575d88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6afc7e930aebe97d8017c5af831490169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3a2fc5b449b61d2dd028fc962c533170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061580a1039e7cdfeb63fa43ebf02ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764523f3362ffaaa42def3854296968172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c6b0aae12e0fb8151b514fe003809173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3736799d18f87c9a3be7220897de2f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc437fd2c10f92ff5282b4fb13afd26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c19dc5e86ee1ebe1642f66d51821a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbff9023f2261d455132920d2f191a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf0c98e96b5329d59238bd40a738c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec3a505bc341d238e5632aadeacc85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9417168cbcf4ab5eeec447f9070ad9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6218e60127f19b4ea0b594ce48bf58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa282687c3b6f042059e5ad9bec588c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08e56ca9354cd3bd69e349797bb0ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e43a0efac20d2a622c310617a7644184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7daf138387aaa005529a57175eea5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d6fd9f13aa9e498fa872059af2f00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb991dc3496fe8f07c5f164ae990fa1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890170f29c27c477fec24a84ebc3e176188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b5f0635b88ae7b50f1bfe393074b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e67a77b904060810026f9c6de938f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20847b4d7898a61467e10cfc80a102191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919709afd4a074a79c4cd660116ab5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea98aa360b6a15694b513981b6ec716193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3874b3b6212c67d27557472dc3033194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9614cdb7bbb8a707b9267684702a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbcae0685f80830b5b55e8113ea53d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1aecf68a101d8a62f2c346806ddee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb9fb5bce840bb50a119b86744f36f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e83fbe433ab28f382ba860b80bb144199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091f80dcf19e57cae9bcde3d367aae8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0abf76aca1434d02dc16163debbe73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548e1f4eff5eebeb823bf18dbdd1986202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c725e46870a03a0134d72a1d4be6a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4d2f05a9b36a67dc0fb096049d78d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b66c8fdf7c850118043679dede0a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab18191b1e9e71aa9e0f5a5b3d0bb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c168e0191261ead0319394c11fb203207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b823eaafae6cd4d30f01858f13499208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc6f8ca6263e984606f648b7345e0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0c7867b39377ea806530dbd419520210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76d8ded2d1c3754b4965d91887b0a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b216b665e77bb5d4949b07643b124212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7998d171cea21cc26d62ace189f63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06767d944aab88dc50350394a5871265214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e54b2891077f7d8b7690cfeaa1809215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f5976c6c6698b7c88d48effda4ad1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbfd7a8e2a926890d526248b761d5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b753d5f338f4e87c04eafbf31dcc09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdca017094cce33f90c5861c21ed42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc93931ba00ccbe1846c6251339367220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dfaee58e1498509c60f84c254fa7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ca3339d843b581bdfee1553aef6ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88378a57f347ca4698b938c38d45dfe7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648799be85ab0780f3562919f0d15dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16da825a657773b461bf9346a67a484225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afe8652904f57a69088f2397f56bff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e61e60cdd6c078574237d81da46fdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6e96433b5951bfeee7467b7583aa1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646aa057db63f4ac37a4146c32ca384229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812adc6b30cbc91b80bb8b9efbaad2c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dc1ce96681bea69775e47198c6edf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a772f7bed745f0c602831ec949faa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d872b2fcb989a26aad6b9fa11f7f6ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd5a40e5aa1265dbcc8440d6106455234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85501dd14334141c6b67494b82cbc22c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6ce51ebf2c60927b4299e5b30a20f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ada24455f08293f13ce08c655a457237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1abd6ef0b5f84804c486996aa78d83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f38de065b3a0a37f121ab738154b05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875260fcc4742ae3639f039aa1ed335240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686905c278f190d3e10388f98fe1b4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd28e784c9c1d7bd9e9c9b96ae126cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deeccd00f8e345eb49da8e60227fb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b3557c4db8a4725d2eaa5ca6d13bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318104b510985bdf3bb90b58875de66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6243f0579c7f50b800c1776f5d45a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79884cd5541f5f0f2d6dd95cc7bf4eb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44e7cd290ee019091c2e1b645bef1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157bc1851e918a8fe22b5eed43d5831249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b12288abd46fd02ae6b4f18e8d3af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7bf419cfa76c7d3afcfbe93c84e45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88a60ca6d52b7933baced6646a8de5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e289e1d6fbb90b3efde4340948fd29c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10798932f6fb6331febc30e22509c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ff7bedafd8a9c5cd1c9e7be3357ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6c2564f3172033018fb5740a56f86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e7845a358436e9cf0c827a31f22ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f08bbdcbf0c7e0f9dba35ed2dceef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed1cb0fbbb51477ed9c36f7df0e2a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b463ab082124ba3791cc9a478350c61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224743744827c351b90252166d1d41a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973f99d3dd0dcf34a2a7f3596fc2560262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840db379a0c6cecdb1a1e1a54d2a44f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e37ac91134b0945782c5ea8d41500264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fda8f0894ac328be81d9e167bf394265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac7b496232bd4f3cde7b742ca597ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ff51751fe6af931b5c0b6d4b5221d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef19b6842c598d9da79f220a813a4f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaf28f243958ab3da309433691f6b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381e6018ac9833e034cc8645dd2a7fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71858f82d94a80e4aae330e2438848c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447ea7cd6b959fa915939d85579d8ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c5ffe8b40945c8792c5866e918f43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee98d6da44c9f99ebde40817dac534274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a75a464d15f87b87777c786571e2d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0c2e46360b7ed00af6f08c9a73b98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5b5cd570f3717aaeb9971f0e3ae80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a08e55a57fed3bcbe9280be63ff3b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91482e0572ad4e87e46d2a635bf1e14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154bf50fa6ce9d6989be8f374f94c9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6842868f21cd8fe04f2ee28eafeb90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a3930149fc56abcf85094f6351a21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22671fac64e70103054a61459bffe8ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad4bff67abebb5c83c096ff3487c1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b923433f5b05b77eb674a950e82b02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6e92578201f916b4985592ff017fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec634b53a856f45f52173bbb102f25bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fff1653d53ea56b3de858a6fb8ba79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd077f12e80b7eb116b95fd13af7a83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6a19873231382b09ea0f46aa8d941290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767ebf521c044ebfdb6aad73a895c15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75005b4add2c00c1926bad763164985a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e355e73e587c3a7ca9c28c5132a49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1345570f938e5747aa25a0bfa73a84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114790a7d5773928a7faa955737134a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d486ba8619d793a90f37de8519322296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01cb473192ef63786eb6d26c601b19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91063af430cb0840c608c023aac9040d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae220b39424afd298d1faf3c03873ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278dcad2883323fc1ded087b57dbff5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6618f3ac4159104d71d30e3d07d00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca380ff58b84a66866694684c8fbac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ffd878cb8ccc743e7897295bcf1a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc60336915d050f9e5243e3a0db3c33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61379966f8d2588280e38c1949819764305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91152382b5928b3aa6e9b8025019611e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce80929eae6c8cf789e2d89a9b54f8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec46d80bd6ee91c59c8e4a9298596ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e896c5f314938787e9d3e98482226309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06de0275479e00a3b1807539a8e6220310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3eb134edbce9d7178de42d536d0b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78385df90709cd211c1887800810eb76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6350abb811d1baa0b31a073d351281313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffd86bea020e41e765e67caaec4ea6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f834b61ff03101627e66e0a980f985c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fa075b1ce45b6b992cb3c353b525e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61833614d1fdef90e95f58517a958f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dab0664430b88ee8c9dcaa5059190318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43019557439cfff6a3e64b7c66ed670319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6db96ec523bc702c3fcef2c4fdc43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c68749787c7b27e9a8d7b5339126d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650b8ab59178b66204d8364a0acbda6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aaf07fd8a67fbfa9350bc9e971df1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6b2b5c2ac2482d732a1c0c32f932f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bee5ad2a3e850a5c2c64cccd5732e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a336b02b7830d2ae32be4ea157a92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd274c1ef3888fd99a08ebe801a8399327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf9a49f310249d5d71d2ad9de26f86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd349dfa67c98888d555efbd0709e5e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e335a9204b66dcba8bbc26134b755d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fa2826489133d1ac89f0b279b672a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4494e9a90e340d74949e2fa8cb4ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae0c6a0329e4c9f6146edfa3c95628333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34924f76b8db948b9252bc90f667b130334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4072b616768b6ad954bc5a35712c04b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a97016dd6e4613a95942e7621a4df1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfbae184201073dee7dbeaaa89442c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076f0c733acf5a9e8aaef6642425b42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd292656ad44c24df805f7d133bbed4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a3405f20d265c370a8b52d9592019340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737d7641f8be36b9048626844c613e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92243b998e1e8bf30e7c3f49662be2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4790eeafafba6e77058e84197a6cb8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356dc197f10d97ec120e420abc8f154344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52756685e73435cf2e0faab61ada12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f834caf14fbe42a291c49c1ed90ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf56c0a16bb6bf32abbbfd7aa01e2b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed209002bbf1c6d8583cc09fe0e5f38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61f6beae3dc2618b62c83180ec9555349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5477813b42428dd79ea43a6b39cb68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692784815b4b914a2524f310ab877331351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc3b662ce85ebe44fa1bf2c20beb46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1830d81af7dd14531d8c1e8b6a83c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86367904ad935e6f0f0ce110b147138354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46c3cfe6859f8518cb271ebe150f0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934b33202a398664ea763707ac1969d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d687a93153b716ae1fde1b0fb396f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa1699929734f3c5a3f6b551ad8ca3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e613683ab1e5344b8acb15e16f12af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e498f064c02054c0c480a48f103741c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f09e916968acd3c42bc7add0dba5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bce8adcf27451de7ff7931777dbb3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea12bc43f019d2a946a0971ce21282363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147de5a0a2c892a5850e650398690a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cd20aa0930b34e45db249c1c713c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eb22a4df3974eeb718f60d1e6df46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212c7bd02c02ccaa7d9602872b08e52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bef89463d56035fd4918807714a59e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d86d471ddd4cf1f3a65ede41026e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79949d1c5383360d908f23f1e56166f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825a4f9e8aa1d5a6c7fc2e43ea507c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e581856e1f8eee1639663abc8e95a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad9e7065591e5feed8f7bd08f30cc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b390f7af3077e3609e6d9b9dd4e37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf666a733256c7ce1a64cd8a71be827375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14967e52012f3370806259f46cf73a3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22f15cb344dbfe3b4a501b9046227a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c79d16be95a15d259394ab992b7ab6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f71a8f500df6773729fa4d5b02eeba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c8f1510865a7f36976c0c140dc9a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faa316d883b90901a2414489b5fd96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22907cc9da4e8cc28a628cb4c4816a69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8e6b1cb2e5442de693620a6640eea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f165cca95cb053b4ea3347c4b9729f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1e8c350687546ccd3b785ef96d2bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd928d44d698c0bb3a079ad5d128f0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b10f2124c26715e241e00a580d16af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32fe93f0650d19079d3b845111203f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927427f221364af255bfd3d91e40ac0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903763483361fd1c2a3122f45e76789390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eed7136317803c05db7032a6053b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd896dc94d9b881f716a224109dc4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7e4939be5571cbfdebfb96e832625393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e167b5f5bae460c170d8e72301e3475394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a7b3e8dfb18abbd41e2a1e0e725f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f186761fcd6efba7d35d7a41ae6e3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899e8e26e6c07a2a94db0e6014db2aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c56ba1a0b0bc738188a7748db7c51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3bbfa0cfb0be6ba409ebc8063d95c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afc2fbe1da55b8553359c2d6204060400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c357e1bd9785a42b677e71e9b52ee31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd098d1ef79ab42bd7960285bfa636ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b19cd2a15e9b20bb3f1c726ff181a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb11a8caadbffca0122b8de655cee3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db199aa682899aed64f41fd5402385d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43465f208fc9ad039bc5e67ef421f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eb5a93b9f2a4e2f3a7b9e86a29e2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8275fa63266f2384ac8eabe0fc3a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949227672b30547cfc558e0085267c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57797be50b1b6a17ec86dbf2ea175837410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8f3e6925dce3d1ff795b518982977411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce9e0b1c7c39bb6a8d9a2f8817595b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4bfbe8771b160ba47a138adf0e2b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e8c2473dba3070f4f45337cd9f02e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28553ac8ec4939642bbc1c7be7c7a4d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfae5c50d30b6f27c405379bc3bb48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1d34a0d035173b4111766f73e2a23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1637c797e9c27847be3724f8bf3c88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014871c715d00bc57bfb5c7c17babe88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daacbd8849f077be7fb1c7a01d8241420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d202030914e990b79091a51874faf89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e18b97d3d9375bba265f9632c56965422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b53d12ea229e3b63f78f6fd5e5d07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be8a9e75d04d5b64c920e747336ee5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29f09d2b80f040d4209f0c8f16b148425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce25ddeb5c14ca1b22c3cb15738a8b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11517ddffe118537fed4394e08332f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a4f3bce935ef21973b88ea203be45428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f13151c34e3a1f118ea386298b9f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de29b4156505ae34e113f036db66c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71e9c62c1c5efc9abac9066433c725431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e05796f2f3fdd609d53af1e911b0a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d60005af11459114277fb44c1667ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be170a1b4e5beea0dbe9fdfaa66f1ff5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32af2d9e6ac36556c80fcd53e42932a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59024f456dd3b733e1263acd4c4742436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451174788a7f320a5b7453761abfa66a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9f73da26255eabf017aa664b3619a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd048ae2bb9739b8d379a1231472cffc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b69d085321ab0d9fd1b5ba4484f85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f83b622cce9e9ae39cd4774a08091a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97c857e3435fab4a1024bf680b4a18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274470727ca03f3133d62fd44604a220443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae4d498c355d142d7717fd544b4534444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd546ffd72ef4b4ca18faad2a228750445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304ffaf0d87d5334615a7ca709b37c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200ceb2859d9795240e8d957af37e13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441027ba2ba17a4475e7e1d3d5b1d1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c396b6559ebccb5dd718415e3358e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f075804871c711354064327767f760450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca5629cb1e0b43ce17eb0a2f42b6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f700c5dc388edeb0f78cc8a6a585a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd7d2b03ad07290c82467071232f98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e440d1d0341057dd9f1f310fbbea73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50554b5dad17895ced23eeb24ca5ac1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a57bf16f7a87ca20cd366bfc00cfe5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfb582ac0da7d1787b7859244c4095457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e707876abdf90a380971cf20680d7e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07406bb5eb2ff39530560f50bb6b0db7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9378bd3887ec9069b2ff2356b734faf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdf7351b5b653bcba8354611244b95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e93b635ec014d56506ad41becb3304462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf82f9e7a39a3f1531b3e83b33374e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce568e4c5b63961793f0b519ef3108a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6a9695912013ca54c51339310929d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741cf46ca5c10fbfb654e3cd2137ff5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf0a1560531eaaf67a8a4c498431a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41d550c128a8fa1031ada076e3904a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570085120d76e24742bfbcd0ce675085469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf05c3ed6b28b6dd545c340e3f8639470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeceb9a0b6a6637c9c1d6fac508fd66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094a2dc6fedd2fad06627df0e3123d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafc6a1cc0d9d76fdf7b658a2244c67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c77deba891a1bf40c20e82506dc06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063ba578d550c668e9bc6e6091a26b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7082cbbc6581e218dbd6e621e19fea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed029262a72a301edc7ab55e39ef4c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19febab18b6f49e843395613ba3846a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171ff0e9514e7ff48f2bd3fe0f36025479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776a3710abf996a7242c6606c0c64be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb944019d8c2e048cfbb42d8042d6c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a91925fa7ad5d7bc5a9e08ebe15e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b2979b15c82154bdb8f7fcd0a2537483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dc18f28ac918981d3687e3d434a9b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d26716ac33f96dc78efc9f1dda3282485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37f2b70e5df636fa98d7e02508ace7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db220b4208422983a6bff0143443efe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6102f829d98b7e85e9bc48b6081dc69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4585001c22be1a4e39f4ac92a6cff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092efed4c6df9b09fcdb1bd4581d7da0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778ffdc41bdba64107e678c23bcf56c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e13cf8a10d5a210293438e5d9a63fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08f1e52b31b913d39558132894c39a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0f6302edaa20c8854c5793edf20ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05238feaf1c3aa4b3d33a29ac67cc4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dac6a018376589b6253e708f263c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f179bce8a22d8a0a9b1841446c21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc856d61acc2c4d4a21599c45b47a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94818f4bd5162922368dd6ce4b044a5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceaf897f58fb1a0230e48194502cfe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7468e4fc68eaa481bc3ea6f5f6ea8e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f158b7e02e9cdd76ef6753cd4a681502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83650d570c53d0d46482527c5a8966503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d51bbc988380deb78301737b3fdb8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359bbf688f483429889b3918870b193505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0092af8b5abb5f48aaff76b0ad48580506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d00006ab1f244eb01a88d3f5dd1fd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51884c44854432dd2145f6e95e2b3e3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b17d18c5b40b6ed4bf409e810dd6d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db936cf8b9637c7bd148dc68975e1591510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a80e807779b9738c3fd8cde2b54fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a194acef3115ced23cf2770f205d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e8f7b178c78eed0391d141cdf0ee6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f0eac4d404430d533f18582eaccb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3d1f36d4aef66b4bcf221992f5b58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c1cc6da4b47f9d20c2d226e8fc18b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508451dc21f5833f9c012dc84abbd6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab0dc17d9fb499b9d3a43a5847b47b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb4a10e24f50457a6b5df955175d99519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852f41bb2f076c51dc58fa826ba52fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e3694b5f83a766457a13b4794d819521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3df3098f9cbbcc4c1170923245009522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd49b2ee63b4dd52616b4bbd4981ca8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d6a5a49584ae26dfa25ade0e1c6db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700c306a42a4aa9b9d1d9e163117d54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f35672796ef7e10b3a782b99e73f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08601f9338f360dd6aed26fb7e2cc562527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfd69b762de22621042fdf01552c7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613cb03163a2a66a6262d7ac49f38cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a85bb06c3f5bebd2b82fab4ebb9f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaa2f547947ac5d613c3eff6b84553531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c810b7aa3aee6f19f94fad059ade7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3923bf7dd7150da3325b132bba113c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60271dbafee8de045f7fe905ee986050534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d59ee539e41c2400bc0d1cd221241535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aac575a371e2c67bb13fbc3d700e7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88941f0558424b5fdbb3b1ab334a1cde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdea30c49b67ca4a9b9dafa1e89dd94538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be2d4805e40f1b2d1025aa7ca08ec0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1f063de04178dfd36ddda2feec53b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a9829f4ba09efe91221f1475a2aea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74566797130f16dbca59e2a13519ef3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ae427c172aeaf667d3cd68fa3b11f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0256abaeb45424763bd2e491609537d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8152c1af7f131078ec73e10510f09a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7eb51a9282cbc73d9d7e8dcf34a21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251509bb499b174ff21de71a4c511db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b5cb5ca791bb287d89db296aac4fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aae10a43a298b67d42cdc4b0d040da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2193fddcf164ffc9cfe4fd3b2ba93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef2077607a28144beaef280438a102551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ec332ae71f21f010fe69d603ccd3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560668346f41649b296905ebb6479257553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556036d2a2bb0234a34dcc6d257bfc03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173af7f0e552bac00730f861009aaea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542cb1c1042fb623a67ecb8d17bd483556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9029560d9c4ce21bd52dbc2fd94ed92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1a78d962dfe192e7a99d77d0cf730558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddf20de27bef3df44799399af24ffc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abfbf0f550d61c7c44d6c894dbe18a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2cae16d429e0b15bb8a1de101ef3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fa6957f0c559338585f417846c1c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1979ae0c2fb9691b8498379af4cdc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c9eb3a31248bb31edee0f9e6d536e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb416c6cc2bec1bbfdaf169c68d3c339565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249d9bf969acf7ce114675af36a7c71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2d5dda31cb2d3ef26a6b282189296567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea26393e6c52ef6096ed1ca0a3e2798568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f69b8edde1fe906a1ba10a10d5c713569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c724565f4d4986fe6865539f9e8318570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382236cc609b5cf4e080f2cb93830ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103889f66d70c81837048df27a733b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6997f1b0e9337f005427d265f6def91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0823c622c9f238c4c7f8bfc62ff95d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095472a0563a9a8e59ca70dc212cda1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31679ff84d8f6ce963996baadec1ff6b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aae0ac9328984378ec877b898eb847577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335db4ae84f967483acb0e9db3b8daf0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd0b9bd7c96c52c262645255b1eaf1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7d93502a4a65462c89eeae0be16c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae124d54a222648179a133e08855f66581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fabe359a397f893df67d0670ac8b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361869ab16efa86e4c122cde5402c11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fbb10cb4f4d04df092bb433c3a24b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871a265992d32074b5519bd03017cd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e4184cbdb48f10ef3b85d3cd7c867586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e4565d70e737716f14fc1596cb7be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e598e7bc417785f406666f90441c74a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2064d9cfc67f84389b6fdaa9c2e70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9583f52b983197a7bb4f3bdc84b89c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb9bc9eb4f5039edde9bea31c527b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173abb935c203657771215d7c4619dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ad751d3331d81ed0306f54cc9e0c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb043885654222e68bb889f2aab9722594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bef5706397b44b253fb78c801ac4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaeb01bed34076d6e2f73db21babd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2114029773a32e3e5da77a785d3c75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1eb23e2697314a7f8347766f5040f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a8de6cc009053dd4f7c1c8ea3ee66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac97b0c5cc1d2ca181810ab450f853600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4be2bc89dc071ce6577bee0e1da6a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c106dab3e0b8d828f4fcd13ef711ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83491b12b462056d3415794bbe21384603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8e90000ba16b0bf771db463518fdc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bec4162131e74237b93ad30bc9a37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e4a8d5812d345fd3bfc5fdc04cd4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d000d4b6368598adcae73a1164741b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53694a834b1275c8ca82621feb125319608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e60de5ba4cf680da21117891e06208609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d2641cc2708dc03f38137ed45823d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed23e44c25a1c3b340f0b3c52fb90ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c276390ec8cf71abe6fae7c768950612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b57e44c2799e17200019dcaf341bd3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e043123ff8a9b6e5b23a53030d74268614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a33c1bb505de81d5c6db61331b2e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e378a75b8667578f47badd70aad62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd9fd87434163694057c68651ac44b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd422a70e21a0b96b1b083eb421a2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4e56eb2b8c0e91bc2a8e804b1a44e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc09aec64ca3675d8286b84e75aa13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e38415693b2b6f1298a44f9ecbc67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd6381a74b06ee66e70b644b74857622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03a85a06425ac718865435d6e08350623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c262ad4de76ec297c2029019f4121624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bf077ef73ad6bd87344894dd81613625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe003cde5f3a89f677272f81f3207d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69072ac516fa735fc7afcd128fb48d50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b2b0fc6754ded3db022d113629414628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ef4b3b309d34378fcddada4af2619629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc5061659d5fa5bf686930efc10254630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e09939356d8c2083f87b2d1bda6861631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fac686397c5f4f72927320d85935e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387d066753d53bdec1874a516372490633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e4fff9ea4428578f67bce1f27de60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf826934deaaf27e1b68fcf563de25c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf3a148cbf90290932e2b62f092813636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ff7b6b84510b206b900240668e8b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58990583e03beac22f503b652179da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58924aa90a2542721ff9afdc8a6ae4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998534a581782ac0efdb469a19a43e7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e6c83ea523192bcc372f1087a8ba7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b1110ff2a6217e14b073ba11f64b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082ae7c1c975d85f6cbd3613028077f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b13cc7a530d8e15f806785740a0a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beeb85c0e75297e135aeba7c572431645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9ac68aa87cb0895f0debf1bf584ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16de90bc4c8141a8f2f8af13429885c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4489132d25b4f9fc81805b7f6598ae0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43994d5096605cfd798248fb86753dc7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab448932e0801b68ec8af76134921091650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3fed0f557aeec6a9a9937a6dbf51d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740b6b2b484e5d353b11663ebb69af4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb92250cf9076e5cfce5ad8f4b4c86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a75b09b6ca5551b4ab61b91886f756654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab66f557b1ccdc10f51228e02c186a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb815144ec3ce0d7f744403da0fa3712656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c893c0a5e8b9c8308e5668f28c3720c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93963369afe3878f1487e80ec91c8fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931e5844dd2b6a6706dcdf77a513ecd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69e5a852a1b0ebfbe9a9b5a9c3c964660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f138552d3406ee1f4edcb0cc6cf46661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dcb002e88d094c746272595cf95af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a52f03dabd4442fd58ac280acc1d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b40e85f6deb4e70430afea7e318aca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155884693bf468fe7213abefb9d29ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47488e37e91455368442ff49a76ae33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b067cbc4fc603a42b60b013153fbf18667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e0b1f424a6a16a3425360e1fc2a8d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c039357091ed11c979622f80875d20c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9d1675b0b133c20a784c9cfe89443670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559c28119203896eb3b95f4c793007e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86428e09355d19d36c1a128c7866da4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2134c0996f7f91e999b47b6795384673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a212c0d403f97b213f42353f1d3ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682db85c627550c431a35593a626e48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51bcc2927c6530ed6ef0b012804f8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56ea6f1fe22dbd54d37d1b3655795e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd17c53f89ae9927784f1e932cc43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f94197044617ea86995206f3defd26679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e81ea9990e2541486eebbde8a1c6c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748218c6f9a98411efdec9ca69add264681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76fec21a18e98a7db83e496f6a7a94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e377b883c73815c668e9034ca8175d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c33f3853202a67faaa5f14652bef8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5614b3416da3ebcf52e70dbbfe7c16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5807dd829fdedbdf997b556b088c34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c48fa92c1bd9543f3824e00bf5ce1e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d23909388e54f021258fb1ff00902688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125a6c825a68ec1fd9beb42b7304656689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3db21f8f46572a9ec26549f9998a8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d67a2b25f233f3d49fc27fd35c5fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9c622341e91aa15c412d0653440fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af790d75f52b305182b37307d910426693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09691f58a6082562aeda5af9b6a93b28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ff737fca9c2a4ce338d57952ea346695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb934283dbcbc957b952e3c2bbc1e72696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936292de626a49be18726ece508552a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c29f52dbb8711304f5a1337681f86698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baae44425921fc85d658fc1b55e282699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076efdc1b5ab3f8ea657ffeb2f75c67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce714f66ec14298533df5b6df80a337701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1084a9bc9d5f407caae4b55ecec5722702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6836d53be918e68f4e7ee5dd3817e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79bab2577906ae0265d5f698e893c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b57c85fccb13b93c16d6adacaed9b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b168d9dd6d05fa330cc6f03d0ebc4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196f97a9c39011464a3284d8259dcbe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6cd9309496e777059bedf355c678f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f524732d48031d16cea7f986f9e6e77709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff230a96d1cd8fea360d1f748780bfa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3c8063db7d745679e689aa4e0ce87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352089b8477ca523dc9c806be04fb7fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b944a3eece4565fa6ed7d9aa39b67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812043869f9f77e1db0419330d2a7b9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731217284985272fc2b6e50c81552f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec05bb29388e0d25eaf8d7a15fc25b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe85369ba073a12886db71420d2380717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d5df925c3e0dcae3c315ca81d6cee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbbf4a57195ddb68d34135d232145a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f738bee3a65c8a0c8710f50dae60c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d099acae245ac863bb734f2b30961721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356848513e7b611b6f73ff31e77457a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ea2afd242eceac4233cab430bb21c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c5e441519332f7225289b8f2e989b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ce805311d6f81498f717a3c5d5886725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b2bbe5b2522f3f7b81283c8a5ce89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5f02ff72386538a5aaf908c807ee5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf61a271703616554208244cf35f5a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f06ce71b666db6e921772a2b0ed694729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19726fdeb9de72b9b94c45afd48fdb1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cc9582f47fd966fadf234c74ca50e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17606329d94f1aa3bee2397f4f93d138732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20daf264f33791b0577e571a63a9499733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ed77ed29b7600231ca5535be1d855734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985a0cbc6eebd982c733e5d0388d676735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd874c6c509cc4fee79e14b220c04a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e474cede7693ccf4d537a38818bfb8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a03384c2dace739c2e25519baccbe7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db7220c81205efd0cdddcb87338059739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618c228caecfddcca2f5e44da585367740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224281a6e72d23b92e2fd478f3a8fa4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118a452965f6da8ced359dae03ce89b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c3da0a7a5e3a3aefa299dcc8fc2c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2881ac38ea982f912ea5a0e6825a721744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b40ff51687ae18088e36cc24d3542d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9d86dcb0ee328cf24d9193952d53b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a7551bfa15f837d999201773153cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd166849045cb37e81591f45aba5feb3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd06c999aa4b6ed9cadaedc15db9cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f05e2e77396419caea813c9333d2ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948ffa1e9a6f6cfc612c453433a9af5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4544b8558e40ccb8b644cdde6b786752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bddb90049305071121e4dd49cebaf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf7bacd8fe3ab83e905528ba5421e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dbcf3c2e0b40a5f02a5848147f08b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b38a8ade55c9a093f976ab501130b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608afd22c86dd33db736205008bd1245757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee03f3c7550170e11adf3fa813383e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750821498b4836ae6215d6edfe60d27f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>