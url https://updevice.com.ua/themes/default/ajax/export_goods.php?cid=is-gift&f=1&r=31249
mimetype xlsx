--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba15f75b0663f68a6cd0b42d96f3d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dab9670d08e8b9811a2dc2326384962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190378411927b5c88719c139633e3e433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cd76be5f1c21df9b94a4f0f6ab8834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561285e9290d5270de7390c8f0e575595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb63f4f8eead0120338d0cdaeaffd156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f0f8a4058f1f759b64e43fd3592277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23b114d361e39f375b2ff8cf5813ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90592b29dbe13785da7e3e77ff462b649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866d4fd4f7fa39d08cfc07b13a9104710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05fea0fec5fbe1008e8744d7cc59d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ac877aa191745090f1794f18682bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7b86753301bd25871f4493f0dfffe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10fecca16f59e95fc14c3d5afdf9a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4419bf0d019eb5e9e35186c2778625215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0d478ea7aef9509141d4f86654bde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483532abddc9ea9803511abe28b522417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ca1fd1422c30ed00f2842a3ea7b8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a7708f67650ee269b59a7c36f14d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d616ac27bae0a434b6adb8563d526b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcaae114bce485fc0cf3dc4d4d411821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bae888a3dd2b1d3d5a3d6540cc2ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843ce92b88df96e94b3de116dec6d5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55e45d8f4b3dd2422d451e9f8f63e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b613b6f87dbe4e20c0b018f20138c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0aae6ff4a78b03de209efee086ffa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221134e51be00c6cea1dd304a442f9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6bc280169e48b6e8a8ccb6487cf4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fa601593a0eb1a2ddec00773d175429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad68ac25a2a32c0fea63868063ffdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de166d8c1b23f95d22bdfa8ad539f26831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1b76f962fb593cfb44bbecbd2b6ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65138c183d1e7802e0d754a0703d686133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e91968ef44e609a429c36a3e484b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3974dfd62b24c792fe3ef7b3677df2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ba89475bd2c9ceb37ec65d3278d9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d09bd52968c772ab896d0348f0be537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeffb2ebb4d1de14e5c842a8992d9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca4a836eb0817b776754469ad31d0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d3eb46823b4468309040644c4821b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498e8950b40f83e48fc7470461d1ccf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9734ba4b02fe2846f96f9cef9aaca0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936cb580be216395ae6f6bdc6e5b87743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c36acbda1477d66119d4de18bb60d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4148c463b1b00bf63973a8da2626e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b419a802c4b2af9229903049129f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6009f5692bf728301aa18089a50d8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202cee76824085f694a956466d7f59548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b15d99805c47f1833d5a7b92b3a72749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dacf41c7663c6b6dada55554121a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaca088e7f3fca8434999cac388c15751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9d8baa6bfbc97ae04c98f9047682652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa3fa25cf5ee271892d5beaff745a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524045dcb3c29ea815b1b2f037fe927754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eb4fe34a7486cef5fee1e275e4c4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d0a5588c2197ce957504b2565a6ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18264f4bbc3db7fb3fcfc76d9632167557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604a2ae9182a5dbd3c5e6a9576c115858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63ca3b9a31e695f5e2ae4b55ba313959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8932e842377118539171c8650e550560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1716bfd20212deb83f3b80d9f8431a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df61577d5629280fc0f2078b43d9d8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250c6506cafdc83e8f84dec570677e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fa5f4d8479c6d68b9cbfa6882b4cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b58e4cd68be2b46309e2a2058eed765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8dcf12090e6f7b263d87d8c8b153866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b7e17fb2c3296d3b68c223b67768767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb0d7f04908b7fbaed34c8f8df245468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de8cefd4ab1c081efd95678a92762069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de8a760e281a8e42c91c8d85e89cb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670996a064d43283896f759b5fdd1aef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac297af84dd0e0cc1fa99efae396b27772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fce5a4c5064b59d513d8e0cf25b0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67511e073aa8e7da982f302599ccf6c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b1b9a0aadd06cd912b5cf55600c9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60d51349281cc347c4bf24ad88fc0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d836b759a6ada5b50132f27e517aa7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada11830ecc9e9e378b3493660cbea278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf810e0c86b400db6f20de9e5e694279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b111d2630bb295c67f06e0785cb19e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d128fa8711389a7fdbd63d42be7edec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254bda0dfdcdeb5f88aba292bbb363282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd04360009420b40f52d7336a9da3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9878443b9f1941a8264b97761d5ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085abaafcd97792db7bd070b98fbbc4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b9fb189380c7e9e7b772609daa1fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5265ac6b15946d9d92650c00adc22a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b5d20ad6badd57dd37644a461499b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25499592cc2a2966bc7fe972d6e17689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f51b2dac8ec8f8225516ad280102db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06c99aef8cf40ca3ea041fd31842e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde013e3d11a5eba4507ccf7a52535e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe2fe4d847a9762cc7393926c9679893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee7f07eefd6dbebf61154623cccf2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fe9c5d51754e51c4d64dc54fabe8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97b2813e4c4c578e5d217119f5c75c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1c87e1b3d1134d0aac92455ac1e6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f94c897da79f17ca9f71f99c2eed398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bef46be4c6ecfaf0d42149379502299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f66b1640c8ab7e384baa5f5194f28c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0e24440f99cf66d7c3bcf6e5c8ffc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de98b88778b7bc51a56a647c43dd9fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db93772edc73831e9ae32288fd6bdb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca028610ffcabf221cb80ad645e27c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673884787fad83c2338e19f3fc8e949105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1dc783e829d919f0075f4fb5bdee4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59b358e970d9738561379d7986c5f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5e9bfc0172574a95f740607a2cac9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5311b09a280ed2011136d424a0fd3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c187cd30b6808948fb6afff44e5bd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdf43d1ec547d4a9184635dc0eadda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc20b71f5469d7b7b8b8af6a5f29f45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca36015fa6cb093bf128d1b2f8947d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66df25e195ba50db42c41b1dadc24b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a29df764f8b4d330cd94bee5c6ee55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c1efbe6c1061d75ea45487e25311d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b3bb4c5946da1a9b39d69c9cd76ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e1c1f7f77e534879aca994f1dbcac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2256ca1d975a5fc84ccefbe176ccc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a9036184834405911a189334ba76c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bd835060c330521956f8adb06a8ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac489419f77939e5241e7d4d181724122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7895dcc506cb4eabf30a6deae4f20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b78db55dce988f3f936aabaaacb1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb491d57248a3f442bae70835520a403125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fb1f4cf9276cc291e63852563ae0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2419f01fa5e5fffe4a4f09e624163127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd4c7232514401d564bfd1f1542456128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df114d7c783e2d378e76086fe546170129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e02faecb24886bcffc1f5ca19eb38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ae9fd051edde01322264eafd6dd00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71039139a61375fa563e3f3a746b10e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135a7619375558fa4d21320f8503fa5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f865615e339720f3e2f34a45c0237134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89668329090337aa60aa0bfbe117c9a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6854b4aef8769addd59e11cd2257d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c63db326c65d4950221759ffea28d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020782e11819845f8c6c54392c8c8b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf589a196cee3df4a70d944b073fe496139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06add758ead8827efb7753e4e16386b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013be35e150bc3932b6e3a64ee1f887141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf402f7b1c1b571f4087d3f687dad41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f442414075a997d8533d3307c65a27a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9d76c402074d9166c23ed06d1809d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257058596f3c51abe6af54c19a12243b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908701200ea83eb4f7975e325996998146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d56a3748c4f0280df607087537026a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e9a180181c06bbd004318e2312249148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc964598eac2ef45f45fe5ed853d1e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bb2e3958a050dc952b80960503d51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5199e16a6f385a7ae799867c1b8b642151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcd5a89de2d6c88bddccf853018ee1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312cf41ef44cb6ef3b19130275300fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55703ef1dac7ad708a888d0b9c465c15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaed5ba72f0277b2beb2a9c1e559a64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998f475ba887f2e83e87208afddc120156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af467d09b32641266d059c82d1dccb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddc7f329d282f19e215b70ca3efaf9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc32e77dabf6707c0d71debe005755b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd2ea878902373a8806af8a0c95135160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c16f5eb7a19948c79fde9c0b84eaef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cf31728f377475cd90d7b49d8f91a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eabccc322184b2d6bcbbb9f57afc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9353416fd3c46aace47bc047380b2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef685dd5806a6ad6a4c8b12c2373a78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c248e09c5d11b4a37fc9be11e4c2f9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17858e32baf96647425a9626994b4921167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450894cbaf3edf507e22f79acb0f491168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b370ce295f183954e35950b9c5d446c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341ba4c7db5d475cc02f695e56d0b15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f9eab33e2b1c76732b06c72d90639171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a098441fd18d4e95fd35fb29bb3593172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bfc41a02538d93c8e78f3d2ab7d41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc7c45e3db3a01523dcf027612901f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2824b4e886555d61893a73db7974e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87023286ede0f693986449e562e2dd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f56f3ce8522c83a4a73b06c07898a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b3928d844d29a87a64b83d24b016a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed11dca665d3f30ef9d69e3e2d8135f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ca8872fce6e8c6835c54b18091fcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d58e411678942163a707b6cdc2774181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f81e5eda1bef0fb58327efca2cb3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f5c1bb6bd4b96e722b296c0a7f900183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a3a87be8113651cbadc794db6a040184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13185fca45941ee4d36e4473f18ceb90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb822128d47a6ef6b2f7aed92d08444186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1332a1de7fe1011a36e6ab0b8e20ff2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ece58701dfe16d481fee0b06fb41e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbb8703f2e9cb3ce3a95a4b3f12f56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aad8ecc399ee2ce79ae0853cc51e21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80da2074d1453010b539ae4a79eb48a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e64eddff125bbeed95ca2e7b27938f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68508030ea5bf3d7c839a333b03b8a8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b8d09da928a4588cd2bebdf1dc3ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdfeed4d6334c54e263c6b4ca3ec57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20c18a8cf42cb53fd46ecc30c55338196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363991c0e784254b5aa6322f50ddcb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e045d3d3e901e26f87228020a88ed65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8534dafabb94ae9d45f766e4111f7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d926a862149b26cb033743fbb52d6d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ad91494f83573dadbbfa3ac232c66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb999ee6f2fa7aa254d74d79c921a51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c82a49c21cecfcfeb09882da190201203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cf1d57ee7be49d63843db26fc31c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bf197ee00e26b371257c539d38c27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6688b1e9df610d456874f829ce555d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634812d4e0049d03be9083487f80456207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa7fc0c5cd7f5871f1b87873d14ee6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28869c0188951e8fe402b93cb94cbc1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45836eb964053343c303df796e4058d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082a81bc28e893a7f5358b60407e578211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0baecaa3a4322c8e31ef5c27e12870212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5056f71666ac49e3512d84415546b96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146124d73fa585e28fdcf061778bb3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b343b6c9e49cedde0b63a9bc79b8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd32332b0366b736b3b6f72988d9f02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bfd038392bcbee3698e8dd67a5f9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5463c1262291bcc6000f2a38a46e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb03301e494146ac02eda3b6725b72b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad5acdc062d85b46f24930198ffb8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0f9ef30885463f0383e95351193bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfbdfb13004b4bfcbae357559a3cc7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2261bb99ac7a188ce0768d5316628f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d22714dd679ca1d3fbd88fcf05f0fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffbd9ff4733c80124ffde02e6b2a69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce94111548f1088aa23ae53256a39d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c390da2c14cf81d5138a24cb31e6501227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f088418eee6c1fcd21b53b5ed1be02f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01b5647813257f850297d946b5ff48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d609062d7c53a5e9658bcb8ecae6b56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed58d445d207fd7a258a23b6891489231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad3a4f865f205eddabef4d023bce36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5ee3921ad2f4d2f20da972f9aeead233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b35b417901d5ae9722ff6a01919d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8f7365e6d7692fdcfb1fd184d589235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785bb598766caec5ebc22be532ea61e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d05881ee2f52fed15f25ecf8297c3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b23e402fea7144c50327083f83c89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5f195385eca4de1bfbc00c541ed3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4d5dadb7a24cf008aea8b52987834240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4c35b5fa7ebdea4fed12c06242cb7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65451f1ffb1e11c141d466721d22456242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772acec62f6cd6035711ca0307af60f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ce3dd5f74c31cdf5974843d0f58e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10e4eebe0692885f084b18dca70e14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f51d51b43c6dde0c5ff85afee5b2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de099e5bd54c187e5e303188a6f08b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb80101717779dc55f60d8733cb607248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77cf3d60b743e7180012864eeb0a2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b14885a548ef96f8574e65ff2ec997250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bf7cb165e549732f5dfb1cad39893251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f542cbd0f8cd2c5e050a4c992baff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03a80eba1ac24471e3558b290ffbac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5717c135e77dd5de238b0242aba40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619de602de7ea8a8707f43dc8c02de80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1687dbeaa2907447b7f3831b66b86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643070cc3ad5203a79f339202c373c28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85533a8214fbb3a7a335c3e418e5a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02377bf8a787a2c2646a6e56d0696dd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec96249cabec31054d0b5db5b50fb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca17d949ee70d24d8c482d9495eeb90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff675b8008bea2214e4aa19ca5c4ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fbe5052cd47d47893e60861bead72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec5234ff47e0172c3d58869dd3d353264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91619ed2dd4f9bbf5158ae9145934b88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a704d27d155896951932d211e63adc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1a6b3c2cd488c47ecb057121882c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c80d6ad4c387df24d8c7d7ad8595a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60db6f044c699f2810d86433473c92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a945337de31ca80fcd9a36926eead270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a7eb544d23379c0ff9b13adf4d4d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bf519316c073d690766c15e5ff822272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d5e323650aebf022b4b8a5b6fd1cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb39d6803cc29bca6db947a8b0fde4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ac905953163d1c3e0bfafdc129f3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479adf4609b72ae70a15b83ba2ffec4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a8027d444ce3ce638060c8e9783c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59d2e1326743ffdc4b63a26be155d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13ee3a879d73847fea8e8955b3c284279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c63c8ff4fd2064f8e9429e27865d8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f51fbd923f90d50149652ce283c79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d139d031fcd9ee6563346eb48e2b551282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fc7c5e769f3ff3923b968fc41e2ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5c2cbe608bf027af145a02f6c58d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db2001f4e3cb71a8f2ea8b6ea3b664285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598ed694f79de36e6dad953c2442e07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20b6b1316f4815beb2f9a8dabdc593287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74ba0da410eede8cc09c18fa9d9d05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526d06764877a40a7de1fd3af8dccdb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987da9e1bed924c505ec5a661478224290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1002f124c43b3bed82c20ab1b2dee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55e8413813390f0deec86928fc7d4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea89f65a78bb913808d105d3d03d1d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d49932e7dd18b11cdab213ec5cee6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160122afe4d60b8edf2dcd555ba15d35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3ee2e237130197f5e09c8dc9fa8b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c976bcc04626ed4818612043800eb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbdfc0c574542061d42da13ec3eb32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987d5ba59bf3f133aea5244de26d730299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2e5728dde684d63a058c59af6f322300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61039ded59dd9b6c3508f19ccbe61b69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7a40c2c98f3ca5c02c1a295582ec7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fc13815e181bdb633e98933fc6309303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc286b6f62e5d8d76c7cadbe4917355304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3482ec7e74383658f3d81fd68b474305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0564abc1052dd960625d1b33d4d19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b391da9918ab60872f920b68052d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41240a95805c7e34def3d92e7823c8d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f623bce33c6a4c7b678eea940f760a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035e28c5938d76a50df8b8007cf6217310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7082283d8891a1fdc2c10f6c3af2fb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45176fc901ce5617a1bb181eb0d91c0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee5b6c6a7c3ceaa1cef740e6909495313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e23320123d4373aacf2b014e21b491314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634ac21fdefc33d53cddbcfc4cb0c80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c869f004f5264c2e5755f903df35135316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93432cd0a4fae18537a1b66f672083317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02a001cec7142c0001aa1441c45ed5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656af81c72f4e2b62adc0a1b428004319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c74c4868004b585353883ab14740e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0b7add318fc13a8ab6b00ddc00cea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219051b42a4f5fb69b163febb6e3df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83851ff80d3ab2cce671528bf2a5d89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b851ef920ab41c0704b8df9c7ba13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7760cf68c423ebabe81ff8ad82692325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2f179187e89bf377129e8cdea00be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca454005153398a1112f2f9cb740d35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82d6f6b002e28bc2bab2011e7baca2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39dd38636d1686eccaba8470415660329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e42da903a736fea365dd852f692745330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c039680700bbf7497fe23ded9f070331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c88f7321674ceed443c291c46fc831332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f0252927273b5f31c1cb90bb79b8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6b4c1cd9117f49561c5d7ecc47cb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b538ae3fc79166eec9d27a455a102b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653010348b1c4f159e6fb5795ffd869336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957bfe722468bbf65dcc31ec672aa06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764083207c110a15d02e8f194217ddd3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ddb4a59427bc6fffcf36376ba7b2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9069b6eca515a107e9143581e0d5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b4b476713086fa7a605a26e0d927f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8467323451a82cf11bf520b8138005342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d988cb3e40dd0c5ccc80e2cbd63af5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48888f575bc07a85e24f1848f0c3237344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c605b6e0db546e1f7e23a07c0381a66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70888f0f9f4f727e25624c7a612d18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615bcb8fc9ec1d0c17589f642c069a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4499fed9656ed66c0ac12f8ea2d590348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48354b6ef49be5ae824c9ae9d18cf9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd21712dbb2f6ebd73a57bc077ac9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa964251deece426215096035775f34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0c991abe24423e254363ecffd8efc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca2718f0d6c21d64032069841ef32b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496fa89b7584611636aaaf6aa4a730d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda833192d13ee275a97db65a98ea6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff978f2808720be9aaae19c8b53ca400356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1889cbc93222ebf29789d1a75c0b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b7a3f64ff06a2222819738fad8c4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f53bb4b5acf684c9cba6ea78730d39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cf56ae13912138f1da31a453ab7b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3835197dae9f9096b33229b3dc5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3c74b353cdaba58a3fa96159b625b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f637c0dbe80a775a341d1e89339130363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d397b9891578fa47f1fe98ff528b8fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5be62c3d84b726bb27210f663f4f6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b8f8d376f54b759ba1d49d44ee50d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf7859dead0b273bbe04f0d5fd4814367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f14cda163106efee1db17e80ff5ff7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d6bdbcb8e29a0bf04c8df7450332f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb657f56475ee73baf506dff22d7e7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceae0f491a14d038073e32c2a03e041371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf611b86c5c1971e5c8ccac45c310e54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128160d4de5551d24276c9830eee3645373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8275a2ff64697eee2d1997986d38f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f477bb0c83223803b1b50b2cf24d3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdf202d926f12866ea5b9bd1fcfaf0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a72fd772850592d008cb668ef34456377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978dec06bea99494c224f1c21caa919378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a971a383d350a4ee4f27149d07caae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5746b2513fa04b0615fdb447d8a7d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a41b87f5c5e4dd53147baf7d0b68c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bd39c8bb9f28fa920f45d5b38a389382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755779cbc7f6b8ee32c3fd94c2c4bac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ab1c484bc9d4b3ecded1c4872ca0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a37478b1c632a34d2765ebb10a74aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0ac1df47e145383521606e9d6c753386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf59454f37a6841e0ff779f19c294c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679c951854cf0a2258f9620d3160b2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85008ee9f42959647c5d7c636e905c4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43163765e958dc47a2dfd55c03b5b95d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe934336f0be566374b110cdd72fb500391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60063304cb9dee57697d9845a67ae61d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb459f81611373f03e2c708f19968b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7c8f218d6c2cb237768288114f391394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302b8557b9b0fe9095472f5a2400d1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7d50f0f1d8fd31d8166077717fdfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638b31bc5d56f23e2264c059cb4bfc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c324eb9ac8d81f687605f2820aa0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4b25afaafd77ba97e69eb863501c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011e6bc6f2b729f3729eaf02928608d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff731fac51b91dd147e407aeb88338d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afb39901f44208f2818c3adf30c03d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30b4071b67dab57decffa8768157f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fda49fce15e59771e30195752888e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38f3e8942e8a502d80988467c78902405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4846235acafdd6d2b2f5ee737b2bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d63aa1c1f60ae8ee1918be5d774efd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424af19544fe88fbb376488be8284fe9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2efdf009a07a9e1f72f24fcb43ed12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c80e58acac978515db7ffb51520d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced84c04842625177b8ce76b965e753b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1749663f53ad36c901881407ab5cfdb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbe8c142385e4e5d844368dd45bb16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858fe039aeceb2ca9bacb501606c497414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36005c96aed77ef559c88e4c085a59d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e734815ce4c991f1d24f22b0a2d28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18796e9a289da82e6f82fe151ca61803417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26d42c6c0e1354da23e7a0cdfb3ed8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58a00c67f6816eac03931684f8a246419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa344d5f112f0d6147ac477b87fb21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0c0de0413e1fa7746190828b41f40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359225666c4bdcff25d9cb8e2947323a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14978eaaa324a0b3a5cf1ee590daf11b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9744af5485b465df0c2f9ffa49d9041424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac14bf51c6c2318eac01d739ba84c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e07006a3b73d98d96957fc88cc90e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ff39715c4b5f064b2967cf9c7fdd0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c044abc7eb21e98259cac438e7863428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a7ed78bb002c83a7dce9235256c3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30d0d3fb165a18184b387a48cb2c39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b3e2dc276cc21cf8922f7b65c46fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeed07849f568dda68e26d4e92c5c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97294a3df2d5b1dc405c95835130cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2ad16207e76b44ecfb0dc0edc4a3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35d2253c93810a514ee514bd2e1710435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a579abd0163901ed533574ddf6f259a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488efda1b43c1435f01ac7aed4a6e520437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f72bb24458b9f128f1e59092592b8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685b73600b9d5db4e98db9ea1ce3b80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d4a160494691674671ba317ed4b6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90de9b94d6a274361e430878249f8ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff19614a7bbed5670aa9fb28ffc731442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28991c1410783c6137fedf1de13256443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d937f9ef324db706ec95a974f42d70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73145552d81f861ecbbe69d3dfa7a27b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ed217925dde8ac118bc9f37ef1dfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c04d261196a61aec7e9f01b6df039d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15aa433440d9f1f1195e103bb701f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c92961b8152830e490b520b6ad69e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cd1b81e2b6d937cf81d4f21c1a33f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4853bc8b9e0d7152f42d7c606ed4efe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a1634edc19f1efc6c7263bc68cdb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d51d51129a1f07f02236bc886ccea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75f894ab84f46e43c4af4c5f5159f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc89324f8a76c7f0f4bf318a4cc836c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582191a57f1792781fef5775eb55712d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c5a7901874c744d5727273a0de90b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b204def35143b42766e0ca7e095d8fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7ea520137f8347a9aa568e95307ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0afddf98120e046d70d02f788c0c09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80b6c2572c97b83c2ebd3a4a1c047e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982a650e91e28dd232c43c174029adc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde07307f7b3683689e6900d401412f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430411996212a9caaced07910f4c43f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda08270196762f6bdbd120074a48af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26121fe07d0240aae053fd11dff730f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7cb1a78daeb5024d78c98b2138e76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb388fa2f09b129edf80edf95a1fe062468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa430112002c92291b74c27607881804469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6b810e697e8d89b9b6e0ba1926e19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bd723547e2da52697f47e6824355c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d702f616cf009117ef24ccf528c4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c5a2dc610de9b1e30a2e1fcd99337473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0180a128c5832198c8e8042cafa359474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d2e38f21afbd236499d46a2137ada475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077056b74e73b9affbc0016f5bd34128476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca3c863b89f66bc278491ce790ebfd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9369e4d419c73f567521f316408cc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627b74029d9a43552a36ec3fc0c7adf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1667f7c51a9f0024b8315a06d3c6a85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac2c4b91a46d425b62ed5a580954d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345b462965db8971118782f114e57c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283fba99e50446c1fd219218429867d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c115b4c312dd1e52492f4d5c911d72f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f755e92f953d0d2d1c761b2ba9e514485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694387658b89a30c2674ddcc476d493486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c19c78daa62103d7e09fe358ccc14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85753f34f42a5be37a556887b345b97f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816ba4a8c5b4e85df182c840abbf2c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f0dd02057ac2af6ce7896e3811edf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eeae541c6a672e7a1b92e867d12c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a18906cbe238efa20cafe3e598e09b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb96c70291774f0872f3194d7aa6f6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1376e0c4704f931ec38b2475246e128494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b88679f9f216aa0d9fdd2a7112de51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07489764109a1808ba77ab6a7fae9e91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d74199bd27eb6e8997a5b13f26d8bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3f95822b85a2625987a45ceeaf298498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb2cf506c711e32d5adaf5f0c9fd6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947d02d72a905d669d241cc83c10e46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f505ccf6656ece39a4f48579f92c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea97a3d04649464e9c2015346aec917502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a151aefd79c85138f85ee03f6e3861b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91090f5a7da28d958b7a6ca388ef976504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540ff90818cced5582ca099a467656d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76dab923974d08442ac179413631af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed42349822fe44c4ab78fc803a07c31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa5cd2ee99bace8966e4e5c5c66a65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8f85b80ff001653dbb1d0b77d5796509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aab7b039f402f725503902afcf7d64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c86d8faf027c3e9c6b1e428a7274f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b5deede562a46f0b5984adf6251e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3eb2c41f709d344c72f84e34b6788513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289cadd98e65d9a63e20d14be043950514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157453a1063bdd39ea19820733d2e72d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33848196956b7984d7cda8b39403b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752433cb356f18adab466ac8d0e75f63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cde51e6d6fecd59f07e73b2b551851518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2528774d8439c719c1cd26b3634f60f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a8d66d166bed666d03cdc3c459200520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b669f175f2e67e0b760c27208048f4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb399ce5daf4c732ad24407e2ec70a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25454b2145f4c6340dba926f04d6af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a871cbe3e72af9edabcfa8bd006d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61072494c7b8a816c52157b6b234d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904d11ba1d7f5b135b52220ca6f5430526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b090545320ebc2f219f9b483eddba35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05053b8ec9da9ecf8a786f404a42051528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ec495ec55481b46063061a058c139529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500f1c1d8cdd9692ea6b2f33eddfb9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e155ffcb7d3e5b1f4aee5552a2354531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc7c8a508949fb9965601cfdca6bd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d05718ba06a5f39b7ec3aecbf25fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9447c9c6cdc09524c17c40ffe0a1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a03f3fac2ff5e93a45d47241a8cda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e8960024bc1509a48a8932db42e24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9decfcc04e04d543b3b003bd2dbd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0816b587fb182a1ff8e40fe8dc3459b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b24c9e9d3721632df52b856da293f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02640bc46658aed0d402d18c7dae34a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1241b438900dc759f5775265e2b863b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f87f08fe9832b937a2f2cb3aa7209542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13faa02fc7c091582436bc2e1fb6614543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071cda6c6c136e5e405b2baf135aca0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e74239ebb23b4519eba9086699c1e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecdc00bbb7bda22bd9128c83b9e6f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d166d4d46791a1b55376bf069ccb50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50368f1ef19c7dc498699d271c787d2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb5843f6f6c922fc75719360b8167e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d634bf0322d73a3488b08752c1e10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7623cb7fa2bac83c877ee752744920e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e2c944b0f3410d457c0ee308e3e8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead43ed53b66b51101c86024774071f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80c1867607f38af7785e668539b9c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb6c4b010a21a40e20211089e3bad4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7261c0f909a5ebfa84aaf287b10b809556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638e2dc5c234832f78db2130731772c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a70a9d81cfd5ee845475047c45259558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa61b1d870bd6075d8cbc8414a9848d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d157bcb08217e63f54f0bf66365f9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffd906f100aec1f5ecd6445364815f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecebbcde1d17b5656e4f666e1d95045562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb81bdcf715c051c05f4c3c5bff6fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f508a616aff7966674f612bdf6b0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ffb3973deaeef59ff08a961558316565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395e5d240cebdf591ad3fc7911aa5c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec5d27228bb1a6b6422ebfc97eae28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65a787391860acb1e165af01f6ac73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bef26edb03b29de55c8099c056a3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6a61db6d166969550f61f5504709b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbc8f981741cd6fa74723e378de6f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8e19a0886661fa6825254e5e27556572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22a35b00906829a9ec59e10531880c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad18687784c4bbee066ac88d1a9e2b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadb89254bc20f7f7f162d1fc2fc5e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c3510fb6ce84024ad9f1c42292c5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f6462b2262f2e7a180ec6d7340ac9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a187f559e327dc91457932faab951f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e5a2a20e43a3c6bf07717b3bd9f8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af42e3c09f5e5bafa9cbb30bd4ec44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d404a8076e033b5d3225eb914b95931581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657f27fc82867bf13bb9d294606ac63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec05ef8a03ec8c6521564c5d6609d3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c971202e9521dfd4a69c783a5428a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554a07885de5c75d36b0fe1d1526e5f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f4015d34336542126aa2f62c4d93e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833916da56bc1d4ebd70e1f4bbf005e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8de19887e243e3c480184e71484bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370f9329f998bf4a65383d1ca9d613a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7047c3f2c79460086e7fa3855b998590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8a4b980bada50891313b82141518d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509097dc3e1dea04333f93814fd1aa9b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e5b09123127a1c362b3e8af3de6e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28014242396c06da323fd4fa127304594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2f7be8e65897713ef85f9c33b6dd6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69022abfb28144ebc41daf78833a00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f824dca8981b94a1cf404c04a15f0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4c7955cc2ed3c169bc78bdebc5e08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd31f548b7368e2d3fafd417b09ccf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e906f0c308c69d1835d5c4d6a4e34a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6527da7f638ca198ce85a59224373601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e96720083dc337248c8ab8da529b11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062ad37eb32a08fc39b65c81f0c4472603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb2cd548b659e966baaedcdbe26373604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe565094a56a2d6f0c3058dda4ee145605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40b22b92f72fd09292dceaec18e7cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b2a4bb5d3c1e9528c60b3af52035607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b41e83c250065a01fc6a0756c9f1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2599a2e6ed96a502a6f15986ad9792d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f61b2b9efd214e7f10bcc1b711017610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4f7a5505d58e01efb06ba9f03bf1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc23c7cddec75a765400f045f9a5f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1d8a21d9cbe85290901a8d27f34d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56203ae32cf6d23770e1b846da308298614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34516a039c3c442d8810790cdd598c4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57533705246dbe3fc0c532ac1db727fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f40f56d6350145acb2a9bff2ee53ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8c7b81b48d39ae380986a14f12cb8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61424282eec98bbd087c939d9738d65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db3b125e142451a6e9469c162a93c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dcd1081ad68597ef3b336b04484ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1f50b6765216b310721ff316b1c1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce92e71429c9ec23d62ad4317d60675623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1006c93320b8400017fd13a929afa81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a726f8e2dd30ee6a388745924511505625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4f3911369c46a28a4b5226ef6fbc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180b28b62f28c9412f6d4bb8462a447627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7e04d89d0a75e8dbcb186c1fcdfe7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd19df81a0a8669801b374ddf173bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698863b5c38ebf7e90048f082ca0a01c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741c580621db65c37119fe5635514a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746ccdfca15e59adec62a1c801c1420632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46643aa37abc91c6f7210b8cbbb73ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46776a2b608bb6213ad88690f6d2e524634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1aa336fc262ab0281cf89367a1919635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942bad83d5a4864dc21f19b83ff3cd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804faaab244d01346f10c6101a82c79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa8950f76f5e4f8e8147c8057cf4ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50a924164b325c77089070b1f2eb45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e365ab36f2ce8938400d91483083e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a0f2d002ebf6fee9652a0cc303cdb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf73aecd038d37050d355a6238d497642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d26835a8833a440cd6171f54fdad18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301682704b4e0af6479776fc1c5ae4bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1dce93884dd58db4d25c83158d893645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b5b4a220b1189d35f619a2ea05341646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75700511e9a1f60021532f1bf813f18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228254b651ed859959174092348e9597648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf09f6d02ce46ec2d77b97b346740b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b49ff61d70e33f1a8c722041481104650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c3a6370e16d3ce12de78ab086a17d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c520e49b0adf33de685c26132e42c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93d845dc8d747a806a904c97715b7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66a219a290e61a50f8912794e96711654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2e3b8bb4aeb179b9e70dd6728f34f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70466bcb11aab2f466e70ae2d9d12e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20194aea74a807cf7a44b53eb43f20a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7eee0b6efcbe7e0caa218c6678f1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7df2e616cd0c13bcc1cc75bcd2d361659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c766ecbb9d3548a908a1c4adb1e2ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1476efc0df046edb6436228f7123006661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803c6e59a3efbb3deca53f4b78ef411662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09956583b4e9f355344bb83d20054035663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcbe778f2311233279d117dd290fc9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21a22935cf0b5a92f666bf3288f6a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000819e723e9b9b617da6e0a6ff8f0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd39dea133c02e9b2231a79b107f88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837f01042442c4795e756e7815be738668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c05af4ed0fd6345d57056dd37d61bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170167753b35392ddbeb1d64cd9bee54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5c2770b2f4d47fa047430a8dad8cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f9773f292901248bb00e81c5f9d9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdcbbe5880d6f0d918127dc0e9e409673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b439e0bc5173ca91e8bdb733a03812674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1767e48e11716fe6026f30767f43a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0291e05143cf488403448045ecc7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c16c12330b1c0a026d698b2ed1db8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912d52488919c9bcd68159297d02259678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57675adab5184b107a43d3b88330c692679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228afe9f72e6c2ef0e9e34ddafac8f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96278178b7ce40a64d8a48041542f71f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9381b9a6364bc3c1d2065a2eb3a3d4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c2ca4fdb9c4e8ffe708781a4c7466683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708cbd651d619e74c0acb15428dbfaf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d49ecf5ba2823e51afe974bfae7f59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc6ebb87969ee7adf302af1da71650686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d963ce67371f01a484284fc1dab7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a18e9104b2bba9e753367fd7c8e4d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4f52481e347e08c3a42002738ed46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8759c2608119ec5929e6e854b0b9c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52d91d8983fbdbb38090afadad6288691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e370483e928bbe6f27288fbdff77f87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332b5972666b944875170f42d242256693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bee8ff02e0285684759b7df49979d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082688c686a905df82df7a259bc903d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7844ec0c2097e230bd60c1c5bcf49d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047f33f625406934463aa078b05578f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7bb5ac98b81d00e0291aa7774d78e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca136e10cb532a991efacba125b2df5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaadd89f503721612502b8e0cd79213700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f32abccb9bcb6ebe669cc46f1c9ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a35d7a1be67332e5ce2c2e68b9efdd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d0d08bf2cc9f58ab3f4decdc6bd16703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbcb7249ffa7ec748961c6d55a7369704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca993e5c22a2dc8188c7f7cf5d2397e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8799c179c94f6c9b0c2cc97b1c54d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714c6245f6de98b37ce664350f85706707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9743ecaff40c02337c4f1795bce4c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9890a7b5a7ab7d5493331748882a30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447be6b28200ba5d3d9e6f0b75288f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d39b7525cb8f376b52350dd8ba95d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1393c318249670b488b79687e5953d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562f99b2ec90e3f9d59166426eadf8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71283d6986886bb6f6ed9ac06282785e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1972b23826694b3b4c09d35b269dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb5f751380c4b8689130a48bc4bf1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62ed31e57a855399f7310a3b134388717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b4f25baa683fb2d327c2920ef6e41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f3534c52e240d91ac7c469ea6ed37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708dcfe2e14fec4483c9391b04f5c9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51591d83636190f03975bb47182ebec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcc849df74c0e289b842701719a2fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d14f87e57697232b3c91c1edf76a6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11e1b82449c2121f4d7f06c07f1490724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d61367b3330c7f9aadb0ab7714164725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f18883fcd03db21892b36ec9a3b36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db017e031e3eba993c80e1fd123778df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9677d2d68bf9139957cefe1e145123728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef4ce7ba1984477702cfb01b7236b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435c8cb00be22a76d43ca97f4c3e5f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48909b18c992dc0fef0c5759b4ece74a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b613a0342ef384282d291eebb67acc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924957b2377a4693a0f73c6a3931340733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663caa6424db27166e839b575dbcb77734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35abedac1fde5f6578e719f62af45d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e57495930b9d15228aa5657b18f01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c370a95938e4c703babd7fceba6949737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437c8d5029e498e42a2c119c49cc7bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfcff877c6cee3a0ea18f0b12e79f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcfb44896ba2ef2cc2dc9679472275740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc958bc92d61ba21e39f67e5627b2ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9cd37591ec45868dc522d9fd8e8e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252ff1fd238800f23f473219a49376d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96219f5998eebf8651bb6a1b551182d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22b40c88e52c443540b23ad1ea2344745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796a5e05a3e4a89a1d4c9a0bb9f545e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97ec4539e5893811b12b0bbdff2edd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bb66fe1970acee562e8c8a3ccc4dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1fcae3033686b1a48239dcc876ca0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eac97936e6d455ed6c5b72b6dbea33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e15f4ff1c55055b1a8c1b55e98599751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfd971f9c746e08e49ed4df27f9507752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad39836548f5e84efcd4aeea8ba895e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594158081349f8b1e32d612aef1abd9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeffe3575a9db1876cda9c7875d186755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34b68cbccbc0491c0bf2826064dfe4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfbc1ecf59a44f30a21c025c4030ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b0b4a82f8d356e17001083dbf8cd5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05245d3327bc6c5fe0a29d4e546eb32d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efefd0174b89459da14f2279da08dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7d61fe3cf94a3d132b6a1e39fb7ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137e1f6882aa03ca5bb0fce5197d13b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066ea334042dd21e9ad21d917ce6fe94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b8fed95c9837c7b8292e98286f7d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced60b47731f4b4bca41de44d8d44c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b22911e16c5cbd98fb49fb53b5ff27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd59f3ee9cefa2f3ed580fc26344578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6422555d2d16612f665b7b9d35e549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b9226a4ef1d54769487d60537cf1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fee3f3feaa52909eff76b8f04ab01711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9d687550563369807fa5a280863f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3f9bf1c63636a212c61bc13d9f25713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce43e6fc0434473d4930785a297800814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475476a31940564e34caf477bb9e011815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fb99e882c06a212350f2474a2003316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0cf97f3b268dee26a3e9e032d043217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bff9ccb10f98b80db6c44b8ef805c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78048be734bedcd0c357d191ae507ce419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aa8141378746f82054739a67bdab420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b096018dd8d10e6e516d3b88ea85a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb1cb262aa0f51374e2672dd6be96f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e0c6dcbd2509f0ca4a55491882e6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b72a80ce662fe4450c9591adb556f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d155c81265262733a853f3204dc4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b5b844ab80432c90e377c5c386e9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6dde7adcf7d86e7eeecbeca3f044f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebdeae8706e396c770f8c76b28e23928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a7a8485c90f3a30f14d59bcfcae7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99235021b3b1920d04d6474ccb482d9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c575fcebdbfc7a995408953264cb54b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a199dd40b7af5ebb67b9459255fda232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afca8d3af7a4a327d02f51460cb9d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588c1c7cbc6c8efc3e64e5a955c05ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46462aa813f329762f9c3c7778d81fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada433c22c15cf53a9dae71c8a2d0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef532fc3002d638f801224f63eb99037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed6f9fc2c7848e0eed466021b78d6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09861f14fc53152c97ce03e50c3e0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1106fc2a30def38ebfb1c1550d2df6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43b2c764c46ff30cb4ab9b02e6e97d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4ecacd48d80b21d4f6057f58b8dd242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2f89077597504f2b47777456cf16643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04134b45582c66880231ec28d93b179d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49ea75baea3941335124ac280714af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847dd53f83d0d001f3350c645bf836a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b22859a1dcf97da4ae10dc6847618c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f29f0efe3978582ed240571991821948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af895e9e22c4d9ed76cac25a04fac149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f934dab7aa4df01835b0b641e492350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199b93112a3a5d228cdba17ad5d8e7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7991bfcca04429408bb1dbfbddf4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610e474328684e21d44ac954f12fef053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cb0847777fb59cf9fde7ce4922af454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eee1c424eb41dd7251964f9f98b6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe57bb4f3f82cbe8f31d941c5d645156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7ded9a0f4e0398a4417ab690e603357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d608d86a843b207be447d73314a2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce132298a316fa9919545d43074d5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b326c45545a2b603bca3acb0d633bcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a25d7cff9fb85154bf55b7535daab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea824ac20d1253447ad1dd8258e908ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16cb73ccc2ed30d96f8f99d889bc3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21618cd04165fef8c5411e12c0a102bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f261e1d5ab932ea18a99d454814a2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5873c22608f53d4e146d2fc5219cdf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a83847591ccdde48d953ae3204807767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fb507e48b165d2e5224dec2d8262768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a392bd302ad8b452f97aab5e080b0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cff3b134b64ee0b658ea6fe7147e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d97259e4560151dec8dd15c0adb15071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e650e759096958389a6a5dc8e33c46672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df475e40b57bcbf75fb2412b2e02e6a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa8bf30e585e7645bc6abcf55e008874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf77c7ecdfd3312078d462485dd15775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126b4dd0be32959c86d09e99a63dc2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796b755bdb3ba75189ed9cb38562d5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c536240cbdee37c6d5e762f0d3aa3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a5383cdc083c931abaffbda99140379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce2e4b8e9ef23d35c2c35f8976a95580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e241a5c21b1463f4ebed44e121a0a9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831d4001ff576c784c32f027986814d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f7dbe373c05ea863532dcf08a34d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0f225b89d947a05dbd623a2ddbb1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735b6dfae3e16c4e2d6c4cfa7c02f7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732be0418c33bfc186351b07a62b426686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff832b2d44de85a19f1bc3615f6cadef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cde8a0fd1123a92a758cf18672a64f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf2e6e6ca224d48d50d48d7460846289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8396a32c1952398d8c62af49e9741d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eebd706e3f80d70f6fd80e2243686a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb48bb3f8df90e8c9f48761c75b51c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e89af04594f2a5dc8180c68932a9e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a69e5843ae1311bd6490a3a170a1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52e55a66aaa55de1046d232e07716495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74107c2823d0a61dfb71a5d39f1c403b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8e6b70fec93dff00afc0ab4f5b10097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7460fba256898cd27f5904427603d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1d2c2e6d3c3a8047718008dddaf6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5765b4bc4c6729d4dd9201cf1ecc65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af88ba441ea835d3c96d3c17a5e1fb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acb301f9f877a1f08c8b5379c384bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccdb406d2ad844625bbd73e413c8f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa5460d6eafd12a53889f0c9f5cb69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c83180176650896f778f7ed5728e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684343116b75bb8f45b02743906f7fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa94af490b2a54423a90f77ee42a9e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc32c4b6b148f4ad134aba1d3f699e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98cf96f956bbfe2d8dc2973e2f9b0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613977d19a5f5326c56decd00c1265dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f45fd1e6b29cf2c9a43201f808249d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e20a60da7d8c5d92a8cd0aeac01f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5921375f9dfcb8974cd13c1ff28af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ccb15cc6672a9042f3c68164f84a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742231d7e59abfbc07180d54756fef4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1428397ae575d05ed355479cfdd48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5d56f4ad0d1e13e07844a02b92033117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb54fdc2b441148fb6b66c45199c01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948727b9b8cc1287f3a51ce11c3bac9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9370df1f6f6bf3a3d3ae5b369a203e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a69cd6a9818e60d4d6965cfcd512b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1024029dfa3543e219d9fefceccffef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8738d8a148f9b76089822960ffeebb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a103fefc8e8787726f23b57d33716d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031a69d126b292993d72e3ed569b312125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cf442d4941d3b03b6688849113999126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1876a7825bea244147df50f72148c01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ef1d65c3b2f8947dafdbe5102c747128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e19de2eaca743e6635e7a3ad69a7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d2135f547d8ce51a43083181b297b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fe132f620a2c1dc3b75f83dde45a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68484f985942f6d306b85cf4ae0097ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6a9627e1bc0b5e99bcf08e3148641133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa82afff9dfea32612f9b8d3b40e89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e17edd658009920c789db5354dd448135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e196ec659df42ac642f28e80ee10e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3eb808ebdc378ff142870bbc812b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd35820efd3d96d546e24135fea7284138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b149a0b06bf08c0933eca4a04204317139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8f82c91b4317c4b5ebd0799ea0f4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1c550dfe68bde52aa5ca0dd063543141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0631bb5fc861c68a0580cc152177f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a60bb0b7b1c3c01e7ea2b083e676d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b38b81173733f1ee9deb9495a762b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471097e953bd5621c387399f263d29a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e64a0105b5598bea95230dabe793b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939e6f672ea088e1b90b7b88eea166b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489502ad931ab8d7663950b62d62f26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c39a03cf14a878ed2ca3c89ca56f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1606db769c375bd6e8493f0cd378529150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02e707a3660d9a725e62720198417c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ba5bc234050d3528b9ef3af224dc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832c16f63b5b9c38043222530a8c5ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744984b80ee3cb04aca3b865fac2535e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6c9fa5d384807b9b65ddd408dc455155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bc5a7a5d6180d50d940d7dbe18f4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08537aac14d3223caf244b893e0b8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666c9da3c9259960e384d1530d77a18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0431f19b8dc21b3f6ffc12ad7e69834159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a147390545cf093a8813dcdb13cee2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabf34de5266a9249232343f63869cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18470ed7f9eae2d98d6be6060afba4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72ddd5f80b0b2835a29c883cf3b47d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31eaf1e4b1360931c6b41843c7963db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa548534492f952cd58ef3a2c393d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7797c03eb19756357c31b85b46052166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196359f8ba387d80f8ed42559a36323167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61421ca279bd8d652495dc50c1533a47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c366dc7c243500186dce6d8188110d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e80fb3ef1908e0551fac3364fa8397170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f285ca5a0c3dc5a2a52a26ff8fa302171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2a17825e8d7d80824e2f7fb6a6fa4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221708cf64e5331583eaf01589d4458173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eda052bc9dd6ce1c40c919b9b141e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156167ad2a01e1c42a7407283ef0d65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c80a61cbb53a1a542db428029480cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c69aecc52d5e5ffa83da8f1a1fe51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ca359378bc0a7cd9011f79f12c407178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602063179561224718a2eb2e3e97311179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1da910345d290c3bdb77aacb16d890180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876756807e57af455f664ad8f25551e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada445fcd2fdb20c75b21c59517bef2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb69794ed07f6b9ccf6b1eb857cef5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09a7d46f0c4e8f6193741deeab7261184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96b57f615eaca7e5255479b7db1c39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560671514267b7afaabb9bb5ae7827d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266b7933cca3476e7768c6665b523e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f2bf4932d86d99f482a8c3b2a9ae4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f06433ee38206d2a33b199c6735f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b57fd54ce63671667150eb8bd60f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ba6949dd6111e39501548d8aafa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a7d893d09c077de9009fd5d1fee39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe2d25411dbd8081feaef6530778d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d06968c574bdf21b0ba3f00d94de85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9eac0633e4ea8f1ebc26705c91640195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d79aa176a78f4d96f5ead8ea2e626196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df161788f262d54ccdc8c741b27f1ce5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3c60d99fcc06d75fa27e370c44c9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bd10475859e0c957d52d33d832f3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e1e159f40577185f7a6c031b39aba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf8e2b6a0011ef716b0c704964b2a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e6d15f05b8b3fd4de615456586669202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379737dc07f801f4a3eff1435b661c60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eefd35d4c6fc1f026d2cd4297047e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1345fc35580027626c5117a5775bd7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782b5fc243b9a2d37dd0c5f09395ba7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f85e8d0045158280de499f91ae9f42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d83332fe7f178637ab6251b30c392208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d8a3a43b40bca066e275f203ea803209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734d5734757c4182e4cbc65225145fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24ab1d75f4e79af3ec706bf78a1389211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cbabb910974a83e620e781319cce7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a03c5cf2f3901fe852c0fd9580ad5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dc2f78eabe38139b973eb578c6d9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b08799f1e0a06387a08d41868e896215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a656d17c81f4065b2ee2289ed7fe6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03f8840e04d777983906630615c97c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af669d50b34774c9b73bd530b69b336218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814e7a0db2520a8734052496248e090219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54355b1ca81e6cb55ff5a4dbd0b5b012220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be598fa50d78b6a4e31ab34aba187f17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dd21ed224419a18f9d42adbb83dd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39b39782e012a3ca8ef91a33cd8d8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84047a27bf11e7f8adbee21a74dad71a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c29793aad256c817bea9580283678225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3cb9cf9bcec13600ffad7b1f133eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab564700dfe522b53f37c51a100597227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cef3fe3d7dbd030683f2df5319db7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f5bdcf0124f49ae7b608c53cadb5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f7b55bb4779bfb60d114ae322e0fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faa54f355c9bb3476ba4ec4908b943231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0167d4942e6aec7577d305e4ac98c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec28f388141db1e9826207f58b45e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb969fdadfa9813d086cb108d69716234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13404f116826d2b93b052db6624f375235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb3e890d96d6ab48d62a4919c56d6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e387957f6eb8977577b572386b697237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1904837bc9280d56086e1d4f5530cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e8b65cffbf0332cbb8caccfb611a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0089a3ac53280c0f4e429d0b6e3e81d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90f76eaf5518588522d527e8238f92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5df716505eb4d85859342c8a58211242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25066b8fe78a1b874f52b054b42739a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb795bffacd80bf93ca7209803c6a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750502ebce2afdefa36c25cd7e6a05de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646831069873eb42afa32afcadcef07b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab348aa8552103bcbf6b95085ef25c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe396ce3a3c5e4fc7d96029b3d5bc8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0830a4964e17421f3024dc2ddfa82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5770c8ab25bb520f1a51c90b9ef149250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea555e3e1b37d2c16b43a8de6b40065251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060153e2fcc0703f5279ae4e9b1a82f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442b5ac088a755e61e1f2880222e518253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605f0de0a1922434c2cb3f5bb16e546254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7e0c9bc828f4d34cba2aede4d4b5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13474eb23e44e3aa3e484941e1727aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fdda19a29a6728f976dd312e17e2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d7c7e0b5cca504827090e0abefbdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fe2c90403e3e1dbc5efe0edfff157259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14be63023e63df07b0461b49811989260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cef54787c8bc93c50db904b605f42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9538df9e721e3c9de41996f633c010262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49e85ad2a9b493921c5c1f60f855fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369d46cb512a0f202a7671f0cbd1aeb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01a674951f59114875adf4f2fe427d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597d0690540868e34ffa4bd49c01be6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99490993881a3024c305681b488155267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d11150a72a23d6b15c4c5f3c0f91b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fa480acb5639b812c70c64b2d1377269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11844ce487d2896271fa71cb62940ffa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e864a92e7a4de1a6a5539d91f5dd80c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f57c5820b9de39121da69cba9eb2b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff061f787786da0e41a4094ca4f1bf2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911bfc9bf686ee25b52aa57220f5d2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eb481a7e1887a465294a068a9de8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832087c02a4c3ff33efeb9a8fd054c00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cfd6372841ce04cdae74c51e1ead3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f10a0ad430807e6fb5f0c9674b0f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9dccdd66ae2500b0c8ccf39d5f5c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a345c48ed5e23cae408327174fa55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8990fc67384445c10731fe7c6075d67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4dcf5694734bbc5d01d45c03510c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0a46c0b31870bddefb9306b63abfe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffcf8a5eac3d41aed7decf2f2a8cc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394d643aa95f42968c2cb87f3b65630285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecb0607a63ea5e26813ed94dc5534f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fb3e23df15073ccd200f9d87eb9ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd92ace67184415c0842b0c1cbab912288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e08cb5948a8c1fd28215545f04e2da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4051321eae551d64e3742840f5659f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1dd71ba1d618c63821ddf200ff28d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6c7e8b052336fd4641b7a11d1fe22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c349701821e0175d7a288722b5d5fc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e358105ef0c1b0ca4d4866428e174294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06881aa65d2f8d3ade7c0c4cc8d0b20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1fa8550efd88933706c8f1af159a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc218ff2c192b73d1a3a802d8d2672a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21990135f14a4ac477e9fab6dc9eaa58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4d6682a99b35de333d1aac34cdb61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380fd3c84936c5ec3d4ba59dc3d63b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38b431f7331a8cb5659e1ad905effd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037951e1c9dcc71dee42274920f3decb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b46dfb318e2cf545babb502685da6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd91295f81cbe80b2d28b9ed33c3cdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b3259a488e10867d3392a2dcd4ae9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b41927b73da4d54d7791bf66ccd76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488be1912a3f1de62e7dffa28fc8537307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345da2e67ec95eb899a0bad2731cfd32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e79b68bb407557afb5674aa64c6447309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530425974d5bf100a8a3bd53bbb8945310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c3930d4623acd87ee79adb7a2fdb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b425f1266e198e99c669af9b5fed8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaecfd24fe84f0893859ad9d96f3c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38c6d1153f6a10a57a4dc1e873871b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ccc9646ab4343b3587f00c004421d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7216fe0c2e0f8100f5c00bf8e4118316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a250c32b08d03e9f994b3babd1bfb69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59e21890d73d822f422c046d710498318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694455fa6b42e2b47ddd8aa31ea754e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d8da55bc6bbe2ba4c3d4fb88727b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35eb20963071c3a76b88d0a98e82fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578420e355e66c63a21480e556f58363322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c18ec3dccfb881ca4776db70d63d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8c4ab40aecb146418b9c5199c1081324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab7471d0ffb9966a4be167eb49cc45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714494d10b0ccf45f65abdfe50a3e9f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c44d966aeb1b2b7915dde673096d85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a8d5df8be7ce597cc29594331f075328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032159787a0a9881ec1d81d47d2b516329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24246e286f7f50072d0401c170969a4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c80006f3c0e0295054922e652eda42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2306e834c1a31a36e3957984d4e73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb966831fb95d5c6f12cd7544547d0cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2774d782cb7c531fa3e78bf568d902334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327a81dbf84cc7c2b97092eb84bbead335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441b9b2bfe096ca96f58accf310a957336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157ec94dd773f9c43c46783a43e3d59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce2ee6c7a3aa9fb744031e5a051fa4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc184dafd4877770d70656d5658949339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869bcd4d46918f3594505e4e538c757340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0322bb2388b1834230a16aadbe73402341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c931b3cb660cc470f414679eacec7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f6081acf81fb238c6323d6e2cc523343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662e88a3d20266acd3b41528d50f83f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885819e9f308a374a3233ebb81bac30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16ac8e5267fcfa353a1c1433d5923d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a016d78b93839845647265b2bbcef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4b82dec87aaa87afbf5cceee994b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1803b54bfd7a083c04757699b0d4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00b5892d12a033a797b92faffca427350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19837e4a4ff99e7c20de00a8724dde73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1cf9e9f73c593a60655964cb053f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a650162795d869ea217cdf2395292353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2699949466b2bc908f2a83f579b024354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbe985d4060f24f6daf7d7e01e85b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb06aeb4a93278daa1a02b57fac0c08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756960e054d1bf646fd972a28af6dc01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fbfbf54f7a0e43d0c0ca5c422a622358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c47d510861e0f224401fd58897f13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be949d83ec20b1885d6b85d904581f1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19aa55aa4f44ebb00f8f2808641264361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0a8e7abc6096485fdf0f0b5741a47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de1ba3dde44bcb2ea3c935f2961aab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b4830ac2114ef39fa59fb4b856112364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f4eb39b79c58db3d342d9a4f4035e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8f64fe526b4684a4354b497cabff6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f60e17b260c1ed013cc58285390c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abee962f232331074385955a7209e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3173708ce20c1ff1e24cae93250dd4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bb036eed1fe2182ba303c463f1f06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b9c414c6aff6c7a1a7bbb4ca52dbc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb6ae000d9175dec8b1f59f6276a87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdfc8e3044d62bdedbd0300735b0ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe6ce9db506dc2cfef7edf1b4d3671374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5b323ab389af4aad9c5f6ddd377cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a894e277ccbc9eb2874e4918b980c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e36135d5e466cdca98e54239934cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539d29765e61abad3e3c38d2ec4c20a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44378e2916ca7b1121a9614408301530379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ef23704bdc8ee7dac560f2ef45bae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1b93ce9951c94131c68938f94a25d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977eb36048ecf1b68c34eaa91fd7aaa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9bed1e48be3670450d878f07859c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15624a104e5502fa9b6483d8ad1e2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d9d108054c3a8df40983184f8d8ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa38bbf1e682df9dc1275ee56fb81e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deb8ab81e57b209dabcc7cf4c04d0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88f488a41e92eb23bf3718bbcd187b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde90605d5809f7730d65cfb8be0a1c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c157e17aeeda4ae9465f16518710d60390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088c0cc7795f769da45db005e3d59ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cdf37383d90cccc856c7d84224c89392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b04c0ef5db5cbb6ffa78bb86d908ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb76781625e5ca45051017dbbac739394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9187d46b4817e243ade6b964eb663395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65ab947ccf5caf9bbab8886ea4e3b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013a44809f35bd5bfdf4dedee61211a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef44d5490496a293b8d826faa9dc27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2b9ada5448af1de083b94ef406d78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe166c0d02a5272fa3b28bf8c757ef35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb355bba6b28811e67247b941c4090401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e94cf63a26ed9e11bec62052f9c129402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ef9e1ac4b75e7046f63cc091cd031403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99595474eb5f4c53930e07f4a5de279404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3472fe3b96e26d123727b20b94975405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88012c392657307b59c9014dbf792c5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b325dac3af281011065c0a2ac8a6a64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dca06eb7e4bb0152a1907ac0b7003408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de5758121d64ac36fdfebb13fc95fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee697fc94a24f02256b25f98a9ce1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b16d44987ad259364676cd63cad248411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23876aa1a160eebcf325e03da093a6e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7109f673f8ba76c0f7c7e0d656cda1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3724d40c24e4e8b5cf3655c7acddfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00a07c5ed92d42eaf4387a45e3846a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1900838c505f1234f41e4cf591c6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31b43cc7527c432d7e107905df3ed9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470b58219bca1134c5b4d0be7808d0a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29de00d91a4e63a8088ffb0addc47a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41aa7d1a9535dae39cb7c8c9014913420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa23a28d10046f700c883f58d29a5c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a197e5a47652c6a4772d55f5e626d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2465d475ee51dde69e05cbbd2f4f5b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191941f60f3b4dd95d9b49698f53f356424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b172d4e0d0bd3d05bb5d28029d0ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a2c71471256f5d3ea8afa2d549314426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62962fb68991a29a3d58581fe88ede427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ee6b99bed83526dcd8f5a531b9643428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de121fcd40c5798e6f15dac4343294e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f6f1db9e7ad1800b77ea296d31d3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ad410e7dc3b1141376ab1cbad90a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef2a5ec1a115a5886f09fe8286e4b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751bb756b224be32951a54476af0599433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cb9e260c3fa9ec592614a5c968c6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36051ade4f81e3162d6af4e579fab7a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f749fbee3a4ddec8648a0645415ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06875dc6398ddb8d327dd34cb0c7d6c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ddfcc81d0d3177cc10f5b58888ff3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4507d5e8afbf3cbd7fb3ea281a5a0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed6f90c8310a85578317c2a2fa0b6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e68ec07f6cc633b5c5e32cfd5f365441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded679fddb857a04418c5e0b130956e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3704b59c37d74c2573b2fea702699c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91a05664e395f415467cad053efecf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2db0c79cba5e4cab6f16ad728f10c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9b24b72585fa7917edbe47b17ee1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc77fe77a9740cde166d75252a0d2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb9a355eb2f350e9c07f5a9eba215448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435c12c476ff1ef92390d94930e2342449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c777997a3d3fe55a6e3d55c5ac4efc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2f462fe752d705175eb5c79d300f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bab47fc7d259abd348be893424fea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcd6c3d0ac7d0dbed55cc95fbb743f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b368c23b4bfb8f5b549983888f7d7b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d1d5205c42a869330a8416c5a1a52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd22af9691ed4cfb2867b321019bf2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21d8727fa09a52a00bcb4a1c5c3ed0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e342d2d30839a7bb76b5be0ee3191458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496924da5b0be5cf2ba82291b934731459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee99431d59b4cc031d531819df140d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6e4369099edcab1de76fa8d5e7be5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35361ee734b670cd1f2ad315131d5134462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df003f2205948d2092e35942e4a329463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585b70fdb521cc691e61db5b95a8f39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c95e8075097afc393959e93ad809e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cf0147581fb8a2337392553065c0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35020519fbe8286233f8f48493c1d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dede047066fbeeb215f5a7f253f9089468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7008dab21a626c006231c2db49df5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a039bb7de18d91d073aff24b71c2e22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be426bed6470be10bfd2f08fa412891f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30479978b871493044cb203753697b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d781b1f16e6715dfc159350205d75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad334dff77a8ce227a425437cb6cc6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cccd52dc1d410f4dc30437249c29a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82dea41f80d94bfcbe5a044780548f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a425b2b5b32b10d0e6c0f34e9e1340477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e75c24f930862c99c6acafbabdc53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28960cace380e1b75fcf6e77f9d3d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe83b9dd4ba6502a984d7cf30052080480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf1391176102e9cc04092de3ed36f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9f4205da4ed14a9c26288cee37f23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7965053948fac4c910a0fce25a4d4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e43a62cf713261ec188e2b8282b073484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeabd112a593efe2e37c33cd80de8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cca1f8e5c2b298b5a8a2a239954a43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3ca94885664b8fb23be408762bef7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae470002ef8cc8c2a2aa112f4391484488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be3820b165593ab44ea64630339729489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86faf993d4634f4479fbdbd18e605f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aff1c7fa3a19e009ae4f58ac8a194491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8221362b626a6ad8ac10db3515d7219492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492785d838d2f7770660a95a921c419493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1f0821dabbfc53aa228dce25dc136494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec0a33290b22e6abd39211789f238f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5cf2d9e9c4fcc1ed68d9414ae2f2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f2b556ba1ab26713e76c2f79d1c53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a6993d5d94bdc61b3ff509ecae9df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58acb7367dc38ccdf438db91e76733499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5367d26aad055a695410b09a8b1486500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81e3381d5912818462b6077781808d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6b6f1b2bb90bd3ad6471b7ee6d31c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d048d2ba4b63fcafb81f1d6f10829a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb323d77ec8588dbc25916f17356df1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62b24c83b20b45e4df722f7691547d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c0344f2761286c4830db1daf40bf5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4d230d2e2fc7522db7b587662ee45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6350e70e69e702e086586ac164915508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c7b17e6a55efe4be3e5e14c0ec954509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee19aceb6596189e8c694ac1fbecb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18938cb7bac6081e0fdeafcd06de52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49dc16fe3b4ade8b2330503b55fd96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e32154323eb6b46868f8a71be7578d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2527db5adc0af18c35358e6ea1d3f2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c11f49bc2da83c8c3a83ab47e97d73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313a661a9495f8035efd2747702e619516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5cbd6c25ad37db514fe0861fdb7f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec1bb3f07bbc904e1f4467f7195a4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41af212adcc2358c1acd716711d23e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d918ad8389029414214be38aae67f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504276a9912d3d1404fdb57a759074d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5218ede43aa9b63a81e88a9f9e9cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a077b3d58d2695220aa52d32fac04b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddab9e111dab5c60f37fe3d2c26d01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d536f15ce958662b378552cd682fb00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2af69c29aa311c25b662394a3e4b15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c4b29328b3b40b145a350d44a98d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6fc1028e56be5cc128fc19dfa7a15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37799484e8677c0fb697109c943726529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d14e0140975512d9fb658fd77caa6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d729c2cd76a9a1f6372d01ae9d36a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236368b7b2ae22b94f260e3b89526a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2220b6fb67d751432b8cf9e1c72e7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1d4dc93364a5a4801302efe607d18534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5e7ab3a05fb89ae837e3a3f174be3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fd3f00b86b6a2811b5a56e9aa522d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc56e21a5270e5d9666f5bde9b1971537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e7c8be89478de02d9ea512f032ee0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31ca78f9fa95638f602054c1030886539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fae8a43b886e89366e06c1676c70f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5defc40541f1c21311720f67e36eec9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdadd6161c5cb79aa1ced41c335df6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54cffddb429928f8cc03950bf09bf1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff69d17b47b214fff916d6cb6682272544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651c1f6dec30604f7e9120c374db039545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc00deb56cbc01d49e9a0dbd353d17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a95190de29ad2face4e0f00018928547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950641ff111b5ed0bf0bf36ce7ab2f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32038499c7920842935213ae54a78671549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8992b6b7fdee86cbfd66101c5dd71550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dc9883ccb6f32f04e5b138b82376b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e744202e28ced27877040901b72900552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0cc8c6c5a08faf944e6ae43ff0169553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d5dd4a605e6f5dde7b6c87263cd4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf5952dad952cd5600d43c2a998635555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c2e0ec41ecd9224c4e11490eb526b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b8fce9c4e969e5d6717d736482367557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a614637b4fabbafdb01e512656985558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4680d996b6e9dc0f7d7cdef0f084a27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19ce8204c62c61d45f49bf3d09be57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef2faa30e5b9fdb2f85cd87afcaaec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1bc19865f52520962418a4c799f73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec657a959c5314a7a8cafdc3f2381a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f955fdc63bd844f2949cb2673ade4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f98b4a4d0286a41e2a87db4b7a528565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132047032aa7bea4af44040d44bc7af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b69b969363991b26ade6104da37e4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4c2a705408030afc308566d47fbd6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ccfdcb51857547137ab556b13eba6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a583b515cc5f095f46f7b818c486361570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cfac71628399733633ac66d6e0e86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16046e2f3e5d66d58f1b2ee8391be319572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d114add7c571f1d51ef336feb4b8d55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda55998a32e7d2cc9906ae4b45db81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a97405e26eb7018bb479f5b6ca399575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bc27d1ea9e5e9e13584fb46007126576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b652c2ea114214d3b396ed35ed935577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537db2147847a11c56fd5073aa1d7f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45be1cf03ca1ad4201c6f796414b0d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429076cc1af0fa048bac3a36bb6a7d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c20c367c28191c1cb0ebef61659bff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab656597476a8432ebff485abeed04c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e89028279a2b12fb27bc8dfb0d6419583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596e4a8d13fbe1a69e3c1dae87ed6c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850dbd0310e95c2886d1fa3833dafa3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349b27097ff8fc39d58280b818ea14f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859ce25b30845761875d68c77475601587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a74aecb2d6e3c608b1ea174d4f288c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a545bd983a56b58c351dcad082f600589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c44496a203b71d9971f86e6d288c37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50fd1026c06a5bfd0b9abcc87ece2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e8d8ad1a79f69840f2582eddc0803592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea5d4902a5a847a2d8b67a7effd861593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f77cad850ccc1811cc360e5ca0974594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feb8ead6703e609722ac8a68a7c011595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af728d04acb0da23bc5e9d7429063ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce84ea482adc5a81bff5a47ac9e02c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992c77abb120af61ef0e96f5d9506e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaa0a3871f99550ce7e975962ce37d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa97a4f5f39ad75e149ee410d22fd3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded628448399542519ebc561aa9b474601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c38c15c17e0a946f4c97aee8f6812c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40b70098182b62628b3e3dced81c51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d793f63baf62aaebb2a2d32121894604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01f0595c39f5c0a4bd942728e75a8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cb316702cd5223121ed00b2c1576a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee35f153beb02e258c3f409ae78824607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890998b13e81d60a222fd627ce960830608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8282c92be37d0728ef354e7fb6c65b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e01bd152cca73e1c718d9dc2fe7d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c02aec15120b27a5552eac5377c984611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804f56be548571b60eaa927ac6c7253612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8409606fd420ce79a3ccf3b24b10bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369847d58cd47dba603b206f99729ddf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d11652b6a38b274b1e91215fb501b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61cb2d541d19bab8610870725d630e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ba2cb46969dd718cd8eb798203bfb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d56a787f61ae685fb5a6adf2d1293c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138eba57a467ad0f68ce23a866696b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68364cd5ad228b614be9bf8adec514620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefb2e040b384fcfc9b0a0b28435bf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772818a35234496601b50c3846120ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0b265ce878203436eb695233cd606623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea760729d3e435b9cf644cdab8c93c0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622b60a8f4c82470deefb0f5e039139625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e9fcc2dbd7adadeed41d68e3f8ae5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe044eb4f5e3066b9ce7ede28022716627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba41d0ba7ed3452ed10d35e27a14dea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598cf7c2732cfc6be80ffc52358384c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949dee109fc7f8fe8e7a98da5c7ff5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082179ca8f530dc57c2120696229703631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b851050580d9aedd7676ac7da70855632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b95e070ce8f0d659cfe399d0250196633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272adda0daa7f9abc254cf871967f25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c715549687593ef21a431df526f3161635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97057263cb344f193ca2b7f4575fac9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df9ec5c5209434f90f2a15a7afd299637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dfbf9e9f84d2a483d7348c6c0820b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bf48cec854e8b4ed5d38a7b4dfbc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ed4173068a56ee8a063300378b1a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896a72491a90506f64c93901e437155641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d3d47cd1df35dc4d8f4180f7dab37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b2400c28e8ca991e55c1a9697dfec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17d8ec657807fb16be848542604c91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fcd1c7a5a9050e166d894c2a6a444645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a19ae53a72d78b674d3ea5b90d252646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c5db3333a1aee54d52e79f0e235fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013cd0b2f8b06f1c3b419eab9e78213648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887bc5bf3a76d49f17d68d2152f350a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2e7255f13ec0b14398fe0d57cd7ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d34967c19b7f62f11929f1710982d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c45d54579a1c54856b29b403db13b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc3567ea6a156391580ab3e4e85dc3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2170a50b5a23a2901ef53544d689b99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5ab7309166d6f47761b00281f6af5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ac9ade6996ca313aa4e3f6f8925b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784af1e4a1f9caf5e236b3ea12b1e3f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4782c53539d8b239f478139a53e7fe9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b55bb05379736a35122d9fdef5a5e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7694b3c097ae3ead9a0a072b3ea31e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941a5f743c983b89b775e5f20c58916661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333720ea38e118cbe6abd049c3cbb81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebb8ae30fc57e8cfbb1201929ff628663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef080bc75225202e4dcd94c6f92624664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b940ebbab0f6b9812b1814b0db32bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6dbf50ae245ccd74547a4bf38bbe5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c7493e9192d9ff57c32df418fb07c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8b364b2547149778cb9834a900436668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ffb28324b47ada9de5205e4860c6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dafbe27b4034341b3dc23bb9828759670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50963ca87c2d3b8753c1b0cd28cf75f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30608fa1eb88bb60376b13fbf415d335672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79678ed17ec981b16c27331b5cab80df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c66b77d1bf6ae21919c49bebf093c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e32ec307c5fd197fea591cd7cfe09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71882a365d1f6c9b7844e1cecc5e35ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d2482f630019a043b1f54941b401d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75488a52edf371094335e84e493f6dfa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2076f8f95ae71d45594c1e4190da1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55824fbd964651e1ba4cf5cd7d4384680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb92496753a2b472b3ea9e359963ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ae52b2d0c672bdc8c30a684c563f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4ddda0bd602b43cf93eab8e479e7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851ce5e9354bc8715c4277b74ca8495684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c24558c13968d20eecac06c843aa2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c9f9f79020c29cd0d1418fa7439e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62eba169219d19f7884d5916d42ae9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f121e7e8b972372974320a595b9542a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51822c5df29d3c67897ad611297d0948689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a61ca218eb48cb9fc6bf3e12ea615f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e57d0729d224efb01fff198b0e487691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e771ec1bee122853a11efcb60206b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b95e84b80d021534adc7384448ee2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d70d16bb7612398cced810d63fa57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b15ad3ba7286ef2cd3bba82ab0e24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7978790a467641e14ebe2c738479505696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338139f4ddb9eaae68cb47b0d4b6574697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862121fbe00def1ee0463363f597470a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759f649a8ff23b0dfcbfde4e6cb5212699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea79031456ed9e3a60ad38e0ca33f94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729ef56989f1ebee32b827bbef0a12a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49020aed8d5b95b9bb3638807265c459702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73519b2d980fbe17a49f54da66bac7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13fbfc6f13fa8738b44dcfd9b98951704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f177ea787523438910ed10a53d83e0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc44a990bd695fffa9c9723b7e5ab9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84d9d9fa856fe7d6ff803fb2e0afa2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaea65a28f58fbae446f56a1c65523c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246af3bed51e7aab17a296ff8d5926d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4bfe02265922ba085ecc504197e91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a7ee7997f57a77fbccbc5e79cb5a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f484e3c7c8cbd8c6775f8b5034e989b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202b5193bc26ae82e5ece62ada3c1b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55417fa2556860d903e2df4301c6fe59714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9d10e61b079da2e5a3ae13086047a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628077600a1848e06698f1f0febebb0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d47ae0337485a87cf1ca267dbc5b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51135f913ebebfed5f34692a5241d80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe99152902cd2ed84ebc3814b74a56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8bb44170811afec7b46f59d5699b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe7efb9c1a32e7c37d90b6e141c79b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44473e9a35a69f523dd30bd846198f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61261d39ea20ce729fe926fb14eaa1d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af294cfb1012ff148b104f39ccbc1e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776677b4cb48f2e859e6b04a6a9de965725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac43dc6f3a5cb3da305926150dc120e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3831b59b8a8d477b67eb4248d2939727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de197b1179270137d63c1788cee92c09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc33e5771dbfe972f983332800b34e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a81f1cb30439f06bb9c40fc508926730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc1bc0fe37cb59e7300137412ec41f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a3ba70cbc5d3b90476408f13956ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cefe3e0a04897eaaed81a0b0fc4be4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda0ee4f80f264a1833b289e1a8733c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cd3e9c79dfd819f4f14c880af1a6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491430a85f146702f5cb936a35d721f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867367f41cf999baf44525f8a9d44eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad954736efee7bde16c485d43cbe3c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82a41452697ebccc2a194780481dea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2500aef6f532caa5e425f081bf39b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7579e5498c0eff513b49f4a6211f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed330cd0d6044fa5112f4b7cadf0d30e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171c290de027509e663815399226a9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d480bab1a8dcbb73f0ecda2494a4a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc364e5da89574873b303f5cec0dc78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac261e269c1592369c090ab723efaec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301803b2c912b4246cb4ef9982b1cc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315b3aeb95beada9c5cb45429dfcd30748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db63d4d7c47364a5695db7b32c9f0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a03773a078bc74b5f3d45a902ec9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4d607f287cdd92c679a9afbbc0a21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1309351a246f9f115379e27144a50c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b192a4d8a90db3e35560dc3bd0667af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e7b17d0950a631471e8e457de95d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0e0f41decdd926ee334b02fcd5285755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5355d68ba0c0670ec67d5261cbdf7b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6dd07a46733b5f816c8f770eb99ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa956273fb23bba76cd7ab070c458c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cef945cc672e774302eb4980d0fa0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>