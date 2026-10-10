--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcabb2cc32a581e7e4635c5258e86481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189638e2141336a1dbcaf1ba17200ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafff92fecb8013ab3a85b8075785743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd2d4d64923a780e33999a1de1e03b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b303487725e8b752e0890c1adddbb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f87179f1d67574b839dfa231604866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf15d183d141e005abf461c2ffb0cd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aca27e3c4469a7a348b22466aca00c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd0d2c75a2c7b2bc5109a784cf01a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dab553f75c9b2cd0cc4cd0b8d5545810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf8de2c57d6e6cacf4503a7c30636711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8eafa08386a9c8199a7bb9cc8517c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3251fed89afed7d8525cf2aecd82913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9245ca8fbd560e398b26327a1f7ce414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc761b51911da64ca57d5ebd2ce912615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74fd174c9d9f1b0f1ba27bb9fe4aba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cef84f8bd20c05faf0c74d46933fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fc0099496f7309a697ae0409e398b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf022bb424df07818cf023259d17b1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9a95ff46125edc81f13f4845cdf6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fdcebee0a6f6a179e710196cbae0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292909b6bc6ebeb6e4c6f090b4595fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acd1d05a24f60d4577b03cf568232023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab603d0bc06b2782534ed356258c93f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d15baca370dfee34d8bcbd684985225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad5bbf9f67b321185bbe6109e12fa926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85f8e83e388286af752dcacec009a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450915a4382921250ddd02ff385997c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cbd9c10562157334df24c8cc3993329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b43ffcace33927ea4788fc0fe9cb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a492d0455e9bc39c89ed84df06058231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bb29ea195294317a2d84c34c5fbc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363e529b3a84875f0d76e1a441e124433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea76f0ab2cd02e9201e874a11b46be034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7025c72890e6be646d5d2692d79ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e25edfb6abbac0938a3b1b524213936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5fdc1104ae3e5e246316c7413980837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff91e4d464929b3b63b790763326ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1edc15c8c198a58152de23ac40de2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe703635b489e05c019c21df951903140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8857b20756005fb8d65db5d8948d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fea974e3a489eb15973430403419042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bdcc07d8f4de572cda720b9e6431843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798417d6f60e1d7b79af5ad8a5d721f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee4682ea21573ffd1b30c86263d4c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04242d4ba26b8a7078e8a3ed6450a37246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164eef7a397e9f00564ca0ef916b75e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc14463bb0edc3eadc58c44c402b9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ee293e968767a378d6989f69beab249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f030877bd07d65def3da80a65121c2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd85b017afd899aa6473fbe0e66d60a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9e2e0ee57971f33580a3c0d90af7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcfa7be93586d80403aa3a2e398b2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b87cbcad744f870cb5938e770512054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ca19c5ebbec2aa41d3b30c91b356e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1e9f26d2b998e5154b21562dc7dfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62277cb070f6077e32b818c17568a1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00fd6e14cad3a40cae14b3301ed20658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6605aa70d336cb735851f860dbf5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f6535f6337815a51e5fb8fca2cd6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816e17cbfbbdabb911fa9572040a4ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f65ef38921f654a89e7ef5edac218962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c048de68240fc16955b046061957963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91535720aa5544f48552b4a287e35cb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6738e47aee36ea41a4fc85c8743763d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817e56a07c6724ba83ff54e46de8c0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31044b36f4f4c189f1863539ae8f456067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce1f80bf169b264976b0cc9d0c2cc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0197c3d1d3d869ca0ff7a23d47e3b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bdccd8ba7b06cdad904ac1466756b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbb2fbf992035f7f75d8f34ed6ba8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9720384fd997f2814fe3aa4cbefa072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7690c970078b5d8fbb96c20cba896f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ffc3b13e3ae02f4697e7f9a48d54774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0763b10da6ad569fbad1af37e0e8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9bf6f4a034afeb950a3910d04b2df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69718cf403b5a3a1cd52cdfd3c486277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91b1c6fb1e53ca77d557947a22d9a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af26de70fc996705c88aa99661a512979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cace2a75bf0bc0cb8a567c2264ca1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a53bc1754ed46481a8535ee1a171081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a614882679e16089ace576a420e8d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71580b3e0049418fda149e46277cb2f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7ce8b5f03409b953a9213609d7ca184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ab0fa9858465f75bec4c0b02ebe8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a72622b5beb415d9105b802b4c9e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f0e78729d8a9d549422c1f83961f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35b5685d34bdab4c68a62147a53cbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0bec8d3d1e19c1515aea53568b1d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4597b86247e33f23b386eb39b36d2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094f61dee0d12989933d4f6bb2d219e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34730b77451ca3ab8237460778100ad592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce49db86b1b769e4e9dcb5e30887aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f903fb6b9502d6fa860e520a1be43094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a04abf408743a94041bdc9f9cb84f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08be7d2221b4a88825a93543c80673b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba519b3b7fe75a9812c773c264f7fd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565141ef26df44a013b818a12cb267f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d85f7423b3a2a68eb8ce4187bd2f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787600a62d3673eb3775b88ea105f7f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216acd494dfd36b3bef4ec79fac2fd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d59d1263d18a2a386540305c627e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33edb85f0d81b0cab71424341f7bde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989165d89e8c2620cddf2ae39b522444104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d34a58e952ca09dbb507553c682041105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa761b12ff8c504714e7adaa273de608106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729679c236e11376a73005cad3d6e0f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad93e169b43ef8b8e76b618568c3a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f19c276f479f249b25e2cb4c6dc91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb505d0ba6a170495f321c071feabc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e22de7565bfb6767987dce4d8d0abe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d7714c429b7cd2d287b3517e81c16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb5d5e82a72097a5593afa46009847113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01672e7c94db8dfa0010e8f973c7240114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8719c76e8747959003321dad311c18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d890f97dd621edba69169f5e427e46c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510a59b372f2f35e992cb11acb793d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53facc9e3ceb88fd486c5105b5b9194118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4df680bc779aaf77ad859df3a7b3ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea898d43e4612f4cf784fc11114ae2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2582685ba7eda40c8e5080f0975465c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6acc8443e68cc29ee40702e2ff2f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420e7b6f36f8fa535e861ee03114de2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b9729cf9c36947bbe24a880a9be24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34619cacdf394da536377b5daae1990d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f792a919f29a514ffad1db587a29d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb819ae0ed29071dd14c6458ced71113127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cc2eb72240674bfc5af6ff3d910b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c53b199a712eea95c1b28bdee1cb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf57df20ef9a1dc5c876aae0fb41cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721a5c0bafc3ff95cc7d3f8d2a92ac2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41790126c2fa419c6542e90c54e952c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d00051499e94015f586f27e48b8055133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddecce5e962007b47bd6de5582fdaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ec751d0ea227e5a57de9b0179ce00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8059dead6fe6c2b03d036e4753ee32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f756c5f77c060ae919f0d9621f89b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a432b656ae16ec3adf4746c7ac320b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2846d9433425b83fe3c417799c88112139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de058c71289f649b915872af70e8674140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371176490b51aba2628a75cd02b838f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf6ba19caf08336c82e260242bf8ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c72328bbf658206b2caf938376ad5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9890624cdf6f0032f44ed88b7226b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177cc538b5c3725a7b808717ebd5702145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979667f69bfa343b81460e33193b4301146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73173697c2f0c2611fe32e0adebe4132147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef01b201f95496d691684dd504ed68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4bcc3477271151b7e7eec7439309d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbc73a677e5a20b59affb5349d5b71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172288041922f5217487718b03731405151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c461ae753ba94dee9b64688d54ce13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a14aa1d76d4fdcf56cfdc5d57d51b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525d5dfba6171ab5e0394e3c8a635f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beee5c12b49f5e87fb9fee3df791ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48046dc2f9c9815bfef181c55eb05f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c646a2e7b007e5cd762369b7edfebc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9c19b3a05b4df656435f98ec8ee3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83526b85c492f0792d4779be99a251f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdda1c41295caeff85ca4db15ebadf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74646d9c653f1ff85223740c85dc2ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34815640cd44b2022635beda3ac286c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d468db6c476155a10cd30f9cfdf2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b77af70730f076e621b6a405465b3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af48c1a5b1e3a2031503f25b9842aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b98cd03bec70965282aa02b06fc78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346754421183a40920feff11e5436c8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6889d4220defa75b3c5153f4e4c34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec26933331938726f09c0f7c60b092169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f0fa07028d1a0be4bca2c2e9f622b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52438884e7580843dc9ec0ed8e8637d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd9cba69a4f7e6067a1c5ede2ae970172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3135759f982e9051febf3fe7dd84019173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9756140f06520a7374dd610a4d78b12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90f702915e134c582b61ad3b8cbbaf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b29cb1a3a2e29e6561c8d9e9d29f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce2e1e7f45a1477947c0117e94de80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e3e043433404f7b0c7d44db7c0372178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68970f19dfb3f9accea254900d332b21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225ec1d22cf620902bf3e690776309e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8d1f8690af29d9319f735c60ddb49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c8c6302ac73a0a021763083a449e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f41def86ede77592ac2a0fa5ab99d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dfe5070d5a39537c4504761d18c5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286254c49d914cfd1392bcab97416095185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552e8b1603e30aae5e380914f036ce6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bbc14e0a8c6af9a1d867bc3323971187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e97fc97c7f56d0a87a1130c32b180188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1dabb45c511cb419676cdcc7e3e7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15d3d58519ab67fe8309b238762c48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35a3dbb329edf445656f3670418fe8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25978953bddf866c039b1004fafb8d23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7933421330eb9f774180adf2889d63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d5a1fa64298242a128e98f6d4dca8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c232c92e04d8c5943cdef340e2668195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cb807f84698ede7e190a290ca607e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e08f7daa66b6636254afd6cfecc982197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708cb59d25ed354c3ed7103246b4192198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6c82e48c67d67f62a251bd508aeb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ede4607f7e6f376db5331ac8e6509200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa404f34357ce7a950402010a218d33a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977665c6e4ffb88fbf0192ddf3cd67d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a8fa471dc928fb8455b81c4d20737203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cee4d2d4f8d8bc4f57cef20a3df0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942a149f80f7fef10d67acb425e0f5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b954e9119c00d61d35e2fa99c1a8b79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa07be18959b0491671d167d28639f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e0ec389b3405f28136f6266e648ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d406d1ab5d4a18d36e5563c5a7358209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed06b79134550554ab3bdae622c1c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf9e9b8298bc185d7260b65361b21f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3201553b41040d5370ed97852f77ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb7c44cc805f960917dbe3c23d5218213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3407796b0eafd2d990755a25b0abfae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce06624932b6f9a8d34da756087b99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e8d05506dd4bc06d3edeeeb713469216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999dd781df3e04e802e635df8c0cb10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8e28f7d8314fec89a9598fd28efa3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cf921de8239ff8ee3d15688b36232219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb4f5f748cbec7f804865a219a79d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d924629a7c903d2397159b2fb2fc6e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9ceffc6b708f1514101ac6dca5203222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa412162cd0a11e3e6b2fada6a844d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba0fe5b8e31009a3ba515288b8cda2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702758b840b6c7d85ce17e97dda9a26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b3370c38ffa44feb06570320fbca1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58885a817b163afeb419f634e41f37cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652d44a0ce2c45401ad1cfbc67e57f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9be1ff70982424e9732eba2b5a793229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecc70559c0b7f085c6151526e65e78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6948664cac4817a02843915e1b2b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7809e5ddb12299b6191f79dca8c75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2808e5e569eafe8442f5c3daeae2d0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aca17e17b4dc99ed163abb07b60341234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c70b147f9219ddfb4c37dea66af447235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61ba00245e64eee6d88b43de629289236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ad066cf994f700036267df3ccc3bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816af5a9672ecd28244feec24db5949b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82c94a7a73b9befc06c015e5dd1dc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da697958cc8717b853139556d218ee82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70604e7e565e65201a3223a552c8c20e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e56aba76ebe3a69a6d6f41e003863242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49af976f4d9337bced044b62025742e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2b85ded1d7785c62562809df281f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb22a655c9898262b3a8b54e3298f22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df23aec62fb4c01d09fea5ccb643e9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a0c8eb24b1c6384150fa5459904f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf88dc846cf4354f3290c6236a0c8fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e990c3f81d374104b9d8637f4678c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea93531c88436de2947f4371694ecf2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bd60debfe7fc57d0ef81fc5444e0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624cc6afb2e05777040e5e134d21fa1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf071c4f41e6ba0783737ed65bcde08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedc32f0e9261cad8ecd960e6554c8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76323b368d8395b23ffad3d7a7eb3269255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454def8c03703167811eb6593ce3ba80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb075a453f8d75c6fa374ce041c20b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a8425b75e054e91349955970e9983258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed633bf21667fe38d3e62097abea8714259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519b023ea88121b42cc8c3db1bf4181260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1902c1ca44d4cd1d5611ddee40f8475261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025167a6cd56c346793dba6aecdd8bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7014a517f734717125d84eebeebb09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7865fbc4d3f2e08b7df30904fd3539264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3549d2580c8b413ef17409fd923b0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8361b80d70fd7f294efc9a9cd6641f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209645f402e8f28b5827bab737c73b7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad638ec65893dea91d8960e222493f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa7eaeedd3f2b0cede255fb21c957e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9e459b7cb7909c8d0b0cfe7a79913270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf445f3f9d882a64a73dd3ac1503b1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2fe438719b586b3a9f1cebb542e9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cc2c134908678aa4d64d747098f60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82094cdff479c7985199f5d8d82162274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe10caa48ce9ecf2def5ffc7d36f88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4bc2c09a09b78f449f192d92f5c5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68737ac4721c2d7e4b27e6e4499c74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb2477a46debe98784f57480596d16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b11e5da07069b4da60bc8b7ca48df2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b781f0e799841fda786635d26e2bfb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95252f1c0b0f8ac61685457a9333ccaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489477769bcaf53f301875d9e2fce3a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faecb6ac928093f9b32055051772f2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df517547150511c0b909c69834e8ae4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec72d6c7b80b62663e9f3daef0c746c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf172c630589771f5030abea9aaa57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a6f853126f77eb5d516c629f78120287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae59e77ff2b91c71b26042f2acc02b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eab935a426fca26d9924b504d87a3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb16e8137e93cf00cfb275708c4a67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388ba0d3cd112f50e893bc9ae2241b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aaa74a1654e9650eef89f8292b261292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113add755a83606b47a504a225d2019293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80a933acaffcf44db99e5cc634c82d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339a2eafab123a7be80b73a22207307295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c8bfaff5a1d102dbfd1edddc34e2d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522c6d67b1f781fca1fd8e06dedb1ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133891ddd2d42aac92f6734f2ce750d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020083abd5ee17cc1a37e7f7fc425f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ae2e2bb58fc2aed3339cfe651baa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ccee4d8f247593cb6fb81ffd2c41e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dcb8a1c76a6f8f38797d82a1cb4be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8579b89ce1b72fa703e224abdde46b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb4571aca0868ce8bc488d5864b11a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aa0bc905926b625f29dcdb4b2791b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911f313e28329af4f00fbce39289682306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80989d57ace2b256ecccc845ae036130307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc5c3eb980ea636041acd5418296ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7439689829b33de0c947d921026569f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548d2951c72372711a5c72c9f7f4e91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f19d7570798580c2344743d40bc5fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7207bf08b0c49fd85593a74279edf1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33cc26107eb75740ac8b32a65e7274313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d9d8f1b3a85626ecf30411a8cdfc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0380b168b9b811fd3e1500c53e64e5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7589fcfb0ac11ed5f8a3b2b4804ffc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefe2c4961d7f9b5cd741d0c3d023a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79b3aff90e3ad8c2fd7e51d59fb5b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31073dbff8f22fe4d31ea282a9283dff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd75796dbb1adbb4c3b91fd4a54030e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a510e21fa5d3f6fae8d2a574ae5805321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62f64c912e36384f06b12118cf4685322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16282725a01f4d5fd7054f554820dbfc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566d8868fae8a0bf5f997962294b079324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdb5fe706a071a256d22d04e3dee09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa0b5b5ca62991082e8cb6d3477d02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bd1900bc9f77d47e15a3d578fbcee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c24df1cd3a60fd22b2ef3616f0d7b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c06ebb01cc25979ccfb1fccdcbc851329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65685ee451d624b2e32790dc84492b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1b92e49b44904d73cf7c368badd84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dffc609283aa103f075bf47ba6479332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d666b217a8fe919dfe09e348164da1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c464c71df85c849974e28aec323c5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a202ce68d9ae5dd572213d063cc1e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad73d502a1bda9958c402e0eaaefba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f246456609cfd618e46a2b74c59570337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45b528779a73a20ac09aa2c0caea43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c149c32694ff3da24ae8fad351bc49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d9b126ed3a32b708f2595f996c8d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fc520f5b8ea66c533115f9701814b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd96bf2cf0f4f63476ffd6de3ef19db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2361c53a6a9327c8d901d90b11512343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38477bb5d0fecffa9bc26549bc69270344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441ac00deb0b3f0f6ceb58c7c0e5d5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d54307396b1b65d1c9572dcb4a8d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e767cb40f2af9f98e612c221d5a404347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c9be50cf1251cb5c0bf6a07dba9a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7064a10e68789469e23afd9d9b47ac0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403263e0336342cc06f2cade334a1705350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898587a5523e19a7998d26c502881aa3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a2efef9525ecb95efcf747147c3bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee0bd1f8323cb41c1c779b456a702b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4bb32f5b0c5dc2b91cf6dafe77b92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8a33b7fed51e2cdc2cba096810919355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c35993e54f3ea83d00d96bf6756a42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17195afbee20dc6b5da66e8007a499d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78064ca5ed491634c2f380c0dacee0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393a55df3bfe00337ff8685830a976a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eca3a1eaf77b570c1e4b21c4135b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e409e9e9a4fb0e88afbff6585aa7f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b18bf9b52348bae03b29bd1ef3183b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26d455e4bbecaacb1d17904815aa1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a2222458aa311f4e78a415cbeaefa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f3d1f6fb19349a8d7119c4ede71f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4c287c88d818c2316457bbd22c4cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159a5aa5d29e4540396ba1d171e9201367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd50771dba1e2386b10e09dfc0b24e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeb68605ac4815e011c3b7cbaf0896369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce67a99a7f282d000540aef9a62db53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e34421751cb46146c3edfab25eae8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a22e74ae35ef9efcef7324784cd82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659225eb45c49621f1dfb3f4a1e8fd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd6ea8245ef69ab94467b60898f722374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0675a694ab2e28a26eaccaa48565e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9cae87d9da66bd9b57b5a1f238782376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aafbcc575753fe15f872c4340b175377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7e9cb8fa8b7b2c74ea8807b4ea5c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ddd9e29118263686628935528ac41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3256025c5c037047620717aed34926380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b98fab9492b75889a13a9f33b8955381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77902c83acdc344cb362d795d4624d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db793e38baaf4cf215e9c42a25cfff50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af724621999b48adda15b1342fc303384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7c1841d1ae9996e4b40ed42d81096385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446d01e5ca967e4706c191c812fa5bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85beb034179533a5417d594567f45f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9db53ecd528242b8b53521f27cd3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c02b939b2e99ffe61a5c8d3623068389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972e0c8a00c8d7ee0413d747df7ba7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2cf6f3c5f3f30970f50d07083170e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e01268fdfef5f93503672f84cb43d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4232464eb26268a23c7eec2517a69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be5fdf851de613917580ceb8284dec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bdfe8c23f0b0f0ec07a882af070e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b7a2d33870e3057d25c9ff314739e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51fa27184fe1086e114accc2a9de56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb573dd86b0406536cc3554f4ff26d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c5c48fc7316b1f7c71f124ebda521399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78634890d314e9775841a460325e1c40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28417e7e5103f915839626e7370e1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952918d36877d89ce3c5f94d3d3e2b2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834749ce6d2b76b00ad03b298e5efb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d86ad58d6e21cf05633b36bb8f607404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5009f5b77ad61e239f2281b78144be3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48f70792f3cd2de383c9a2943f6b4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4954a8dc9a144ba13bbcfeacbf5746d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61036d248d3342582e22b3c08246338a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e700c2ac4552ad65818225e5698a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30c9cd7ef756b81291ccb6b569987a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2835f06481914ee70d754ebdfda1f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fef9a50891af4437c1492fe70f92e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cab3d9daa83f708347d7ba6eae9434413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd5e4f14328b194f90003791c33a38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edce99eab0824c364109d30464fd89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1635124c15a63f4384bc7240c6015416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11a59e4a7d9add004fdcefad217380417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2ef2a62e74bec49b6347d8fba8b44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80235759091cc5b98ee0dde4958d2018419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7af0f6a4fdf227a7a894edb9d2f387420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d5cd7dcf5b7dd10064789928bbe72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffd3f84ee017e84cd2cd3b8d5f8e39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaf739c331fd0d12f9cb74b5384b37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9467ab95d792949c127ad5bff84dca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558bc86c23d6f3d73ccb82b9a12eb0c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114109d057789f64f5e7f7877f3bad9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b38419fbc60aebdbc5c50576b0216427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabb93992fb47257d32a05b649b15b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87fb40908bdf46db05ed3159c4da18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138958c216ac8a0b889aa98bc5f5fe4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedba8a052af4e8a637f402fa57a4d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b72d0ad2fab8222f57144d1c679aa1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826ed4a5a48c1aa94b988f1cf90bf70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0885d9b39bfe904e384ef34c719f49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16551c86389f4a94ef90e1b46cac421435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ba3ffb15e18d03e0ccae5d14fca59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a8b877b56f1e9113197297e76429e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f498a39d411496ccfca77838f7c5f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612f24407916f8125b3659cfab16fec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1d6b655b2a4e18fc06b77cd905a69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd84abdecd02ccbd95464e1c2c5a89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2223511e36ef420cbc9d4bf7760ca8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301fe10b6fdd6068bc54aaeab34ac28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c2aba4ec1f536b45499f517cc3caf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05bcc6f0aa404a0b98d340975c9043445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639f662f492b7d48e4f2b99f1511a66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b053833250545890597519e24260929447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeab879159d795f0cc248583b0faf18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c581456f0f8846f65af86dc9b45d6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bbb1b45bc500a87a12e82da0a07d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0601bfb9ad366f51df1311c4cfd05a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1d4c6a876eaecd2c3dc2af900fed8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a99607285f872c3a5320a2f4f5eb28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85363a7cb6da76e0be420edabde488ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0ecd53cc2b490ec12249c93e8298c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc5ad6ddd9751374947659bf0ade4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997f3a753dd3bd35800362b782973e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be40d1538ae02f52148752c3b53863458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6c839f6e2e6914d17684bf7c2fd2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8683cc464123421f1622be6e5f1f0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a93b01aad7a835e08266b5c36c788461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403836e2f216d347ffa9c8f8d20eba39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f407b2cc7c3a5e67bfc1272bae94e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccbaf53ff274b5020f14e4142af62c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e966549726ca07ecc1bce3e9ebbe469465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd75c770c1af21b4acf57bbd01b146c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f37ab76eb5308745be0bc3fdfa22c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5d1b271fe3bf98c2d7dc7e5275798468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e10a1b83ca1037e98a52c124aa3bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20188e0444cb91ba7143a90dcf74ba77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f2bf3327837956d3d43bf8044fd3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436ef9d421fb1da77156308dee7093b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20013ab6365359dce3f8f4167d61ad5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ffc5cf8a764db408c6eae758e82bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc34a717980f940d8ec19fb7ce09871475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21822b136862a4457e0e62be26a601a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68124051ce67a9eeb45bfe263e14baee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4635cdd8c734b76061aec78ff76a14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b8cd0a271cf24c68e924f4f3fbac8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1db766a767f3f0f488b136e0d2a23e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234e7638fdb1c2b9f7b7159e5e9d934481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d8adeb9747e50244462b65642fed5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2656afe427ca61325665ddbb4e6395483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0915a2352c8146866d29396c9d1ba1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9920092bcb5e94e64b86e343c82af3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3809832405d8500a6544419bfd1d5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1c5aace3e11564ac1f86580ead416487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2aa8db32b76e9a32d0619f3b2faa6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de27cc9d50b4b863bac582cb48689b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab747f20eb0a562cd06016d2985b9f4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b948f1135174bc1b15f40489564cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02609f9855eecf27e6a08f2a2ba28d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcc1ef374b7ba2be1c23bfbe97b15b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72832c1e73780166f8f8477591804c38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b9b980e5e558c8e432d4b7e52abe3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12556b8908bbcbeb9d4dac6955342fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf283dd7ba41a975b394478caf0ae7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d62c0590a13409ccab471dc7b9cbc5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f69bbb242031564613b5d6d5a91af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec46c258b2cfa66d916805b1f8625a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece71f0c4905cbba0b956db0b7ab09b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377389d61ee4bec792617695ea7340c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e90d09d683fa8e0b2e735f93e6814503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216bf8a3e5e48f50bef6b3a81fe31c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b8c1f25ba8896b071af702711389f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cd9e07374d7c2868ebd491aaeba88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e422e967b92fe42a014f394c7a669d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c339f05c952d5f5e3374e48a13fbc30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d148f0c38d4b48bc4a9f20bd98a159f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f17eb4d6c011c03c350ce96689bad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355afb939bb26e04d56df1dc0b365dd3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20927833ab8fd6a65e66dafb343393512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33709d887ae829694c6ae7fb089d5bff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620e9ad9ca8c3fd1ce9b9555a6c4037514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575fb8d3dcabf2dc0533e5e16f8bc5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127994678f9cc1419a8c217daeaef2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d24ca8da2bc4519347e535384b8d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead9f805e70aa3f9de7d926cbdf562f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf88f39c41ac887830bd02cf43b35e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd3382445a86a81b879bef06e22c02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa7fad2cd0348609ef32385c79755f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e25937ca089f30af0e89eea54b8002522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b976a9d417d42c56956908eea895940523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffb7b6fde561666c8b41c95ad15e0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1c3e9efea8834624ea8887d869512525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc4a5b93e5fbbd7fcee1e9a35d4e78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf49886d0828f5c6ddc08491898bf4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b10693511e946d07442dbf887b1874528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3e51598798c1e41c5fa43ce3c316b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd30905d003cf54ae370de43d5adf2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc4a0bdbfce90482f8372d0bc0dd87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab5ac69d6e2170aa0067facad1b61f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f40f3205e955ceb2de065ba89a8e16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5f57fa50be56d95e99b74306e3840534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef09b7426486f9ab5591bb7698b8def535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc02f76a54fe904551b73c918c2e180536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687be73b510104662310bd1b816a096537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9ca71268667f47ede4390b6993f2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06e55235b9eae0a35217d696a384b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c65a1d026ba892b69ff4571166442d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1d067413e0fc6cfca24221d8f0b9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df427ba544d5cf9fd01e9c4d7e8079b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7382da5264eacbb314fbab8ff8acf69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0815797b621934ff1790df94688b236544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0f61acad084b6bbb5304820dbeccd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdb15f6979c456df5b812e3ca361ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71448b1dd88ad5b21ccb73a199e009e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c323349f22712fe2d1ea13203ae2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f73568b9b7df77f847a88bad390585549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2ba7855ce1a9f7ab2a37fd50e4eb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22cfdb8186f62e894d45648b38ab43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937542dc1bd2517cc92f9eebf247f9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e84f4e5cbc9032fdaafc295330c3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8abdcd3bac4e247e313c09c8731406554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed3f3cfd10712c33814a5c4ea27b1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29daa790688f8dd2ec271fba9447ff5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb8a1bd010e0001683500ed2e5b005557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dea9ff64ac5e6c8b8f790625415bcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e9430e9755c126febd223536e6307559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289da67480c1e17eee1189a1114960d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c11c64b87d44b6e98586636bc4df26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd877013c25f7c6bfb26fb8245237b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093efe8dfb1bece7d5b009e2eecfd483563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571f85027c67f7159b988ba53c4d4c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121b039be4fe0b52aafa711eddbc34f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c167a010a0e6eda3424b0ca4f36ead566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3d8099d50e28816ad8faf4f36e53f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d53049c9ef3ad9d8e17bbf3a90b89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39715e26e1861634331d0c5d61469cbc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce69636d3f09c985d916db539ea22a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d39c872079bc628b5e04f510f40170571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366bd3c4db59c7f58fefb3e71a0b5cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c162c1163094ce8cb864d698c6d748573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293927b2d3b4e34e29ccbfdb4e58870574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a6cb16f6cd34fb663a425bb0806b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dbac75bcc380cddd5cc42dc92f5da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acda0e6055eb5784b1c8429312b8da6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669be11d57866587752d2c9306fbd7a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015a72d5f4e633bc04cbb2ba324f7ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d251f049b447016c89143c2d3a71d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5850a07fcaf7e199cbeac190a3bcaf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5d62ae0290a793c25374040ce3763582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b21acbead698cecb4627e36adf4ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4357cc087f89475f261642fb37e8a24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4181bc4f52f20d3dc4b9eaa802911585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d685c58ddc493bbde200fba391ca021586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cecaad04147a71ae67446fa3e665e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371c6f37fcb2cb68774367c59432094588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305963445e4b360536d8b4f03281ff1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb65446461405805ed3879db00c3be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc8ed3accfe9aa789d09c26b45638a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0414496e713eec45eb7772603ee00b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c296ba8b14d5c2ae3d8a3c6e9cd0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32000c36a689ebb8fc7a42f87e28db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5051fd250c234c2a0b35792f1d45281595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79901362f0b74716a48f6a132c277b80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa43f51a3bed2ef779246e83192ff6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4a026b18bcde6c7c5ccef3121ddd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c7c8d20dfb735488c812421b3b4b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557c3b77ddf6a73ba25ba6175f2a1df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea335c9ca3d17f316ab1035c0e3a1f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748ebcbed967378fa32d228c7bba182602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd35216e4874b60c928f381670893d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea65a54d2344d92cfbd219d72a2830f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84880ad9bda0d0b2fb4d719ad39c3c46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce3f0167f5dcee324e77f5b008c841606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4363ef33dd19bdb7f0a2b973c4fef0b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db74b72afc7189e0a62373885480472608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453ddae4100558073cdb81b5ee24fd2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49702dc7b79e8c632255b091d1aa59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6592b027361c5de11ad9405dd5be085611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a1e6dddb2c9305af83511bda5fdf6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c20aff25a4b2aed7b37574feb59d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e96ac53b46078e0498c0130103b8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3da9f74a14fe462b424d150e5ba638615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda25c564714739d5c2332c1b837cab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b690f9b4a2bb22f204a7ea3c60de3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbbaa136f917eb55df2e49bfce26c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2287996cb634f9043aaee3b7447bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb43bf8604123bddc68f8fbd17022bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5792c0e3e8f5871a89edc01d1ce5a80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b83ce23f2fd4cd29b7801f6c0943ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f67daaeb4652302e916a77964b761d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b34ce1cf0af27c21d9f35f801f8ac1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056872a82d7f62fd5cb6774e2b996f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e04042ae3431c589b79f293ae1440626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a64b9233507a445e634c691f88ebce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370395713833a2b69508b5432455d7d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e5f10879d60bbda5b405969167830629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c8c3f0299284ae833b417f71f2bbf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd2a8f6f88f7fbdcc17f6b9523131d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0561a9ad7be187972c0cabec1aa1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608da669fc57f5a80b420fdb5f195cd7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5973bf7e58df3b9c4cbe7e1e1dc9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966733a3c753e13b4863540cf7c441d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1420b968e5fb039be487af42c6725636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f81ac95435f8f6f822ec865e73bac2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac714461b621bc9261b7845c20e461638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de557259f1dedc029a854c0d93756705639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658b5dd3c547f31c1de2acde4000702640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61ee94a014be6c51f9d00a38818674641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526e1669dd7c8c32174451eae2226be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1158609100da63bfefa4026bdbddcf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cd9480fb563f55b858a76c89b22dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e97fa57962e5d65928455e447fee7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd30091e69cddb0e1bfeb6a0bb6159646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7424ee64107ee7c29bb532d80ba4c7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25eec84a1ba1cf69315940bdcfdd41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d43231147469b2bd771f6f7f672427649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b3c9327dbf8dab467ee3c1873201c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557ed6ee1202611c55473028e205d30651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03138e5eacea50236aed3ccded5487652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb85ce3305284b79dd92bc8006020a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570c43882333c8e70ab4f7472591d53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21677e04ce4afb03de3fb9e26e9a0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31ac1f877ef043209fb0fd62599320656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8c88c674960d866fef266b28de4d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fb5d776a3d79a25711b5ee1294578658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661bda16cbfd029e738ce6a35e73ed5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902beb7004cbe74d8c45ed02ed94eb36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b0cc87fc979580ab1a65196832a5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeb1f1318333745a33db26e4400226662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18d8bb1bc8537fbe1628a8aecb2c35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb9e2e8203504603fb196968566df9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f159c78233ecfe27ce46e5bf66fe5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d442b7e29eae1ad6e92f334c7dfc6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc12773fd3fddd14528e2dfc7b13366667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa89bb990a2e5ca00b382933fba2e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb2e0e7596749e317f4d498c3fdcfe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dcd104e413601374f6eca0ca4f2fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d8dab5e455f7e3c00f2ba3efcf70b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf50270821828b7abc1815c6f42960f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf349d7801e6026e367bf254f2b5daf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adedbf190a863cf45f0c3b17127443674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c88f1e0c519bca6635547e5e84db57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2eaedf83b3c6d4f3346380e8e8e43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fe2ad682dfc7d90bba141ee94cfbe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e120d8277cdb30c044446124a9cb7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34ba056b924fde966dd26d388c0b3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a809e973e9f8e017339649c37e00e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc45aed9bcbfd37e9f821a0d461e6d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa2e2a9d2c544ada030aa96d2f169f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e90a0967922ddeca423cbec45fdcb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe9442895ed1d9f95866952b01bf25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab88a81007336bc83097f3fb414d72e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bac58b979c943f4214a89c598f921e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154708221007f9148d760e04132d8ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b575c48a0b07a1eae04c14a44c96479688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab7e86fb8f5e2cfe368513745d25fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aa85bfddfd109d9f9f5ec1fd0243b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ff4fda6e576c7189217cca79b715b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609e27e2a4cbc384225464d73d79c49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b52896cc48b7706bde19175b65c74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0178dc05a3a87fa768d17e7d9b74d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a623023d15bfd5525d18ef298a85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69f2888be5c9d4ccabe3f915f6ccc4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd16e15dc106e33b556ee791684f06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01757bb8ba66971b6217d795605ad82d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc804ddc8c05bc5f6c8c95ccb174c554699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba87ef3cf6d859a7bf0abeecc5ff03700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde495a65b70d9f451051e8501109244701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720e0c9ec640508fb8c83006a15848d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd056af0dcc035b69c67bf0cd8c344703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa841e8fd852b1ce90cdb166461788d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16326fb65d07a334cb84860625d3d3ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fe1a55875b55b93cbbbf789fe042f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e175589eab8bf32dc5b6f82df36042707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dcacc870a168ed5f44b4bbb7ece3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0e773d1176811b93c5c3e8ca6f369709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f637938e41cb9a7cd738b55cd74f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c6ab80d0a004cec7cf7e4a893edfd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b95d81951c2c95ca4c53375553611712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26bcc33b4b5bd5db9e429cbf670a2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900167d6f170eb854aafd8972a4b86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f9ddd2a791eae60e2ab59dc7ea600715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a181e3814604352ea604d3680a0ebea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65e1351acd5f59b907e615a690739c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2215c3e68b21fed01c467660e4511e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed9df93c6fab20bc32023a4422dc31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7a851412ef4c1ff15cbf732b4c79c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25d6bfc51831177b5dfa56f68f95ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1970aa13ccc2e513ec879a7dec59f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bc3975c95baeae64188641996e68b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807668475d4d764f2d7a7ab3903776c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa22529a89ea2b430a14b643ff2b8a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035fd5c3433fafbec2496e5e053181c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfceef8d52f61dce0ce707a9e745f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e23120c7abf9fa15c9b1989fef9a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b760885db0b036f5aa772a71cd968b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082382ec0c243ea4242c50fc9090eb3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2222f191842ec894aa06ebfc492bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b958e4379076795b616f2bed619271732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf572eb2e2479613ede48dca23fae6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e1140d75d47f938aa50d12d91e81b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989649ec7914c94427c3e514cb2bf857735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d33251613a51fd3cf4dd89a0a22ce4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a87c0bffec7404775e26a580d12332737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad20c5c5d67ce65d2881b7206efc6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a34167dc8e0682f29cf15a515070df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71a7515fb3d701f91f0ed8793767e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0f15532b5fcb407d405f8ae837a75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d86fe60363ddaf3a0083d4de15c08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077070fb021d95bd134c86cb0a27550e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e9f86ea73144c3c5159b38caf947e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a913a4ec45dfe0f74cde57d33bf6094745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d43317a3d3e80f3def583f73c37e61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d9fe993bb13dd1e568d95cb56ddd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5029dce815d19a8e78bb11e6b47770748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d32d6782ca26056be521b25628a46749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ccf2a73929a76e0be28dc2ce6366f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb791bd3704da98705270d665869b52751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a72e20a9bcfc2a66cab1fcab556d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51d023371a63221b910eefd1c5155d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5355681d94cea552d6099ab134b825754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56e78353fae77a6f86b1efa4bbb690755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25494d9c287fdd965cb30df78616d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83986a7d7327e0ab4ee747ae188c17bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95664d8fd791ffb2bc9e730cab37763e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3deb414925f5525197be837b443ae3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73d52d6bd2f6459978db14da16cbcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9054f1ca9e58bd487eaabf7c74d292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38a22f60aca81615cfaa2753afd1433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfbc4540b7101839d01da4493f1acc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e705c14a89aa5ba919098aaa424aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ab2a3898dd76b24a0e3cf0463bb046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb274d4cb83829898ff500e5752b39a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838e64e1258f14accb59f2893935f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e6d35ed45bb9c95cb495f93fffab39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62185365dddbdcfac28346281b4530b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee6664ba2c946e1c3cffd3c73ddb7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897f58bcb3d37a4f127c80f93bc57f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec30bdf56e0f32e0bc27926513a35813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc3837cb31420af81a4ef3ebf723b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b27a08191c8988326389807595a9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092d1c3f9827ab55e64a5522544504d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244b1390c79ed1db8608edfad813fc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f42a738495af7ccc1857f916357c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9766d20eeb20c666577e5917ecb68719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48f25f57aa223d4bb819b594b4ad7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f57525bce7e10b1051c657076e731c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01336b2ff9a6489f326f5874dc10f6cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67a9c5c191820627fc39fa38952b0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bfc8476dddd4f24d621f140b3207224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda4b00e630dcd61837bd5ae92f454a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e7833b9a26fd4e28701f2dc417b6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1301a8e8ac60964d8c3e3777c2f3b6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0545b3664ad51a6cfd2227199654128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bdee5671bcd09e6c508bbbf81260429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb4e58de3f7bacddc8d2de9063b2a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e627b06265d0ac2f51340b87e61d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578bea1ec1a47235aeab888cfed570b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9b224f0c7503f688cc69aa444140533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280fde6526bbe6d2dc4c84e2be6e45734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf781ffb686a9261e12509d03a3b6de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b61e2c583a954becc796b26dce53936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14095ab6416d5270ae58524cdd2ef337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d9f635aa6f273a14db6cfaffeee5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bc0d51b5c5140b6e418f1b2b5a1ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49760662d90da3c7a6fd01f34e399c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061dca53556a8a62946535d54ab8dc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf881fc4378b1a6a0b86e8c49d6762242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fcb6741141ba41f5f967a4aa68fdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75734850f49fff6423f8dbed3b4144f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb22955c8701c32e761d62b5dc7c3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80095383af33c78f894d54daaeb9c33a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75adb33035f0c57981a48e0e5cb7dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f51b7014cce7f9e7325d4e096ef6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b271c4c85be703050c908a53ed611949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead8b8bf145d3bd8fdc84c825a3c63250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea157677240126a73f1169b311348d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e2fe1c9196ae336dbcfb837deaf7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbb560e2c43069f48cc0c70900c4ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5342545a63ecddfc954335c2b21473054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce85744520121f27a8be90955a97bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac377468b65258c13b8c7f7fd9b43256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a091f6a541ea68d5aa4fa1ba2640657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abce9a48d9d85ecf94c7f955106dd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c74080d83042949b2d7aa4addba2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2e7f9ec0314b4e9ed3f41fe49ac0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d1098ff54df7c2ee26715c486a06361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a5d5d10e2e90627bb245a9ac343cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104a00d9a457ae2fddede96aff523a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a15d805c90f65e8a56b5df9e9e550464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef8a62b92d1189ceed1c6c0bc7512665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf7dca1fe670e75f35d183279bc0bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab647857bf358a8e9881f6d0bb1a8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476a53feb10c89709c6f5f94e8b94eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321beab93a5d9a38aa5e287ad8dcb54469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e9678d5e098b83b56c910e212139770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dc7ecb5494b7c6fd1009ae320e2f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302492751f8e1e82c918b4cbf91f557672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07422356e3c59f5aee2c82670dd09c4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94854fe9ae61b9daebd1ad1e1ff33c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acf51161f10f4055de07a5de8bf73f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b517c8d5d9fbee17ff2a150e1938576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6171fe825df2f05374f4854868ca2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cca85de205dd3bd979e0bbe8cde4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499f97f1498e1d19e79f105be83165579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a562bc1110e5b1db4c9226eabf4a35380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e847217a745140e85dab6ee14670681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbe497f890861800a46a626dd70d8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74656f1cfeb43c500c250344fbea6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544abe7b53ac4f1b47fdd13be23b90d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafaa2d7c9e458ec0164ce24c4e9dc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58b2441569d785df1256834a56df3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5710223047a443b9b3499e6574fb5c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9bf9f140e06ddc76347b6b784fb0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373ebdd0467f1a32d3983fb93cefc9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88409c545152d17b959ce3d92db079290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241205bb1a59562af3e2d94d1c04a5f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807afca8db74e6036ee14a4fa1267e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76d76ed830cd9c4cace8389cd26dda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e158b77f92e20918f946588c80a8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862626094fcd8de44a2fab1b30c9a0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f9cdd4d2f1c21a1d7929e181099a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e2b355520d556c6a2d5397e1e83fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1e1e10bdc6b3605b1e3b3e0741d7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cd4ee8e8ce0cfeeaa24b85c738d9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73773ffd7e148b0885d808dc02190af2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b91f2e0909d62e3526b4fe13f5ef2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415013a311df19eefbb536c8e499d22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf21f46dfebbdc7c10bcba12c1bfa68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70dbbd0d43b775d9798d1a9b3c24de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aee554c9856e963de4a3b94a69bf87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef28e3e96955520434e829e58a5c03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87da1b06494b5474c9ac89a0a248b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078ba1d22f428263a400f3f41228b43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376bc6693eb76cb4401f0268d6da181109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8009d553f2fa98085333f17fa434e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eaeb0e8f143172d0ea5a2f05faa9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284ac606b061ebed94a5a035f243edc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ae98f51b8f861282b51219b86ca98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481bda79b05bead6a71439b3aff8bdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b2b46736b77bfd21fc600dcdaa980115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfe56deb168bea4d4d03b3fa019f17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc127b3c774f0a3af845b19394c79ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5035232e2ea23b306d30ba85f4439118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7c5ca6f9a3457c7c597533cfa1d85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c997d23e06c35158c9b581601ec5fcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613df9215aed3f7239b491827c9e522121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accea7ad6ba99ea719183563ee423546122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcbfdc7f96d2a01b8a1a4ca16139f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be2e79e82471fb6886bc4bb3056f43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d3887f481c72f27774dda946a416f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d306913fa61cfd2834ea08c5fa71a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4240838efaaade0daa18cbece8da6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81d102c4e265e88e056a31077d7073128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677da60bf9a50905585e1a4d6ba5588129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f93e168a43c0d3821c9164fa324a38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b6fb1131d819b49cccaa6d974b338131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd765caa50e64c74862a0a0507c1becc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51af9892748e24c51a08143972b9040133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599fbeb33aeb65c340d2c72f3780095134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fab7db1770c113381714da48afdc2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988063b33e531c07bae9bae004c53a1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4067bf81cff9fe99bf944a06df896e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fe5f60bce44048bf21b1024d15441138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7046fb24e56efe9785164ac740a6966139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774f5fecaa1fa637cdfc6f091d5b9a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f20895118355bef0449829f50e29e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10441185d189272f124edb3b14e1e65f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a7726b0fbaa93764784f496933cdb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370def7bb83311131761b5ee7ebc0e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b90c2c45eea791c93f9d76b2b152b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad55b4d0f5e3bea177a318a815de02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a3910a32c6dd929d209783146e91f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ac8bb6f5bfc4b90336e119393d686148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93775ae3334840999bf5495cb670a3f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffd6b5a38395b0f40ddc679bee612e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dfb76a756c5d9c5d87e29e421aea3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a97eefa8b26b2303bce6b36c6323e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baa4a9de48fc417be3717f02e82903153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58897a57b25c640224d59ea5ad75ba84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14bbd8340252494fed05e885137411155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48014d9fb50bbe573fbff12befa6d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c736729a913e9eacbe78ef709ad24d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93957abbcf63d0b014988569b755eb20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49580bbe0028bf8219ed879fb80e3651159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730f8e769e51c6e4be7dccc165f0760160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f1e1e0c6be34653b4fc2734f2e6e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49f2e7f6e6c6a599a065d3d786a97c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6993422b7172bec62ca174c30651a20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced93e26ba7905469b43c9a61a2b4c13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f85ee04367955034eed9fec5b2377165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c9c4173bbc8b5949c3ac34eed339d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba10f1bc2928f54cb7dde7ffe56058167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910edef45f7009ab482fb4e253cded4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5b6146795f28646745969037039a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652563e2db238750fee1c7f15a363f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd158d0f7df76c38240a12943fff786c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54c33382a03870578b12f0546200b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48e81018d93e9827c3a68036d9e6a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8579fb72e87d29ee137e17847b15d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef65a3e298b31d725ea03b69464671175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c80a33a8f3e85345810aadfd386b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b1d7b3b45fceb9b6237cc5c6351b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba0d1d01b04fe417a1db4c33ad47a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298348d123c9fd39ca6b786ba8d5de8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaa5ded739343770e3bdd6390f9ced180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7511f41c7a9a37b5cfe6f23eeba83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98999d0a41c365caeaabaafc53482b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68511e9d00dd0053bd8d9926530f383a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a192ee24dcd13848713389ba4a86bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576ee4d8496448eccaff14926105cb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc555df6037c7f923964d438ead381a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f381cf9226067ec30ed04fd062968187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a9bdb436952bda0d8793eb2fa7b28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d28f240c532f818d0f607f2bdb018189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64912822c68b8842091ebaf51aa761190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3342a99aca33c23e0047408018585191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b4b0c53c04c0f9847da4e73dd9c34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f8c8c006de5e3fcaa39158ca8f800193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5fcb92f5c2e8bfa4be073f157d71d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda21ceefea85a0652bdcb29cc73de93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82d4c5ff6087f607f32766f13cb41b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369e2ffed11a7947df2cd0144e765d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cb814e55d2001ef527ed35f086389198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa505b62be9717678a68678f0da1a69b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5328508c3bd78465a89b21d832351200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b428dc859ef0cf2c05f513dff133772201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81341bd6a91e70dfb112ae49b2213b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd7799af34e2d4d9d4f5f324d2cf75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceccc840c8a8b5a3b1baab2e5740da2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ac4eea3baef4e1f4c68c2437307a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc178e3261aaa9ed9795e8d52ba7319d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f7486c217eddd0b032bb49bab9717207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddda4ed63f817dbf9c9ac87373e792b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456eb5e4ae70fb8cc0a503725e9e9e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd9a5ca2bdc1c4952332b42d3908ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f690d1885873c2ddcb4a3f79aecfa08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c470001898b87a6e8b2fd671cd9406212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2febd27a8f1335193d55850160c276213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067ceaa07b2b89e1bf5e193f986cdc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1a6fdcac88598e2fa749634ac26b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68200c32ae6e98d16539845a21532343216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373f93c31e15b081e023aaabb9f013c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a0e4b4cd5c50c2cdf1e9f22b50e5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ae642e917c36c60b48470461cb473219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9007b0d1079cb414bf243832fc5c9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebef98f013537b4f870a9bcd535f40d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ce9d651d5ba6d30f1d24b7cc0142f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09474ed2e74d3d2cb43bc0395cc96b90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f80311ae9a60b0bf4b7840e57c8d7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9f2016178d2fde5b69aa28982f6ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c116ff24818b4c492bed01b668f69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8424a57fd96ee4e04876d55589b910227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f948bd8642e8103f7a4957c5d25c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1fec6fcab3113a1f981bbe2bdca5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d0ba5fbbe7e33faa5fd60a4effeb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fc29177f61d008a995fd1a73674d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17af7f941b57d612b4f8dc5fa04eb19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f73d238ac2b1c81b5e8f4bdd2c656233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0465fdff86d94f5ccb46a8ef6db39de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a31b88cf56f43556bae52df46dd2cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9734886d8fbc61c5007335746280c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769064b061f884e4f233e7245fe8dbc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f980a90a8f68e9d0aadfca1b88051e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781efefe8d3d74c6e402777cbb990b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414476f919e7cc10b870c7417cc4fa60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b34dea8f9e8360d4a6362518b286f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e4effd44f783681b0b341cb81a73d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb073d21096f9fb667fc58764a9f987243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073bebf24de63db7be6afeea9e5c5e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3120bcbfa9a4fd797ecd85943ccb0ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bc9361d3fcf76374e1727efd8cdde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151f18c9223e0c44a35e1fbab217cf4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9212923904659186975b6da743f98f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe3bef053d219c11f577aa5a99042d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c7a3cd26fc28f94336e70405b7557250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de05cfb89ac68f8305e0df88786561251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42545ee44b29dc6fd485cf05a1f8f6fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020909560220ce84012ff3c1f27c86c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314afe5309ac28324654ce2fbf02312254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8879c7e0aea9a69459d81e10153a8b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e247220b62c3d360d673776cba7fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cb91cc9f0d005a930a63624a638fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb969c578b9840eae6808ddc2c431d6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce1217c862da75d7b45e1d261213d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f45c5ce63e51c5a8fa75fba051619260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f5ecb5a11f67c9eb5383ce4a16c8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317892eb5bca7d78c01757374f2eba1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7215a52fd870ecf5ea0a8d5587353b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0829d2332f17f01393fbd2c4f33f3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d334150d0a9eb2b965efd5dd56c87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfccf08a5a8a6554ec5ca1aedfa70a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6120e7cf859ec4e830357b45d95bbef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae8b663bf0b0ece512e42fdc257252268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b8c998347cc036da7a8dd8d028b33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a2ee46200c3c0e738190a9e70286a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279f3dc3445df69804c69e458748b2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbb75f182f7796938ff60be6af89ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eab5fdced9e8d9a337708022501c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae61120dd13bec8d7ab5cda8a02a96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ed81d74d664921e6c0074e760e08f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fe1116d11bf5335f24c1b6d33360f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3063033c66e13c3399b6aa9d4762a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a893ec1acdc2e1e124715f7c226a5f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a071b6ffa2fd51cfd858c91c97efa36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636538bd560a81fe64f6aa4addf2238280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2571a7b82c6fbe56af87cb2ac3d25ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3facdd5a3d82ef939725d4789c206282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb5870eee543d10d08d103807af664283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338989805fc5377ac41f00985f126e2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145dfd2b36e2a20eb056de192794dc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99ccdf8ebbff06f3ecc2900caa18b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fb42f23e4b17798b2416fb5051b94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03580eee6b93d48d17b07a384d4c24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32271dabf82d4a2f340c2b4d7b381e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc1e14aa2f119bde62e8ba74f67e99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967e10f2857ed055dc94b2be6bae7a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a404153724e37162a9017b0c5aa16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e0e064f83fef5080de004b8e49058293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95c88b7bb6ef544cb60d078097653d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575d770a74417dd99da0f84ff71eae5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b1379124a228fcdff7524452a58ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4318a8fc6c352bf40ac24b37de9a72a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0a742e72663b984b3c87b45344cb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347a189060a5dfe9382684514fb7964299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee9e7071f6a1c0db092a453ec5b36f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8950f97632fd4a0797f8fa39e17ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c020500d8c44cc0cd0846e4be5132302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301c3bf51520cbd13bb9796b709bfd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace719989e56334c5f01f05bdbf46739304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac9281f0f3b36a220807ffd3c54ba5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cdfdf4bc8b9e0ec7e004c49924bb6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589f045308d5662588ab25dcd450c6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d14a656f678a567571580e221ef5f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999fe194659f7bb5fb3577a60c1bf54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dc07e719384270e4a1671cb0e6ed7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c555f5d8e85e91c03b49c83a48d46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10e858a49b358e73577b66be28823e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc094823ffb969f860bcb5b27969f4ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ec595dc93ba7decfcf72d5ff9817b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fa9690c94c1b5339bc80f91932152315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309b04326832dbd8adddc236a99d89e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bedfc72634e3e93b3f2c18acb38788317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eee95a21acfa8c76ad177c94b12c3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432357a126258d4d830a84223100416319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645147b029b3ab5c4b7d6b11b202769d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc653fb5e85a19f3c439688c1da94f92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201556ebe821e04af12365f05a1a08d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf94171332d9fdad0cd45073b9231b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2e599f504fbbf278e130d6d461473324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a338fd9bba8dfaadfaced9279c95fd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225120fecaf114f132b9e3ea1af41d91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc7d894e75789f7085e5f2504483da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5136c5c62bd72a6fb1f160ecb7b89b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ec56874b20dfadb098309c3ee91f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0a997bb692317b80fdf7e1af9894f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0edb7932f5cf06c31b108784d70fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53440231c0df2da2720a4917750c8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ceb66a92948c82787f2d21efb957e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e4d29198f0a2626a7da070e02ebd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c565d7c62dbf9faa48168a6ddee606335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430e8013cb7e134f8fc597ed3e1d9fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb372cf6b08c8e8fbeef42ea3dca54a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd6585423c8f1da4eb199be1cc52b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074e868c62f3eb7bee4384268c1f47a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1629a578c963804484e7a9aaa18f09e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff345798db247c9186ee0009249a57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782a688a2b34098149c6796a3b61c7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40922a00e4543742d11e84ef8eda3b12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdc1ebf02e3be90280a736cb5c3f40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b039d860cae8ce7f143b13b434055345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7108e461f445d6eeefd88b5943adb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc24adea4f3792fd6b300f72b8c4acc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c218b14637786faa64e85749f97ad94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b036e4400345a69665fbb1a6fb3e5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eeeba53916b9b2f84b75a7035eae8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3951cd99d689da27effb3afc498a1db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866be39a05cb9bccb9fe21e5cc874c76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3759075f9373d8d0d2cb7e79867c264353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486af3bfd40901c54f673ba591d9266354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0f314cad85ecd70d9184808ae3e8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96fbfffc9d937a32209df97a473aaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65d2647b2e98baf72c709c69799209357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e65315e3c15ee703d4b628b6ebac58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a088d38cb7892865fc7698da0a62e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3f52a1169917974a2c74118ba8f4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb5d34aae192a83d0e727101938133361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0774c4ef83e618a920bb5b06f972730362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87496e176e52320f69967f7d71a100363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17e2d13180e70075e816807ab5b23b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf019145aa7f1fb1f9a5efd5aee024365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95200b7ea3a9241a153d78245bec67fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ba20eb54a09f6943f43d4009c20e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f65e595ee6051fa291d4c073cd92e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2628b67cd8caede6f8fc73b8ac2786369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d921fbffb15d183a60bd9b07b4b18f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe91f745f3b79fa50986cda9b632b8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b10c9a03f0c8ccd369189ae387ca6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d79bc438a70c162f7574d26ae9345373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946ac27e06d79b89c2c88dac870adf2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e82097f2af901e47c74c0fc71a9f62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e07692d6aa72df7042b5368f9be4c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d764d3faa5df8d1c220c52f23d814377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57948ea6bae17761db702718011380378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3690553279531ba6638cf34bde9a1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4b76339fccf0ceeacd1b77d0c1ea8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420c0aadc08425a3f96083c67c36170381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91eb438d73e78db71b7897815defe4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00f01a1789f013af0a2f490d1f3ed0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701232f5e6751e2093947e8e802ab62a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035238fa103cd5f6acc1220940f5d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743797617bbc65800ea4f7622915a414386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41759fb8e96614fdaf76423647553850387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113fdd819d76cabe76a48ae7ddc9868388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470a872d1e84d6f57bae26f043495a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3468d920eed71d7e44274dc2b4453390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b1b0a96c8962415fe61e3d0c09079391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6e29edaf580537914eea212eb2a22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c8d453ebad4dd45b52940a0132868393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb79562a22272afa5a051aded0aae3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087e2ac2cc8d688d1ebcfcb9c8367a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d70f5a6e79254a1e5bb51719378b48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf7f6703fa560dfacaffc082d65f54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845b074b4bf708d5726314ff1735399398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4df860450b7f994081ed29de108d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ddbff49b32430c2a4eb01c7f69ba7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12adf86390dfb20736eb93e1ca68e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113b5aa8900453d371d9145462fc5ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba3e0455d765d7c4f13269024da4d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60714d652da5f37197f6dbf8d478ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ff493efb5b56b8437c506c4a70e11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1fe35a1f9af378d08fae5e140bf2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e1940a4e9b82cb2fa5cc4e37d9ee4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785bbb74308cd241be5d0072938aa81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f47103985b05cef5224fe7f314ae76409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a474fb0832aa7be9bb5a6db36a08ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d7143bb9516afc1ec6b7511078aad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb5064d15d9fb49c8919a6147466b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac3a915aa7e84f1829f8fd1336755f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2955cd282cf9680d2f7d487310a470414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33c02fab550a68e4952fb6514b9b88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35c7a75eaee5afddc5bdfc8163a826416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9d2f1d74d753330834780f829011d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0606863a8f13d2b4adcddffddb08932418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14556afa0c88fa46b0f8cb5b89d194d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b963672da44f3affb2f9ab1691f9a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4463d85e6a289373bcd76376e7b25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ac91dfb5db55f594255f7088df5ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b42d74f706eed66286de629960c46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581025281b4d60061ee32b3b57dd2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ad9da84e6e48b007368d7b5e41b9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712abe58ad521bdb0beba4e06807532426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263cd093ec7ab2b692ddb96edefa9c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3c93abc23f8e232beec3c6ef2990f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1646fad1ad3c7a273c3fe860ecbf20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592095d2f8296b935464b4dd708632ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bfd1d0fe70e97403fde7f3c9a3b15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827445b888c1e538caa8f9bd1fd727f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36578808aee1fb8ec66d73060cd9350c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cde4e20ebe89aa6650a5876a4c08b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ec18e65bd649c69e0b2958e1401ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eb5650e457e20d604cc7024589428436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1ea865d97af50bda3cb180fcaf610437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504b4a08b42165f85bcc66afa2fc713438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aa6a1cf78981401d1dde3d509436a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d3d3b4d59129d8a1b708c4eadefba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f239e8815213136714895ef39b43b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cace7a917e992148d57a18692246cd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7eb2999e9e99dfd58eb7ad8beb0ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df706226ba702e92ec29a8f84b06b53b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6acba3f0d421812ce459ea5e81ca48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74deb4cd7d1b2ef6c481ef0e476e91e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac9b3061e9be8928fdac3802a78e5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac5ffb0631366c2ec188c8037056bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5e3a0592495f4c3de686ef23305ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105b94085d21a570841169cd4a012de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345a780ef0bd3782b5680ae09e56c3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2536cbd17d94aace11fa31bc9cee8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd40c14ef0ca30330d91fa6140cbe6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7be105ee83f79263123e178b2dc0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d9945f8c20496eee0c6001844319f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176071edc07d14aa0088f5eb1eee6d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5a0808201e5f79a542da26e0b083c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54511474877e9e132adf3d8bc1ab2a4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294671cbaea7c7ea193a8eebc08c3357459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09511285e0193d39d02ee916f35537460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15deeb8cb0056a2e525e0daa5be54e2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4112d43bf7702b476c419c12587939462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e6e2fc1e19523a8fdfa5ddc422fcb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2238530e22e9b5df89e1f417e7461464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f04cf158d8d9817add2295f1f2ee0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba3f981ea394d51cb8808b2bc7058466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c3c234c0e098968bf2a238e474443467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef7ebcdccaa7fff3e74d15922b7579468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae8d4cc06eac8ad2d075b748cd6278469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d11a05b533eb4ada438e04aa8796f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d6aeef4bc03c6d0da48804ad1962e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ea98d26386e9b083076eff939f6ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeade7b591f04b101e053c62b3de00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f2424582a8129097599f6461c971e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9610bca0be2ef8c325eebbc85dc48b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0404f8a623af7d50f400bf09bbde92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71160d85eee8e38e71efb45775f396477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28c2585927c3cbd9baf0f6a684c2a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87a82620e20d369f6fee28056f6dcf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328b9ac58b2dac35e68fdb28b9b349f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8b339b50830d0c689526406a8b57f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabcf9206fb02ab2f10fa5fae29487c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92173d1920419e2ddad795b715f490f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5e7e0a7ff614cfdc8e2412445719c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb64fd50bc8a575256457bd47486f27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fdb0710b1696e4260b950d748288a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442eb349f9ec095c942a1c2c1b346af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4e937957835764e326afbc5185ddd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b179e1b964228b1e3ffb91737cd9826489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81277761de40094657109a2a1678ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa7f81586ba9f317a9c05177d7a3d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0407e6a62623c83560a40851e9b199492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c1718dc6cf8b4c489a2da3f47a42d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e4ead7744a08a1e3f1fe7c53100db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae2f68a3b8a697c7717ab233faf27c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1000a12217b8d7246b6f5bebed2aee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bda41e506f248675d4a5f7bf0a4274497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8acfea7b47f3f68c10ad1c02e82ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a308f17d92643be766416f6973b0a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f15479399054ade475eaf6f030a10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b59c198870a2210925b37a4602748501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94fcebde919d3641abfae9e174ad27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28a44209052c5a8fa2493aec9e2bbd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22bb2db8c54772f3670f78dd2be7c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b761eec6ea523e702f4f8de4ca1f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeb3ed7216845a20fc2607ee5762a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def5c5d506f96308fd92aaaa518eed1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea97db314f9f1edfb821a8704672ec2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c29c83b561261a2ed017cf3b16bfd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7e3102a0279ff26fb0a5337047a99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ae947919e1b5d18ec4a3659894c9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eb2c45348b46630bf1367f4700077512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30953a735f825b75f1210658245323513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246757af9ce5bd3a7db6baa2c913918514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905ca5fd25e4bee09bf0a08602816f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bd6bb91b2db3f184f6bbe9728135b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581315f3017164150132bc799dd7844d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e56b63e267dec69dd68609e37635d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e69d486fa18acf10ea114cda2c19e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ad66be6e9d5d7484bd202d0690120520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef280fada9d3f27caafbbe77c9edf01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a55d8dfc34810a5bbff5a49a960552522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3a99834ed5d613f32ada02c107902523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694f2410d3fdff8c04fa92abb966546524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80a16de13cfc71822cd4d71c4e0c57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbce8d9c1d97d0672d89fc229a8f0e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a991d7340bcf6597b97a4d698ca4f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca7a7bdcd7749b2951b4dcd126423f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1bf5be60a812d86b6508a8d809c38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e400782c40a90d089b466e08c0c49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec61e74e08a260ad56613a4dc91076531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fad5d136c52c5a896464d422658ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c73899fb85ec127e5be84ff24f987f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1c14ca448426346f427abec48fd20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee089de5cdbc0e135edc85403f08cf13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd0ea4360b30efaebc615df8c1c47d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea18d3642bde3eb57ddf219d72f9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1e8ee11fa4df1bd75f4df0ee2c47f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bb907e8480ee525b091f513eca692539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712058b29d453cbb124c03edde04b1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23a325f6d6110a6f712cafd1fb4681541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f65ad68efb70bf6666a6190a21c83b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaee4f7fc4604178638aa9f6b026c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbcfaf25e5b64b97870323e04020f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd75bf1b394a27de974e9868d908f30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4415446adc708f2e9675f859c91e879546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130431bc71e6acc048c6e188178332b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15326779526f2750881a33a56fad7b93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c65e2304972070db49d244ace4059c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db383f7975b0790f98df6b7f35c95957550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d2d3791e04ed63712b2837c78c150551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ef0ae76e4bf6f00669963758e1a41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715a0b32bcafbcd80620807e173057e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75755c643205a440a4d24536bbf84248554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f0428f6c80d249e354b0b368a907f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15ebd883db6d6091229c0cf5d8b7c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa15d0abc99a59f4f2bc332d97aaae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467514c1cec45a7f0a8f3b63e531425558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed0fc20b61803b24144b3d291da656559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5b69167ddabf382c5e68b2995c7b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a20560d1de5f25c3bd72a9d35aa629561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab37c6fe3ac0a496232fc935a3cd4fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1fc20d0c462b40b65d718a73ef8ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0111b07b3e0d27daa8cf192f0467e16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44d7cf8d2fbdb41c24a6573908eeb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff400278de19ed708c69509a4671f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca41dbea8788723d3413e0410a24bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d0a9f3cdec70d5f9dd9b6430fcaf4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f4769add36d0ac9251453b44e66d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c721abccb685c10111fdd619513e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee286152274a56380df2f06eb9a55e71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15e1490be53deb4a91768c9332a58a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe33e1f29ee31676fb427c4aaa5bde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2a601ac5916b04f9de692a2f83820574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a31aabddc5e33b7414971316744af3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a3e1eccab5987fa161fcf7d1b689d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7bbafe281020493cffe83f14c2cbe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57818437b2bf6450f7a3064cd5aeec9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a9b9f900950e6bd398a40709261a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb5390c69351ec279041de7b8d7d65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290ea0b93cd04902df2da8b4cfc35c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e3582a00e5fb575f2fb626fae0b58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397692770b2dbab5eb627acc568a4105583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b106df3b42b54c9260dcf6b7a285c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fa33d0be753f3747eedbcd3679759585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33595922e74eba5969a0e679ab409cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7dfcffe2a7a646750c72612227c19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717c074dab4e2c4e3e9aed7c59b5c0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85454afe851c3f64a67624037c134ea5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d694a8a2dab3974b48cc71e7139e9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f467fa15c88ec760b4724f3e7bb51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51594cdffee7eb103dc4459e9f7982ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e0d023fb451f0ce8dda2c378b7228593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e142f09c92ba4340aff08a5eca9395f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d174e2726df41dae3ddfe9b6167b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37ac80cbe247b792b1853ab4058291596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525450d1e775165a9fe358903bbba4e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193875795961b9809d88178d2d674d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b6ec0e7e1e99111dc2fbb585e39d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f1bcaa2ba2ee1f5f1574cc1041f2f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1c3588c88b8156414a4e4c4285905601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48d537ab759d1bd6aec27e613769ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7d74ac66548539e50d0ecc6e8230603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f771e735df1bcecb73978fae4f349604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597ba387843580808df94998ae7f683605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd729b09464ad648d3b1d6bcaa4a8593606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf5304732aff15c27093965a56cf49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a38bf606256cb5ec916191b5acff8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1429de7997b2b8af9d934e3c7f847f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02e99936233aa3bec87f8d671a016c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a636f626b3f6255b0f2800bd6c44b2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e531129c85802e85f9a333b9317b27f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ef48e5881881ef68ffd198e287428613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6338a5f19e338b956c46356705ec6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1dd839176bb3cb9d379d626355fa3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3add5e26a29cabf60ca93ae3cdba36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef48dcc9f5b2ef62e828b65ae679015617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66839814269948c5432b6e68eae91120618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08b4734dfb4d2a30cae76745ea923d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c27a311b6adcee6f09c9f4b323785e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1704c28346dee0a69c5cb5d8884de69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2db31e7ed5494f63d242c106059be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44d10c1a194a5f5fcf596d186aee4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5ebc585055ed6c5d9300750ec6b98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78a9c742c36c19c8f2beaea4caff7d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1ffba0457ae2bfcca7da1f0191e5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d95eaca85c7ad2cca8ff1255090d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ce385b765bfe36223501d583e88e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d2fb22b1cdab7447c7dd4802b47ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86f8e889e1e1d93aed138aaa4d302d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecded00b6df68a2aa8fc616ec61a7c0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647336a0949387e9540d0e483487f6b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b001e3d8c4dd68d718fbde23eab585633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dcd6269d1530af30d81ce0a5e351f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437402427eeb91568f6a41ddcb310db8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d3aa048d3e62a75abefe2d90fb89b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e48a77ebd1b6cc7540dde64cdf8ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b28ec624d876513f0a02fe36fd48e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d08529dc76afea824e3429aea7d40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be958fdff941b44028fc60e54d38cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34f01b0854ebee96daf50dffd244ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63d96d97282d109666c19aa3337754642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdac62d543f0330a7cc72b2974805c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b8c9bb4941671e3080ac0cb6d8d87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfa454245e6241e9261a810554dd9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b5e05e2175266eb4c8d5443d2b7d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15912455c6a63509e236f22a61dd2d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97283641692f775b92064af453a9d5df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb77e22bc79f873216031ccb0433ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24192bd39461603edf67e67e4740ea10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243ab92b6e82f0cb4947411bfde2ae9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f675495cb5198afd50466b11aba6f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b144fe91760a154fdb1914e7b97276e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199f763506ef39baf466a95aa75df7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227b3a02a9f0e27dce798439284d6bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b9aa50b611d06d33ec98ec5e74ef2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f68f5eb6aab4036b8181354118d8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad545a62611c23d94bff3e12d523cbb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd13335e86803963a3d05005096ff6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e2ed9241f607b46402fd96f07ceae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8003b96997758467b47682546108cc8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684bd9428c483ceca9b3791fd3ea70a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770db69bae21cbdc4063455e0b968b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fc901d7f7374108d5f55afeec0481664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c923f172133c34713694e59d1256a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b85ba13b3aef28273a061ad733b0a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4c52355fd4e0c3533053ce1f9ed1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e0cf283da56e8710b7bf512955f98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6ff959f242a5b5ea72466353d0df9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dc321afaa751c5712d71cee40a0fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e05cbe5a683da04b47b8aea61fffc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056f777aad0fdd25b7f70d848ccba80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b7a314f655a7123301f949be1cbd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83234c0644da35c0b26e26b20b9f108d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acea6cccaf26d8d077e9c9ace148e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5873b857d0c65e925926c4c340783d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dad58a2fbee2e50f097119be19ce8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9621f70b4f176ab8e9624121c6b258d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491a4b9fe70222b933805482408b63d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33e5124b09fb7bc6022eb19b727d07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bff971465d7887792bec69965fdaa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7ecb94af5c3d7ebea8e8468170c3e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0250735f9372f7a7aab853fdf462b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c038d5fb1bb5f1dc7a10dcdc5495d94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f0ab9c5254c9e7c81094e0519f4e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665b89238e61d16b9abf3b4590ba8b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01f7c398311d274f18f3aa7dfefacc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aeb8194fa98f67b3bdc8385a2e7da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a012368ae0a3f434d35fc0e868ec8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273b82002b88b9f0b8cc056f51fd3eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1962db9b1896501477c997ceaaaf7f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebcf1977f5dd598054342cc06d7675692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42556e5ad29af6ca6cd50530784ebfcb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41797d64fd92fc9812a09471e23943694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34594a8c159d3a788715523574394b47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53020da47571d749d345648102bfba11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cc81c9e7c3d88faec9146e6276dbc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a58b27cce99a101b7c9b2cc8ad452698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537ad954eecf60ec3667b5dfab7d9b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360321caeeacb2e294c9d41723e9dae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b00273e30ea9388bf0a487834a699701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eba1025f61d6d7e5b1a0eb4eb95b93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3c92d07b0f1b57e59d4c153bad6ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a9a3289951d2d79bb14635e22e1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ff5bb713c6297c071562add2b930a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd443a5ca67ce661d727ae898fe791706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae460bb01cda4d83dc78818fc0159a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c7312b864fe0ed228cf5a04a29888708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2868ae6cf247e7646486ac92188af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e0f67df9e705cf101db89dbfb95a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15fb630efb5ed03249791acb4b36cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce6585509bc3c654f204af433efe44712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d912eea6668a500de671e7e0fe13d5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f7ca4193839b299f53caea4ef1c0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf127542673cfbb4895ffaa0e590d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547510e9930784cad341dfa9e0cef814716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d65c8056a0edbf5ece077cd8fb4529717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a2cd1823e3c2963eee8ec4e0c9766718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccb7d07220e4ebd298a145023d647d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f81524c950c1f01abd04549b8d1c32720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bc9d3bf60a903cec09f966d4ed70c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab438f9cc2cf4be56d384c0e2f2d1a2b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e03345985a808537af6b953710ee62723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78942934e8967c9f698353aeb11cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4238746fdb56da791056ec2e900a7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23964c8cccfb655e851a73a7ab1d58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83de69ad093afcd6d4c6c92a2269219727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85192a1d4282b5e5de5d2e6c3cbe7784728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540dec442fc87dcdb08259eb6f02b34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b7e36666d76d71e52d28f9068bcf2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d08c1ed3c3180ce7ad3265c9c1d42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03608906735c3d40454df50debe6c512732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f9b6ffdff522a68780a217c9e149b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa6d57939c40016e3d61d20dbe247f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6ae99d9b351a448101fa9c682d84e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f501413ad4bab485d087794d5fb54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947ea05def4ae3b19bbedbcd4de6856737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d9e1a751836037d27e3dc1460e91f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ac57bfe04b8475b222396e62196f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dec77ce935875423d41ef28ced7e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090423d4436f8df52cbe131eb2e41ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6ed7b3a7a0b138ced5d45e425d865742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa73a0f6b11f937970046d39228ee29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36184aa630e193d65d0270fe77048b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203fbf3af95272e6a2d052d96eb9543745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cb54712d9979a7aca9d68b61a6d62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c82db9265760e13738313243f26a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b20a1accdfb5fd63931d3a718fd42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbef011229f3aa83c07c85ee0b92d7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5f714c350427fd8959ef1814c382e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3874354c77cb33aeef97dabc2fe5382751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab5771141c5861c0f40f71414c845a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b1de36aa70ebe5e5e81a711eda8f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49875351df6f0f7ef70ef56326ddf6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd54491bcb528bea62c9d9792293ec4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5707a3e47040d7bb26b038e32e080756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec914e4658f76527983ce8b8360055b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5c0d0b0d877f82bce4d02648c3495758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807e3d2a5fb7d5c84c93b5040de4c3b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>