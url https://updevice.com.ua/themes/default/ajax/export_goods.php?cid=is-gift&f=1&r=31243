--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256079709dc673e809a00a0cbd5c0d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8982ca1aff279154f5cad21cfc2f432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b81de590cb6db0ab5608e44c71af43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb510f972e80c57c08202496c2381bb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74d7a667b7d05978fa7551da0a373c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa942899934764f0cf5616b0b04f3a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64b6caa1e1b6c54548371e54b574277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b22ddcc27baf6dd06fe617c771e9f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c855235bb43334b52aadb5410974c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8c52184016eeea83c9721099c064610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cebdfc935be70a9ed928e5e2dc9d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51b380ec0dff3afaaddb5a12645b2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479aea95b4b2696ef43c7d04ffd394813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7f057a3348b7bca502eba01264f9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f1f55b49f90c19964929145ff3d5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c158c6e0dfecc69b047426d6e05c9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681a23762cf7b04fe3636af3f9f1add17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21116a9fc46285475bfd706e0fbfc0a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193ba37954b1b0be8d66b718983620419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac385ced785a2bc459080797af24f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d899e68ef96752d895287eff6019c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5a23ca63f5fd23678d279bdfbe6a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d6898ffa27db73a3f61710745e6a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971baee7c403198879061b41f9251ded24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8d8a99a744b81271f687588d0fde125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dfffe9b300cbf3aa51b2f0fbab69f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb8d43b9365f979a23dbbd8905ddde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e11371df4a203f80ce8e5c2eaa98a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c415870f3896144a8b01ea78e60e16629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf8fc795b732608eca13f14a820d8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93fae4c735471864cb9876b4606a5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfe821990e75852972c9d594c9747c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea789fb98fcec2450d48d6fd75a0f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a802029235cbf93fdcc074fafe33f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473b80f4ad66a3b861613359ba2000e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c54ae5617740ae2b306db69054a3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099e3ffbc496154f53d0fcccff69a4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74131f853752aec52151c94668b64c3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa3b7937a148efb7881cd9778b43a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b937ae5d4e26837535d63e28d976c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35820745308cad385bbaa16b34ed56141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f8dcf466b60d8d5bf3b541921f01442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be243e983bee52a95fccacd9cf228a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a22e2af24d6a6bca353212c4f6fd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a418a0ead49ecea086dda8d62568345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58044eaa139573009c80154a1e0afa8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e448812019e43361f3ddbea6f919c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a273cefbc31ba59fd67d20c06eef348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcd928ab053e7b9e1fae878c8faeb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300b5406b4952e51cf90cc3cc09adc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c6f5f5a7dffd96d00d49a4e04419451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ed82fa44c73e3675b64042bf93f1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d197ecc93565d144031949a350d46753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700bd6a12e1af08eddaada202ac3c8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da435d2a306b68e08bd041cd10ab555455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1fa6345a4219a81e179670eeebcbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8274e9180c5272cffad2dbc32b4c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007eccc8c828dced3bf816329edbf8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d444d311e59d27f59d59bace761ce8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841da3068d3e710b2218e0b3111fb9d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cfddc3a2a50dbd65116e2648bf30361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60122a05e4f93373b2a6fe66859711fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ead5bbbbb324d4c478db530ee86e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c13513fdde1d16b3f18991e6f855a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77205d2b0354eb20632dd5a3151219865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f31c235229be17ed280b750642fd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd379ccb45c9e8ac498d74050164a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c55893f430ae0515f8d0ef332e93c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f0b3563abded5c1bf1936b09d7ffb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d763a0ebfb41f5331bf809ebc073570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892a01e651f006ced040d635a71f1bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e61527e937d7a636d5dcdb524c6d8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93394004ac406b71cfdd275ea013688973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c90500988bf9afcc8a2efe5338950c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f4a706ba9b359b0de7cef5620052f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa23c952b84ad10ac75cc365313b59f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e25adb389506397ff45b160239e37877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b860b360bc4971763306922f949c0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d341a1ead48f8df1c71294d25d2b4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064bed99225ae51f50384dbf38046f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb5d11e342c0de2d676579c7dcd01981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7a039121749bbf99e20c98ee3cfbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b69ad248c37990c82d9d4f21d578083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a3c722b3a37c36610e181562a17cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c46a7acd28f5f0180376378a4d170985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb2e237a04966064d681efa24585a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe900cbf1187ab6e9eeed608d3eaca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0e82b3605228c84f46985f6ad8e1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653f5e77603a42be224bafb3a9a5ddd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5a5da3241066d1e8c8cb373ee0c8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8b08a17a743612bcbc0e8527be11091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac234c84e5fb006ee057a33ffcd25192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b167b94a872bf58064db1ecc9b16193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0466c1277ab3c6fa8d2765f66e73a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf84cc4a6604653c1d1a48f9494cff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17da61a12983ce5bcd94b69b618767296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fb06408a7269b9919b823e6ff33f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52431c28f946b39057ffdd06728be1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a584f20cf5b3f10e2793080766751f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f209ef55fb82106209805ee77664a54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94abd0901aae7af97b2cf8551cc2e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba051fdab861dfd0d8de5b56e0211a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345c3799f3ae7b16d2a4c158500a3a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6292c004b08ce2a8e06f2575d46df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45c5b6b5a8732d41eb77ee271658ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c017d81060f9a46cb33caca639e366106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ab724388b8b61d474393fdd2ec6da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c1a7b907791822c132a685f10a2ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438c719b587e22960c928a214a36009109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b563bed252501da4f7855f1401ba1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891b32315cd686bf311aba2561f9541111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39378d411fb3c58c5c76f3b97841830f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3d6dc78508fd7ed31abd804a6c4ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2a100a32294f96829ea3f5431fa20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc5a0150e572e51cbc34277898af3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d3f58ee270736d97cb6a2c3bacc5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f605985549d9f8a99257576a456a4bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b874fea7a4ca218ae1281d786a868118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcd59304ada7cc2d7e4c07ad83a392119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc80f5cf1401f54367fe9005157d20d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0f1988e9e482c84ac9b66d8851c57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb4b792a4350be9dbe675ccca8ec0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3b9a90fdf963a276550d0d948ee6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365e29f70fd525f922f8270333e2ded124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548a7675c8580d2e71009aacd9cf0e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74c074ddc20045c801c52f73c0ce17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e848f55030781ae11fb51470b177a35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a8fee8e9d01da2648a1013c3a95e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb464d6fa064bcbaed8b029f96da8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afbace8133bf9cdc1b4a0e9e1ef35e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db576859897d8123f122db3dc6d484bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726ec5154e497378679bb928005022b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd71e4347d8d43761f8b087ca9af8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0cf7ff67c8807a80667baa833ffe7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aac79c71d7e2a478cabd1bac90e06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f521e8159ebc39b6d1c0c39311a73f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d770964ac322803c9876b68441aa263137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd623f89b5a4fb0688076191bd2c259138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a35fd90a361f3ae5d461c3a8bf27a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072600157ed61e1241659a9c7685608d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04cb1ba475114ac260f8e5cb32d39e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daf054d402bdf4033a9cc91fc418b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bcc4f9784b617676649fa1bfc0043143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef7169b543a92a8097919b7e07de07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f9623ca9106af38fff369d314806c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69816853db30ea9910ffa000904d9fcc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8d06247fa4e1e37b4329dcc10cb82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e6a127e1bb24c2041be8ad26666ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5372352427c21e75d4ecacca8c59e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31307d29037dd396ba5d0a66967ab452150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591dac708a0d6ca6ef673935d20c075151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7af39763eb123641378985ec06b518152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4271c4cdaf37e05bccdce6fb232b3c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777870ddf271e963f9e0c78ff32f79d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511050892e140e9421e97dee21e7563155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550752962d282e197e9d19052d4e995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d37c33e8ef93cc6034c55f85c3a7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e0c4ba350ea2596ff0dc7d18136f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219407dac8fb7868db3dfadf53657394159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65589aac212c10d0581abe0f95c509b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e1c61bce32a425cb55faec8c5be38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383187d26de47dc77ba07c87b2320bb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab070f8a80ba3d3f04106d09b2ab61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd892dd7e5182a90cc26416610f955c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef72d46f7f6e4d2877d842c3638391165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa2c082f9e4e48d5b86562a566c7fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539910eac77f7b7f603f5990358e2b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7356061b59b491d6f6417de154bbbb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431586cea8607c0f1135eddaca45fcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea15c6ee0ba888094bf3ff337ab6526170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179eb80cf4b865018ec6ab33eb0dfb0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220c6f3bbca2bf4d34d5b81818112d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59e82a69104b1d7cdad7b65f45340e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55838d7b513ceb62a514785aec698f02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ea619aab346e1b8756e27788317ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be87d8451def56507ef58988d880dc4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad203b7c9b74fe58f99414decd7ec68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f52a86658aba162316aa318b8011c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e495e8832c112d7d5a04f5b457558179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df75a85b5586a79a1e78551188d0625180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aed322690ec9a2b12866a756b8e99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f9ec5feb05ca381123f283c326065182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ffceda7cb8033dea87114ffa51e20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdab4e9f07d1b93ea9203913c2ee52f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed91b7f4716bd3d5889adc25d69963185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d139928abdec0ab015d4b4de89f1d51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4389ed95524c7340a3e4e8e7b243e31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d20a36b81606898c8b770274feff8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dbf408c00194fac0954312178069d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71152e9baa2ac9ebfe39c06a7e0f139c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca023763de30555c1cddfdb899b451191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ef3472c220e0bec100bb2e3e8267c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3da988b54ba3a3a03295ce2a6a05a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed60161f852846e2c30cb4841dc4e50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4daf564b14e12902d7f36cb958c0d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9ff6f0f8efb76b2ffa646afa28230196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f4c1b392d2ddfdd98a49d704e008c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8bc73c58c5413843ed3f12fefa92d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb3a5896c76a8c4b00e274018d4d2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d7ec4251136af1fed90c14be3c849200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ddd824dcc883f71b9196f109ecd76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb91c62ec5ccec9a7f627b5c5c8855f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822d593e73def2ec9c6bb464fffaad3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003d4602950ac4ab7ca9b5ac7892590204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1327202874ac53fb3a353d6518242205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67052dd2955fcf106380eb219d625754206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02beaa6a1d9f7c436973baae98051c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3ea65953a9164bb96a39e4e1ba5a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c68a884816f1443ada50cb126b179209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd7eef95f6835acd1e0c72b1fc326a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03a51ca42bca70d62f13c4e9048571211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977bd1b734bc7e2f19d9caa2724a8cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd13e754a406c79f2334083213f215e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15c93dc4a8770f040d2fe1109afd54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1953db4c27421f60ea4f0516ab0d60a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d69286098a35f1ac2e315ed9ae647216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4d201c64be4011e5796caed737fcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07fd68df8974ccc8c3fa818ab32c5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af663cb4a983f6e01129cd7628d3f6db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81799f395f98c9071c5b4cc6053bafb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9903e52b895957145e30ae669bc43c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16de9a16c3e6fa05fc2cc8f3ec29979222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca38ed0044284d525526531c5b6c97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83716b4dcdca420bf28410a36b5ff44c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb254d71d33bce87eecbcb7fe3e03a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44537dad7335a48feb41d16e5907016a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22d1fe31b0421dcc5cbcafbe5f6e1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7763655a13dc747b50a3b6e3b1c785228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b3aa5fc7d075a91af3e0b93341b93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829004e2bedd7371afc2c8967d5428c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4fcea3740250142b82f94f3fbbb1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a797314910593e9b61902f6e67b75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8faa829ce36525e6b4465affc89ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ab5f3929dd41e64e15602c76fd4c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ea993924add0681f994b26bdf1529235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c6301f442c725673443ff59f0632e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88a03493194ecf8fb94398d8b46269237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d016846019a1af103673489ad920c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e561ff43695df3cafda7d88cea511239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4d2d3c9a840a2217c6986f9603027240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60502c3c01841b98493a24dceca868d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3d38e835044e11845d591e5e4df4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ddadf778a677c3ca939121fc4402c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9894a206ab15d4e1b6dfee34b611915244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b378f31737a6eae23600900e7b06d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce624932a092a1a00e92ee23c5187d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb338a22e3494fe20aa55c20285343247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5cf1fe33ab982b56e212a4d5cd8d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa92b1e354f090cb42ca4a720dcd734249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a07268f7c6c0fc46da73775a3f1c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9a81810b4db63690f8d74fe7c7f8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa651c5798269e544a04e526f5277178252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86bd17fb1cba5c0523d529e4ff1b2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214d1a19516898b59f81b8a3e312c74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4744df9f360820467c15083e6381823255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d72d451c3cd2a1b70aad468aa5038256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1688052b0fa43729d742ceafae860257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3da5a64f980d6fe0adba012bd06f4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f22495d1bcd1c14a8d8b2079266620259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb875a2a0dfad70467d78bffc543f7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb5284e000e1de7a14ebd4af845741261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ab9f6750660e65ba41739594b0998262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635ccd8aafba3d459c9acb9f775c5f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050e4d844d87c29b90f73a3a30357f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbc1d491947149db79ee6c63cfaadc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880a467dd81c103fb290f829eee5c1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5cc03946ab77e1518771f97824c82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6d0dd2c61d584503b144fd5eda9e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b39d365c95921a5d5755067a610a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a5699c5d3f32709e9df7ca248207d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7727927db1f8b216f34548978fda6e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7423d76955d9b9f5c59ab99751ea49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e208aa2c350b2086b3692a1f2946cd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c95ec505e20a498955a617c754dd3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd407f70157384b98238493f36a8174275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce245f06e55d107c24a4350a021ad8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25b395e3e4c66027ad014058de681c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc9b2026664e5c3974f76a31c94c12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fb74a62a7f6b4dca6a31730d42b0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1c16bdba4673007db0bfdcea6bd3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a52b3388d975c32dbfb9da845a3f09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064be9d260dd56b9f3300bfbf07f1d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d8327cfe37903bcf8a98103e2c186283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b10ed7429c344f9a451e6bab9a39bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b325acbc8b934158825538c6955b5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397816059126909af6466347453a106f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae396b7fb7fd617628e1342e51976cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c425c9fbcb650e76dd1f47c55c7b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaecf8e6d6779e96cbe2c36399d7b0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3ae107b18f8330ff64f8a32196078290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2529ea83dd73957fd53c070485250291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594185fd7ee43d939e9582a194c6e68c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78c7b9b532cd2d3996a1290b357e18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971582016e58be254ef22deea935a0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13025f61dcc11477f729591d45f2c761295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81674b9d40465ae7e831abd61c6fbcc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc214356793ec2a79ce15dbeaa4bb8fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72012b71b3b351a1e498ecc2a6b9651f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269ade2429b572ff021376700497398299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed67aa07f4a5b1cd6bf180292b564a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df128e5d41e2cdd3f1046b112a6becd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166db9b3a0b9de1c5142e81383d6c5be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784f4237694fa144d1850008d1a80c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e95bcccb2cb85faf02d2bc17f5c406304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad58456bc6c07f55407fd7c2e7d28a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d0120e9ad6fda15ddabb0c317e734306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ddfe8df8a7b464d2dde24f30093fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e00bc5534bde0251e82834f50b0f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a788b90476f073404dfc8e95473642309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bf00372efc1d1ac69f0c4c66429ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88308e03e3bfe21898dca6d93d6d286b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0371a21d4e84e345e87a2a18f6c67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b282a5527fc5b586d41ed17eab3657313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa2e3c793244b920b59d6217be5916314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9c8967ecd8daefc23295bb63e110f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a7074ddfca18454bc63ad7e0e392e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33728f128c83b1b93aea6f92d5f31e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795a2d096bb3cd50604f1ecadf4c76a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57a158218bb8082390c951116842fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bca2ee0cd412575d79cc727a0be66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca6a47827ee10882547fb240cc2189321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec90df412429083cd1f85db2798f2ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109555c6e25c16aac2d2d9466b3b046f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837442265872cc17ece9e36552a83050324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0543e591e2d9b8365d20d2fc2668dd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b0dd720f056e998b0d503a8f248f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88061b6f2f550f4b33bfff657ee928d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9579c882b50e9572c0861409f9e7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fd158866bd4f52ff6f9083056124e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32f9ce261a730162f5ea0c5ccd28be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22eccae5a2510b36ff8b332fdb87ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a481066c55d218d45f8346ec332bbbe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fc8129b1710e417bc04b53e30ba05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96096f3e52a5695620ceca8cfbdc943e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc746ba12107520747d417d87692576335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c7524da12210091029282e67b97a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d45a53225a848968da05007b0eb726337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5f4256a5189277ed68d6a74ed66d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f8ba76e3de95a2108a5706bb4f526339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0cee9329cbc8a5245ff1247457ce2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aad6b0cadb5dff6d42fedcdc3ee01b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b31a02a3a1e33900fab24a698be0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461a9df7c947c3a62e6a57f62b761c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014afa1a638a0832f1e0e0fabad4ef1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86603f1cc912f1ef8873474840bf62b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cd6d2a3adb742c9254f35a20a159e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad989f85dc5c9017c4b8544b4c5d500347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abef6a29810ca7cc4d277ff0411e773348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e50b12882729a895508ec24f79fc5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202f7c61002037d58aa815f600dca3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21985d44d3188303a5af9753be58400351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d9c5362c9d7dc73a2c02cd40e86c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2d139c3930c78d372231471dabb58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93418bd6b4483ca3644b5e1fca7f945f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1389433ef4e8891d6311bc880d0d07a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfdd981e9b3bb47ce04f672673d58d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a970d52255aa4cf9eb8f43894da598357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc0f5e11b2d3b55c8492c87b0a4bdd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfa3b6bf634870ca151874f24eb87e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748dce0d506577dc611ee1ca4a72fe2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f829e07ae9a9fa6c3cb495c9f5695b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145caef133095ea5e17165601c36532b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13c8ea86fe45bcdbe0c3d4a648f84a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad319367ba27d2998282e17a9f1d53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56269c3ab4b8da7432fa5ea7b33dbc1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1626250ddfa70157d448151ecfd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96227e892c44f7d3701a4d0fc82bddb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896cf9e2599904523743dba18c38867368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfe774e43979e81ae5295c6950020a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d99421371e886204da464e7250ea9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b74ea826493aac2387c445c4fab92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98619693aa4d598dda98760c3d15aee0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe6b6d6f6555a3fc13eb657d86f64d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94817a8e44e76cdb6f0a5e259c79a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073691f033567903a94f9cb72f51f32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5434cba62f2e2edd9229ee8c0abaa9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6ce11d2fc4732f73efade80165321377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c77b5e836c00c7eae10165fca5269378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea7fa140ec13a4a77ccc3634f2695a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0699a7dfd83a1993f57685b6e58df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5700577406262bb893692657e2ecc9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a81576fc58096994284bb93edcd3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9f1cdb37dee917b541c68719d6e4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a78d0c62f41f055689c8bd596a03cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a13d15b08e69664ed5d9a244fc3e80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eade2bac2c6299b2988b46bc3e31143386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b78f1704029e12a881787cdffb9115387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b46b394fcc1f24540db1079d874e04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b101c6cb5421211ed27b9e6cc72e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b1fca4c229d919d66b9ec4bbc83ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b16027ed8862ea32b9a56a7b3fd3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c43882313d265f37dfa0bfbe91590392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aaa00bcf7bb8a752c3d40b0b6b892393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fb106222cf42d443a0035cafc3bc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4972e1e5db88da608479cef31854c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302326e4eff276428b3f21d7c92d02b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de7dabb1c6c3ac9ea430387d7e3fc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfcc67ad67c442dc148c7ea889873d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ab523c7a6c33e8ded5cf804aa773b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ecd78a61bba54b12dfb9b19efd184400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f120bbfa66e6953e4177b759f70f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048d5f5ab5dc9ae4563c4b4125212c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e286adf549ae41b1e165ac358dfc1bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19d38bf2eac4ee94a38fab75aea4fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84293dd369f2202641258ec57099f353405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9483d024950ddf2b97e36e20f353bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea2c909ab37fbdf1123b0193d82b98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb7238313513ed95dd78fced652f5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c9133bd5916546716057d15c9e797409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cb7cf4cce36861c642140465f681c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12d8c1d56cd26fca27aeaf4b8b2407411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe86964eb60520ea6075973804d60f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0adddca6895253475da89515e41edb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3c858bbf74c60f1cc712da9807bee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06d2cf4aef7f842afd03151e5d252e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed747df261f059ef94cd6c18b7e319f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0196ec61793e38a84bed7dfd37abf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2f3286fdf5e37c8f4e958cc429996418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039137e9844e3b312c4c507727599a6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f97ffba1262498595da9968d62e1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffcfb0fbfc54bb59f9b0af4c05c0af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba6e2df050269b81f00e2a6264c832422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc267583094d64fa67392a9ba23813423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d83bd6963d042bf0c55526298d530d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c55199e7a57bebe02e8144728c943425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9df0135e6a52f2b76871df3df04d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc0715f8ae8d687635ebfb59467121427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fec654478cbb478a1bad99f6dfadcf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47a6f6de3e7dcae72a3d407f1e3d0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dbc42c80f41d86c3f576ac0fff311430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccfc0cd331629efc2df4ae6e3d7a6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e03a8704d21adf68a336196aee4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5f0a0c65feb3382817c034003ef85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf482642241eda81c171745664288a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edef84b3fdbed54d42068330986859c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732b7c78a4dfb8d2e760e3d99323003436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85451372c28a3c30b073a2b84db183ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32232c392c1b1fe9449bb01b001c28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c8acdd479ce3a83270a738c7fa0c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac713e787129eba05ce8760316fff74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa973da939e547cd8cf54f3f22b6a8f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65896910614c34803a3a66c1da299b5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831baf23af0b5dd0a8ee56a9bd75ee4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bc65b3073859aff0057d128e47fc0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c51fe369d4ec008f00e703c00d206445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723c365f88bd9508202671e82637259446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfc9b4aa80ba6ed00db65b80788ff4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe9204d3c4893ec9333c4ff3c9b590448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91766af16774d6fa76284a7737cb1587449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67855082f2e841c520f1be208813f95c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22152e5d92455a2e094bfae6b75312451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cd2fa00a79c7453e47eac803852f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c032f2e27d386eb9848b5eb431c5220453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540078823afd382e8d8ccdb6702dbaf5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79c88220d58ee7d56446e27ebfcafa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372c33141bf6d2cae4badaa20f5ed38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8ac92fafd8ee2c9892aa7035eaadd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcf94de632a0a22d42a5243a76c862458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814d5e515237cae43d7f6a0c5b2ea5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de56db9433dee74e43cb084d69f9dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc297f7521630c97c920de91e371997461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f399e129cf4489bd0489c7f48be487462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3895ac3bd187a01e02191bccb2d41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc443b77846f5e52b05fc1269a63b49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8b808836e482a723994a6fbcd03ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96802734f2f7c28d0769d1d50d152ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc64962cdf35ba7f84c6d128d78f00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1536381aa92a1af0d87c5e9d6fa56c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151d40569c19b76569792285e702360469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14f0701a72a0607760d6bafb7f954b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac2d0d699bfce9d14125f09084764d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec508e3578b021b0dac0206f476654472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a5f688b271a9d30bc0b2e2d63c0db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba54c30b1d375db82103109d28fe6b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7325bec307384129f859d7b7ca6b7da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f68d7b4b2c237556843f0190991f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aeb1a869fa4ec8ea7b90967817639477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d065d840b3355ff27ba89bbad62b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d463e7bd752b83530069bde9eab1dd5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779972bc655068a86b1c95e7045c509480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000688f4daeebb23877953ddafe7061481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922441e9f9a39dbaebf2716005315f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482eb05796fd7d1e7eacbaa867dcef5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa778a21d6d6486d20c5cfa7dcf295484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667242225cada264d1352a25e8ea4664485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700b5fa3039814ddbb6a54d8dd706a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a97b3d6dac4f61526426943164e36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4ad061a8f6ffc6421270283d5f7be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69c777c6a43a0b25e4b8390ed17a82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4252f91170c959e5b72ce8e9762e40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb32cda2886e2e60378e49dfe296bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2736402da69c31436a4c80891abb3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349c75b691fc4431f684c45ad44cf69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a0a049229901931db98c41744aac5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b63a1a3db8b2ff83ab7822a6988a83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf26f56d2a02427b97f9e0ac86608d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217adcc866644f9b2aac2c61c2456e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7894d0a7f623a4e8c60cb5184a2913498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792388a00e6b56851fc2800b0bae7cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a9a819f8eb6287317b33af4b5cec1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d28b499121e91fe507900619843912501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833c1893d1072d6a615b751fa4ab322502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b09cbb5a7644dda63371eb90f4652e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845283dd050395cb95b9c7ddc00e61f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc17836abbfd21d06e6ff0be7b8c494505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a62f42ee596e9379c58303df265cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d33d2027e93ca3f051429bf46e8231507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b1261144a6eb212f0fb43b29c5d40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9b577505ecb64296b053b21ee0232509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb9ada25c3c46ced429f3651f0b2f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498b3150fb44943954327420a75ec62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8054b76a7b5302fdde040edbc0b9ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339a7514ebe3ed69c8f77b585ccbb68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd01d84c3a5f8c9268af660a0827728514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d2a3923a999c84f7be961c9aa34ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b237aefdcde357fb8c45feea156cda1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3a5a1142c1010924264fa3d22bfd7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8bbf20548ef0a9d2cad4af1a5adbb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96590c8e1fceae67d08c589988f4f6a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5747a73d2be30b7fc580febf9d9b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf23038c0bf9eca0662c77b3310a3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae0c73ee306ecfe8ec6f39ece3bfdb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdcf6f13699a7b0478dd80a6ec0073523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdde59b982ae4382fcba450db23a36d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c510ce0c662f48b46b806752f832a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99add86faec114f2747fafd741cd57b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0271625ef568be8738a467b5f546d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631c3128331b45bada558a2a85a9703528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331ebf3dd86fc1f7af7e425f88170f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bbc6086925e394cac5a244bc6a859530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed30a6dbf000cdfe543b1b868a9f30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdf8fb703c04e55ac8ea3bf0d59c99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2de97df1820e5afa70f65b096095e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91842e4f9a837ef70a86b383035ea1c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deaf09f5e2741b7dd47326766c4107535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec049dbbd5e234d05add8ea2b076e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14132442d117aa1a44a2abeaffb63977537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29477f983e444a51eef11ad4726782b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165918e7bfdb5d1a85daf554ca51d448539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710e0174df4c0d975dc591077d25462540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14f700073c3e97bfad91dd38eea919541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5862a40a689c7ef68dee4122607d2a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d574fc8c5271a7500a4a203bc4800543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09a0876a96a225ad252895a457c5a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416ade23d65713620a52dd33e0c6288545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976db2d4c0ea9095242f7e577c0477b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4a40d9190947d92f549a826549870547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66594d3f433a326e89724cee8c67c99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c056b4eddf405b10e8fb00a128b5f27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fc489bf9236e3afa3d4a2275029e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddec8cb8a1a102c8dbc000b9654180e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fa95b4cf0b5ede20200084ee2aa49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f1b95d5c03bc4c2b526fffbefa798553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87837e040ad83ad2deb8ffc6c116d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d135412a85aafd90bd7671e3df2ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc318b6af3afe64a53e317bcd1941b17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234b4db3624efea991d6409320523a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2d745badfac81a70353bc9a982e5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226292e082ba20eda958ffb6bfd40a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245cac8aec5dc4385520b99fa5029c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e86141a2448537a1f239c1e47049ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1e6bf6a98663646aeab66cfe9de1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70481db1bf0675fec7e0a36e86af6967563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5c0be8834165d0f45c9ce1c623ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb34741145e7f1f84a06dd8417ced9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abcb5b86c18f37cd1c58f1bbe3b7dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680025432aee931c83dc613e4c6eff1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2abebbdca26ed32e484138911aec37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f574a09e8246590fd475b23c49b0d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51435b8eeb2a6734d1a9a1b3efbd588570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542c20af4546a4e98b7009c0cf4b4ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d351e298f0c491ad459f5105ad52f72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076574febae366df2ea8863fd4431658573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0a791cf4d5ed1951a8b79cd61f65b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449f75cd587a3d956513982feb6bfb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4791fc4e33abb48cf43822e2b2f16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9535463e55d0ea8c12dd4eaa6efe03e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be692b2582d8f45a263cebbf93676d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a95d8555ca16a646ebc325798b39f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf48c3270dccec6f8c1e6d38b0fe16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e684e1e85da43d16926c46f1c5e7fec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeebbf051b5eba3874412aaad16dee7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b7d62e33dee6c49ba1a254bcbb998583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f14ea04d0502f2b9e7714dbf112ab7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f3d28fcbee4956161d97f1f0d6166585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909666317f624b241405b36137302e86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d744ebf7a5ab25a8ca6c1fb2b615ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581e4e09fbaa90e4b6774f7f1db7e34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd0ed23a59e40fd4c3f5d77ffb478d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c965ffb10f6ed3b7f6c997fbade01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d0a08ddc06c0948e6a55608283f56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3345d5e8afa5b3ffadc94b3e2b2179592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef061156f2ed92651fef246241510c25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae705faddbe566cbb90c4dedc61c65c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de1a33c9a2da816e6a2a5dff2bf97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecd06cc81368ca9e83821a81b65eb6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c909803194070e98cbd5a9185c3c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece59c0dae22bed637f217f9c7731967598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43333d67106b1e518bb5234f724869bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ec05f3eb9463967a354eeb2fb71a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9014f4a8589b3c33efcb5bfe9364f0a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d39298a044a0763ed03711c30b0b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc01db3dedc193e5bb7ad860df84137603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ad84095b4738f14c51f72842878bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8803ca1e1eb3530b456705d8404db80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f65ca2a0e651ae7a6860b59c81d7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abc7566e5c75d3d0adf86e93ff237d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81979beddb022e6adde3a835ff9bf9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22434f39c1aa828d45246581cf676608609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b863519e5353c1b5bb00c41531bd902610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2937cd8f656ba93eb26a93a8ac687c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93506d6da73c8e513b29db06f8e6ded6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6541a6c3888a3f505e079b44e4aeea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00691255187bbad98931d85a9296a01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b537cfba72c124b87423268284169615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d3708a84f5bc1204c4d55f94ee041616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcf05275aba8dbc9e589fdb9cc6869617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402fa2d14e4168cbe9fab793d576097618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b0026f0a122c7a273706e084c2f9e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f85d17aa7c54a07010a3f767141532620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d294c9f0c5373f4e00bc5b1da8ae6f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7f4bdb5aeae65c954fed4cbf3e9ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27161238962e968a9d34bae68d2897623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5f8ef94da5695f563b14a8e6d0103624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c35705f5addf469ceb74fc1f043ac8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48c3de811e4fd9a1958e97cb8e86c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9621dacf6f2d3174e6396f59533c205627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e651461f5148bfc90139e2b390935628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a85e2e6be42b50e8905753e7df0c34629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f55a3357aad5d907e1da2ef8937c51630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eaf4381d9acc4c44665e7adbff2fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5506b0fe26c15aa27ac9ff7867529632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d4b791649e8d6be19b595cc023ef0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c1fa67d60a194276a1b9af2dcda4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc441e15cf54d466792d4d7fd1ba4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf06b858e6e76027d3a6f331a4d1752636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d14d0d7c67c2252dd629aabcb6c0c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe1482df9cb7407f0140c086294e67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afda41f1de405973172caa829f2e4cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b161df129511acbbcbe6172b9fc92640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a2c22b4b2848ff54b43fdf279025e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580cb0bd02f2b244c41e785c705eeb5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6de769fc82d07dd5133a8ce6c7b05e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450d3f292ba67d9e94f7f16c329892d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c9703281ca7199a7e1ed84e00055a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4e25421ad9be4fbb495792bdc7e56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34f99b565a68b6ba479ed2d89969cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176821101826018e3156a219152ca90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eed8e38070371938c42e7f1f589f31649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa44829a26f471756d4e47c835e39ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04b3b44b448fdc5234314a2730bb32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd84afadcc1c2df924e9a16ecdf8b7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc2ee905e4fc470bcf938076409a49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98880f72b386f6792aec3b73da5f4e38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186106e67378f5454d403dd13f35477655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aee4677cc7e3891e67f723c1dbef4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf641de863d2fe426406d620f66add40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5b435cb06870fcb914c630d56bace658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b481b5f19d2f35f4f4e8d0060a71be4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abd12bea679a10fede037bae2b1996660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbad52cf9740558aab5f3eac13c3beb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781f967b6f3fe4a86a8626a85facb35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e43fc6617c9016afb440df228c61f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeb6e035d397edc60e47d03563d370664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56618eb4e1a3bf0617e04df868d7412665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9bc0e253a86c74a667bb68322a33e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c07102d224858affced53402b3de76667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6414d583510b43be222b89ff6e8078668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7946f0dae79b5d7cbf3cf7e55caec96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdce271f21a33deca7cd449243d65c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6ecdbce955ca6a2b9b2cad0d0555d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973c7673357b821c81fc2507ea9bb0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267565fc539e456aa0a76319316eb25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8fc25bdd2b1e9ee795dcd699baab5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64219bd8ea2f3d9b8ea69cf89906bab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a630f3b29b3e9085fb1b0e059a079676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4ab8c1a0ddfede559572f026a5689677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df48e5a554c6457625b202a1c17ad13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6401b1c551af9dd7b5bf367302a8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409352850456b04b3029f4ad254cf85a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52e60d0b6ca26872aefc755b9655c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e5c08644b772e376017aaf965d022682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e44fab7b208ea377be1fd32232dbbe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60db443c470507636f6dd182354b049684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3e8c1f0267625fead6cf262e9d4c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144ad95a1bdd2b95736e3410b959205686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110e9d2fb09875fb02caa8e02141dd5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaf670d607571e2e3acad988f4c1b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac71099f91fe592fdb77076e59ebea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460de858b6f518ffcc3cc59a698af4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b224e6c5a0622cf81dbc4c91e6564691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7fd7698aa3f78d98804e6d9cf89d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e38957546d3f208991fb9ffee3741693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b35d24899b297339b705ec0dad0ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc7baa8023532d04686144d165ff01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1cbbc16b0140d360a2edd8aff71c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89153c8581bce14a31999f2de171b8c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afdb507a8d38c54a4426eaae1c7b54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a10e4e599cb215d20f0f6a5850c308699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77908a2c537483c97f75b86d498d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edf16c28ec1da2adb85457ba8ac194701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caa9e7ae8a34b7a36d9d39bf4a5716702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e9d6f308ef7c10cac6691c7e923d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf6b3309895ecdc5b8a6fff4872dc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c30c785db9c36281afa4b4a21bd93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3a65f63552934ab9b78fa1940fe08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb85dda7e7b9d8a0e76203cb8dd10ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584f12279ae4d553e42407c8b7bf891708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fc00d438e1f2813fc65cd26c7bda2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b131b683477d4e98b34237fbf5a8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdfb92509159dc52e9d15bdba07121711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d228fffe35e1a1d12570c5ca0ebfbc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aede84708325585a0b43f0d9d91fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660acb937b8de2aaf4f21e3aec558dc9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37802a5a89f38e507570b5852dfedc0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7dcfb20d124a84ce0e562c63b03fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd409185ec253492c8e8180c38f87c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d346579d9c21b1a4e080f556074da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3d7121173d25d2db4fcf2be2fe436719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972db70a0a4216030e43b8a7be991b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da763e8c9d06f8d742d8b9659e51c359721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc0dd839caec645a027b5fe357c177722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275f6fb909e0150d88c18c0b8f87ed6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7625477bbc4aae466a16e383d0e606724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234ccc27333958ccbdd57e0857fe5e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afea589a26a8e36ecc5cb424663662726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968c1677380a52f82015a5ecd0b1d94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29f16e1f739e2f12f6dedbec443def728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817afeb5b32fbf8768e32297c4634ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdc785ec8d601f91c800b718faa0cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a12fbb003fb73d863238bd7ecf02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638a861338ed90cf23e0efb83241ff9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41700284a4350bdbc13074782f6ef588733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3bd763f6dc6110f5cbf4e67678c3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023bc4e485b8634954774623d279c1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b86b8582546b83f2a16a49c2b8633736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137d95cb7f734cdcda8d763fbd22e4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79384601e960cfca6f8cfcb0e33b3b75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd01dfa8bd0a7f7c636c8bd419b4294739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4bbf5388ed6d62db04e5174e30ced740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aef142696f345671d2d35c854646e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f2b7ad0cf09dd19a2d5b3a189eabc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2651ede2817a0ad2585c2e86f0ad2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acb3451c569e075e49871a1d42b169744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f4350105fc700499c4a68e6ccc26d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496e2c512eb0b0b7c36ff597321b838746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee918ae0eae43f71643d1e391663e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bd7813cecb65cbcf0390a7934d4d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d81c70576ce2de6e953a8445ba35e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65416e9f73347fc0125bc1016828df1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cd01bb1c18bd30d2b3edb4d42b661751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e011668b86ff9ac8a5ac7ddf72db2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fac77ce916858212f46d91e2e99286753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639f5c075c6d0e0a34aa0b979b5e520754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee264c095dab91d4ec6c155de5e1cb4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9691171909067ed20a0975e575363eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b2f4c79a5bc7ea0e8c0fe0ccca706757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f37af35f0e73e9b63f1ed6527a85d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecc04bb951184751a70a8ef3ac64b5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcda3b666eb70080b6faf2a2bc17e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd005d7081d14f1ac44b4e327e60a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fcb2293f27da61f7ffb70a81f6f833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b640e1f83440c2712d294daa41f044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c79a9fe52454452ffaf532d2b6691b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517973d0a119d21c676e670fe901c266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb07cd977460bcc427a45223842724b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8c8eefae79dd8f3491d97e987d3058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26e8e051c118d146b039aec46fb05e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fc8a7ac1402e9871920741e8ff73010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d990cfe3289849ef7ceacd7d71054011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d85be30909c569e3bfe7f7788efa212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024705e086d18a56a9092f8ab8966dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a809b85d4d5793eb3bad9356544e62514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d941d04a0d805ceaa1fc590ff34c1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4439cca834fe76bfcda7690c2bd4aff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c009837433cc6e627f3079dd175c69817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756bef63ab6fdefb0da7783a63b7e2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53874aa4c48f58e2b7a300f7bd9cfe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc930deb25260f562e25199d9fc90e8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5a8d3f25071c041f15587b81de47d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739518b969fd28c3f7c1df81e6fb9be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591a4f12274197a3d8948150ba761bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758100d7946d8f0b42c8e9a1fa3fa6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828741db87580555e77bd380ac0002625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f7dc07df3a23420109967dd92316126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f956a1b428eb714dbfac6b9f721a5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2153c67c4544d0fefe35a58d01d86f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bec240d46c97920f827823a4f464129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31541687bacf1707d92b1fdd91185ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262513a0e0a6a190e22a1af9f9e398131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758624ae2a143a343e41bfa2f02d448e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80177aac3d98e6f51cbd061e1be5ee0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6c2dc12e5e67b9be474a478df31c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dc32c7fd5c96fd8b1741c257f927a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885274ddb6a17f781e469682b1383c2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770faf8db0ec6ab0b18eca22bfdbb0db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597440c7ee92fb2a46b52eb6baddb97838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e1face78815352dd0fd7d627ddf7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bc7897da5b3df0ab718d4fb7ca68240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395823b164d94c1757a162e03d196c2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bf03a24d8b67c720ba745a9257ae942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178646db0e1b755f19eb3f9471f21b5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6586e26f662cc3b414abc9f8a035744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc15b32dbecc9f8ff8f0d9289d73e0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55257471737de09f38ea8bca325e1a2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358df97f187298921631125d456656cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e264b1cac1e21a03d7733c3667bbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee11e86aadf5301eda2163a2e2db949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece15524b8eec7461ad01891058cf32650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e513cf6d9404efb455e23201d1b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fa286ec0881da02fde9d9e9347ce152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c9256e5d49198292121de3ff21cc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72279b5382d4f147ac71fb329cef210754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9186d48eb301a7762d5f0c01a3e8cfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb95d5ae4ef3456e87824ba65a61f3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1e8fa24520ea10b0a0956b650598557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500bce1cbadee09f81d61db6f6552f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad2c0d970d9cca727399221143f7b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0524513da81096e1f0ff474118187c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfff7febc3ec4b482b3b1a4130d783f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee447a12e8266f1cc203c5a107825c4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee03983b3eb2043495b2949d9f9663263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77b09fb3cd205369b086417e641be164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489ad2924bf2e78e8a033ad785ac70665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1446b1008e31a5636595d685082db8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19cceb48ad670e2d070606533e6a1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67909bf3214d5f840ca957fa1c372468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bdf61acc3b5205b9602974f2c68bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff27a7825aa6e8509572a20f15a85270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098158bfcca463b409638e45fb61299f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea03c8188ac9e681b6d9e4b1014a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12871af35e64e11c482989eaea80df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7069b02b99abc8d62ac00a00d4637a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d83f4620dd445973da64b281c4d9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640608222d23f16512cc3f60c84c041f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6ed27995091e3b1de2bf1fb0160cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189538248142760830c1195bb17e33278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46113d1de78b9ab1d9ce17b80677df5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246359c6dd144471d60e41fe59f714080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359e173d0599fa96f8f9fc17cb3a36981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4384f4995eee8e3bdb5d5d3c7b19d8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a0cf94609065a9275498f77c9390d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59a5b1c7209ff10a30396f6f89181e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fc46bb7469cbed8f9aef9857fd2d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a373a3fa4a43492d011644a90aab6d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4322e679ccc16ea2d66bfc617617787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcf66ab4e6772b172001a26de74fef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32fcc72db5cc6f6ea5094cafc282fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f316abe822da7ec3a7aa6bbdf1d9b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405b8ccacfbba40fc6d3b2052693b7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f2d6b2acc7722fa53cddd0c67df6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949e4fe440c19b11eb27b39a3788ba993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84814857f1dd47d49abf5c7e1707dd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a72ce391e50dedfb123c5bcd88532895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c75abb185ba6cd9e766dbef1b0c5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbdc24d97117feb96e7c1b60a278c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de2259541b86da72bd87bd5f3090a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b54cfa1c8e707b1a84d811d08a82a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b6029cbb07d428243790a183b95e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85374bb0aa038f88daab3a5f024ffe6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737642e049f8731b62b7541249960d84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a275a1a979016d20ccfa2bc85af113103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0efe9a959745236fa059df55974388104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cf96edf9d15cb1d31863522e2284f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ff1a7473fb76c5dc5799fe535f603106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9820dc4d6cca4c3305eeaebe509f60a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a5d740870d1afc36711217f515b78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6894ed13ecc61984bdf7272e93c00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09302892009f3538af788d2b17735d80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23ba4ce11a59d81f392872518b70b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b91f725d80ff1b5e7e08a70600e21b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22450aebcfe5248296f34833bd2d3642113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ca3f44fd037c9a79f5031f17cd93f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd33480c1a6687c1adab628b12e56f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805ac8642618ebb0ab0e9a63330237f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8e98457ad51dbee964002da700703117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812e1c89ee3098a0474695759ad46e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86298bb9ca1a06076901331f852a1fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2acd4a6c7f327211e13c513b57c2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acd4ff2edbcf00de9dbc4f5b20e44a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad56ff6c78ad00355118aa98d80a6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520cab4695ccbab621e64ede33e54f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac757d9a8ba7a081d3d906542d942b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c506335ad2fba3713632e08c83d84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5d596faa4b239655bb3bb6d0f518e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12ea6c59ba0f8e1712f3305048e04f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea49eb1eeb56482f308bf39349b19c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1157c72dab505319b12d985f42d2165129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf56ede3d6b7f844137d7693345bda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2c89c884d6e4634205a65514b1133131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c1691aa4d352988d6a154596a4cd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03112c3f6b56dcf2c606efeb64ae76bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79646b5d1af98ec9f1fdb364ee82625134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d68ec6e08a0166229158b8dbcc2991135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb693c008ee4304612722cf4cbcad8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676fdbc18edc01b16c11e65a046f7ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab217ad20367e71ecdb0b382eb2ed703138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f756a47606ff6f2ebbc1dab40db723f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592d4fce1c69766ad82d5bc1335f1e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc42803998e9a051daffc550f04f8fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf7f61002e7fd30cd0d79501522abd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b909e5eaabd5a8bf2e0d2aa8f9ee6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f5ed6b6526751cea6dad21907c7ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a017083cd9485817fda6d72408e9b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe974bada105c59faa62edece4f5ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c4d0700c5aa9f7745720fcea4fee5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ef57071a59a74d40f48c23baf3fb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf85a49ecf4a5ef2d9ea4d077a81e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043aafb56f1627ca9baeb92411486f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931190d3aefdca3f9a37a4551b66445151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d46ec7066f47c56a7b665694747755152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34da9a9e087eb0ad6e8d40867dceb27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9014d9fda40df1c0bc96a0ae2f04af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea058dff354b5f201dc0dacf3063d4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543b82c7d3d3d5c91b62d0089c8040d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584e55752defb034e6e2b1674e159c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bf89262589dfc79f1076baeefd23b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec7f5c17a262ef0e0f63b9622583f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66275d4d3c47170a94e42e70873ec4d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4dd93fe62582928bc971bc4a97395161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f9e3842bbe899caa3b698a2419c77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bb014a932911022be63ae720882b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af585e596cc8cc0fc33823d434d0843f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dc6406f6a86ada676a5768b370869165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43ee4c4ab29e5b3b9707b0aab84a82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dda220cb084b1d09dd607de2cfddae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5658dc56dc560eb162506911080685168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e7d541596523c374e0943edf42e5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547bb2d49bf5c2bba2ec3a950b308bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fc8380f89a0e9a1b9219cc84d5db0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1387f4585a19603049a422827b198172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aa6e0f9d22c110239c0b08c3fa4d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541bcff1072b84ab89101e90050f340174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209bdb805d975fa6331725607317652175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50d4ec75e1047df5a1a14d43fbae24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d3e049015240ff809a71b79964a78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92d8f03cd25b0128d24df82fa90961178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2547d29b9979b4252635906e92eba3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0115bd253cc9b1ef50066189dc84f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dc3b572b55f33313785a3cb1717c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24ee2b268293bcfbbe549b514dcf59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca1ab3d8468b06b65fde66b3772135183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b134ea0a6516bc784f2991b28fb0c48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b4df08d5d04855e13c3bded8f28bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c448ac30c23030d5daa397fe50acf7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacd24b75394ab5d1754992cd40a7c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2353b35c6c90d00c92e1716ff65f2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535c9396689bb7f5a804d9bd6f1dc0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0757259b7e255d03831a71d1208e1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc147c73f21d44a4362c79a060209f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a44e09238dad8c55d92008773930f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd16b4a2d69078a79834b0c574605ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefce7a0346655ad12ac97c13e95df1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5917716c3166c03decfa551987ee1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b499b69ab5a3bbd877682a6cb6b46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede949966eebabd3c40313d04d718483197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b51ff2ec55273207e87f706732eb3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b8e34f73ac0985a1a38be1477380199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554e8a4c171e3eb08c67ad56901c3e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cad44844dbbd40f0ae4c42a7d455af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bfa6e69678b713400832e300d152f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe19c28f877333fc8da6c553f2aaeb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a54168ad6f60e82060b24bdc99f0bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03e0e1dd59d5dd749b7bbb0dfb811f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4862a67731c6aab709166ee0e5d01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d8ada073909545d194042a2124295207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7cfbabc1e6dac4dbca620b987e294208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76053c741ee0165f4b9844b851cedef1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d07bd6c300ce6c05f37cbe7f50100b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915238f98d41e6ad0fc86d8f789f76ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd6ac863b600990b8ed904e7f9457b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abacccb8bec63be111c0f6ec9840c1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046a0021ae331ba4fbd8e69eecb5d07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49594203b8147f280efe3541930a74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0686ed70153739df1a36614ddadcd38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55832a6a5fbf4e4f3f24f426ca5f165217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef351e14378179023b85909e4cbad3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036bd3d6381af91bcdccebd966d1bfa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d073004cd88a664c8bc3bfec83e0e4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da65b1a2cb8cf0b29fb6cb4048401cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf64de05344b70d20df3a27e10e492222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da7856527d384a80afb1fbd314c4f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b37bfc3c79eb3f576cd00c5881beff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca477dae582832a01b724186c0144899225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e3c85f664579ea0ebb916ebfad78a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942b8e97bcad884d9d6b28fbc0c8a3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71269559e5bcd2bd6a4d13822b77c92c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea87dc4bfec4e1b3a34b42daf8016e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387ef2ba1a12c60338b78446507bcbd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55c6fb7f11103263c04c129ffd7546231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094a18967ba1c45f81bff034604ed8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06fc8e947f5137bbd2e4023be534d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bb4c191bf2d942f4d03e0b81ef5c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a19d1996e5340ded25534caa2a9274235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69d31a6502693ad871d2e620ea69de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf03bee62ec115c5b901bb853f0eca5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49891fb8f3a0aa52c8398f22fe99552d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfed6da68581fd85120a02cc5b6f3b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e5a1519c0f0393206ed03e8703873240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a63035d06c4d83aef2d715d5efdeb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988c194c91624a6e490380866fece05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2dae44637632f7112943f22574695243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af655bad7fc8306dee6c7d990698f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae5bdfac53726fe64cabc882853c6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b17b5357b7928bc798c9856dcb1d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d49c1a686b3fe754f7dcc36fbf16e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657141eff77d7c1916cd36da921fa0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee241ccb2017dc5aa13093ba9c0cdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64db2800a75890e6b1d64803aaafb53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597159cc4fd515d2885bb1d1f7b9509251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d17b2a4b6d6db9ef8ac975d30c558252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3828685683b4996ffeaa578c4cdc2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740348ebda81dba82c985603dcf0fc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30ed57bf5d65383334d90593423c18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768ef7eef66f8a61daa6d43c0ea29c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01acbc77485acf22d1f14b295635d05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e0c9f8b46c3e413bb5e2622e5349d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11d68e7a91123bc62e6099d301ab11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed424796cb977fa491f3d8fa3f530a52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4380e2427959b4b2e6d8e24d9ef24b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b947ddb3db3afc19f4be61bf8ab641262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378c19f50eddd4be208e0402f5eb6f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fd11513ffc15b6ba11684d38c7919264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e7c5bbee116e8f66c0601e46bf8e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a013ded6309a83d31c7f64c0419ec34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba47b4b37c56e411db62c3284360e76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c936a46f2f46caca45c6c4af65e71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a847e80ebbf89839c71147de18f80b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab93e6dc70ebcdaec49d9c5e4beb442270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbdefe85b7bd64d53ac2047a3e68b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e06409ffd5df772b799a951cb5cb19272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60140025e9e7b66ce35c6eb75de165273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88566374b07edd72b81eeef1ce713787274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769241bba23517ff9cbf8d31ba84c1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc19ddc202817ec6390213df990295276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd693894b90316ca4ee1036563d6451277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588ebe07c5bcbc7840ba136046b6a90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed59cd3e0c6b63c821b9696ae263700279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc274c0208bd7dff258261bc172df1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadec7b7796d25e6f52e85d248490a8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4a3132b50528724c7551e9df41f5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea7ce3d94830eeb1ed6a5eb5e4a89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e36793dfae3728bb2763cbf0c6206c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9d0bf23bb9db3d63bcf92b49b1c65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e1149bad138ea3eac289abc02e4f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261fbebc64f46336ad36eac0ea2a4da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c47e05c7fd94df2484ade06dc2d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bf857510047bd9c1f6331c7af698f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4ee4fb83fa2f21f659b4f81d8106a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e09ab8eb0c18e67d612a94d77c0af7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaf90663373f8febdc964e571ac2b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc199c58c826a5cc7dd1adc76f8a3b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b83bdc4debe29d63dd7733ae670a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89900656bb0d54697d9a783542ca2ded295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38301bef2a873f50e28467d7bc8b3f1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc97a0b0127e7d73af885ecfa2551d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676265952aa8a4d8c5395f4393698416298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea659d665703a36bdeee53a73fd511b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ace765e8ad483099a9a7768d28700300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0b97529de78bcd83e5cd4cdbe8c2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4572505c37071eac4192054b118122d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2683eb7f595f3b18732d87b7952b8b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe56a086f6588be0834c64a2715e7b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21657d3fab4eb5030d7c6c94dc8cc3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f3d9b5acd1c02c7d5cefbb02815bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e622b1a106874a015e2a35762a9e3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d5d9abc1142740b2a91c7e97e6d44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f8cdfc88820ae4d1e102f77711a3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63866f4c98785369dc72028b9e2cd3b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605077c0d96b30ea97f068a63671e8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e572adccea33afc434f5bacd3d3a747312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390077d56c4f6a9a6915d93b1e3845dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fc6c30318f3c299e638825ad71ce7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8dfb6b27ba07794ece527d9862e3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0646199e3db7d44bb78d58e2f49d5e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d5a27ce1771a56d25cbf2e4973be4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ddeb16bc43044bdda51f6c408331d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c25550abf40fb9e3645d9ac5f8ad49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5411352abd46469d204cb971dd7002320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75c953a24acf81d99c6108c936270c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f4690694469e7a8b75632b7d237d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6ae430dd344fa2adc0e3a3a9527d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e19fcaec1e891f3f3fd0b39995fcdf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e51614a559d6b6e77505c78c4ee8ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abcac406c51f4a7a6506b4a0771771326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea774ffd30c5e2b830653f9caa9663327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02456a6061b9b66e9eb11f16bf563077328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c96ca939f316cb94e1d865aa9c278e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802a8fb54013533c1535e9f62934907330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41e18b9ea80187c0c6d562b2a9467b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875efd4754b3353abb5939e04654903332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2689b3f0dbb731d07d6f1519fb578333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b885b7c9eef32100d5f4bfcfc7941334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edf274b2dc71f3eeadca258801ac43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a48663cb05512094b44ecf57ce38c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76032c6b77231d29d6585781438a90a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03235bcf222ffc26de94cae155c0038f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec9592efbc36b8f7ebb388ad448ea1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cd5423c33c0be2b8f44a06a237de4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2a3c69e9c2e51341859f042b7951e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1669b02c1b984d24d92acd55243b60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0fc60abd5684c9ef22e2d40149e9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a0a251e85db0e736a0d7eee0a236344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57190407bfefad7224a651f08037f6d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e5f9d0d74d8f0700d354cd55df1d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8592a445273297c024df3567ee09f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ae59bd92d7e95dc5fc99fae1a85a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4933d99a80765666747db45d15d97b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6711984fdbf7f1597009448e0c97e8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3557a8ea810df980008eeda53da703351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713f13c0f87d4a8a603460f3bf49d54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17aabaab31f6f61c0b52c81cb17165a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851268d7600ab88e36273784205c5af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc56908ae18de038f8a4e2774afcded355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be25dedd65da4af998368a4391c4f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c950bd833d8e64c6b96fb9b10d41291357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0b830949012123b277423f5761b0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc1fc5cb9204b7518ad7cc61c4b532359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe253452684db89dcd964542d76c2cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07d7a6bb280edd3dadc548e1a7573c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5aecf4271114a72eb3797d7443ae2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be98ba0a7f09d1ec583f21d739ae86f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a51c586dc0fee3db8f140c749db00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4291106eb3f3f6f54c7c7ddee5c6d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7302434a53d1b1bf5ff4075f301ab9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cca57f65c97556e0213a5e352036d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f9d43a316c946e1cb6dd20334cf7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134a7be44f1db9aeb81a875e4caea71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58461d2f72e0a1482933803608e4fa4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28560dce875dd423d10e9726b090914a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93511ee6940f7acf18bf22f864cfd778372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f177ff122b1632f36f5df57d4be2ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe3acba7b11d246c302009b52b742d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc07c8ba8dc5fe0cefd92a590c86c63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1a16e2b3c848de64a8ed612725745376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b567b1530083a3530f63b7fa23bb80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4939b90a865df585eaee41c958817a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699927d092c73c4aa10a8ff2226ed7a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461030c5980fa8b6306e58a7679bf342380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a83f4b00996cccb4bd35557cf19df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfa88f90c9e0bc303c1cf2f3605c5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cf831da28e30f6d35f5b684f1c722383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306dd89a05605579cefc443dccfa55b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae68d002e62ed2a9e881e97646c1773385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d9e9d6f3d39603df1bf259c17bb36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96517fcf5df63c0eee1e0d9dddd6c1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ac0589d1fe52d5458e01e243ba4c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e7b58f3d065837415f6637a22dc6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea1f8689015ffbd766c3c951a42065390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afe418231a566613541d6c2c387d35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab4f3e135aed6304515c34a8626a3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eb11b0b426d2add2abb3d6b485fab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc79513d494820756024bce2773099394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae6be8ce56467c0da154e7a3a1c328395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a6b0d296179e551b1b2db5ab92148396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cd692ecb79ca918ef3abba6e9da13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2d1e4b9b2378c3f16df1ffe837edd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fcbd05da504974ec80254c2eebdfd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b786662e96f8331c85adda5d5e16e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d0e5ba4e30d5ae38587f72b3f62d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33e950e980e86377a0312aa56fba70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77897085322ecb01882b5933fb44798403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1d5a4c064210dc23897559167a0ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041b0ea72bce77bcf6cecd52d725585405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c904ff124f3108ec7e96e327faa03a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c235789cfcae5b97e832f0fa7e9731407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c9d2716f9aca914d39ea9281a2f46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbbb263c66b16ebe75227c76a9782b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15709f16e2c002faac5eddc8230cba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b3344a1374e0aa8e592624aea388f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574312bef036c9ff8de5f3bcbdf51deb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baed980421736b94b631ef138037396413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185dd185534446e5bf0d653b7b5b262414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47808b09ac208242369a84dfd56f64b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2009885e10e2e6ce2988799b422ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca38e625d943f030c014fa4d3f7d8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea05d94053ffa5e7612f89b03416a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b47e97b4dcb0c313201e89f0d5c71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205add494ba09742dc104024df8f728c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf25556fadf87d6d6fe104f3a68eb35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f215bd447d5b4ffaf109c7138d711422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040612b9a5690fba7c5c416a123d247423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d028a9ec4f375f2ff49d839767f97424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2272e7e6d34ba28f2e73360644253d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1998ee21eda9321d0540cfb13ff727426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb77e24d4f1741f9bec4566a749b26e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879297782833cf20910768666bd767cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204db050a0087a8e5ded2f58c1dbe46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e77d48f07f54d0c9f29205ae9e486430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f731832782c597f1d47d742ac635fd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3f4243843a117be1dad4422cb5a23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccdf1e0f537a48335ae1f07d041cfe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d736223c5715b1684ca4f051b8e669434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accb8104a7ac90f5ef04cc22790e354435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bed4e068dd07760b75a0e84e8a52bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09c859599a9c8a01a2e8e9f65aebc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14880f19277b9a2221dfbbc9a44b49ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21f964fb54b97ab753e5c0d8f879c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61d50d3601e43db4533e4e9c410de2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e7b377debb9f1e3a0a8a9679a18b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710754a4b99cd6da5b568c2507db5d71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c27ca53eb226926473cc05b4daf47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9fabcd53d8c2f50f70f7a090b60d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf8ebb8fddc89f861d4df632536a39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b528302320e1ba534084dca6529915446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adce976654a16699af5f890d88a569447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96278dc8456d609426d652cd994f7ec7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75631f205944b97f014861c4e745be95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d4e81d1f0772ae45e6887feb10617450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3758ef04df2a373be0d2d82fb5501451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455773b715e4880d4b3e0840f4b47457452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcc272607515fa7df744e52cc4ac14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f67d6a0143d24d9c0d79ce56f3064454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e8ff92d4922f631330f5517973750455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8d410325a49c8948d4a11ccbc316a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117e3dca2e39ece501a73b5eb9e5ad8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34338a5643595833dddc5746a92393b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dd32c5b7f64fbc7e2afb3127e27db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2165555585e3745c68fb22bebbda99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5639a7e8533c822ae578bf4c4aeb6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5d44a049421415945dc773b0516b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff4a76e20f0e317ae2689b91b2cd7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c3430040542c7e7155e71b07080ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495f88a6e6122cde7fc0b397a5cbae7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362cccc765a0eb0f2f06bb80d4577b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f55c22f968700fc562786b47551b8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcabffc23ef416b31e07e6fc021170e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc8a66cf6453bbc099c5fa225ac4c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a441bad41ee7ef45e275878e9163e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fa0cf4f707c5b6c3dd39ea4f9d325471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830a6b540927bcdf8c6f7124163a3c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806236572d1edc6fe5530f3f0f985be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907f280f521abdf618118f2cf1a893e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d17e52ac749b6e1872686e9035d07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcff52fc09d0e623eedef1b37d279cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6d77fbdaff2182f95f5e924f5670e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929958da5a72eaf1dfc4e42dbb6e5486478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c84c8c3566576510b7c10f0c0a5dc9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95400f27b8d7bb2b9bf87118d747f64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f0619e910e2689ddb5a022d078536481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5040ea5d110c453e2db0e5005c7f9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23a2220b0fb2d883c9088dc2c4b562483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ec237e97dcc1d8b0be7b2972d5674484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82bf8a5e184883de0937bd3c8e58a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03244664691fdb005c956d47db4fdd7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f1a2b00e78568fb2b07eda8a477b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943023ae23c097c32599b946eb8a2b8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484ae221c98fbf181b6b32f2f5e737d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946516a3a51cd22fa424696f03dd14f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8736e87137339ed96991da58633ca7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c7f6e7a5e02bf56c48ed3cb51123b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f96630ab75834b4e3e6eb1e41b80d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c48d28f2a7e3d3f3460edfcacf9f23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5992fac64f8d3e31d298b73f7d7c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f16655ced6d822771723abd2d52d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6cae8318dc58a3b8d0318905fd0c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78343ed807ed87019be143bef867a81f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfd300cbd4753985f4188fc9677dd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d250e613fb5133b2167e4de9798f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef6212fd2909844b5eedc61dc9fda5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b65e090736747af18452d3e43d22f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419286a1c42690f2216888114e56935503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482e4cff7e96eed0d1473c11b3e1c34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e18f04594a952f519d6d43623cadc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f94106aa91319826c8a039db8cefd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fe438365017a29180258a4c637851507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ecf6cf35a90a4c3f9e991201929eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f648012382dad88df530ea835d1eb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5463c533c8eeebd8b14035822f8fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79777752a1a0481b2819545f851f901a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29477ec1e408697ea1bb0e9ada37da13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873259ee0c0bbec23b38323f969c56a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eefbc495e8fd300bbc639f1c641a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3566bf289853e27cf2157dac2192a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8372db402f90245bb8082ac394b31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633e6b09e7bc0520df99e877b08bd48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6681169e11ce5aff1eb93d1d2c5f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0351f6e4b9d1a9bbc57d476e4094f41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10326f337f51da0497b3ef278b335c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a53f29bf1324c2e76a76f3842069b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d29dee7c07e52d96b14c666b7ed77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aff5dfe384047d734e4ad6e741ca41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe342d6cabfa0f9509dfc7022313373524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6a7e57acaa0b9b276270a86f7a681525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb9904dc0d3135a617fdc22df0f101526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904d37a049b52f66b7e3205ae171000527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93516967d61b7e5d7ed0154f679725b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa862aa9cab13020a2930bfda382b03529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b3a645691b9743be3d56585bc586b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86763ce7a1d096624c1df8d9bd6d6dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f4733ffb8053717fa0306c66a997d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3602810656c6ca4b44df2714cac354533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab0cbe68d0dcdb0f64c3a462af92aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d2abbeaf80e2201d9b3e3e39a4d76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbd1d40a2aefee08fd1803b62f1a47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f1e92fd8924530eedd2bd5b13f0fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38113ef836396135138230478f65740538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e54f89be1676850d57cf673816da82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175345df399c8e50557a3d1b5d70ee05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095d8db444495dd54471940192dad79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaca6d974e16f21a537034ebf003fe3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c26302cf01c75f15cd6e9e2a938b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afd29024c54d1caf6e945498e94a9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964e276ff831e3f70ba879b0a0aecf4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b5e7b1549c3d74d68b7ee5bf827d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36093faf281755831ae82e45ad553b71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344243dd3520b59348156d3529b7bfd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc35e13359dca485a0937b91647ac5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bccf2a687d2ba0dd43aa4471c1ac2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c834d783ae00960da144a9a18520b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034ca1ba2c4f2da8131fc6400e211f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ca041f4cfa9bc2d7165c8488043a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eda9fc8f2b164dada46cbe599f9fc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53ab9cf5d128d846e3d33bdf84393e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f94a13ec16f1fa97307ff8b4f9f0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5886cb3cfff024180aedc64b2e4cc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acf29ba5418ac671a1fc1ba7e5c193558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5496746beeb821c80dcb45dd013ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b13ca1fdea354e8a665cacd6f5df3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1934a43fa9aaa85e10c132991f89fcf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072169048fee149af37f59536038d331562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e8e68313ae40b0aad7305842e0392563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b91387f04332c0a2585958d81c8fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f38ef22360a6d052c20d9fc0c10a37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b1cca78dd30278607f84221ef1ba0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34230fbbc4037a6a4baccaae7df0ba9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443efd9054481a5e16a87c07d68fd5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39416d314d7342de4436dd606f598ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411973f32ecb4a80ca0c679a1db9cce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3200bf07551d640cb6158ea35e1fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e936dac1cc1d2b11c1b18bcbc700a48572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667890da1d0cdd50e5b723789ac08fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d295c7b0c9bf8ce07ebf93f3fdfedb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5478e54ee522345f7bbb08db8e3fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18407ef97c3d977c3a5ac03883faa27576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ca3a45587c95c4008a9a0926a8c24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c5902b2eda53bf9e539b900a67405578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3564a70fd1ba5b234b71eb47b902443579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08679c6dde6b0533208d65de4ededd60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a195fbe52f7235e9f78c61ea2bf57b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865af29c01947e5869a00c30226a408d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0a97f6836d7ce3b15c5b8e1677234583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667967799aaba8e4f908ee5796d3d4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a623df7b631db811b21209dbbad3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9e709ba5b63d491b80b57c22dc29a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf5bd8e51e9d3dd72fbf42d1e3e829587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91293e389dc05fe16674effd862d3e91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfb87613e1c40dca1ac67de57c8105589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65d8cffb77561767d691241415e3f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99211372864e4af347666ba9ab25fef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd524df18af0941bd7fcfb3022ef04eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ad4f5069b3526163698677bf1f52a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83094463f342d55baa7b38eab9054e02594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628048b870d601e975e0ede2ad2c0ed5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa4dd84455e05314e0f53fea97e2ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d287df9afee5eb6b4c2a1f25309850597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2dd8cb7a6e0260180e0562ddd7c9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91efe806111a52f0daaba87224089d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2a8b03d4cbc396ff3d33d73733dc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1c3ccb15c6531ddee819b87fc7df5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc74ae0adba47cec9727620dfbd3e95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15a241e53c9954aae43e7cfff269e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41e2f2d19fec6d6d5af24ecc4ab15d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a611ea96391f312aafdf959732c0b98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079f2fa24992754bc55d35e6aed58d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ef0b3ab8a0c3dc4d6acc22329c6f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9552e6a246d1ea3b2415db40524b25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3aa1651e2ec68dc790425552eec6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603e0b3ca443376c098eab821ac4613610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a961053f057430001b1386f0a2b6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954618937dbfdd3501c3d50745e27e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8ca853bf79001cd265c852ed1f069613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a606b09aa4c6247d27085c7c143aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911630ebc9f7c1b023de587df777418615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197d84621188229545e6b800ad3e08b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c51a765f7e8572de65802a185241f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5ede7e02c4a81e9b3e36cef3aa21a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6f5fddd22d1d9f53fb4e55e8a0b1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5eec6e2d3dada7dd8286f31da952c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44f30286effcf2da6a634aeb458181621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4143704138ae1d83261d1b460f5f2af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac72b975ac18ed1e5a77e775d7c86f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da14c9858a3912d4b3a00cd1ea66a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629c1b0ffb61b7295918ea4123b2248625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924dd7e75c94878ef7696cfcbb0088f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25048bb096b4743b8e011100d0f0b16e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de34685391ee7486cea3d357d39ec44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9403f1a4f9a4e3434d8e324b39772629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74874e11fe9634f70708309c815e9378630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cda0f6a1186c367e5c95c9d43e45e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3ce4606d9fd2fcd0ecd8a0c45d155632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913d548d4a6c06792a4ef9005b1bbf9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b96e54894a0484bd260a8994816521634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac881a910a0a87de7df2df996bc1305635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd667b96d0335f4960c1fafdca0698636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a9defcec52371ce7ebc5bbcbd812b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96a9d022f0fee089d2d3fe719b3e1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b7341c23d1c44ec7b8e8a9cd8372d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8218385854c0cbc40664064d6fc59d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff0e11247835dc529b3b8f55f96b6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde1259a8131dc7884654c33f7134b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af41a74accc1de591772554744e8f3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc922cbb55a4254d707288acd765eb2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210934da80cd9299ef010858e3636f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0d482ec591a4fa9361573973acb81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dc1a8484531e994af808dceaa6f5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d363bed7c825b16a135def12de2e01c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340143d099a899baae97558acf95dbb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f025120be356a4bc6aa64002da3bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a725fb85d0f1283309979d31265377651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e494abb2802d94af9f7b875193de9a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874b82d3e0108c063e2c419bf10a759653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd91fc03ff725d76f6426cf47f46408654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2c844633a7e7ef6986763b8e0d875655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9716cb9e11a6a45c1b0a55cdda5741656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320d09a57964b02f41448209ec44466657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66183200cb303eff1f80582552e158c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d708845985f7c9c6d6c8016eb96f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3d4f0f0b1b7dce42bc67a8e299629660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde2a33f156040a04788dc2e8a2b6df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57b7bf602fecf51bceabf8975d6e3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e581776d511f371e5ecb8457f5ab20f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69118e26b09fd9a1e36d9adc13bc1a34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d9f649fe7b8f6cbe789a7967cbe03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b895fbf881bc71d6b607d878c30f5ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ff03c00796a0b858bdd0e623cf47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca5e661200f2d50abd3f5d4b23a40a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e44547d22b59e48dc38f1210901c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce41c6d9a2aa743168a3dcad3e725bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c469fe045cc2e3aadf7f651735fbfe2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efa9f3fb63716458ed80893c374199672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9f9e85c551d668df0acccfaad35fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99479004e017daaa9a868a761b0330cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949e7f1cf29db844ead756825c277df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676d5a20c2ca0bfc965a7252f4dbcbf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d303c1f12b07bc3ba9d25e87f7bcd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67462f3e94d9c08a489409c5ca0ef18e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d82bde6497f135c298c546ab6e7bea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07924041d20b1994f34744e8864edcdc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3269bcd2bcbc24651daa9dffe75f449681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aa14deaa7b933cbde43b0c2e3d5fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b89255a85f5cf0b46a45a9a0486869683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0577c60a367ac89c22bdce7ba6c363e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491effa0643c123bd452a3e89b3749f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822da809bfa5564a65fd4101eb9f180686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48261d9eeac7c9be45e89692f1bc297a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b811ca9400fd1f08a9bba0210b3d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817b94fe3f8c93141cd5056eec569d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d979df31e46bdeba2fe9ee848777f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a25efc4c1e4a8dd306ad0e820da34a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7fef72fd8cb33d5c9a0f5dedf12ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf806d1ae5a292994438b7d65419b45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652183fa4fd6bfeb1f710a4d97a59dbf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f84775622b1e4ecbab231bf7cd9b2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc6104606f1a21b36c8ffb6ccaa04e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4240a441f665150f62fbda2c82027697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8cb5f45208f6bca9d6bddc5337390698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2df081222e46678c863cb892ed962e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68230b3784ec402613b8111d5d25b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e37ab5c16e44a54770cf75216ab296701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad748ed2fbaaaded4cbb640a05173da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d61f7e8607478fa47defb5cc318ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421b657d7fd5f8e0e73b8e81f62402f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90081a113e1d7b90e7f95f5f418c3cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab0f1f89f6d68c5d99c7b8f802dd80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9194a1fb62b153b454f3a4512b2a1a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15dee2192f7dfc766e06175d426071708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7c6103d5aca20e754d7bc41060442709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b221d4a7dbd1911705b405dc4b1810e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484f9d4d125ea641756630db47b8607711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349aeb2d5ac1dcd684619da6cdf20bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab51d7833a6037f7a35b876d431e56a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b837d92ee98215a900c280b680f527c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cde53ea5fa2125214fc5d08b957f2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3431144f1882e1babbc12d32e5424716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76648f4f6cea34fa3a1d655d130e6aef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d72e116e895cb5e21b968b1e349dad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1421681254442d872a0eb03b351551b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a434c6d9ada38c454bf878b3885485720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26ee005ad00b667a7165b52a458461721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29562ca302b9027c3971153647acf3f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cf52d9ce885801a6854bd816938e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4f252effe39dba58ac0c61f2ca050724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c0302e50a59f97c6fb6592cb5c1f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe80eae0d712358a65017cdad29faa7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e069a4c47a31365dd50f6860dfa667e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9cb3ad6326f771cb6af0cba1cf944728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eea05eeef328b72ea1145c9240c11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794033a8d42c74d212b6697babf98bf6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d063fd2d1a8620ab218588bd513e9e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf70bc3529cb4a2c43bed7ba583b8b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62981429bc573463cb8e2c57c897ab6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45687fa56d01e30e19c9c2c9099b3f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be318af413fa58d9270f1eae9f5cb2bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aa1e790121e561709015df4985709736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54df59ac8c1d2ec651d2473b1213f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca3dd39bf1bab44b7a8d771fa91a48738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea345f76fc6257a688ce77ccbbfb410739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c8dfb7803f4a1d5e43868e18fb517740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971bfc4d514304ff8ef16497584c5a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce732d50e2d785a9ab0026903705b249742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ce6132ba5fdee940ab5bbfc8a1b32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10410a387269bc65dabb76bb453a3d97744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e873d0b26afab7a5a32c2007779eba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca95a1d40d8d048761e672b1725ba6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9928f56c6d252a526b4970609851eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5060ec41fede0846337dc929bdc7ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ff09cd5b93e9a1416cdb627ffc11e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466d841df505e07c09dcb67151aabb5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978db2ae7a08eda8b3a53ee0fe76b875751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca709890a650e15aab36741d45e418752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c2d4da86a003058a8626d632c7863753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f643e9ba8ed4590c4e84070d0da819754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4f9dac73d018c1e7596842467cf6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a31123276b213fe5277a4cd9fd0a34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c825c16dd93c5856abe576aaba8d01757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>