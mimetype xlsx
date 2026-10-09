--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414d736ff9e351045434198f6c128881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ce22619c0711e88c1adf2651b1f212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbaf31833b6b565aefb5424799d23b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9dcfa775bc7c50745ac59c753b8c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecca404dd55ecfe2fa408c999f9da835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0c629fddb59b3346c9a7ee93cf8566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c099c7ac35493681a9ef3ebc62243f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b484f9f178165091ab62c6051c330668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f705081a5f19b80062990562b559909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e19fc915c74d0d2d4c2578f9d6d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772270b2c1be77da2165eb360794a3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ffaa0b045704bdfc5f8a13438fc7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2076cbacd05df889827228ed44e4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7390ae8eb82596f4cbc3ccef1dc3b6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249ada5a2b5f0dd47150467b85747a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65668e49be121973599029465a8f0a7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf889c6f4581e2629e88ec046f3e5c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99d8f5a2cd88bf79d478a7304452b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf9ca9639f8a70d7f16d1afa0a9e1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c503ccf495db126bd7c298cf4f7df220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fae03fbbb53aefb3fc7b20ec3a7f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aa2779ae08cb8361772d669312e9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ecb2a8610fb7a95d8dc23edc5bda823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97621b27766a558117b2a69c21b64a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afcf3c954fcac272e1356cfffb0d4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6595fb8116755d134aec13a837314b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4c574afc446df26b5d926d7d0b66427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10079d4d6ebc67dde72cefc54ed0b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e715f1c29dfdd7d462f12afb595760a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bb18bd4f4ed8cd6abcaab5998d20c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f66d829dda9152cea59d991486c9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63145dee5ba147e34ed89cde7a8ad6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902ecd75a636a69e2b89782decfeb5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39281aabe47ef09b4f961ea62aaf4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5981c3556e21fd69cdf6cbb1b971e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8a4a1dc7dec9839e11d28ec30239936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f866bab178c1fed74a0191d87ab378737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1df78b1119e43c36b3f9defa6865d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9de73104819ccbd8b2ea05ec0922539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b8256e92b22376d59a2e8469d32e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864b5838647decb4d90ee59b65a654541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f167af18e978aa6997faea10e377042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9702c844c96af4f709c92ec33fbff343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03748eec1acf3a037ec050592e80c86c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178793b63a7b12871bbce8311ac78d2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf47f8c5bceab6dc11a14eb79a23aa546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26bf2994a0ecb3e4c50986aaaea97147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cea6b0a2cfef8c98a9e3400e70cb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e69ee08c37ff93b97a0d4a53270c2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2d1fd317d121d5630a1bbe8fa32d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4b0b409484ed28c3bc61b9fb73b5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4189e5ffc69e2ead7484e1a433455352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c89015f9d80640a9988300982677d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e2af19d469ee6e5d91311e811f7c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0b39f8b393b1d5e5566361e68012355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b540113d0ecfcc0e1f89f4ea9a21be956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db080c1ad98d9de1c0b38c8b729c0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665041db90e900c8ca2dc4e9ac1ce2e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4931e1f524a284121bbfc167aaa9d9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0683a100e2990e76015a990386dc25d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463792be357f53e28ac5c544e99d6bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec57074183ceb6192bf8d970490480c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabd6f2b7e23ba7acd0b8a4508bb23063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e321f2445771c2cfd440f6cc178bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24566333c8ba287ca626fba278b43c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c063d2404220f60e07a8ff8b3d96ee866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5157ada7ec83d31627cf4ff15fd6a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87a037dbe3bab595730cf1877736c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be672367fcfc784dc182854b7341c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e31edf74b9b0f84cbca34fa24724070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e681439753e7f1c7579d9053f0106371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebace0e43b1a1193279f253183e78dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdaee82a288083d302a4fb3998317c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19e6c4c40b3616985964339cc5146d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4cf835a220597853a88579f048b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20406e78f48faa6917653df3239162776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8603be33ce8f60fc4474b18c01590d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43157497adc1426272cf34686b2993778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e8b8e07f7a322be80b1b0c372b3aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56fbf129451c92f61caa21d66105d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed16c299a29bb8e70b3f63037757ba581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbb4e92db3881ec45deb20d8026f6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f08d4f6b27ee730efbfaa628b364c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513f2b473bb59cb169e571ade961f3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddf0323649f324dbf71c5539ff188685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbb1b8af69ff14bd13c7617407d7ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0d195cad260d26be7ab67db9eeff987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122e39ef6087aa6555f9ddf67b1f50688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901f7393a846ce6319cf70543dbac4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648defb0cdd2abf657ef50c5535797290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80262883320ebf50d961e8d39410a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67ba131702668831684f7580c59ca392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cf3f0935a8e2ee902b6c4bac194a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb030ef997763696999c7f828705b4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462691ff263d64d3ca2cc956349a6fba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9ecbd131ed1ead90e5d80fcc44b1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c907af71bb8151702ebf27fb0aeee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead311198d03107ca1d1697c0285ea898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0add0255bce9688039de0b5c0bc0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae077108b5d872a2cd77574c5cfa18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462efb56cddffa7b118307bf5aa74312101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3456628a409bd19441e0e00361c3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cabb1850e8bc988daed6f70a769226103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783e1f51a9918ad7b7d9bb6996b2f75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15b6df940a9d558e72dbd1eda93efa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84376fde19909935fb4ae473897f3b7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0346fa80672eba52c118a53aae1eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595100a4ef8d7212fd346dd9453e414f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546037a09f1fd0d27f27a8a8944a81af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9718cd4164da3725cfce38b71d0e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df27e317ffc6535ea86b2023e17cc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35235d53df0673f69343f1e8f3e703112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c02c0d9408ecc4ac1f3d38695433c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b310dd4ef3edcff195abcae4067f28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe8f5b6e442c73ec4c908bdf3b75c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153a0851f3ba92251629edd736f7dbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c3df0bb20658706e869367a3f1688117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95121ef07e2343df0b5ed7ba3e5e2ae2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268722e3fd22f4b70d5b309a7a9802d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b94a85a925836a33ad2b9452a7752e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1a362ab4b1ec09158bda8952c3f28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef95eaca1d169448bf31da0df5fefa9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8482179d6f687f674b62c003dee893123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e163a6af55fbe562a49171863725d34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ecff0bf3b08289a3af41c916f084b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a519178f50c69a0aa94107f180acc74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3518a73d03a915e3722a1fb9b0c8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eee2dbe558a6ea9f508a5c8a1d9075128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9cf018e1b34795d4840744581b220129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534664ffbbecc04942489530a6b368c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81539835a40fc23847c8ca041a21adb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866303bb830986b5b2a657b558a21dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7ee5c3b0460ae82ac45d0132ad1fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a983526f1dbf868b481d4c68e156d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401b09e45c982a4cc27f7fa2cbadf35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9638bdb82587d115a71cb47c54802136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945f228ac57bafc164ab656b749cecd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71722f9f1668f0cfafe652f6e97a1cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b59ecd65f63b59e1f67b8a5e46a74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b9080fb72ab1f226777e9a7357821140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff73fbc9f8d8dd19e6e061520552f68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aa99114b8ee735b6578f2a26c5c01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294388656390c1fade3a3aaee7c74d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ed566b69d629105d8d60c35c63cea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29a0081ecaba1f144e6258cdbcd8b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb354c40afc9dd504259ba285003293146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d292abf3be99eca53a0190d59d7b8a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149029e09f65848c4f351d6b4c254a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a68ffdfef3f04adb48545b22ab14f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b00a26968096cc6adaa1355f23e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d516ea664d6fabd9a34d17b0c8a6526151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff4abd6f735ac33cf28f9ab524f89d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859c5b5803ef330415a8c7bc962f56d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3060f3c1ff94060ba135c4538c9bda3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3231411aeb808ba1b5bce9830fe13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00756bcfe3a4318e0105026aecb2600a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd762caa59db33384b771460769b2dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657ea048c792d39f2f02c30bc75136a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06230c3a09fc7166fae52e9e575e00d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081a300158d9a178c2da4d1b7b2bcd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87537192bc43ccf8b54bead8fa36f471161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300721c0616221153b720f66e7135a5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f721d74c68695c4943d64887680d55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8e7a68047727a9f253d777e6ce46c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeeb690be6944ca3944b3c060ffe9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecebe3a1f9fdad0c4c1adedf000cee4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cde42a925c6d141fae61a26d1b8b1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87067893941650e6754a062cc2e540f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54ff5474da3f344d95fb500200c216169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815e11a6e09a377ddb056dceffc0e54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f3a83836163add05902d2ad0ebdc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a15273cf0cddbcf47b5c305111eba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2e1cd700adeaf35b720a6121e80d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4293ae5f7dbdee930a787cf70777834174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e743f404ba9f2dab9259f697bcd66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57506db21a9546a9baefd24d8dfa6f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371c3b557b504f98af7e5f8dc911804177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecd56c70751960a9f96e13c52ca260178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae0124e597d30542aacf29967fc515179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1296bda17836419f4fb4b200ea765b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5c85378d8a0802b88b539ee815121181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244fc3c1d1b90f745c959e223e5576f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88eabc4e3b1f23177f1c6beabb350d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2887240ffe1f5afdea13727f21502b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55938b6548bb3d1b157e4f3325b3cb21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96597a95e9333b09080da3612ce94fad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5a036cf0114634bdb9b0a6a66ec26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788c1b88dac6c110705020eed032d79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22738c730612f9f14e3f3e1b546605189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c42e69ad8be4233ef10d915401735190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180c42e63b405b353f6179a6fa87c71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c15d172a3d6b2a12c32208fb7c0895192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e61600ffbdc9fe90e81342cdeb9af2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7bcc5d1273446f36221c1047fbc4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a21cf78e0705fa32c1364ccd4ae6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225c8a87e230b8bc0ebeaa95dd83cff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83acab37080d8bee0416e1380794ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482cba9c3ecc37aaf758080aa8884b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c83f9eabb38de0f8d310d2ab16fe7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b624d8529d3c202869797fa830340200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bf44ef72bda2b32c9809493c2e104201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f414d1890371762becc2aaa45902b1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efa1c4eef128e17be49867493dcdcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fec428ead593b96804b0d34fe4386204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8474093de5e92feb062c2091e338bad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bff62856dcbe3e1977ce95acf8499206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce834a00e2c042f915e7d4375e3bc4db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b586259f7c9bf6f9d230622e7db39d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cee3c427e199723c19305b61e4ae4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559c35b2b5ced9e26cfa008b8debad5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46c4768e23292d0ef1117a895cb03d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf78d1eac5f3252ef6c5dcca003a46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab4d225c48ea9c4ecc6ce57344559e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf719ae1f095246bff6fa9d50578177214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220928bdcafe78709039fa177aba8e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06016b68bf74cc5994184365a11a06f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33b80bcb8ee9764551d6855a7562a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451231f6aa08336ed288f187f6bcf09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407c3fde105b909d47fde20fa8110ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6656156751c7e229232976daf225ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f6d476d1af48ef42f132a7cd43c8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb183263c762682b70c0fb80ba9622222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4c7d70d9588ef247e5b3f9cfd0ed8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d2fdabb32148bd23f437fcdd366e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda9cc68350d9bf25097c039278763d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933e425f3333a02fcbbfc4d67fc8532226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9894a2751521418c5c34d213ed28e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd946980562074cebe76e254143fd0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8bdbe1aaf95820b7f944c9b33d79d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636c913160bce55329b5358b417d38b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7f63e1ad5500a6a4637ae6b02df2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c166319227467fa02f988a0939becab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c21349bbb267645f1039594aa9827a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363b2a9797b2570f5c23a6e2cf4d48d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270516a05b135b825e06f3b2576a3ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809c75101877bd0c9b6d84a05894060236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc6a052cdb2a43368afcb396f78665237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c38921038788ca143535832d43709238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4fcf61f62c3a55c5983b019957bac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bee767da90062d326da9ccec6a6c74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9052258a6bd3ec8155438a2c0643c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c313a0be11a71c5a1e348ba407c29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630121573e81a4a1808a7acbd65d99ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ed7ab7bed738138ed88ca959dc699244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815acb816de8ff6efecf6edb5b6d7f1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348c6bfe249b9336f91d77d71ca638a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed466f0f0c5514b5fb5930c9d6710cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dda6654ac729f101fcf7cf2b3d1754248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f261c0f7f842f6c7c2c3d4a0b347b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919184782220414448f10a37f2da032250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd6434bd8db2f3e845de832c0bde7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdf31b8990087772277d8203947ea3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88001d5db724042703dfbc65a81b3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d0b116e36483f40501eb45f68dfac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c96ce27a309eb05f853c0447a7b44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df565043ba544c8068da525810de286e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f165682bfc36547276e7e663f15ee70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3d3dd91c9792cf8bd6ce8d10dbbb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae88397cedf66aadfbc63ca0746461259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825cb8d2619a61040fd0cd72d654e73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec24736dded5fa1c754947f29abff97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e697bfe7952f6dd221d6713dd3cda89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d860ebda0f1f8c51ad64ba132646b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12655593d344959f5fadadd743024532264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42cbf6ddc8daf12909238c12cf8e1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faabd76b1b8e325afa3152197bde6ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d02d34a1b0c10eb11d39a046b58eaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75ab12b5ff5025a3b6f86d2e09b3b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1862d0f3d98c5279a765a8491172e72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a787d584cbf6e7271e8449bf82e942270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67a2f0ce97f98c0b764217ac70b790271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fc5959418e2e6da69f023845cde33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e393dd629ad8c262f89b94a18e23715273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00fe00ebc5bed564bf95706251ac9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92f5d5a19d26a536800e558bb40f6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da0fbb52599c4b98c1125bc4a45779276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e48dc2ad7a2fb026b4b5005cb52708277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbff633b7ade7b40abcc6b7249de33d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c99ef1941117325326535e4498b1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef53e8f0022da5b625825a766c39bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23595c69d8bebf4d5b00ab39ddbffad8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9710880a9217c87d103cb4251d113a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000d89292454e7031ccfc18817232eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674afd0fdc4f4eb1ca64aed4c8fdb2a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b4831b07de0187a96ca0499908995285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81121ca76f35e27f9a0622abfb3e9af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e216276c5fe76fbd14c825e855f211287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb17dc0c5d058a228d696d59747c199288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91ffa4aba291260eee3c2b98e21168289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e3271e9e8b169149d103fd87cbfa8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9ecd6efa63fe1689bfc05d2023151291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b346e135779790828b5b3cb8995a259292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdb2df8c5816b52bfc209ca9c6245a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee346fb1329657b71bd421a6f2fb48c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc9f7b4367e8dd357488250b14b3ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6415edbcdbb05be5ec249dbcb5a9f70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316023cf752370071a00e2d86d55d7d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505c59389bcd56cde9cf93a1918dccc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d585f952a2396778659041cc139c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db556e66cd632be47ff4cd493711de21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705fe2b51cf63774197d48334bd86d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c56216aefc4c6d5941bc2bb8f8482302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bad8582ccc02399de084b10518cfa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94a1073a22bc0996527ceb62215b83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956e1ca9d7ff5067093529a46ba5d6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11744ed146340cb955a8c37dd0b283b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c629b996ea01a14ead294af7a785c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf68b6620f98451d6fa9eae267c86c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b18c78c5507cc4c6c29c52ef1c52d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eea9a56f9f3e3549325ada5aeee209310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1d3c19d52648520916993324611ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3d007744093ac14f951e240c0ad01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971c5b7d1793b18fb099cff7426c77d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7052d0c5b420c5369d1ae0aff192e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b20b93aab00415e9aaaa1e87f90a8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf12565a335eabb2b51f3770a512f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1d62d455588d9b9da4138b839b4d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c5168df9890dc76a995599ac18d8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a135801011590cee1a6813c99b19b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69687bbe007d8ff3c6d539134dc141320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801c26914fec5be884e8bf7cf4cebf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ebe41b96dc3a7526de24f6750b3cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f19aba27d05af637afa0412f42a89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595048c204f2ed2d9015b09a683a1da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1a5fccaac96a691f3cb353cbf8d1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130f5f9e6c760d3247d582f3b2573ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dca6cb64b54992685ad2e6988d371327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecc33c8f0694493a3503409c8293d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaa4a781608a1b65045a47f3ccad6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54591561268eaf4872ce8932fa30639f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377559b0707f7380cfc43169e30cc1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a511167718ef37dac50cdc26245bdee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daea407141a2d7abbf64a6b65cd8bf2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5190570f9ac9586ed57b1e04f2d55aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aee20a07e48628b5f194b51660237335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72106d17a2da33509b2b78494991912f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6691fe3b38f7ce3d16ed0dcf519df1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eff2b562dbb552e0d3390dddace64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5921abdda03091aa23a3c34ef4c97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989e2f40da8a36d758afb5628af2e03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6db20d347cbe01e1e39716fab2168341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf624afb1965f96fe8ac4132f04906342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9e08d768c51810e8d7ad3603e6e97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdc926aae84ddb86c45668d65555ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731434cc016d50b38d023ff1ebf8645e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d6c935fc4b16df5bf151c56fae734346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250ad3b49dc45760956425304a5cad2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e611a59946295013a1f2df71028ebd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84552f016e263e7c5c1391f70276e25e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefd2ae9086fd55c51d2bebfd8ed543350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c03a1a7f4dda74e65978702577e47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43535938616407b128fe451c2b18b4dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f99160ea977b79b3e74be7ed239afe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154e2974635fcaec6f36a1a1154f4bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adc4eb577afa23e0312048042d2111355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce21f371acb018074549f7fc617766f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b40bb9f4f01f564bc744df7948a12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eb1477ca82d7208c00a14b90ba887358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e618fb9fb1596e74d4231b215a850a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f8bde2147dfd28b1614647baaea11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a6b1acd306c390ba6418d6c265cef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be091ddcf2266f3045e1d03c85a6fd1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c4b07daa46b8fe33bcf113a507bcb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757fce7f932c31fcb86605a6434c38e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5772c9398cab39168b28e20c30728d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885ca5c59ffd12a89848c5294c1990a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c730a41c7e891fcba1ed1a48ded1d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc80d0a5e613b1a4a1c62753ba66fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e5066632b73e681e01dd20a45a184369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0b1af997c892cc27109b9dcac310d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1c209861fb2e74ec00ce08c2e2ef3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9c7294984f1d20b053dfaaa8325cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301116d36da0a1c980ee3b4c4c72db7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4c3d4c65f3d56886765d260d85a8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00822f63f1da9ae4614d5a29f612913f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9ee448cf0b6878b9fd8bfdf84dcb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cb7f44ebfade86cfd1998d4191ebf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c3de19b497a5f40578839d1c0ed99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9486480b842738abc81aea0fbbbe67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc47069f539519715b3d7e9100e5541380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab89e96f424a52628f0bc56ef92f9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f2376a2d759162ad8d811d46ef97b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40aa5bb1d4115806297c7f81f794cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac827915ce26937b75dee1d9a931d6f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9a72c9fac75290d5021026f0e8524385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c4bfc3f9d0f8cb4850bad9074413a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab3c3817ddaa878f09d5737bc78b34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556eb33bbb0a52b94adbef9e5c070f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3567a6c3f021159936a251f73eda27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5626824d8da8f0aa85b5bf2585c1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059afe304b3595ed4bfdf7ea6cdbc06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a74143f691e99d23ee6389cbab816392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6469ddb6095005ffc48be02ec31a407393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aef2bae1b34068070d10f2fd8cafd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cefc0b55a17dfa6404fc268b223522395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d12d19b6367ec0a62cc7030b3dbc41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c67a600c9dcd8b8a18fd048bcc38a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee390cd3127aa666fb4cba2b3239727398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7093fb75fae4109dc4d25497081a303399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bfd766f601cdebd52faf4fdd0ff7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1248e5c3992a0628d96bad5c0f5f24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379fea7785277c1ff8fc693bd4ea63b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8e096069b80b7386adb8b59faf781403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f903daf9df9a4c153c5503bb3436a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498900d048693d360b56429526af5d41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dd098e783080c1c21e956bab141d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb061a68491740d12f72d1201c4ec4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ec7e99bac743204f54420667edfb6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef9a1284c317aedffbc6d5849d7fa1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e38e8edb012871b2bec17cb8a905b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c17a9184fdfda382380089e541346411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0ac7fbdfba872397e0721c7ba8d09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35f4e1e05e5a01b91bb0a81427f38f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5abdb0a06b331e34115b49b0aec15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6138306a69b8d128a2a16198f9ed5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f59a2f836806932f879f4848bbb06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c49a9d66848e7af27df34766796d7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3848a4e021427bc22657b99484f159418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4df6b6b171e2a4dc1d70b798d2485419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6a442e6d420554cedc34fa57b06b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785def54e4fd54ad96c67a0f5384f8fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215db6467d14c2ec8ad628d6aa0edc4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1665c64a62a6d3a4862895a855c8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6690953436659101a996239652f565424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdb046d1be200ecd75fc4d8704bf6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74269d73d64d935624a92c68389c5867426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124465950f6fca82d9c8b9d69ad4706a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c2188d8b54d861d3ba70bac044bbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75fe7d04514322c46c3fdd1f6bef49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5638dda011fe996c5f2ada806a956430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efce9a9d505e4edca611181942c0ef4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98abbe5a1d981bbabac911e29623c33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4698b4609b346c32fafb9cbf9a6de72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad2fa00597342e5008471a7f28bab0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c90d5022fbd64f747ba223c857212435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c7e4d4f62be849f269c00be377909436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d946d485592a6986fd32e1ce78fdc07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04bbe1956163c16f79920a851a8286438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458a329d315f6be5ef821765d029831439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b9d5c680748c7d5e6000c1c7e95b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11667c77b5aeceea5e9e3c65665de6d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0502e0858f6dee30e8ef51918b9d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f74153d04312644cb407b90cb48c96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548f1a7a985c495a45bbee3858528f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c8548cd9f8224f82e4cc973132dbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71658facd398c6f7585b94aa51df2ce5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa1e33675120d3ebce0626d80fc1e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd77af100d1ce69cac794c13806681e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01c7502808f3a8ef7dc13626144ffa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcc2fc26d4d0fc489c635346868868450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c169d7afafe56c973ae6a67904af7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831badb585200806a1ead062828c8c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb51eb8b230976ad2eaaeca8667fc6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c351aebb8367ff07ff05894e76913b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080eaf2a9323224f9bf517a2a15f7e46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81aa1404fea467845ae4d3855421c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3cd82fb37e9d44f9d9d0da075b81a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb350b81d72b0d43391f85043413a32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017a3e9da8e77bfcd8b56b64807513d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f3db538df595bf9066a06dfd469b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c29a0122e823fb40efcd84f00f2261461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f389961112d6423d5b6a0cfa850ff7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b0f6d1c00da66dd45ae4638c40484463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b6716873598ce8ed6d038e7c319fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086a2a7879b21e7860b74edb081cbea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a432e1040cc63f4d6febd1d916a7765466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7618848304bfb581ab7a91ddf36160467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69da2c2ee6b81ab417248249ab1388d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefe6f2b27f17289ce16a07ce75b7c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fd8d60ca7850ecdedd8eb79630d78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc5f60f89f2c57f81c23803a32b7c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a38eb13c909532ec84b06e029464c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885e3d5fd483fbf26161ee1b3709b78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5336268dca4e4adcb406c798152ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6158e58db43ce05302428b6dfae69b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db10593c873c8016f7463bab2f68e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd2c9e6b5a338cb31a78c84139da37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b85623664a0c529f69e49d7864329478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613041382788e9b14849c8c0e25f2b25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5149e81bc55190f617297c178d12e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4d65f4ae71ae664d09d53b68f1ab8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c2fef60032d72933ce12618f3605c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854cc69782b29df8f57c21ed9008943483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348d4b0ea516b54d0f9fc3a6caa08f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e67571f924695ad5963f27d312ccfa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1450a00d400751a6d0d1615d65e747486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28b8e82a3e69c889e71e8f6adac4d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca146e2c257be8e6dce6aa03525233a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450c8bce2224903aaf95fe7c0ad690e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd10844d1bfc4711edb8550b796cfca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af2817c88e612cba1f05b4ddb22768491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054f82acd539ec260c27af035dc2d34492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043634e5aa733d0a4563980644b86058493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1fd29744632b67be25dcc8e494762494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989160636dc0ecaf8ed56d7653b9372495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a843a7dbc1b9f1effa25f6a5d59cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242e7c4fdd0d3a7b908ccb0893cd34f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32bbcd2ca0ad30894eff3293d3e054498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6d5d2a71460d00a62688f8a54f5e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4f106f5b514b37351a673be6c7c54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecbce3cdced8d6786c77ec73f33261501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cbeb867c3a9c965abaffa45ce647a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd2abc54a67f343a259ec0272bffc6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7916b986cc34d31cd52be83673d07f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20b8601436ff9738b2b0100cb3b8fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317104354b7e32f4b7497e6f9fa35d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55e10417539ee0380b00a2db454d08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3c82b019d2a1f996069357c96d14b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2f53543d0c13ed4fce3587cacc2eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca7255a89fde21a0a4396c0f8a66b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c78eb449b2cf31c8d4a090360d51e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a97dee8d451abb49b9df3ea6f33ac7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2455b1e1bfa30cc08766dd7e45958513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be5e57256e438be8937debf33bc191514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378eb9026fc4f2675bf01a557cf2db5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc8b9b8ef3133d2118a3a6448eadd8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084456321bab2f51df1cf8590148022517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc63f780a05aaf04c8df84481b9794518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784613a4efb167be50e0187c379cb8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9eb3953ab7a4fa1ff49413cd6ddc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ee47dccd45bd6263e0f6416745d55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec3a0649fb3da3c574cded63097967522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382b7f0b4066f742d62f71a83d3642f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287b4ffc70b8ba37bf6ce023a531373524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275be324eef0b1ca2f888f0b3500ec4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949c24a6217cb87e7d01cbe1a19220c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a397710305e4f74809bfdb371474d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cd39ee56f3736970241731978d0f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24feb0ee574b7e727b59f74222216e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3804cbf3fada123345b924516e35d34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f77918599935ab1ce4932fbb9012f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85769f0abafbbb19efbeece7eaf3a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e449956616f1c36316ef7ef000c16fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a226f0158ab0cbe719abeefc962555534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0257c4bb223ea6b3edd6c5ad6c2635b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b590c5b2a7dbb231635931d72cbf9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5874ac68eda57c907ff31b2ccc3c6f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae41464e90d2d34f2a1fa1a8282b7e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07b50495ff79cac2983cff9f90e183539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663463ca24ae3986f1b486e18a4f4f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e420e6c8656639914e12ba9acc2837541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cba6416e8b1e3c1154e5a7c2742e2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470884bcbfd3b37d106ab184fc6c9ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eb04e7566c2f037298299b71ef5c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674e4447c912ea22ad3ded65a195190545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950b4c0d66a25528a7eb16d4eb9af0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca6e1fb87bda86d0506976b4af7c90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec814a2b470f51e68fc04eaa98dd7bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192973ddc89ffdd31271bfbf30f4670549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6619bc922b9477a481ff77cd196c8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81dcfd8e7351cf6cdbb60505304e7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb675715ca8cc40ae6e028b078d8208d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422332e86e9c2e9860ead35cfee7254553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b85de986f7a0b04e8a7a4c6bb8ea10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac801e1cdba4b44aa082bc33413155b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cc9c4f5e522bc94dcc28afc27b4a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ee7e7a782aa20b03f452cb74c8467557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3275bde4119eafa5e988bfd8ef1686c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6473a93d92c92bee2ca8763f9320f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6de2c344e3893c4d764da0c9d35e27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fc53f6368ef344dcc302529043a2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5464424e19f0c9f4267cacbffba205562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b219f5683366ed00ec65cec2a1e645563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f79a5efc7dd31f4fdf794cdd6d4d79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52b5226fa09721e722be5799c68872565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da1e02f39e945cda22d14fab805588566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99ad911c4a01a767d13de9a6b9a09e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf244f7fa5d471bb6e60fa665bcd538568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3ac796c557efe6258377f125cc40d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a8abce6360eac099206a85741fe57570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18e9f0a92ae79adf888ea4b5b8ddb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002a2e28aa339523c71826025f73346572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cd5f32d0da80644b8d4837a55eb5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e043332b6ea58a8d0277fda6508ba5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d1f61bfa6bc48f6bc8af8c838362a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3fc2e1b647981ca940514e2b48ce5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b290f897f25fe223ecf3797f03e465577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f0fb40863d2b1afb3f88a53ce241d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d366bd9691e2de1fd459c47d3eb727579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3815a7ed863562f060da3109449aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91f086fe3fcb3ab31ef5ca0bebd279581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498fd40d2829fd436e9966da49762f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85127931cf2d5903aea6b223a3dc1d69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e076bc7ac38742f2d2ff3f98015c70a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb0a7fbe11114a1e5b6aaf78a16612585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35051974f259316d4809de75e9792001586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478354e9bdedc00e17f07ca993f9f04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d3d06a61fd95baac25f955746073a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11c2af451a9f87fe95ea04c29249ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a6bde0307977895f55a8be9c6660e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cb14a9fb8844b508282d54797f424591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bce024ae458ce9e9a1a9925e2d08f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fc2733542306be4fe0ef4b55b0386593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d2fe9b6f22b4e0c470c841e5e7a6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb820d1ef4c752a3721aabe4053f67d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaf670e210d48f21a46ccef75af678596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a463499e0df403372ac96f62fc62ad4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d0657aa14bdeca6d20f4d56011bd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca2ee94da1f225271e98820a87fb91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c637081d6d6e73a5f7cac5b21a85f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c390dbc88a4b64ac22055c04f2ae7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3418a8c5958a766214969cc95e65c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b118b01302b19f2c92181c0962bab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc2409f235b38cdde1767e3d02b4f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ea8de4823413e6cb840a5b648090a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49791dff631792e3fe5769e083e7e389606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbd090398ff03a503450f3865af7d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e87dcf409a127e298c92bd8488d90b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68e52cb05e0e295839614036fd45b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2091d03a05a91bf20cf20e3fc6e8561610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578643779d6dc99c3019cc8fe41fcf23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d9c02c413ee32078f71ebe97e6b1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724443521f677ff512699db6ff3f8eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7829e05b8397e9fb435fed48ec82a9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6586c0a30cff16f275fd0e198d55c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a3a62579b67a63f86dbcddb57d234616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523394b5142832cc3d04d46b49ce7dde617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22728415ed78151cf6d93c9ad647e817618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef2a25e9f0b7f210c42eb4faba8a0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4653ab72f101aa2c4a6162b2e3f4da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e29b18d2a1c6d62a181d8c8d369ed3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf0ed2464d0ca450284f5b92f81564622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d661999eac3d6a5db68fa8288abedc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47732e2222ba0ca7bbd9e09fc75146d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba4673cd4541741fa3f4c4d51adb96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857c25cde90feca0aa051b355f1feea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac92206f7f553f563a971a282ac3941627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810bf36b7e3de5ee806be3eb878e83d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0030ec96ba5e404d537dc490e6fc27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c049ccdb8d396dbf03172a8787dc6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1438b3a198442bb456e2d2b35294334631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e33997713119f7eb9cc85b98e2fdd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3532fcd3ac2d4dee7615fca812f06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bd6e05571b7c5219c931a738ab8b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79a3d07617d3911e9a1499f5da3dcf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d789e05635f7aa1109f1b798a78209636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4984b3a1167156e84c6ba974afcc373637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a63ea41f6556103f82ec46c3f8f4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3f474a2b72018ee07334f1f108f84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebe38413cde230fb997434924a7406640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90adc41905cc441446d88279cd76148641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090d4a4908e73373ead630c55cdaa3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d5dd56482bfd6cd979f9e2a260e1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d5f2436acfbe1ce55aa87db4c197644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcab19a1da3cc89210f552e2b2d3d79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2d83181fb71b9c2d874f4d1ea72a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75353bc4faa8c1cc5a46206f5d849c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c296c357143dd6d549e17408bc16969648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea72ebddb768cc5253c7edc62603889649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9b3207caf216a5702ec987c6ad881650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f63054b24f443b019d9ff332a9517651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300eefba104a6ad40b084b32bc2d69a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2754249026b73d1cb68cf2de5dc5a85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d093db63a812bbda4faf3a239e07bc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271157d557b740339d0bd996420782f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2445f0ab0fd7953e9170a116f6e47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ab7c54284664495443e5dd3f53e8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57818433e2994f8a8325b0fa1d4ecb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c08722dec7941c9026dd205a787273659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bc8fc8efd4819b6532ba75f8dedca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae981dc43f2ee1e062672a35efcde51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb176eb3cc4898ac9c93818868b9efe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc362832edf722979f3e3dd73688a78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5271075a04337a7f3489f1eb00b6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a4b8a5d56a9a840430301ef324b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591cb91fda02de147af0dafa2c04b34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c700c0c8403304bd3a14dd0a246ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9750ec2d350de46edcb8eedf2a193668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ef0ebf548b6b34a3e7b55fdfdb140669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0945f6bacca5d5d2595150164ead6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b218d9328a710f9ced9981f40ff0db3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feb8fe2e110f43db4a0d3f9a298bf4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89149b158ba26645075bc20f31078e09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdaa18fa0ff03dbf5287ed914104f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abee0e8b9777d5692d97af24d835f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93869746887846454510ac3584c9396676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b1c131f9f7f1df0d4a27cd378b656677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4cec8998e33660aa7156cda3bc256678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d9388e3bb2d3af8c96b5ad15480ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc1bb51149c90e7be4a6ec18d3f692680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60acd0e99c6d3a750b7f28fa9a910b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dfa0f41859daf7f20820ceb6594b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1cfbe56cc3268c59debbf4ddc6cae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497e5dc2458f3c852e3f74a5c7507a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70db4b18253513a2e4d5f864d8c2538685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42e048218170be235bffc9ca084877686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a84c3c24e3d1472ab836da408d415687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df1322159a8aeb49422df7a246c163688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef80c61d9c67c4ebe147ce47193fcac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1175b56dc560ca034b401f04b7a8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf55fbf1b730e5d20b577ca28d5f69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a599eabf145bd8d2c980f7bfc1a59c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66c919f15c6cd442168410f2f1d404693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86ea540123bedc8b8f784039e3a815694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe309f5073214a2f8c414fa21328d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ff4b68038b9c8d06508e424c0ee0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f0b9d23165c2e6e12a62d51837f6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380e11a5bcbb2dc30695eaa4c54b4e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92869de3994a6923a109768592dccf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c32f7b758c832f9240500e17e6f619700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424375533ea64d19523736e802387557701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a216f1e1d245417dbe347d428f6d52b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709628086a679052faa0671d9d9da3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a59e170050df51d86afff210c0b7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa136f4a1d791bc31f5ff7bac041d702705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f996d4bc02f2d78f2f98dd03ce8a663706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b6617a61eefaee5b1ad463f34abe7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e00fbfa9b018c2d8db5f7be7dc044c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec63f299b33aabf0a318a598521382f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b0eb438938c4f2b369fa6cf7d046f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18618965e38d08d6662a50afa75ff490711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd961b292a9377e6019be01edb3a79b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c60d62f81e09eea37f70b799f429e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c9acb369338064da5fcff28717a79714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c382f9dbb0c18f4203201d12469d183715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de90de5130dbf08e6054c6b93383ce2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19f560d85a6a3a5553f1e28d5716fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7448f07fe0fc4f255e3ed19e954d664718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47183bb7aef9f97e88bc92d968b01046719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12536c3dbe373fe8411cb13a5cd7857720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05da68ccb75a00030455851177cdb7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b8404b85981e6cca8796a4d9064f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8af464890a1b2929dacd245fcfd7bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc73a285781b37b635daa53e49544c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3141d1b6183eed0bbe48b8250d00a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754217a636ed42340fad316a3ce78366726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4771a631b50539564dcd480e184e797727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32918db3db93d95f7470a3fff4f28e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e85513db16eaecc25ad64e3c28a86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594398e29be8e64dd6f5f9d4e5dfd082730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf9d7793f8869db20517db600772d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b31c2afd2b053b55dcdf90b12b5c54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db8f7863155c581020ad9ee9aae452733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d867a14d1bd18093d06ddf1afe899734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbb3b5b7c4b983650c914d05bb19ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eece9e40402852893c1f3eaf799606736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c22c7613604988c063d92687ecb947737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f1c3e22b527362e2e095afc805c23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0412d39ec402ac8d2115833cfc29a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471d5b26c9e205afb70fdaabcf54333740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8151473747108427fe555af476605741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e79bd1450cac5c764cf74695fa3f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bec94154571e141fa71afcb23c1221743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492e06d51f5c6572753e94dfc826528744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827ae39f510c27a8a1176a0197751a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84d9c485d45e40457a99ceaca81e78746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d309a80d2c8f7ba2e708e9b240335c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535a1ed3cded26a21b501338ec6e74d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f78c2eecc1aecacb2de3c834a68f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cc49eac29e609b0eb1aed2adea844750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100bb8f80920ccae5e1722f52c3d9b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1192a973e434c90596f56dacf20bf44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b7500bef7392c322cd57295ac2b95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac70539ced17452b5d56c1cc2eb1f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7758478dac53dde356fbb4bd2697b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd1e0bcb643daa6a9596b559fe9626756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4de99cc5e1920f12290c9d62bc22be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b481a8a2d4f70527753520d682564758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622df1aab9124638b2e6f9d7da9b1fb3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc7412b5bd75ddc4a5c1e4058010dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27989fc55b16ee374c8b82a914c8afd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230ebee45c7e9e589efebee2f7292fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939328b4614be6569b3e4ebc099e6304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360ce212250bb5852796d6d33135eed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945a553b87471eedde6b2a35befb55a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08233beb84b238525ac84bce0977b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c97e8c89f1e3e2f5bbcb30dc7aa1218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f87cbb99d5562639fc2ea185871df49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b53842582d628b0b5626f29a7b23ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4273082bf46dfd08806eac4b314c0b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac06ac339a56112233d7f586833f1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b2f1aeaeb0a590dff2c550205ba8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139d0a50ae79810c539f989a645a9e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdc9b6d7d0eec6240f871d6281ea4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4562f9618bb686d5bb946dd0f55673f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ea80f9d6ac9f3f25f1398ad8922c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba2684502880b5fa5b4f0f4737aaea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7201b6916d5579077d2ce1e640424fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5f8827a5e5d28e49aefe4492c9eca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ab7a23e684e9e7148356516a2f73321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cef2ce569d8de9a36c746bdd5954ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d244b466dc824caec90c31837cd2b4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeef6f910324ca5cc476416a0c816a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0c632d0fa3ddf0105befb24f9dddb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29735a37fe32c4f6c9310f395768bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83f4d0ff27faa5b29c746da546d69727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30526dc6f77839f7ee5a8fb47b46226328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d8436d54d75348809af1ab6ef574429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d449cf02041d324e531df4f821f2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d4a99a339880f32eb611e5b135ed531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc0ee83ad81ba40e7622dab16e04d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a96323a3f02f5cb35ad0cee311649d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bddd0de0df227e9f4e8cb5e81712bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346725100a35b8633f7499921312fd9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1622bcafee9cded6eea857352f85236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9b684b8e6e3ab4198c79a4d6de02b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7012056e5dd3865bec7f9df69b37e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb78d7ecef586141c3ed0a69550862939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd947a6aa21868799f1fab38b82a030e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f182e3ead60fdf2c1a797bd9de10141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a47ee3c935eda3628cc58902884dbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975545a5e133b87cb1acc81f9314654a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004f73e1c7d24c69baff98b94a1261444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90676a48f7ac371bddb8c35c0f5d59d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e32f6fda15da04d02bd2df9b1764d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219e502c53079aa26dc594f7c29afb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3041d18f9dc281e4b8504491d9bb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58e11643afd38245246c4e605a0b4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e233479dc5998baf07182356a88574a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd00e84433f80dd581092dd2016bef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8a4112c76e22eaf42d52233f1c18952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cf299e8080d6cc59e010d14b30d9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977619040ea96ddfce58957a208f5db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44ca4d72e69721b35fb514708368c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708a9da27a0022a75148295564bc8cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed758e4a3b88be146e1016b9bb7b1dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72bbc3f65a80acd18c77e03bc333b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa5214532a2f4ba5c01bed4431af3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2e55cc3d1e1c37db0ff33161e26a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2f409c10e0566dcd1dcb8c008218c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bd70fd00bfea00fe79aa65bbfd72d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fada4ce6dca7194317fe5e5b69ca763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54011b8f149905b3843c472aa65d2ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc95001c0d1ebde51d53e493d18e6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61e2d71ef669369dfae660afbc289266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d329fb4f5f970f33b39753c34ab7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594654a4e743a2a69a193db6a1fcc3cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a297ad919ce9891f50c2bc1f1cc6f7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966f08bb670b85ed2f8004464df3ac070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f80d7ed78001add9d79903e38df6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2897a8e0f33e6abe1694b1a8f43cc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad01d9a971d812da86f1f43c06b79373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24df1daf52fd97d1cca71749fa202f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba660a340290c2287099301faa708d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079815c56d6f14e85166094eef20d4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c333787f8bff84907f6007d1969a6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c394754818493a234c131d6054e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66633d4bf0362fd8a494fabd42f7d9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3059a472796ea2b28e2232ffda032f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44835d7fc14759ee3b5a038dccd01b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60ce9959bd32a7aa99001a651c0b3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed35cb82c33c28355a852bec70f94b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc60e687c844e323726a53a224b5f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affd12ae3f4149053d553b5599d0ba585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20b753a25ffb9bfad76cc75addc35986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8f2eb62763229a4a16e1c71f6ab8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da214aba79f262c5dc2797bf1c1efa6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deb9187e0e7272936122a12a211b1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72561d9cb48db7ab5ab12bb397ea06bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b31a16126c92d969f9e3ab9daaca091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62434e22bac5116d43153393d4e444cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8a39bbb4b916df9118484ee358bf393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec863225123d94bff76dbde920e0d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3597ac1c7f23cc5451330c161f98a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77906dd06f5a448207b24d0af5c19696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185232ea5dbf0d625535b1e3b8a6658a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437061bdcb8063e201e8484b88f55be398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c852f5235f776c998fbf02960dd69f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ef2b139cb5a7ea81555ed5afff828100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafa8009193c8b14fb8d5d1c3c8194c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9982f4840d1e9d194bed6abb59cff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2e6b757b14a6e37d6648b36685bcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcdd95762929e66a48104ac6fd8e2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5256b727a287adb10a3aafa307fc9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5843ee0abd8b8210990124f2e5fa14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b0314704812fde4ba8f38b36d9013107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0efa9861b03cfecab7c136fd0f07eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc58e77bee88f03c0d1bbf679e90d76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7c1e1b23ae3b284d9d7df8f9aea80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed41b70eea7e93522380add3c5034a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08f1930aaf531fd9b18a11938c9cbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cd472ca200b73125249694eaf533b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9b165038aea64fde9818439ff6acb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba81a6142a98980b600b6d86931b66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20199ad37b4c804346152ef7be4b13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a622fb7f6e69b04c8919cb7909c31f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79ba021b9694847bb75ef1d503ea71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00175cf599f7cccd7cd6493aa9e706b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451654a7813b6869458b6469c1a0b50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d331651664e4f34a940a7db60dc9487121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05b62b479974bc444c61ff3eef8088122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76589421df98d333aae2f1aeb8660f12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04fa21b0f8451119d4dfafa5060ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7eeeab2d7f58a886bbef7f8c8a52a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bf60836eee1d14ba224f743889f00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc380dd8060e61371cb52686245a7c02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747673c81a11790aa7416e08288d9fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951eb004bd14f8e24cbfd2e36779a26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a0555e237f0fcd5bfc7e0c5f526e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3ac64dc782766c6904e9f8c018412131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc979db8055fedddf41282fdf59cf3eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbadf7c23ec64eef7166f89a7db0256133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a80363ce83af6de7e6029628c4fbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4792c8d46583479c037226a7b772b5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894740458f6cbcb233a78ea285a1693136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb5044d0b597b536c55c42b18bb8f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecc60c54c80c381ecb9ffa4a2b3ccf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d51a85b45ec71d91bef0f5deb2f21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c353052de9c39e8345278151199383140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a57f841c9a5a8459e037ef8d7c822141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47f40e45eb2a8caa86a5c275ee8a25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8efb78e1325d6edf7a2d152b52cd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c8502fb579a707a235d841117efdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c587ec786d840fa504134baba9c908145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc88aabef359c1099f4792185d298e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463161fabcf2d86ec6b05d1fad2f64e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0941f46752a77876ab7b719d74e16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458def9e1057c6242141cf7cbf9cc10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b70d07577537e9538f9278d713d495150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11ed37c3ba2d0c815df13ba30659c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1ddad5e0f25948692ca994354ede2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0ba2c9b648dd4f02920d31c66fb25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2ee9861ad0f290c600a339a220176154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088db4b6aa49f0e81399254cb6b8a62f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8974a8d51fde9eaf9b6c9b2a471d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae84b32545eade238f3f2927fc2098157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23289ab9c62eb196b36fc02c42894380158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21442ff71e2837e328e33b5c2127973159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135a3c187d7442dbe12c5eee8579f7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd741bd40dcc2a4e1466dceca074c85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b63b19936cd129353cee13d1b71d8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3bce1abcfac1907f8607da13fefe0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1b60ac420378557ab512f16a5b152164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e3b1ded3edaab2ab47e18a2d3c48e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dee3db07fbf1e5aa6881e36c8b51ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347a72f03c613c78be7fde5598714ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f941c22d99c033713919f48b12604f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe905176148cfb27ae5928e628648fdd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143945d4f09c07019fcf77133ca6b56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcece99f90aa303b7e6484df3f27116171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfc1cc281ee42f4532c854dca7369e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d8c1066ba9c9deb03e0ed8a4746af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54185fb8caa97e20c57204e6e03b5726174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f12097c881c24fe9a3cd64f1faff8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af92dd703276027d0d29accd51530b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0531e95537051081715efecde5f6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70bb931d047986ead6bd906d543745178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742c75eaa7b3f6e59a97e612ac4cd7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2992454e5cf6c35304e9b335a900d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421d83a27afb92fa29e3359362e6d25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ee8d8c87986267fd23e9d852f23c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9509414882c13252398e36590835ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561df8a107771c0b809f30a3e770ee12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0c84f7816ea2b594eea0b4df999b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4da7cfbee94b3bf4a056d2468bab85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68b0fb33bcb94f943bf86629acf4e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480efc86f3bfc8db35e36cb118229e47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa87a9d39b4fb8205532731b333746189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aa0c9fd60c14d081c661ac5c044b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e83c7316419745ec268c0d99868f79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004100c1dd1eeba4a39cadef3a4e97d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0313e7cf936ada3128447c5fa2e10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1e2dfff523bee6343b3c6f225dc14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c88a7f58d05c4950cca0e3921730dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabf940149cffc99d1f7c3234313f99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ef99d08716ad304fe4df1500f71f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688e17584f02f7f6fd4a4edab043a41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bf55a00f464078d634b125bb9f2f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d0d364584cf3cd81b92dd0e9336db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54fe57cd7c61d76356abfb86dd8617201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c028ea82f27fcb9e60030a92db6905202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0247cdda7fc7d23a977a5591094f0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84496e651c4211bcb0c7d5ddbd310efe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50277a8b125a00fec82c7bd7ceaaef7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee88b48c6e05cf06b22e7df4d4e6416206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd41b379739ee25d01494a8c8afde77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410cd62a7139d511994ad55ad867959208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c48b03a1e9de0efc7fd9db2417eeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7b51d4f525de29bbf6bc415ac8735210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da89dcd932a13fca95ab69e387c9fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1cde0d704850c687b1ec901056fd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c06d1f31f6cdf5a75f17019f3bf7a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85c96d0838f0c24c939910f19d45fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c5eca1d27d7f10c1127e29635cfcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11ae66d8606e134514e8a9e6102296216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f531174b7b772f1c2247bf99c27e50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1230eb0190cd34df87408dce409cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed35ea97431af816ed5754cb2b841f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab25d86ff1bcce684ec95a23c942b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1113b52a8ccc2ef458a740389efdaf0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404889510301795d2115b582dee127f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee88b37f75205afaea0779974749bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b42757fcd319c4c6888553749caff0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e34c3cae013363211d2762b2118bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ea2236e6a952b30cf6c7af99c5cec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae1d224143fe9235eb3906263f8b55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9ffafd46439364dd678aa7e63bb81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e976ea928aa661fd2028adff7b8405b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a125692a843dc77e842ccb694e4385230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff2a3349cbcd667c567aaf6b1696a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5681f6affe884977aaf7c33541f6255232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1d246dac8bdd1eb0c5041bcbf8a56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16f7921492089c1a097c2afcda04dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02329185c27e999056fd60a464d1be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c4a787d65f7c4bff0de2be48925bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277111b28b86eec494a6cc34131a306c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba208b4a7ad7ef2b86625585178952e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8587b4feb82e484b8cf340e534342239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de13803a14b030c6432380a1903b93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904f996d6419f94b482ae91f3293756241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7282ac7b407cd317a54b475c186bd97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13a13a67ea0727b2e52a086a04955c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79904c555423225d3eb855237297911244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a260b1a906603ceb4e2fbecc86205245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1774ab48612d2913d8d8be6b69e00f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda426bded38e32304c494986d91e47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cacad319318bc8ba7d725860c5a4f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fada3472eedd6ed5240112f6b7dbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e5c77a669da223f3f0ed99152bf10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dd0dff16880aed480951f1ee6dfc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d9d8ccf5056f5e2e68c684018a4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f540276e4b1ef91e12d0c35186894253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70e076ab90a58d11e59b08c5804842254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13775c30d48f63ee459c0e4fd99c4d92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff94ec272425c30fcd912f720b23a49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab71ea5af75e8310055d215b04d33a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07273f0fa572e5501cd7d55b5197cef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209de7d6532997c8331c06cf4f5c1906259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c948950aef6b1c64cd525f51e83450e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dca578c670823a7e1cb85e629c9f23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13738320ecd5d0141da1baad5ff93b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96f5081f058f079bc98ca087facdc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c91746036193f71fa222eaabe18ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c730633719ff2fd9c4b0966a50120265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e523f1e5025d44f45dfbbd171445b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74709171ccf5c0fdc07101f64745302267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3bda59a9a25b5cdfe6d1ae19c595a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9140b0f36f2ffa66e1d98f670c6f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb96446a9499e02c143ca9ffe96b84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93358d4cb0fc24a85d36818e0068e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639b3c3fd3b7fdccbcf380986217875272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb109990ccb58a049bdc9a8f9e2187273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6376b02fe491ade3c15a58e74be188274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7cc5d7f7b874a52ae53e749bc4d01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d9a9ed283fb376b2ffcb1a706ddb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cca1535bf7df898f74685a53f79af2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a49084258bb86b5cbfb8a9545a706278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbec5ffcf6c82b7c60a5cdc74523e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9832817cd40a0e4c3b8d13993b8ad8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89a647d785f25b1cd700fd16d8be7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270df4b8f87acff0f18e68aee96b014282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae4853551a427b7e5619460f18cd30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bb0966dd0cfbd6898f8d9872b90cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a74cd0b958e814ff59e87ce5d011e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca564b4d951ebab1bd3f7fa26b5643286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e8a12f00e15890bfe0f0200d1bd97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df174c8a548a832d27a542d38f0f2db9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de52663ab2fa5f6449ba455193eb4da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390408cb0b115c69b8609cee3393fdbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0974a153a9957e0053c3343afbfb9fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380b08c11ee2696a0b787580b5876c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc179d54b348be53eb8d4263a4ea5d4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb3c5e4f4c8368cbd50f5b7450505c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606a67f3fb39ae52cc000a31da37f56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d684228943d8ac824c5cb9605599a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc080ab1170f86d343460aebabc53e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b0b0e281fc2af7f81f2c7251eab0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb23fb18aa687cadb2024ddacbc4d65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b081010c2ca29ee15e2df2375383c1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872384dad5ef75944769b233e273bef5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381e7f0a017ccecbd8045f201167049302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bd5649d7426dab34a03aa912bb4e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de957d9a07742a3e58f4097726541146304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca289d577465926489c1c40c771f4b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9700b5232e2759e0c885d3df3f841c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb17524bfab3fbdc4ea7de3fc67d0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326a54146d2df8bdec6e05fc8f48d09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e91f6b32fb317d31ec15667702f0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd539da2bacb4096a5b74874af44668310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d97b51a416b8bbdb6902a61d94c06c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c292596de009e504145bfce2d218b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe228d3358684b0d33fe1e9f429a44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49064917886372baa4bf13eda05cdeb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d66876526c36ae312cb53e22ba2b0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194fcfafdc55c2420e7b10ad40a8ec1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d9d267e32d77091ee0245d95915bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5d9630421d3bcde77e97e93b4d153318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684b5c0999cf766f4a6a4f328da8a64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2da01835a8f2a029f770a8fadca370320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37035c02f31c3ebb46da856a019845321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968bad7eb4b407658b797e40060073f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8aac676207e4f462877bd0289836d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017991b82bd99f56d4bcc90dae81f45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07996435899865607de21fa009cf1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a03a56327079156b3e3a7e5cf78e49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e45622e6331458a44adf0e2736859327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d0e2f7e501b46cb8a463c1572d71a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce33d827689caf2f6077430276c213329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63628fb8fabfcab6bfda232b35f60d24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c84e156eca7b537628f4d4f4953c8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4422b1032f71cec9a2c963647e43c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67a6a721f9b9320009d7d6a987c9cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694e3105ee93247095deebfc5ff3f66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627421b8b512f3190d14f1fdd4e83a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24110c14aed93e191b06688b0e0197336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d41d110b983319bf164f189a45f631337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa6417c097c48c577f6bb43bc53c76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8f45f6903d67e61057de37ca78a0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e614555d3d18ab94ec2b948cd96b9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664a8393cb56ae22db679001109248d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af00bd124e0625e9699a2e8490ae48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f683a8f995eeb9cc544814041a051d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bd4230a06481616e8175c8f95346f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b38199cd9f94fc5176d4aa99293367345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d770ddbbb065162ad79f91bd9607861346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4693cf16b0cb362e12d76a5750788347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b263303eb12dfa666831ecb2cdc57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a251ea7dac23fba2725649c26c01a02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9740e1c63edf3826786a4cfafac527b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9978ee84a047d3f9aa7114bd30b5df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4609fd8e51e82a9035b85195f69ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e438f72cb7bc56d780ac8e0f94cf0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65771830e05dcc1efbbd1689c88207b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d79a772f3343d50a4979cc0d7d67f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335336c1f62f6a8eb65114235b1bf542356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fecf0e16717f11645deeacaff52fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe362388547f665e3212ee5ae31f535f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee18bb8add5b0dfedd6aafc4b320e11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de4c93199293dcb3f72c86997c67ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4272d0bf04c4e95e293b16cbc4776f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4d2f15562f41a8efe9a8ce67bf52c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a7e7770c9a0315c8ef3510fb7e19d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4155fb8e24ff4a10ce82c14e04fdd5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa011adcfd0245f1167fee2ff29c2b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbbac8ec06ba6783bab2a99085d483366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276255124cb169f1a232df3fc9431bd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47fe95093b2246dd892c54c85ed680368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025625d1517eb93680828260f2b0e0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110aca10a6d0b6b08d795600ad0299c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ea5b2299007fcb9dd3fdde7ebebb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd388bc7e95396996a48ca801f361d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6347ab51ec17adbdda0d30a8c53900373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfa1c43c191b5dae91159e2f9a3d6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1603f13481f5b475bc0f51c5c5c3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68458d18762b838c9f9281635686ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a6542f94f36b6932d0b39e72728e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e85e6d44b407717f8d1f0165bf3a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641daa0aadd7152e67464898fed078a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093556ea4f6512b18b59d79f513c85db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058179f66dcd5cd302412b0a9b90bba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c3dc9a04bc632ee6c68c0f513ca91382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d67f9d490104fab3de33f5ab77eab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4e3db669597ecb6d656e429118230384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7497ddca14301067f675c03429f059385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e48c702c5e7af96187280639716064386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b93f3fe5ac301a4117cf843394f177387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2821d1238b924f5d5c775c84b0606e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68da2f86311afe3449965a80bbf1815389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549f223eb28bef7b077a34d809e3f96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edf0672e1ca0b769326ccbfd4bf74e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075ccaff26d92b31d9ca3d3356fe5e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838bfb08af5b5497d07ced2fe6c4cb5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c136fb616d425d264829da4c9c258394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd0a80c42d8511efd3f7cd4383e4d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f176a31fed49d4ddb63b655f75e38c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756cfc7497bb42ddc0cbf43933eb517397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48626700ea8af3e60951604fc3e39dfa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb99f994f851655971c7d4e83d70cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865ce111df59b9172d4ea5cfd634c23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c1bf50189ad4b8604a214fc7e48f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e3a690870a48538b00c37f53b01db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32932990fec6260f8852fcda659131403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fceda43515569e05fc004f73c4dff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2365225477ca10e598cfb07d2247a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb20c3f47eafc1e10a45925bf413eff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579079360169a403d4fb94ccea742cad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57b6399750fe6ac4d0ead25775d24e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc0574585246b89e79617dd0436fe3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4db5574f56304aeb22b3b26003d9f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb637cbf222772b606b12f34eb42c1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142707d4004b91ea2605b22846e8cc3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786e6968d8daf6718455c3edb32e969413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df141ccf95c17df6d8098b25d0ee609e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555fe30c34c24201f3a4610907ef080415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d955ec1bca4258afcffe821874b865c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a6bf9cf5db9560ba1ad5750bb3804417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fe79a14981fd5ff8a0225ef664633418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f478994cac066790faaab98d212a76b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70589de5993b26382f85317d29527fd8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d41f5688e50880a03b22b150d86931421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee408d4c80e1c05f21eb1273f797d7b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154577297d05020e6e968fe8864c16d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894e2134d91853ac3b895cec52f5967424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f14ae44b963b3cfd6f2f25864460e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74994b13466615295383064895f473a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082533ca3f3d6723d9ac8837da3defe0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7696d0fc7bcbded17d14e3690ff94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bded8717c59fcdda4e5eb51c943db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a01c81c441ea87c1916a2b10ce95f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecffd3ebeccd8952427ddc95dfe3c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c325dda01ed960d96e5f5b65b9b1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28172ba764c1c911a6106bcdefff62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813f56235a6843b6c69a5fa8db131db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa01d27666667b9eb29a147afd6d07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d82446b29992ab5d61267e763a97a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610fae6d4e3306a4d9dd0a7621ae68f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64ffeea1d625dcf5b03781327a2221438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559aad3ee7eca06e1cb55516142767c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a8854d5d994ce0a388a25ab5e1a29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994774b293b4c7687a4b5810188731b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535cf3e844fda8b448f3848c81cbdbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d326bf975a2f04be4dbdfc7d657a77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84453e7829bcc1151ac37482d48146b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0feeabc586cf473eb506178b13dba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8595ba36eaa3e06619c455f161e901b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32473da03d650cc7032dcc5fcfe08c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7d3481cd7b0bcf17e389a65104495448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414d5c1a4b2272f540820dad2662080449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c6e6ec1f4bcd8d6a12d4452f62698450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d2947a99ff6669d25db2f9a03c7ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c3208d8d19f6af5c0d2b3f3987f55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd3efea676bf6df4a8867c3feda31d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92303ebfb8dd6f4b2f765eb71795d35b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b858742447d6141a05bf5cfdfb17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d54b5de0b653d3767d22f3c90579d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4f31baa9fa048d7158cf31bb7f745457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b184d32f76b72893aefa17214f2ac9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15222fd0695db75dcd942915b1c0fad2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438261c90169654ac6229d9872331f38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ebaf16a56f7e50f40d0ec81928f55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d7ad73a5df13ec9cb6b26c1d40ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd6d459f6229b97c1927a6e6a6a54a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd299cb1a32148777af60f7a37e50ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db98a7b3abd2b29d96fb2c2473591c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469484375e5a22956fa3ae26f73b0310466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6ab2b0696d835ecc873bb81eccc50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3f2b4e6c91d6760d02eb4fd0cc8e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5df9f8b2181789cee0d5429f4a829469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352435776121da5c2d575a6b71f59a7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93d8c779e5bfda950fb8a0fecd56c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa63b2b1c9c586309e2e87101757d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae914ad3cd419d97d5c6513b5a1a6b2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a93bcb96adbef5778e2a384162d5fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cef361e5a097ced9279a8bc00f31c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40915f4482a1d56bf816ff12e175fa69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eba3eae4878f84308238b8672eb230477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655383a7c811c971f32c7b35296d817a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bccad996ddebc6fb2cc4f72130ca1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9d49b0186da7395db255da7f2740d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9e0d9e932af0df9bae1518e0be99d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5598a8c39c4e58f8c5e4ab63611c72a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d38b02df967ad6ccd950809326bbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1f1b803fe2aeeca05e2e4dd8f269a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acd8877baa7a4894591a2e69d378d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5653c7b00811af205ae9bc8db219de1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d22afc67c138a1a02a00604a346d86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701eac69c57245dedbbca773d47454f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a749c48e2669a24276fcc8412c838489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518fe8449f6f938690711ad5f5068d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f496a168628ef7a4f99046441be1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5d4f3f11b2966300a5bb93a479d64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc345af6a619db294e2d7c4561afece493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b458e310e8d00b5b648c7e22f7b124494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233ba9c1121a9c6d865c0571f9f95f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fa84d96f6347792f6ebabfcda13ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18519b73cab01ada3fffc8886d456efe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cb4510c7e20c33c417ff8794ed1de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71ff129d91ddb92fca8bb5310632bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36a3c1f939fc2603ae3ede60d866fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db622c80e7c742c7b7b28c1d9166335c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101d7cfa8bb0506934e9ef0269f958a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e867ebdf9b8e268cf72ba4f3a55372e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d07a79a215df132d55e57a4bacaa9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbab2e25d5b5566d827365b64a9617c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a5b8f3805e3cd8c748fe48105f0c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c232eb444a953b37ad7ef397b5390507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697a914c79d632cb4bcb9ad1df6d835508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77a345699343a42194fd5f65d7b66e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e532e664d609e77fe7225d5bd09dc9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473c7a2f5ec13bcd8dd09ec57ff2ee5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850a60a11ab3086f3c8ad19bcfc79c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b4aef4d4f7589eaabaa3a8cb438f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78d5522170e9d4012682012cf4096f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4171e484fcf929e79b0427b3c29275515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bea7f89d6d5bd79df645dde0f3b88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9679ddd3bb220f1e65aebb890f8dcbf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cf20eea90dd85be165a2ce1bb3f10518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058d3175d141bffa47011933cc11851519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56754a7616d920c9fdde9946b4126e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6536b95f643009a5af59b98474763521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c4f897010a159ac6b240bd66db8b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba458e788d2b63a3d9eaf36e6d12aba4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50079441cda998d8164c96fbd53ebea8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40afacbb00f35faca3163b53109fb6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26ab4318ef370aed0519b42ddd27fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8f57358f6e31d82611bff2298be93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5591744a9c4d6f9b0e2661e3abc8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faf93f5e66a6308da76e72b866bec1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16341c08c77027e42ee2b7ca8a0cb1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6067331149a823e80ccf967b31fce76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8ab859dc973dcf3b7f7f002127247532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd22572628d21e6809da83129d24a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a50688b7599c45b4cc493f0a5eec33534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1336f1df5b97de34704f816dada87e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7b9349fb45a7cb53521d3c1be1fc1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275c427349a762125890a3bdc23558e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8c28f2f6ff293c70a2e85f9e8e1d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f29f41c43f790d6c911a1a80446ba2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805f4d361eb18a87e6a7e25c6d5009d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed07952e99142ac8d6bfda953a4aeb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54d3cd54171f29b2582870ea7959aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaf81040daefe21833efe650d4ecea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9283847fa14129d008d566b4f08fb55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4afaeb88711748f3031d7ff8bcae08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeada44895e268c4c131d89298c77e9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009c45261d00c769e5c95b06eed49e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62675c08978e0460f18ad9d4c7ab94a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7476007e4c173c20c69240ae3401b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465777dc5fd8db9c29a913b458721d55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbe79fc6d034d98d28732cb23cc81d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b3ea52a7ff1e805276a064cc9fa9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ca06f9e4750f87ed96295259ed440553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47566dfdcd5edc70a7d8e2c5039e6861554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44397964d21b1bc190d4ca637074f6b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e7a84ba96163a59bba7790debef6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad934413a2b25eccf3ecac128134f09c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5a4125e8ba9620847cc2769350369558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45f1a2f248cb5b47bb434a13f040d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5b1b2fd85dd87c39c11e574e89c8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c06c76af252c38b4625c77badd0f89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aacaad85180b903c43c34d5f9bfb63562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610488bf98ae98525c275ad5e8143d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe74feed67154096b5294c1361bcef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e457af9fb1115f891db4760a26a14f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc9b7652ec71ec8bcda5e99651675a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281d41b0c434ab82f15c9efe4ed8d6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601eaaa202874e90ba0ba9aae912770568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fc9a3ef6248a9e60fbb57f5ee520b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772488481dcd9cd8fad3236094ed2b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94aac9cba47fad9cca1a6166743d578571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d7828237c60323c3909bad41e5cb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cead2531539cf5a98dce5b6a8fad5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c130575be3bb4155f05a94ddf8dc5fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b20d0b3b35d6593099e1373a6cb6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad895d59e5d5e989be83ddf2b45ecaa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000d11ba5ebd3adb1976cea1c0d81b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72029b9b86474a862b61b038743c38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d953929cc792c221cf440980cdd9f1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b9046adf74ee69355c01f8f3ae8d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66b8ac38847ffa6a5cfb7512e9041d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2713b2c3643a34091e4ca75418c05d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb942c306d29b9af8ebef2ead6dbe99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeebb08abecdcb8e56194ec275cb12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461e35d11031957a750d9128aab69e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fcec8e9babe7382b6faf078d4729e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329556b8112a8cb5fb1baccd3bd21fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02a7893bf8cf99e8cb58f9d77f3756588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac2c42fa8b42c1db834ce8c180eaae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21b73885c467661f82d8de85ac818b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cd5680a8e91c1061d66e0e7cf8aa3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ee12788c868efc423a41806386505592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaa46d22f445e96772c27f803f9c6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7347d82cba29dd4e93a035644bd21c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0915cde4ccdadfd7506245d03e11dec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba347573ef002a3cb7dd9d31d09699596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2e236c75896dca928ed3e3a89d28c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51efdd897e6bd749403bee07e7e721b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e551c753333254f65514f53fa3df89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6a94ac5aa8975f37f660da6973b68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa811abb78f02370f554baf1a9a10987601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84414330d57da572e8f76f787a07b4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d82a6e7205d584436fa6c017fe4bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301454ce68ff66864cebd4f280ae158604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e70e4e4b9937cba9521d4d1487a50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa0dcab284e39f0bc05b34388427da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee1bf9d351c047a679b0969f73a816607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c2f394b5ea4a1d4a70b4f9f515596608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e35702496f416339dfc4b2ee4c7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bbcb96054514c93fd6c77cbfc9759610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b364ac0f50f9c52ccf495fe4b9f24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183ef810b7e26c74f03a30a3af31da0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6903eee00f1c029af6fe3ae66eded613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8092c516a6bbd23eb25c077c0e7eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83aa66e89101d60270ed4a8c4aa26f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a274bba18c17119f3279d0e74ef5c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b868d414bdfc215c0138ca5796f85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad250c305d5f4993c5beb0d6f66ed30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd867167abb149eddf2cc9ee303b8f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0357c12eda5b8158fefffc4743b1918620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae419286e6c2ee82d3c18eaca74a4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31e97f46d7db0755f7e063416abc1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629b4f981a914d61139428c27c7f6fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d18f431017c2a7dd07c5fc527d158624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eb2ce435f37369ca5b5308c48e2a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641cf7da9d484e2e919109c382a5371626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca90898f5c7254829f4a47ce3ba9649627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e1dd303f7062c07fd152f591b68e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143975379b1db106b9e56ec3ee8a3dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0839e05f9f5226b840feaf53113bd23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00433288e2cb9148e42e3cb92e42b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cea10fd710527cc503f0596f0e916632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6455322257cb8c1a4a368a7709f7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c00bcc0895bba819f9f38eea8ddaad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190c8885fd441d71957925feea2b0ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6f3432ff56eb54863ac15a3c8c459636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1183d71713a2a39d53719362f30d37637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96abf4308a8f9c425d5d8bfdf98b21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcdb64e1567ff77700bd1a6981b412639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b887b8e7416c5386f8529d13159f02640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11617390b57fc396a0bc17adbf50ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda55a1b86a9e611dd2f0b642ebed109642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d87583342f41894c3d79ef07ae011b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c27e811f4b50375c123620bebd6c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcec56082952ef2275036580aef3fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c766510010c627013b9ac778225cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fd62416fe1bce83c3b9628bdd535a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c27271b0faa35c5ac3ef882662c02e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bdd9bc9df41747a8ad3890e784b63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b757208af42b96378362546f577985e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b374ce7829e540961ea1efd815642a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a05e61cc829ec3c4d3480e582b3c70652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7b98d9bcb10ec4c48acf27e3e988e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae532c5a0be7c48ef11027d7259ddd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630383100c4ff56c8ff60c4278303a7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be10c25d0442e4e2a6a80e1848d7b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67647de8654610a5a68967ab52205b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e48ec51f99aaa6e63983f53488b94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1778841d44e6c9d22e4de60e91ecf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e6d2d4984e8cc2233016029bae9f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf629e56d70bc70e4f5e497aedd6a57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35ebdd56e4da4a33c6ffd4331fbcbe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b9dcb13ef37a1c910417e58048d6b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e3a171bda6b9fb791edebc9452abf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dc3c58a9034bc6fd89f885ac937c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78926f1562b101b7b390e9c16e765d83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae4287c77e1194c1c75be786fd69f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a6b801429dcbfcb8668ccb18b857f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851ae150e46433d7c39090988c75691669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba42ccf04775ae2c101ffcdc3d9d371670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe276284089fdaa415f6f14a4fa254671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb57c94b4f34f7487adb978f9b0054672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6eb835961c47c84736b77ee078267673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e8d63c18a47aa4cad277c413b0712674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a4712312ec9a05d66ba04e19ff618675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e364300a926a811555e303d318d86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67bd370fc587b6ce8e0f600e3d3ba2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881965c7c46de85a84e65b2efd82780678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5191b2e02d621a4e2f2d2373ec4e237679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8fa70c3eb7949c148592695c898e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fff96d69d8e3bbdeae43771d4ef54681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cd4270f4db12339e07ba02d71c3e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03ba8ef36f50e9ead2966802cf2000683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc71e552a6f90a51dc29e05ae75872684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2770858a0a4a32e5822a419bf85270685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ec0bad7293891f73bad29024a3705686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63fcf440a8d95003b95514a62e4b0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5999cea8b4ecbe7828bcce7e77f40688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864363e1c9b401f9e351e2e7769ecc0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af033e0998f0846e1bb2482e53eebe9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a56d4033dbe7486a4b88fb6d62f621691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678e13ace2002edb02d2484d2af5842692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a06c87b0a434c2cf759d9cea06cc0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f7bf584aec67d9efcb38b8ed16db4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986173645a82d109542c3cecc11d7981695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585fc8ece248e6a30286c929cc9fd81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fed36ab6c9c12123cd70b2c992a9c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b1e7b8a5caeb525de4c8e0c5b0254698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49daaa51c288a08478e1d4a80cee89c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c43ccabaa92b89161bff125aea80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64857f92ec8dd9634877e7d7ef029168701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b5fd40adff1336d43eaaf38f0aaab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ef4692d296dd1906db9f44cfaf11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872188b92f633795af6336daf21ad95d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda8953e3b45b249cbbca56200c298c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86d17c783d8ae187bd025a45cd4f56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c05fe633438dc713b7f998c175486707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88797a17117070dd24c04ca84c37b60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21133a34894a80c2d877dc1d94e0c15a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb46b9e742d9e32ee89a17711fd664710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacddf524b0347582d6ce612b66a8435711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9e4f1be93eaaaa59dd02c25240fb3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531509be8a12a73ccbbcc2d2a4148bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14290357e41da5438c5ab7ca9a98d0fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f02be0dae05c0223d8b6c1375f6a74715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46809f499cd14506677f4ce87a4e2039716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c785fe1ca540ca942e8bada03557b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955e8f8c99be9e688e489127e0757cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8efd5c529294849d7fa4420f64dbd3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eac3030a064386b48ef1ca194c495720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d30e2d510feb2e822ec0ee6d00878721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225b26c5423d003a49c5547326e6908722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f04b2271069a32d8b396c5675530db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d6813e2972b1958eecb55e0a44bef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdad3c32f4296c36d8bda0997ffc99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c26787d621df0848b6dc48b264310726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0c7fb702842a8681f06c378b99842727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d05cdf3cb4aec207a32985b8609ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0123485eb853094ad63738426c7316729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed4bc8c2d6cdac58b063c3365286a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92606d0800898530231e74813c26929731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7f78931e916daac141ad7b9267b2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af9ac079534c2e618a5e15f0efc0ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da9cc15545eaa075ca17164fcb3093734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91a0cacf6c368ad302e4aba2370122735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2ea4afa4e19ddd948ad1afebcb773736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beadcb385e27412e0f57ac6dac70246737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efa658b38fdb200242a764ccb03e90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ddca1f88b5cecad0c21dc7ab1575f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88475de757fcd6c66f08062014a8c81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9296b330c7d338794d412c9514dfa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc98ae3843f6af300663891efe5143a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d2333c8afb6dab49fbe6e98bc33bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5811fb6f41b1392694739917cff1cdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d90aa604b5b0facc113fea67e4503745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dd5c0e4bd6beebfa605b7dca8445f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db592b2051da5e820f9df05497cfcb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df067893a1f4f1e2ca9e4fb8fe19ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d820868adcceffe9f951ba968cd8e4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c37310cb3ba12d6c5abddaa3150f9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774977b68f9ea3a4e18b7ed91e17b425751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dd1d0da0c308a90ad89ca713f4e7a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed945d914f9ada5b84a6a3834751a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7f5ba31b4e56c750f2cd0063cbdf3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c504af08b0278a31cc88798eb5a5cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788e7c53367438572dde2272e5f7038756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aca32e6e2db2978e20ca20e1044807757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f28a96a5e8b1f6f087ab0e21df0de6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec834a29a666434381f5ee2a3635b5c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>