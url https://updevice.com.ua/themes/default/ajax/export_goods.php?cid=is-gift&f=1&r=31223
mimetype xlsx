--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f69f0097c07d2036a4ee2985bf8001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c210ad3523e12418bf787f0c45ea0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af90b344cd3bf68567d0dbb74451833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722cf07d3360c65087f5c8d9b376fcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fd63b15753e425695b84fdaa2b1cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22b75633f37eae5f9e7a3c22e45af36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73d45ce7e1327f1fff1f535be9c6377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c975c72b6debf29c0adb94dd28f5f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f276fed562e400dbe7b6fa98d077e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359b221d7ea257d5d4816b6b2f823f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63cf97344bd1da16ad264c5a9533a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748d397fce7999c0344215b2c72daee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc802bf1fff95c99e853bd1b17daee8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63980c37389d6d4284de854ffd5e3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ef0b0de37d408e42fe43b65e3b16215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065090f98e7e4f8ddb2d25cbaaeda6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa612370bac96b4330795d1464720ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d6733745fbe3031294bf472e5493618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5340c9a9d9d4d8463535d0b781ba50119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd59ef694469c82ba306330001a9fe020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b101e2b3585490e41f80a0fed52dedb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55322800e9a4c78b3de03889d5bcc2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeca6540b00f8495f9c60cd39e5eec823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb01a02b8bf8590e914bb4897ca8ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067d988ad3cf82534d2376557506a6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892e2ae9bdeacfcda4986b4ff42063a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5e08145f2b8f2fc1a57dd81211d7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8493ec35b9fc2f8a9db894f5ebc31c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b614bda173ac6fb01e81c2b54f2db3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8c053369b4e0c274928b92799921330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917522ffe1af971d256b6a0b5ee679631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc04965faa701fb94654fefcfc712d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191281424fb87c6c48ba2915fea58be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373aa03f131c5075e6ceae3839e077334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e1884062e24f876b24c555943272635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1989f0488ab640c56a8c57b9a8f5f4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4b8df5c9d2c1677ebd0657bd0e60037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1ffc5f842118a9e1062e1c5f402a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593713b88378a571539194fdb7408e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758a8487c13f8bf1bb34d0470d8b1c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1649430b2bcbfee559ac4a420b96e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb9373d2c4af7c8386ceb101f69c7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13128dd1f8760ecc0262a43cc580bfad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc6f1f857f6ba542c878f45ad0beb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56550f4c7134c398ba26bd2dd762c21f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed6d4fb5931869d1e0f3a61d6c373746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f61b34e12b7282b17f4b03125a4b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3cd4c51eec276602a36ba7db1b44c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743875786b7b112bd355f783581e0ffd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8881ecddc572d8cfb46a4ddb3fb4ab950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4974b4731c0cbf105fb5c6b073eec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e5b6ef21afb341611a64865fbafaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323209d8f3b9bad2f9e1924192dc59d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5b492f5e5cc1bb9f7f740678e030f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82590105225fd559786c7306d8f1232555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652c2c18e6b88d387a86fcc276cf44e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc6bb201beaa3ac9419e5e47f5aa7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d600bc64f47f888cd65a568800a70ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c15bf1309b6eeb769f745ca4bc322259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d456a76aeddd06726a14700d1ed9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c65564ef2825807b14d2d1a1199cb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff9a3f4582c3abb3ca2173272662a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ea21b37fba5afed6dab155ce7a34263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12346bdf838075375ad8b91ec2943b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ba358558a8266a0bf0fd8e1b6130065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a4f4c41d686fb380493e77da86b7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d897854e160bc4a7bdf68c7035f6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26a816e385a0ce532e153a64a9f57c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ca065a3594878a5f63aa6f0b0eef769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3104b1e705a1ea103b236904491045770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44061ce0ac2c6022aac5c01ef92e91871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56245cbe50da0923ce3842c96bbfb9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f197d6ffbfcc2571e9f4b23c21900a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ee4bd0fa649ec066be4253129f4ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a58626a9caf37f1f07c6561335839175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186393e1a351e10bace06dfe9a8a131976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ead54f72b189bc26e061db138616b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f9700c1ec3c73d1391a4081edffe078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abed7d5e3172781007dc783c39593f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef10a3b0149cb21e67d9ff79b6665c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e77da2429c689b6e0454891e63d1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c52ea55189e9bfe7dfafdb8cd5aed882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869136aea1617bd8cc91d6d6d0efb75e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562feec571695d46b0eaf29b8279ee784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87f91af8f178a5ef7aba2db11a189185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28e015cee71b03c5c38b27b4be7f2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af5bb839571f9f2dbbeeb234e70bc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb80117195a52372dbac0b124c27d0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caf532b27e57fba5a641f0cf87f7ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6196ac4347719a36d180d94ef229590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9097180c7412e51ddecd09fdf512291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87438941c724d6fd666fb86582a32a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b297c77b3eee4c41d129499481c2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7319b01cf067154f45db1f966189e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aec8530c31b44eb07155794d37066395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4808d61d4e344f712d02456256ac7d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edf63070e875ed76dfd9aec5b5769997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab84201f8cc10156e9bebd530fe8b4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b2fc0b0e41871b2492462506977ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425e1bc009900d0faab6ce6830b4d26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a777d7c543b63028149eab23b6048101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9937e06a00656968ca6600bf1c35fc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca4622194795b9799b811c5cfa8059103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42282394a14b4527639f9f111ca2dabe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fe9ee589ec49772eee961bdd6f86e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e2611c03e1638496402a724e245ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912570004bab842d87ad3d132a8cab5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f997c40e3673eca473c01d2a4ecaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1333141162021afc9ac96a9ed9dd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae789598595915a54d2a61e64075d6b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9baf29a6d603b405440a05e44ee4d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805a823f8e5c2ff72ed18f430685c31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c30288c009e3c52c197abb04fb0e32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944a6ff4a577a5e4d140c8f98e6d268114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7733f0e494058cd61eb0b545e24f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eb528084182a485f00b70cb3959c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfa2d463f779df8ef73255c6fdde77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1e7dccbd21458e87e069fada77dba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b7d584c6d1ad26684a91962004a7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707670c2c332f4cc2d53d94601d684e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdc075facddd2e484b12d548880a15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dbdd0398f8d97360a8c057760cc71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56023d575756640e33a388a54b770c9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32419e877fb3f173788066ec9af031c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a557157d324282f8b23bddc9e7ef8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c409e13c4e12faeccf47df5079b7ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2a11e940a12d96dd99f69fc523599127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1adaaabc5aea05f7eaf39b6d7b2c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502df9fae580c5c624950e5c5ebfa390129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582d1a86bdf060b5b59c2f7cd7f5bae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca9a1829557b6949f703a90a7b3588131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcadbe5eab634ce77c58909b673c579132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a65e3567ed5846487659fd9e7ba63c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13746debcc4a42f052b5a3620025d50c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61dacbd35cc7540a4340ee01cfc739135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa275352c516e3dbc1fbef5c0f62ff65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353583819bf7f8294a314941dadd3282137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48028e3c5074e92268d7fdbe0ce7dfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb6d9339fa720ce55d2e0f2b7e385c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39957f92d47074e5830415ca593f96ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd9cc679b4f9e8d4036969e9048324141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e307987a69be4e6b2f233355af7053142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27747a0dc0ec007c497035443c6d96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eada41ca1b1a6eb317639ca157bea2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52314129566eea0ab237a9a8d81ca190145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c9458bb371f99671ba389d8406a07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50f0fbb62c8057d81a743b5c27c901147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee00069357897ca436e141a9320e19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626c93249ee6e55b30a5f7539455c43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352ee3d5b281e11feba22cfb49164bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecf2d8b8969fc9bd2054f571a5a3a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31920799633a49b82e1a76b5d7abddff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462da8539ace8c8c0c8171096443513153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c416f296ad8c8615e8d2f1fef4845154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff38c2020b8f2e681a0ed03168d53aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720acf00173343d63f93a01e59dcedf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb3be0c2d57cc723874ac89ec5abe0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7df41fd29e01a1ee1b692e62edecb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c3be9077de9767970bda2adab7bb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73bde1d3991d8d576330bca89e1f44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae5668f6efbf2248e4e4540fe26eea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094f94560d37703667ea848e56ba241162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96f419fb2436e2529d1965bfa215f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526de17a6ad4c9275eb27cd8c7106f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d9cf7b12291fc39c3c512eb38f0fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aac36f0551a8116b526d0440060e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ca038d244aa27fc9d8f14d821c411167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef9142e64613a14e492c6479b36ca4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e2f373f4a321c507b0b385c6c9116169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d617bc76db62ef93e564f21a55b5129170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14456590c0f6b8800d0df7e8c4377c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d28a7b6f9a8c61399efc1b1a7e3ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141421351db0934205d346e422c99da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11c665eaff94e9159ef4a9aa593ecb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7c2f7761f207cdcaf608aed202b3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f54dc5bc3e437f2604bc99d052ad6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48d2def56ac2d140e55055f6a97290177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e3bc18ca90f467aa11109e87465b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45b2069bedbcc42ae63a6e038b37a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911200fed7ab4e728d18ccd98101eaab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39505ca16eb4e59f33af92026f87d46c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba807574c486a4429acec06f581e73b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244989ddd41f6d94e69c4d443724832183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207c0cf9dd1f1f2a5baf2ecef3963d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e66485eb21782bbc473a93dfeff6a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c54119d95bfa0a0ecb51fec085b593186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f642f8904484e94a6fffbd2962ee2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e874ff1e8315a4235494705a1662b93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0754c7238d9a37ab023d33cd6db508189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2c545148924c8aadc4aa7f3f420f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120d1f3549cfcaab4f527ce223dbddc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544314f313e9e9b7197deb15dd01fbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39822ccf450fbc546f53d643383bc92d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5cd17d1959770836ab2cae57f9ef2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9254b77fd2f8bdc9f9abbcae5adedb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54375f0a12611194dd55390e63b994196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c8680d12bc9442d8294bc0c0636b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeff2729f11164988a654e854ca4fa2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521668ca64bd1f4d691ea735f265d058199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb06967687939275c5a6001ade22e62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7f115f9daccf6bcbac0606a5b2c7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45da3d585f113fc77330f044498fee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eb204e488258f06c3b8b57c713d6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353ffc18f8f0637811215d2e351a755204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065288ea287c503fcc72c77ba27d6b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e234e78e468e9c05ae327562c1726206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9c6f448506bb1516564bdb553d82a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d0e3adee97e3b5991e5240f95b742208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629fe81723bbb03efc1421b867a273e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d63314ed95a33dfbebc28ba90b967210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f51ce29d09207c1997954a0ea8555211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea6f6414036fe4182c5d5115aa0120212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d3301b136cbb35ff81678e639d9f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98d287a027707c4d29f922ba1f95ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788883ce3febff7f0f3de7d47c17f86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc83c5e778a0b94125594b73d90fc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd925838940d1c6d55d07e3fe840dd37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704137a1048709273de72ffc6fbd58e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cd52f765fd78113b1363fb07d6d0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bd83d36ea902db388769f8b50583c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da2ef1af3841a486a12db49cd6d19c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c223922b92ff6d309953c6591d47f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe99ed9ead90f4923eec24b78bd46f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfbde9c0df378e4ef8a2603f016052224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21929d5d4759f7bd0d4ae6f94d419c4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131880d158896b0bce565ba2bf4a1e2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dc9f3b250f9498c0606ec013260d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee725139de91f316fb473628cf9fe93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038420fcb2c2263228fcc9e03ae4d972229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40430f3cf07da513142848e09b39a7d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cfff5b14a538d09d197cc657f0569231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3248cc0ffeeaa058a445460235fde0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca468eb915c8d556d3ba9ab2d4d942233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab100d3c3917e40729bd166f63217bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e23951a095b0f03851cf18d3c3f288235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7598c2f9d47fc7a0453594fa0ffbbe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6a104b6cdb0b131413154a19c3c71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555312186967317616438e6d0ee5bd1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a535763aa5d29ef53da7000a32251239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f9aba93f0f79484e94d126f002d5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b748e89c0e384e541bbcc29c0fc92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8db99c81eb83f4b90a7eff55f219f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec7023ac112c896c948d8a87c8c9d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33001942db4eec42905949793f360c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846b8172fd515989d3eec7850cdca17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6636d294809025c280f968b8731924246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97590f99d22ca3814bbd8d907e8e7a07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286d7d94c5db13b5d00e601551e10b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269ec85c6972b12b2ac80cca259c21d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce100779067d526a8ae8daa96171fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d0a2767353fcb0f4a18e22035c460251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9519e03dd1b4fa1e2341f40602bf1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127cdfb791cf0ae29ff46e3475098ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee141ed047c837384005874b348256d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b73332b0dad392dee57a808569c98b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7b8b960e784d0a7d525911a5e9386256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974576f94b6184de1f4ac1b07e08271d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5d7ad49ad1e82ccfaa0ca432483d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaac181e994fa25edebf1d13fb29b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df006171b1e775967d7daf5156405c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283ac73ecd183ac9aa6bdc5434443d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aea723206eba81aaa3ac2837214d08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13df89fc18ee4e7394945d18405a776263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2226b3565a701473559c0b7dae95204264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346f8ed7e3cffb6ceba385757662319265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4321ff826d532aeac9379fd11e835bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763a97e853fc3aef64a7f538d66868f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faff8d07cd6720b6930620f1987654a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21effa4adc402a1244ef8fb154b47ff6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e231d304384315e534c71e40ff2b9df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b787960da4a4a1cc4e53c17d6e55d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd2b94983e88fffd6860e257b07311272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91df1902c713f73f1e4aa2d87f2952273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52796fba9bbd18188a9172bcee54809274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d7e400915e23bb225090714a5cbf7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f4016e53c794413d59c131eae9e43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0899b81793fcd7dc66d7bd2e9ef30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5e567211a76de376bc3f46c69784a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b4d1e877bd1cb00f5937cbafb9bdd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b154bca591315fdb8eb236de61dc81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19b2f1bc5a41f235ad25f37c10f967281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d069e78ca016b3d404ad8dcade9db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a663a2315a3f38125ec7efa0bac5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76aceee31e20051d28d1ba639966e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abe6371c02f9dbf08c14b30af0950c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c484aa6a0eea2ef6163cc4100a637c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab5d0ab90ac5158d1ed0567dc8d8b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb3e4de054071aa3f0610566c2063f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a09b0aca0185084571a5e21a0d5f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d25ba9fc4f68d1d7ae0a3e0e0a2296290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80831c801de736cdda9835d7cec2bb8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c636dbe825f0240f0daa95982ef9172292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e523438fb7b2b69a3d05d4126e6489293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77537c559a0adcf8b2ac8f3c7837e2ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2793fe7b6402ddcd942b19f162813c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa1fcf44af7104467e70aacdb7d16a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5a5f82fde21490fc3113f74f8160b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eaf0b05b0cf36d5b6d206f06b9002298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1d2d13af5e7c866a6bbe2b0708b65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90dc0300e88ed5e6985d76404445b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb2b27796e9a5ae5d3853ed2f4a38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83dcac8575af5578d63c875c1680f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39785718fec1747634ef9ba25ed61b13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a90721c25fc93f1d5fb3c3d920837304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a42125243a77104c1715661a4ec1cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692a04b321b49912670bbe52d5a5df5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a975fbf75d0641ab56b800cc605b45c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d416ccbe7625c28c1d85ceae1e2496308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5125242fad62ae4b1c833e7c878bb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b2b7639ca95af2bd51effcc181585310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae85170626be68c8667336afbeb2f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bbcc0144cb3e1a524af0987302db7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55323028a1c771ab232b107c306f32e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b748179b5fdd510ef2140444d5f2be5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46a2bcb29b2a6f5c1ad2c6853c816e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73880691e4ef3eab3fc6ae918eed56b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f6aaa8b7b32f7698bcb7412394a74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf69869f71b83d1e4c23c56a4fbcef3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7234256263dff093347944aa9d8dfe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409fc355abb9794ec554cd7cd02f832320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db0dda60cda910383e98b949d43ca6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3780cda8fbef61177b7ad1ccdc35bd0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ae269e353cc78f803aae5cb996891323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad42508370798ab7636a3f1f587a0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcab4c6b84877c2d9d1ff4979079ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf381281b31467e0716acf6f617dea4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ef217ba65417b84ab05426a11426f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb13a8d6d471f898f0a53b2d7b3fea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b70aca115b3e95005f02b8a2c94a04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10c5e796554dc2de24c280a469468d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a87ea6e380481f1a4e3e7276ab94e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9076893578ff59984a41d76eb1dfa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23514d132ea605616693c745667f670333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314f40f311372c7db28d956016c6054334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d4975c5d24fa286fa9984d663d4d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801cb1aad5c9846d09d0c928dbd21fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac22040c292729654a97ea1ef8e173337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a676b268e42070aa288e19bfd6f2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624e457c3f68f187cdbc0b39c1407a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d50bad3fbe6b79d7ebee4e8553081340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e887569eae9fde1338e576ccc8fb64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518d425870fdc75a3e9791cb7b42956342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a66caedc4886bfeea9a7ae42040c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6da9cbb04b552611c2a337c34f974344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb309585a972231f3c459ce2a7ee01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c2acd9be3d686a76c98343c77fec3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802e4981261399705263338a355de1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55316f5c584dc3286a974aa478b7b8b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c50fe8efd4943559f5a2f0175667b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bb00832ac93dbbf16b7766bcbc913350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6091466f6bedb3ff97d836e8a29ec2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe8bd230769500aaa4f5fc984ff370352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41606e959c9d7c2cfedeb833fe9fa68a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205ed04b2b35ad355df6dfb05b6a5be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84219f8a987a5eb54aa8f0cebfb66b25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f04edae7806226cd2e7a4a022279d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0217c310efd8f4e3c1223d7c3ee39dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9d193d8d19930078951b467a5b5d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff5424b3db53251aa18e90db3c193c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97a990e20050cb166ac79c8732617a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a71d5d52cd6a937155ae7cf11a36e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dd771ae1804257d52595f08f503e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac913c73492c1174e0b970af1214e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57739e22aaf3b54e4f53cf20d073da12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fb663a43c12337eecbeae6bb146cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342fe0511ecd5f23b98d63120663349366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cce565f7a78555797c7e7f5abe1f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca363a0bf2c40951a77a55a6842a0ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac3cb2055e74565990fb9ea36f82ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cafa780c0c88ca7903d00cb2226db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292e6ee0e5eb21d191caec9bc641514371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659baa27299eb44affb3a2c3b4475e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51370e441ed26d1795751cf8fca872d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa913a12d6352e297e06bac6f20c30be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ded10014751a41a270b5a8ddeac3f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783226d03e11981dda49e8f7b32acec3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ceb9b14b479fba5cae40670660679377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5434d56c8d4583bd4cb7308823bac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae1d295ad9487a23a5432a9a91baaa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d718c6ca0a7b21433a30eaad24a2d5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7dc18e699447f2f3ff72c6263aeac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12973328c714cf727e1966cc69bb539d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f09414da92e3af09323d4225e4be2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8133828a08182e8d7bf822947397c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c97eaf42f3fd1b746ea879d3a9e07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d6b6f57bfe712c954ad2a9580847d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c03b1e0325b3564d437a1d7b531f7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a73b1f99530eeb4f3d0079f917a9d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835bb2912720d613d793fe8f8847392389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365bd108cbd4f4aa7e34913bd8f9986390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5128da40a7046715c347ba060c016391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bb47f4780fbe6a48ea8c2ba3acd55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef0f8642b89c1ab07acfaaf0e11e1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8528d99b066a91a53c1af4dae2cc363394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456f3392cfa2d5e36ea5f4d9da78918395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9c9230a781c53fdd71d0fe79b38f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a3ae6a6cc06983035ea10e5218a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ded95181c7fe84887e9fd31d90ae6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb466da63d5d583c5bacc1d3e16f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92314031e2cb8c4b43bd8d3504994a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6491364fbc515995ca0783ee9069e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3a5d3a6c6fd6775402aebc2bd91b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa1ff8444b95839415fb4f5dea023c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5de6e780a46d45ccd358ff1035f199404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bd9d8d582eaba90d3721491764c8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fd924bdbdc198227742f468046195406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42191cd93c27554c6da924893f9e98f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf838a90208847bd48cbbf55fa399c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d703c420c8d107a284876a51ff91f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889403dcfdb7d58164770c0b22f0d67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a0b4259bee44da51ad6b1cd64faee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed97c3cafa8027096f67d0b7bdd67a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44e1fa5665e2b371542c83ce2e9c47413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a58604daff0e372d5071877934372414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1549608c8c8de2a1edc4f8733beae82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d412ad50ff81500a6faadeef226ee0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9ef1548d9df5e990213c8c2572382417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895a664b1611bb475c2710089f9feb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6700b7936a6656d8a68bd646d06cde419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60099df2a9b72c7dce9b0e42b8ba7f23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34a65a392f6cb09ed851fb6e16a7bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d1b22a9b47e5998004e232a5777a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253549d2d5aaeef9752d3bf0bd62a158423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c35084d73469c4a69d27cf307c266d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd54ed373cdbae24e1a6168d5fe1eaa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21d3581eb441106eaad4ab4b5dc160426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7fd53f217d376bbda9013b3c8c2f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597d973cea76b80b926cb9a0a461df2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59853f2ccdaba0bf98c17bfd6cb23fe6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b43fcb48a96b445ad0524d9da9c39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281ab900f83fab19e541f7cb38f277b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d1b301913d4441b92a0e7da34de6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3caa80ebf1d9d7c6febec1dc1117e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a9a2e5b374f5bcc1ae2f36d99934d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc069bd0ef0944a5c1fbcd5b65ca1e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5343d5370e31e7189882f1b92289f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eeeb40cd28cef757c8cb71457b783437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f788bd4901d5b3dd9b299c8b5e87822438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b0365870a577ab3e12bbb2e27e2ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d873abea704b2b3487e0cbe78657d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d77ac7d4deb3ae268e0faf90a0fde1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a6f16243cb8a6fbf642c6d42efcb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5637b108609bebbe297317c37beb1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0f9c9b967349492b0c7cc0371c630444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1501fdc9269ced28ddd774d266e06e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc498d29ef8d29af551d9ecf59af1acb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b12f7be5506d9109444f5d1d37356447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783085929a7713c8e628d3d4bbe213c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46028664b50ade9d200ae87ac8a19947449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2aa1388a88947cb08283f327c7dcb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7c9098fcfbe5725019032ec9afdde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52710966ab2b8747bb34d688dcd44b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bd1d8c5d168f8fc73a971122d37b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73504998e3fe90fdbce14e2b10aa58c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe330abad7b302acd00fe6fca8a3f449455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fba566a127f6c9ea53d7dcf6b6343456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c68272dfec8e9f64791b737fda60da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10052a0b9e4e10a4ab55d0c9317c4c5b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a86e88a1fa7e9e4c3d174960dd7372459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5c65d8f41eb1373963dc6c017885c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e852c1e73e6ba1439bcbd0a38d60235461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86e907447e1ad164331d78f859009a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29449eaadf9af1d8e5d1e45bd8405006463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea12b3db028236a423e375a4479b97b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f5acfab75c480fda67596f1f2f57c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678439e1cc428e0f10b7bc747817453b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307837466df20330e92a3f09b2befc78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c354aa0a866516dabf1ed60471f64b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a34984624ea64bb90faa921c26cac1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef872254dd0716c280dd26f0e3e294e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec06e430c0e641057fb4862f75631e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c71953b0bba31c275c06ff93529ba2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728de9aea27ee2883da9d86392e7b36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5313f842f24ce698e7b7e9196e7386474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf8a14be250595a65257b356909efe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7917425bdac6b501ffb0309aca2256476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f82ef38594f65f755feb1aa84e63f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc93f90735d8d7adbd558872df8950478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21c2ed7961171d6b7941b3fbb73e18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d46738f91f1f41734c4b16b49589e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023f4e67902a5f238c3c3bb41994298481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a031a6db44563005164399b51ebdbce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba48493d9dfe24278fc62d9d3cc3066483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8199a057d4790c908410976934673c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447001151487b6883fdb8cc3efad95f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df7590abe44cd9b3cc859e208bde11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1972ff7824d430ce6382a8c99690e9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dbc1b1f57c4c8a252ce00978e7cc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c90a25e818ae3e6f85a8d9eedb6cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df350b65e29a240fc340dbf4b71943490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28767aa84c6fb9bc440dad7b6db1f53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd4787e98b16597dd4fa56d3e55f36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62572716a7c391f6961a8100de11a43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505c998ac6c76c8dba2dd8fb87e2220494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411ada89ad9b98c159062a08b44dc8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88fb8a0fb0942c868715209c5b9c02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97ff6ced8c8c282b823b7de19bf229497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9228c089eee4a67b9acab3595426f5e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7711f2fb2702b0c47831dce6b486c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026780b740691fcee7ae61f27e9be4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72047bbe0866bfe023dfc23e5f4441501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3c0793cf111dc9cc5d4b02013c9d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6cb5d656ea6a3247d07b027ead82a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a85f2bad97dd03eba432956ffdb12d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145ff85cde6224df0727a004a979abf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d247cd0713e728891ff941681be59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd98f5e0af92239b24c72f12d2d856d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032af16b033d15ea8193585f0a8bc508508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc9b20ebf9b39cbd5e6bbec806f677509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd0a870235f1f5707f6abc04aa0169510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601dad7e4fefdd131acc99ac560496f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e4581fa1d21e80ec0468f3fd822ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17b58b92d50cfcd31dcd2f1390c7bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b294c983583771fffcae1fd5a5201514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d40b477c9c3d0019b0f211532b7a67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fe57401eae43477423950c9f601e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210295daf56059cc292f6f99067b542517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f4442d120e8c76ca44e7221feb816518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372e36990a5808828b87d39bf3f2f22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b57075c9c7949255b6db11e849a019520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37d76056df8a0d31f056ad5aaa9ebd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe18334a28c16a83a648596518c269522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe7e3f483a043d7671c9c1e9fc0099523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381ac316333db2bf24cf41f2da42386524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3911bb237c74c91f6f0bc9341c9490c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ed7912d3af5c7c04c71ae3c8f22c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c799571c654d51e1e3a06751730f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ed619cf4fa221b75168253463a50f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7ede809f1d81e635b1d76981609a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1578943bc02995f6a24559248549b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229fa0987232ce44157ca844559d3f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107e1a181f5272c461c0e0ac6b62c72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459747064f7f970dce7b29dafc6b84b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4dca9d0d96a2dba63243a1dd20715534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daffd095a33292a6f55f4c0387d4e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476678cf843cda1d414b650e55ed34c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1ca33f66577ffb4e534c74fa08fde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713149132848da460b8f04f0ef4f457538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc97cca18e29521fc548b030bbd198e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5fd9098bd8fbf07d73225fdee3cff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8839e82f3dc9b880179f483a378276541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e758e12419b6cef3863b6de80d12b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa800cde50b983281c402187cac4ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6650468ee574c5f8c2e9f7da9a99b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d4ede83f2e40fa3739f212c3bd054545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d829fa0e5e1b7631ca796dbbbc7a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f14e62881c4242ea83f035b4e86b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf145745992b1d2636c1ffbeab80fc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e3c875be7f86d401385614028bffb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09e63a59f1e58b3fa11d8a218b8dac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10e4b59f6807e0bd28fbfffc5a0898551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aa5fc411936df2010eb52c7a976a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0511de6c6d7b9cb0f8d7978dadd6025553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2c45277e7c368bf1a9e51cfc06ce3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59a74b1c3f1908095bbffd0045fde9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c978f31b5c49e1fa388d644bb50a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3806f436147cc464ce07854e507eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5113f74c976d568fb6cddad06754eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452fad967290dd8ef20f20f2542ea6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22812e584db5531d5d3e51245895d932560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10332bffea2852bd316a630afe71a1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbee613a5efaed67078875d4cab70d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2ce708a1f0566b4578c00d2c40f7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6594c06f41efa5e08adcef24f6c9bce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dcb41a755d5cb25f088a72e53abde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b8bf464d39e2c5c3875d7fdbc8a34566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533f0678bfd00c45c22a328c7cc1782567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933559d6872ec84bb524a3d654b2cd1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4af3fd884c3a32a98fa0934ff857bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf67a782cc04cb2319b2da28df8075a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e93b33c77477f87217469bf4a329fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760bc3d3e25160fc0d6cda0f75fc926572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a913eeefde8cf5025b174f17e41b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e4f1cbe5af18337af3b6f90e9e894574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6311cc2a175c40ed31b9f7d4f33dc8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c388441c0268c12276e528ae775b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd270d5b718f570dc76e23d7176f26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad940fc9aca58b0781838f7d78fd15e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421ce5f1764e0e3ac99b38e7016215b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26d6a2bc5518654227462da826cceb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7934b81041ab12e74e8809e6736adf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac112d7c724b836d58be4a03b3a492582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab649d51e78d526c9419b829ca56ff30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70b4bd7e34733ba9c981c10e4a3349584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd839e3973cc755c7c9193835446e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc6cefee660f2cf52b0fc8bab3e047586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfd56f5529711c9f8bc097f59b6675587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed748a10c7828da118e2986a8796026d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070a594f2a67aa9af8012314c860a5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c24c0b903c9444058b7d8e65b69a64590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a76e7739fdc5c54b23a50090584e0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599b1bcd1cfe9b4d01b7b12de5f62da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70c30bfee967ef30a5581c1bab9fba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00700092756006a0a1ef45db2db732594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bf266b82bbf30928e98a044dbf504595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcaeabbb0bf7696cd46417f0dffbf3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86262fe96dca861d24380a662d80eaf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268588452d43f5d0ccd0fbe553076f8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a67606ff0ade8de6ff7d52757cb56f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd871e7d9027bb69584f06ee33f538600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa0fb441d778355b53396510635233601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf119644eb8616655cfcc0904124b8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb272da6a88e1ef58a80e986173fbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f839f34e4eb0dddab65b6322d2d07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b70fcf6dcefbab10ec12baf5edb02e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc010dcb3267fa0e0e777e3156f61740606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cae92793c0c1dba2ff516b1e5c38a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697d71af90ed12d5605f19a1b8d071608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89b0e6a5633d14c7fb011f866449ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1198ce9229d23ce9a6474edca3bee18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfd17578b13c0ea3368e0a6ac0dd92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ec1fa582ec514b74f113c64ccdc08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317978382f9dda0315e7001f22cf9f13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc435b301aba6b33f3010dbdfbb368614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc996dbfad4c55ccabc86203c39f57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49136a63f5c9c8008f940a95410aa5c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b48027751591a3c4a46eb042d842c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021081054049857fb65667465d318908618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713f2bc6b8fc2f21c4900ec7da4971d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0b5aa45c7ba1571d1964bc08a1a10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30a58eea05c90794c97cccdb76a2ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb795e9c67d93b8268b916d90afe53c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dd6bd868da08e4fa1660f4c36aa64623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bbba8e2545953c6fad56b1b98ce3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f42d417e7800d9f44a98c84c1af8fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416326ea7d33afdbc0596a233633641626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778884583030fa64c147787e7c1de5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25308b8f501a0b66620c2fefd9b889628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe857fe907cc35d988b531f3fa6ca358629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa70495b51df97bd0ffae41e10932c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed9e952f0d156e0ec2aa1e11259171631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23503c123dd51b54cac32fccb51443632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20667cf3dc951df5977533a6e64a66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c43801280d6a9a746049ea90b2172634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da563885cfff58cb4b0e73bd3fc606635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceacf782d061aa802b58edb36b0c61e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a24e552ec13e3116bd6e7db701ac22637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71228e1408282dad4a6d6a8ad63ea1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d1b8631d0061985748c16df9f7d2b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac643c9750f186f29867ce33e718f9d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b26ab7f5878656bb425151396c435b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec633a31a0d889dcea31708d7041c03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cb24a9f3c897f06a9d0f449ac1464643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828e268a35e65d6ae9501269e7b5b64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff194f6042ca8feae049bf3915852f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698770e44d7a0db01446266fb96d24d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7b64c49a0c4e4752763e3a71c5447647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05353321e5f7e5ac4327346c03e8e6fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3008fd61b6b69545b483dcc6e5898c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf979c0b6a939613b27122b829c2113650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ebc3a2e7007258671efb1a63ac973651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6247f3857f0bc281f1a7c80bc800f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9ea1131285cfcdde0577a61603413653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf11d3652f62acab9f199cdfe4a0f03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc10157e902d6ad11bc1f4f4aea78bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee7a51eb12c3e0064019799394fd14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6558a6e7351542553ba91dca625ce7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752040224facf62b7b0eabc599ee130c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f48e079334f093be9042fee6ed833659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd75c1077119d6ebcf593a8253405c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24387f2a8825d7ca4ee0dbe256fcb79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011678457f3e3aadebee5bffe938ad5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb1ac0a3b36f1d254451a57038663c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5502d29e4446a6352d530b085bfa89c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda837812eec07c18cce949b607831ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29031087b8aca9d5c4cbab7b2294a54f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718e02388051fc126be4e557cb4f587667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244970d6557d4dacf79a83d2cd9d5b1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d7bf849adcf28a89c0e0e7e4aa62f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6847a5cd79428ee1d0622435d3872670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fa7d9c11347dc88986513ac42b829671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ef836c192812f09163ec838907dcd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3924c73143864bc0f315d3f9232ae1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d1dac15c06f8c6bc531a9f01b6cc7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609a21edabbce21cb3c23cd659378dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f7f46b2b3a2bf3e9325d028a6d136676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263cf68e231b8aea44b05b33c2bd5eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a23036dcbe64fa07f5205921e225d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee797515a5b86d04b3d4cf540a6b294679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952fd5390545e00ac16211e3b36ffe2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767252500fbad43e5f6acfabdb26d5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94583eb0e16425686b4da90b02d6bbee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00095ac2564324970c0974af3e87c57f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cad75a059f4dc6951fc851e4da44b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccea5fb1a93049a4e7a5644cf81115685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521bb9768378d10d12cde6d2bcb3315686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a1969fb7b1752d88a06f452f59372687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec02e78841d6026448268d36017254688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916a50850f8b851b1c0687e01439036689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965664a5219e62ce9bb98c3de4c8c52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1972b54f8933f258aa38447b88ef0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68b6b7eb788191ce7e8b001485d956692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fa0c7ae30b789d5f9c8d4a5b916dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588eb2f6401449e8b4ee83eb2e53655694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eaf23b86f2b1dbd4a8391841ef867695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be62c5522fb22d75084eba6b938144696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10fb49f2379a2b5a3997bc21d0239f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4edd253714d32caee1d6d0b181637698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad64942bcbcde0afad807aa5277b0cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737ff135af2ac8426c3fc15d1ba7e5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4e566a201df89aeeff1da91aa9929701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00f9fbf0999223743e8f05886d6760702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71341ad346d5b90f2c4d830b84597c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d936d835f9b848e11a2d7039ca1c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66befebabefcf2f2d9faf9572fe3150705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd616144457e9fbbc72be5bcdc4933706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb1068e52632843731ca6befbf1cf8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb8e3c26c63320e6dbe94ab3bda59c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9632d27f9f6a4b4410839396df35ef8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceca7421ba76460ce197f19b541d55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629d4bffee6bac13271d4f65efdd81c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102658bc719ad012ebd8a58d13e2112712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6760645d917a230e40c67f5eba302713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1baafb0a4e67c41eac653dbe93886e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cd68d1608af0b263544154289dee8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ebf3f3de31d9872d61b2cae23f7fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a0f26afd5103aa25cffbfc5a76966717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6a7c26325956d97a9bb23bcd439e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7772e2b43440f1abbf31857f28dd6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b12913733713ad478edbbe4de43889720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754133898b90549f1efd4ec4b9bb974721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf06dac47c0afcedc5b7cddb458dc6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b413d028f58919a5f3545cf993833b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5301fcfe101221c8dc32ecf443d25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866f9bcad6ed5d9ae6d0a6375bb0ceb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e1e88fb8ded3ddd827547eeb063af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fac26b91ddf5e3a7b80a990716e2b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2324b0e4b5a393203a3e1f85a29752e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7003c7f510588902572a9fb74bd78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e24d696daccaeddce467977a77a56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51e1058d554c9ba31450cb6c7402eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f563730a6b71ed8dd3d0d8826cf868732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde119abc808f04bf23a1745a0a8770733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8ce2fb39e0964d1f0a5196a011dbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8ef476af0ac39ec295270b366f1f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420fc3282678b573599880539dd6cb3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5eb839a1883d73a7bbc089ea352ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bccd682ebbb26e651d213125fe488a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30eb2eeb6300e80e9c9bbb125a2ada739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a970c99f4bf681fb3db2fd1926aeb9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ddf3f95965718e781cb96a85c680b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90339f9e8f7cc4c13faad075a7a438742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3705a5d70218596017f30774dea647743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dbd0be13188a42767d6466fdb0d8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b34b3e98642610e45d99b8ff270255745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7e4ff93e984049707972bbf94179a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f5e1e7aab36c617dfb46a2a7d845d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daece9c074762b54d62e4ae14494de4d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807615c943b157ae3ee10a6f83b1b465749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998ee3eb8dfde22020a775c6d0e039a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15be790f5bb39488496eb8172211c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d66881debfbd1913588a9d6c810d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3963f7d49145694dac83b390975ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076a2cb757024e36203886ab935f389754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91562489bb06acbbf62d92c017a047755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed4f4e81c2099d7303dff48be05288756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba244ec6f63cb79c97b5feb3b60df2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9114709ddeacbe2ea667a05972ef9e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dde7cecc479540e235972bb852990759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bfbe71163ee1866b879ab428a59dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad055a1a7552d41bc01de33df289db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b359497a648e2d2758496c87236273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025d1e586b26bb952c10eb7fbb1c42d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532c380d2faa3fe0c58ebfb8e8ac8ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662daf01e52b0ae3b8625ecb34255ed36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6135d5c7266706d7a8c1224b6325cea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aea860ba4473d8fae6d81bfcf818f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bbaf10b64560feb0273fea5628cf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0736f2b701ea157624ec501b862ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12f03b2481ab3f5d44242376a3e37111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0fdae643843eec8ce6a774d8cc7e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80552dfa859b7877f044fe757975c77413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106c4b34e4f9fe89cf015606a5f49aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ce3efc54ad8f2046b4bba2515f01f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c743c5bc2225cd22c9f95d463dfa316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c641caba18221be1b2d19d463a29f2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32df5b88a1f54584f2bd323f92814a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa105e425c6a2f6bfadc2f93f3ea9cf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a85ddb36d7ac6836631d07e229c23520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2be9d9ed9933b8e64f796483bf41f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa145bf7378b04db4a44fd6362b286122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18976f1885ef5c0cb2138605bf41eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc46b05131c59503c09967f2e529a9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb101f3d12090dd56284a5ef1680ca2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc344c165abd35dffe038fadeba8985726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda29083f8521e54041f3f2984953e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7f69521ce27d1039b1172f7308eeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0011c321fb87f7881d6d48c2bd64229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2582aa663273f5da28bf7f0a278923230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24827cd2842467e1f6bb34dec677fe8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8748042436bacde446ce826f02a261d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16325ead304f3fa2c9452d22310f3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94961b8492c712846e09a1a1378d2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d976e6eb879e560a9b2913ad25a56235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d84b9b87f4b9f603eb35efa96ffc3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0635652a95356b4d694e0c51543873f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701527fd9786c72f694c21de9d1dd8eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334dcec5fe792c1a13b223e5570b3fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b6ec78b0d7418e6fd8ccb0f6266f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99322bfaeeaed9df84d78b056126c3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65d6f8ab8a86034309bb833e29d3c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba0a5d7a1129941eb04b283aea82ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd1fd3908c4b244436b4c65573c8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a9967d8b7aaf521b0d424db42f9a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3714f70f8082ecbf9fefc25f6082846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27669d3e1fb815554dd0243833d01a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b320047d0dcf84a6dd8f080fc91f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e0d156c3602728b7293282a8c7bfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1a963aa862f51b63b1ade9f2c871d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cac501ac7e421225df5b1bf64d43451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544f9039765d60f226f03812ffe42b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c7dd9e35da300d329aed8a8c8162d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a511aacf2db7a10141c60ff0161a76354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f09125bbf8dc86c15c999e3953dc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c321bc14a0470bbc98b6752d412f6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e87cac1357a9493e2ee40727bea2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ddddd5c73163abc110f506187bd2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0d4100992871049187b977c765a2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b402e0e9e171e76768d037eab863c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2571b4963f28cfd7a59e072b148ccf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe38bace4b29df4b55c31649935d8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86853674a68f7a61a83b9f124c94a4de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f212bf79ed8c91f36a5e0d56feb226e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da279413bbd8c19988cf08c0ec435c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ec4e88dc4d30a5d5300f5c102ff9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bd92dc28abfd344f91bd33ca6a68567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbc001530f782b74a833de5ad1e0a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094761ea6db3cf83200451d4520401869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4b3a0cd57a99350190248c4255c9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4995479dcd5fd05f3a8377dc0d360b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdbb0bd636ba57288b25bc7a41174c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54356ddd4dd0e000e47776e40713a62373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfdca86ed1fd261951fef45029cbe674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d834c4760dfe891666f77a449ebb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e0daf9b7f9404643177038570ec8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8e36ac5d0fae3bb6261a8e4cf157577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19225a19b449bb0f38d8e153c115a4cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae8edb7e4204bef67de710fcf5eee579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb7e03b75b26250e16c69c525ac0d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e88ddd4b597b86249d9b6ac83783e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bf30f6cbaeb74a6cfb95c256ee07582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df45b7b2e2f942eabffc962781cb10a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748a3e86579521110c7b3ed0ad6590c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7be29cc3fd9bac500875474c952ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98146f4288d026f776e15c461960652086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc223e244bdb77d175064609ad295a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3c31b4999a1539b0ed6185b48989988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfaee61947ac26ae3232ffb0a2354789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342bebc2e3938ad98d0a438848327d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575e21f25285a3b268763b783e8766c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994423364a5b29d6ae5d715de22f056592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fa6a1974e4f6c2fab725e160d25e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32b3e7433ba11f61becfde0ec444bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaa5fc5a3d52c9960c6080345ebfd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d26dbbbc4b31aa8737abedc54d00196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96d244f78703f01ca018bd98eb3a4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5a8376359d4d186598095c39d91d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1de003a834243c56bf2ab17a9bdb0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bfc2dfc18411fbc2d0c71a15da9d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c47fd61eda0f2baa0eeee1821f1c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c99e1a0d17d5ffc9f63829805d58ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341932ffcf1e980c682cb9f66f2d15b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92106878fef4d22cf06b832b79f37fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18461442a54b19dd54a12e04376c9d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5982a2ad21e581c298899e3673148f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f6ee198383b47da6d7cd973786d84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cd85303df6be788120817d7f2ed6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774be917e6f655e8ee9a9069b15bb91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee494dda3733e0268315a3bee8f8937e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b94d25223684f2be5f1064816fa52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce05b891616225ba58a0007b435a56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73435921409c834b4c43a4fd35019d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f680d186a460f867ee8287a385b237b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53834d5e70c17f7b1de7bc25d59fac4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b248302e8a5ce21860d8ac96792a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea6d9353d031ae2a041edcde0e26d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5847ddc118da5d7c25972985cf80b2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cb5be8864b8a9ac2332dbcebda1ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283df3c6136888ac5b2e4478dd79f4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16751880a7b299bde99d19ef4957c8e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75a112708b5ed841f3f2d9a4217726122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c3c59d6538a87b88b98d0d58b8f4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ea2c6b9af5da0cd8094c7c13c6556124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9d598b49edd2714e117f2574dd7f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3d50ec7522bbb21f9b1482103d8aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c35da30ee78453a8b4b3d371989953127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77cf9f23b929294ba6c1eaaf31a330128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702f69cb60720a3bb877d906dde083f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4a9b711162bc0a2af25034edc3784130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74232fe9c8f34cfbd79b483bf5d6a8df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ca836548b76ae2b86701d4dc8fda7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d28ad932f87dddd39a17d232eeac8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70ebe7864ad723004c4373954f8740134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133486e9f94dec0f36c34464a9d3c4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1e85d110883bfb2c5aaa0252cb753136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c393138580c7ce4355ecd82854bfeb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4351a4259a039b9d61ef8dd6db5be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c3d485072cb29088204539e54e947139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcd01578c84b52e0b10ca86850017d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9f3c29c116c152e8a6f4ec03cd996141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdf755f22255fae60a19273537c1ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74325a30bc7e478aab7663086aa6e04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8068f6bd514b4859a7c227cb56074144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef2499ab34ac716dc156bed1906982145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edee044a330d93d59a1ce93170ac83b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac989c2d7429151b259d55ff748c9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd324272efa73a2a97709863c40747148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfd0139d82e1db0f5f6fa410a9d4d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f896c231bd38911e8976b1b88802a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b4a68f25e41f1826e59a3ca5c325f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d548f77980f6ffc1443e53f674aaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4833f2384e184f3c0041e579d82c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2af2e4356c3697e891abb5331ba71c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b24ba207cdf775f3a0dbb0b9e9ebe4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db240d4d2ebb8aa79c08c8621cb6ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccf30e760739e175610ff6097b4235157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8c299cdac3c2ec27f389413eafe54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cfde68e9bd7b54c8033f36a30863d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aea9be246b769206cf94c7ae5c705160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275eb395507e680aa0d6acd447d1fe4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a09e4131ac6a44e3bc9ea069468d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879e2527b0cbf670b521212eddbdcba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299c788beb50d32205582532b6773cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c59103c3b8d79bb25a0eab8d9e475e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10558c99577b72517724a30126384f78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aa5876f9da467b43eb65710a47964167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae23736e774d2a4dc2a47a3ae46012168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecdccf264a76ebe171577962ea1fbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366c50f35933346393781fe996c5786170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f69864fa49e0fc899476de2271054171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351359b71654c3e8a3dc1d26763ea01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd57d5b6935ebfc326a037d4fd6284d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d33c6556078459e2d5475816fbc70b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984242c670c2cfb420b0672f3e199867175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fb71f7fb39e04a7575fb32098c47f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefd2d5eb4ca7e20b0b2deb3a8698ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c07d885644eeef3ebe5d425fd43a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56334bdf4b14dc826b88628f4974a29e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e7ba3e20158e5122eb2495dab625180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795ce767cae4cab5c435beed97cb0ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272b21284e7a8aba2ede7bd9780fa7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daadc3a9b36e63d2075963e8b031647183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745d8f459791c08e226183181026dae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c992236971866326c326f8a2a94214185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4535f6b5daf13785eb03063dcf94c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf61bd864316d59ae67b982ed5e53b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76b38b868ea9ae4625ab6cc20f9bd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6d0ea70ac21fb9066654e3e1fc832189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80819936c78dced58e23d0ffb9b53746190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d8c68fa4c65b17479e05cadafacb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac587fe12ccb2dbd751fc13ab00c39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab779be098fe080b9e12b9977da54f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fc77d951abe6cc976fd3576e759f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eb9ed7519d9cb1254173a5c55ca75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bb579c3657dcb773c1161fa70d856196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfba3d015aad6cec11f0d25d796c92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4630ebfef5a17b9b7cecaa9df698ed5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786ca4969a719191d1dc27cede82b33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3642a3f770bf782464a8f3a078668200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e896afeda103dafb448ab129621f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72e971b71b5adab47e65403c046aac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d4645e11c47d4bd1a3ce297f93578203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d980b6151e3ed1d4da12163c2cbd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eb4246995b549f6012e64bae20f93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d034f2f4d88d7988c09d5119b53fe23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7605af7ad866e327b7c67f16c72af9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3f498c3d5a5d45e939f82b1e4a912208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1fce352c4565d34879d081bee01f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31982f756ebe2185a0e644e9f88b9cdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777fa8c54126afc080b3666c24ffef4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698ef87aa413f4db10b4865c8d568e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc1af26a4794c59d5c5660341a1c35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9923450f674c948b1f014bb9a9fae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089da595891c4e30def548f7ef37de30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bc5f7bf8b95d760d88bac04aaa306216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13baba1f8a7a231cb2c486763df1ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff355af3b206082f72d5b339062f20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7243c639a3781e71fdcbf77fda786219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39098e7256e1cbf813df5f0035aa3cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fc47b0c9324eb5dc827b0312d6aad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79079945113421c358377c0f385d112a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06bfc4d49c4e6f5b274702d2d2130b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767219fdcf3102c87068fb392ba2674224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dc04dde99fac7410d0f5f5b65a39f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c7e5ad651ad49169f7555f41f8363226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1327998f59e710e7de83a22cd3e09e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066479a8c21c3716ec5788cdd6f7ff9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b09cf5f96be42945943743960451c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37a54234eb78492a384e974a74b39b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac261b91483539bf723dfb3d1c6acc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d688240c0bfab1cefd9bb6c8ea77f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c9b7c9b14f5ca4d61864ff0ba958c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a9df5ef6534974b2371da11b43f12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d90adf35bf572e7cdfb8c5a1b245d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf18b996dcae6fbeb0ebf0ba8571de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef19aa0b94412ec4ee15f0ec73d7af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e368cc8581d9692a9f2c92278b9c66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a64407be34c5b9baba4ddd393494d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cad63e5344df5d00f2246252bd34d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c9354ec0708e81f3dac3de8d9a0ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843c16ddca698b2206bbe8cbca2610e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28876b825dd1466af57e59fc6cff002a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dc1dc575383813c446b825e84a923244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7c43e6059c48d55105e053d684bf5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ec27707e378471ce499240697dea7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9308f987e45cf0cdd9727308348dfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52ae27eb1dd3ad6f51fb21319ae3ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ab0abfc0b11610157323e6fb66d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36b2506482913ad6488b8af40bf7d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bde80c5b232d999a31f47a9c97c41b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae9f80fef55592976f4f71f2254f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531ce880571b4fee15c75a8b44046fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8dcce9b1314dd2ac12634047ba62c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb58a1cb23f3d50b59a3ccdcc4761d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508f47397e7321b323f3c1279b6f009256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfaa8ea383e33f2cacadecee6273d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff1572649272a88441f28e22cc8172258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bc94354258ae2ba69a2b6b7463858259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf85bd38e7bc8dfd29b37ee23cd36a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa5dc94cf246f4cea59da40832ffea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44241b504bc212a637d5c59d03c6683e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4960f1e0b3c0f672e6275b80b47bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5743b6462a095f5b77a7e087a2322c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fd803bf964481de4c43b55dc24453265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b608a71d6f3aff4ea79e94cebc1aa26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df505d4f9c7da02d0925f24382d618ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1df74ab74a0ad7edbe3c3e02f1fa4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890394a2be584068f6ff4f8048a3be0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab4bce8a6bb2e4ebaf0b18310ec452270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfa3e94e0f0d50f69881ccd9133c05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33586698c9752c9c2d206b5ea8c81c07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600933b8c4985d20b65208450d8245273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efc246f90028a0ef24da1f712967d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d80920260c2dedf5d7502fe870a790275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632355532f453d483a7d59b0fc69703b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2ba5d2a496d09b6678b4149441d21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451a296b164e07c0d986fbe46b5f297278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eec97620936099d8de76cfff84390279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a59a5edf111986e156ee94f0ebffdf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb6f130fadf75963ace303bc961c3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe9af5edb2f25d57e01651756454f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56bd0bfa13f51ff1d0b25ba72b7c36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4743f4e4e3caae8bc4bb3112838c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d72627844fdca0d54345e9cf598560285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe21e5cf29ad1618186d34db9eb250e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c7f8fa82a49bfa6637df79dee31ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545fd7d5211e225aa8031ea35ea0179288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa7722c2a2d7044948966dc1a2b6cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daa3acad56fff16e893168cd2c5983290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc17477b4501636b8f1c60ab21c2da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc641939fd3eb9cf513d59678c3595292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c615254019d2214dcb694b12767e669293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6d27da15436647c64dbd7c7584aa8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e771dc6ef67e26b2480a8cf5d959d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96f7a8e7ebb51fc3bfcd385c919d65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c9669afe3a9bfd294493dc75afdf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686bf08cd33a9ab5b62874dbced4b3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf9627c37f8d27d6d8fdf9c6571874299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05048f71e9340846119439fca6757e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6bf8160dbca3a2485a338e7932f1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69fd1226f8b7494578d72f9d0d2fce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3339e2c10a5d28e2c5d68ac3b3ba51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebb50bcdf3e700c5ef89b6d15fd856304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e1534a5305e7f23176c1696707b3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85bcb72217220677bf7a89adbd1707306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5658759e7cf99cbc248a4e9f241715e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e346bf255b64a059f01cc99dd54b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d696d10be2a11784b4e4f26edc45e82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896a5b11abebd68a0348c1578b70485310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8d49a8c98dcad161e3a49233130eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9931ade2e691ba6e4f7f4ee6e354c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c893301d31b8f4728c96d707cbb54ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d0b34bd1c34a7506c8c6e65a700ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64032dd424826bec011c8e6099468bdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad417ce1274036697abc9ca285fe6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed6b21238e798e6245329e128a365317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016115ef8ae7294f6219cb33df2d6fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eefde1bdcf529f85b36e3d9f4486c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28906bc4fe812f7e0116137c1488a33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08490adabd0810a68d7d2094f14da581321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10764b53709a0ebcef1b25d14042f37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafb9576878d6e46952aefbd2e6065b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af56dd511c7fc516478c3ef7cbd7266324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504a50f665df87ca26197df478539cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9abcc619b1f4f098d3094f817d3ef6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b479568a190ec3f8000c3e81c40dd9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfd3bf89d3b1bd743a089afab0529b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f269f321424f99523d4e8edc63bada329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29c91bac89af1ad03f6d022c1493ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560a6028be585d6672c0ff5c5d01ae3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a19a546b37fc9b3932ae3dd987cf95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b55e0dec7c93d60a974f18df460a0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ead193bac41d3f294008e3a6a124e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33603671805e8daf151aec726b40de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40db9b819a2a9809c82e9cf0918873336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4abe9ada227ce4b6361250246c504337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294393f49a731aba9a9f6eb06434244e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792741dc341ca4690bb3d130176c710c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0910da14930e8f951a5cb764c4fff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a15b9056699df9807740f5eab59feb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66060d9fa7bf494056a7ff1f5908c6c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b3a2380942edbbd5b5c06ca6371b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36068cc4077d90fe277fca39e11e80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e3dfeb16c83fc6d993b66d8247df5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0957baca38e7e9a594229f26c24fcc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc93f0cd834d955e27b1136d82f7d57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e667967d71cb1c53f365e81d2ec06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324545d1ae74b1eae3a3d413fc7052df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41f832fe98bde37e8e42629782ec14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d48fee74c6d8383d77d4f002fd34ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ed2689116b80491a4aafe2ca7303d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125639a5318da241836779a5cf17c8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d82ca05e6a349c9a06c2b2baa938354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d52cfa2d87ae88bbceda6a347907b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94092df8bb24a5b970721648a009c0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e75c5adb373b82443fdcd80601e28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59ea382d1ccf33ec17d78a3195924a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e787bddc252232df4eb031510dfde359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e82a09991c04e504db3b9ab5dc5a7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a12a917af59e64f0c920865bf6c52d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdb7f26c21a39445fb335dc4b9741e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4608818cbb1e90e645025e05d73c8b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68c9f2c7025f592391de269ec644aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00813dcf389d8025ea2e3326cd9b541f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81ea887bef3659ce0f0ceaa843a488366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3e3352d10c99568f6e39ac495362c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6de35854e6d01c4801125f439089e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d253eed6780519ab866a2b1bb70ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082918facb990c85530e6c71c4471bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422771fc1a42f4176553ca8738068ef4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85b0411dfc942b14ba8bec01350bcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a485582f74ade304c951416dc8dcb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c286792c8d1b76e7e0966f019516072374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5125649de823735acdea485ee43eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024343cc4f13bbcfabfabe2a4c4a1ce1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb32050c47f8e59ca962c8d3a2f3bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c21b3c25298de0ce1d6b961132f157378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ee809edb8cb203919141d88f41107379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7ecae7b41e61380d7329cc253cb8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1462c12a619648776ff9afaf53f52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18410c56838be8b587f493193c5a20d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eef554e22533ce7b1b7aae077d3a79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3f6d37ad9aa7804750028b67b2b49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c85e2e243b83269e578a3283f712b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362279720e5bac16871960c92a718ca8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a2851ca1ce09a62eb6b9a5b8892ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebe49149247457b4f600afe46d90e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c651351f4bd8f77314d2e0d61ec289389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c89471301eaa8627fbe9d59d890c98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594287651a735f830c4ad16edbd3f66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7151e641f9b715ec29051f6df567d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e29579938add65c6e35e3125c68f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6f5c1252d32a19bed78fd97054429394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde0415897b55212fd2c2db2512a3be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3187bddc70c2a22cecf31ddb67a87a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2817c496ba91323f41f09cac74f41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd85679ad9b504a7eb5836e89373c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49984c402ed4603cd85db5dec4b184399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ceb7279a212659540ea8d572cd92c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c06780a826a99e6c7f28c2fc77844401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b837c4475865e88688340e8e5ea017d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98667c54b27a68de468dd562164dbf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72f73f6349c7b6e30321b8455cff11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9a642008e219cf30e83651576fbcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c691654ac7676feed779dfd036c805406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f13afe6416c26f150fc69b5e2b061a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d89ec817476321e610b8d241e4e66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103da96d3268194e8687215bb0bfe175409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf9cde3e4040018b9bcbe1d026b788410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba906ed05e0cdd0bd73c58ef03efbbbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91a5d674ac0316c489a88cba9d448c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e35cfeb76499d9d8eab1ddde3987b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93646986351738c6807c53274424e96c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c85c7f66a176bfb943b7986b942f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd30c4fe231a0186f1fffa7bcad3d08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b732ae528e05d67c181fe8266432d78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdf593b5f8dc9c165094f4fd3c74e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbe01b19ef9a837348418439165717419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45351133a71ee1b1f7975b864e50668b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe87d525a48349d66f7b69d92a858a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9519a4503b313e46ac82516252baf3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2603209341984aa13beea68ca1b57db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85c1a6fad2a6de30821bbef0a0974c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a100963a7f7a34aa650f6e0ce73aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3fbc04e7a23c926aec1810c4b5a0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1007d9f57bf8a376b926ade81882c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bdcecdf3a470b64173b08564132f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f306c9ddd06bdc33d433d458f4b05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89f4f49fb53ce10ebe4e975a4bd86f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72259b9968548f5ba2558dc8340f4103431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3e4ea882bb884a613af474b253642432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4dc38b1bc3531e9b3f51d9eba9bf6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1665091c6a191de363719944d59fda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4d1bc9916d6855c08e65be1a2107e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631ab24a2cd1f6470833061038e0e61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef553c6c5265222839c5bb885a4888437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c169d8466e5be3da2ca58ee7105c7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bf70919704c061b09572ce149ea1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1b881d2db3e17b6ed23fac92d3dfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887cf014c6c31a437717604cbaa1cc6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ed2d281005cb0c85db55692c5f376442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fab8c337a0888e6a653d2068428bff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7792a804093122a8adef8e97f3ad5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc870e6de734efbf8d44b88649e1d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b78dc9c4f6ea6eb6678dc9ebcf8623446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a754abb8bd96f5afd24561a049cb504447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca934ca9f089c2a28c41b09a4ab2a67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0410cd13627aa82b70dd7d40d948d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ae5888a71dd86254a976422e9fa2a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95880250d6e27e707abddc758ce7c77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accd5ad2cb395c2c0f28a2d6546654f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0bbaeba855d4917574d1a516d4287453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7acddce5b28b566afa155bdadd08c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538fbfeb0ec3d55d6d56a676d7d0545455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16783673ccb724f6fffbb38ca008e48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29f0bb02ab36e82c9bd0438144511e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e4bc5065991ee1ebbfd179b58dc47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6345bf517983b1a702ed6961f56da9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68d36553278ff0ddef6017b642355460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acf3c29550861e4d6a406392514076461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb63a004c9729791f26a7ff2e41b88a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40a62eb4f966c0ccb8b30c13fb071c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1369f4fbaeaf471817266ed5fe248e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb7b41c2c4994a70b71adcc0a28c6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780b82046a0ff0230741cf2e30e6768466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5becbb67f98bbacad0546012bcec3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fbd75566044d5984e961725b89903468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982dcb793393d3812c5a71caf784132469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e736185f99100fdcf8b82f515f3e6d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5194a1306a94514703f8356442369471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5d8cdb507cb31908ec0b7742841e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766055fd87e37906ba653f83d85ebcd1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588d3380306516efdbcdebdfb659195474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce5775ac740f5503bdd85c82711e76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e8ebdb31616ed988cf2ed94d8ae46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e877486cfa3573e8a6d8e518ec529477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904bc26727e941e04660e13dec69a0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288319c8a4f48dedcef74ac5fb48086479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197d7b0a6eacdeaae700ae56d4af2cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf759af317afcb774b4d7633d0ff1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302e5cc2be145e6e92106bcc616a099482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994a58b2cdce1c45ee9c6e7995abb6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aefb1f6f521d964b165647b87d2bfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c6a70281ec63bdd0a12e807a36e40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801417d7a07c72acfe083b29adf40db3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf657979581b513ec19e18ea9965ff2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34455c7b4438978b33457df08e018dda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970ccd24095a9460a980c37494a021e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946926042e8e540c8c82af31013dfd1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1948c125c13579faaf107784876798a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bcbd90649395e2b6f9880e9f130f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f93782af5894e5536ab9b82edf876493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1550df9a7e246f2f5236a050458a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a28c9df35ef45f70280b43828b29c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1b9d773331ae4defdeb8b2ce547bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20342191d2283146108affa7a0b226497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1adeeed4a94c996860d844b2fa40ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf672a7279adca77c3d9a4b28b80279d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb95835dbd653e51879c6d004e51871500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec6e71d505e3507e1f55b93dcc1495501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6aec05fd0e80dcf2c90f4b97401bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c8d62aa2bd9bb319b0a731556864d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eef387583f461c96799d4706f65061504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b684a903fbfff8815845fda0f65db6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c847104cf8b388b9ed99575df23810506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e1a26808c5306d83e7a81a9fbf2bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b941c928b191f9c232f226b6f86d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fa653fb13abdeec8afcfbbf9ecaab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be16feef1439ef81b381906834b875510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61e7599763e49b663fd357ad22318d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e2b7f4421f273dcb94132363707d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bc8d206391e2d7bdddb2e9e5f9ae3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1043ef274cd8e1df161ae34cd30651514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab0cc6f2118b709bd66664da44c5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caf49ed2a5a137a110705c91566e08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da2b9005481f85ad1e88c4b97c90f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286abc0a6cd48a0f1bf52b58d1676796518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde926b077bd3e69654d93fb5a6f1d6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f069317d1df563066985864907615be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a63cb76b68b99f4de2a271ea7dd08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c008f4c3d892cfd0682c71605b2522522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12605f9c31768dde09a05bae16c8a0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2514d5d2fc9e5e14b132a468d6709a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9af78b12bfc578c8cfd4ae4c92a2e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b000b23d3d064f1b9191b73e0b7a47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97155cdc558afeb57a65afb0c85080b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b3212c81f3d8a6ba554ca5773041d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c523c97e83784d71c7ba09c0d7401b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771f6ff2a51026117f24573c2d634a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123c92d82ddcc167bee6bbc1644e3aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a0950c54e0f2652e92a3ede329c8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363d6f01099ea570e618d99245944b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fb09aca7d8ad044af70b9d6ae720e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14fb835a6407b49844913201cc1ceb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ba19459eeced681718d32c572a73a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f84a034bfdb74958d99bc4f473121e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dca4bec35eff49577ddc1a8c891cfe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39034c2a2308639bf0aef07c9fdff725539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdddde76b382451f80410673d3c69c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b021774871c3d3a054101e4f004c29b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c5f5682dfd58c2e6eb5462456d1a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed89c7f38e34fea4704052d8e5a8cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c3582b1dcd7103b075fd8eafe4b3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000ecb4302bb6d636d19d8f9cc731e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84b43f1d995067b27a91b8bf0caae5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7272a68d83e9e863560e4f98d3b4f1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dcbeea654e8f023f0d020d3df8c60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac9c6aedea368220ff9f6bf7eda865549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6449a787b420fa7ba1d2430db908591550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a3d795ed74ceafd27a94520da3b70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f82fb6f40260389f4873ad01c7d99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06e1d5dfd6f3b0dfe15ba3139e1a00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089edd819cc93e5ddc8bfcbc37240152554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6564bc2f77514fbf686d9a35d2c3a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133dcccdb05ac33e348b7447f01bd98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349dc714ed569d2b8dd1536a6302ebd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3528beeb0e3ef43d0358439d21965f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12411c6ea2ceed9e4b9ab73937f565e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89a9a745c679fb602ab316d954078a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314f562ac6e496c02308c3ea45ab91f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285362948055d73d20be20bde281c87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59443dcd806b087a5d183af7f5d9d09e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0ce64a85ad8e061f50b4b9aa87708564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e707023ecf6eb801ee205d58b8d00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87380fcdf5bbe175edd69521b862e3cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fefc22f9c7501e24b1a334f832dfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d74e5a335a5bd5a88d5022831d8423568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9754c5e6202fffd25090a983f1745569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c4209e42eb1a41362561556cfa26c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1bcab34fe0ad364f290efbcc99cb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf4e5ce5199d494ffa02cb7c0dc098572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1facc8aa83d8bfbbd1111abfdcab8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cefb23cfd45c1e5643071178cc2d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ee67dc5fccd55bcbee433f7c3ce6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcfc4e8afd022098092c7dc20c2622576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37c8ffa5f09687ed0e2ea6a4fddf60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ede501f48777961e80ea52c684af0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31947b8581fb215de37eea515a1f3cc4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46288c84ec5164bfef247419e75db24580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8550fb6b6757f9b288dd8d68ce7c130581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2067fd4ce46cd3b915a0d5a7e63806582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9360066b5c1cc01f462879a01e00645583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2cd51d378823c3c7e6e301edbcb1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad5545ebbbde224b93b5b1decc1214585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c26fd2fc4f65e32cf2a64940618d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd67cc7a02478c9eb645aceec8aa946587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcda22a066c094cbff095a9d13dfee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6f2e4dd76b6fee3c294df9f8a5040589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dbd03e030208789540eab9f915826590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b19f51c14fc79b51e1b93748ee272591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47caac2ab24adc461d1beae953d76e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391a7b4ae03fab5af62a856aae9c05d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba4657cffc046defa9e544b6e79672594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1bdca1ce4bf04e13b0e9f1c569edb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefe5dbc4d4f67ea1439a417950a7d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35acab7351b3d93394a31934de995c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27861b1d40145a8ffcf4bb7e5354971b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d2b3bba8cfa7c6e16e34391c0259c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a23d5ea41b2f998c68c9b468d3fc82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37637010222c1b53a200f331e2c795c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04101af2efe1568c6fde462d14928b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ede13a6ec818f1d29967f8c3d4369603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50489b4c65cd95cb9f970717ffcee71d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7e85adc5f06357c832d7a4aac2be0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed480a4173ea7c10d40b55f7c59c5f75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdead13811e32205283aa8a493a56b81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e247bdf40d5824182972f8cc8bff25e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6857a77ae2ef3a6b16f0cbeb444399609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608999d149f90d9a84f36a3d3840c23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c1fa59d6f72c4f628e7815fc98025611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d932ba5d5380d3874439924222b5dfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6164d3216d566b7841befdccf0c20d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab6d70cf009895efe84969d9bece85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4308b2846e6938ca68c9692fe4615b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3aab9291c1d8619a179369ced688e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9859d0c28560e0da5fa158243a6959617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2c87e84ba3696df13b382bfc64788618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f7373158961078107dda419fad720619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d573caf1267a9959bea988b7315c64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2c102cb2b5e0b70d306d38b842763621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e807ac92aec254ff421929e517121d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06db8fb9cab1c90ab977d6b1b89e17b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdbcdb1542cdff8eeff14e0b7a7ae0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc6a2b59f3a76e9d2d9e5f7c3b3173625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320442a299a849261792474e36b0d65c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c04cf1c83ee0c68860b8c49046173627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cf370834c90dcbf7dab8e8d17edba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63506053b0b28c3c683b320d32bd015629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec57f8c6be6152b0cf2730cad933ab7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09209b745f90be7f19f7cadd4a0904c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722648fff2fd82323b13914e168d239a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db885edee804ac23fe74c67fdec393633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3ec6ed0afa58ce96eafe98b349435634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a734c11c0245be61138ff59d4bc85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665cc206d384452af2615018feee967636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30547f387c01aa0b8e80da976d4107af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47737f21459072697d2086a9040dd494638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9998a00eec192179d32c6aea6a30618639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac13788ff57340cab6a5d6a134b17c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd737c58f2e6516238d04d69aa67d18a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614997aa543ee236e8e5d79af8ad25b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15b19296d96364416634ebdc960f4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2cd2c15a2ba9822cd62072ab37dd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b631e4b604dda09613871ae2e396547645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdc6da7a933e066e51992f0fe56530646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3141fd3b88a5d3e1bcde0658f6083647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f6525a2f37f50b9ab22bcf041ed92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d9a9bf7e185dae1fd7eb22a1347f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d8b6d8bc5bc1cf629fff6ba0bc834650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7ed26cbdb84377ae619bc15a06d4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e664cd40dfb7272c321d79682b338ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aae2f647b594dce9f761d06d13f40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704791b91c19a6f55230c10c66de181654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa61a49b34e9916b10fda9d8df0cd2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98295b8e571e61b1380b1bafc2b138656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201da028599c6a2c34c106318c754ec1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a67726e3313d187b25d26c77d3cb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b42e8e6add1d08ab57c314a5f3803659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7148c596792d1303efa668eb55fbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ba9c3036a2593232d2b6e5b6476c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce4b3f5aa5f5161fb2a8709d5057d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b707e9ea3d6cc1463583fda55f10861663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c80ddfa123e3be60c2c8aa8f72a4f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d875abf0d9d3d7d6c9635ea8f58d094665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4aaeb81e701a296d91d27a79fd919666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f899e4de39a3f6eede95ec1e9de51eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db3e9ec3c6178f6775592168420c36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb478a27bc8ab541ec1dcd32567d5729669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543eec5742c19c50dbd202433194d584670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70dc427d70bcbef76c114b7e11e2a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd9b4d50c8b25202aaaf981d3f9c1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17ea927fa4ff13b72b9fb809853ea8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426450e7b1dad473ac8ba59b367b55ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf09431531990f12be72de2396553e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f8634eec1eb6b84723af7de94d41a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebdd9d007497f6349456d32e23ff21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a8e22e046d3f45d081769ccfd15e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41a1594c0bd6d1dc863328fae3aca0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a197b5d4a8109ba4ba043950c681c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c06cf07f6864e881af0b0330668abc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61235772e90ecdcba25852471e726723682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecc6804a5efe55e8716c0653a4c67d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927413c21dd48a7aafd5e7d7ddd5ba6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2f24c16cbef40164f681d6e359681685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aef37cfaa70b23dc2cb0328811a401686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ec617161f3aa7bf2aedccb3e54bf0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed311f487a0142ecc9ce353ef8ccbfd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354326621c7abf280a7e266788b970ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b10133ac004c1f0de1faaaa7804414690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5dfc9ab7337b611bf06acef05c984691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e113ec6b9afa14959630b1031e2565692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15dc4a3eb2302abf32a110b4a19bda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a8214d8ea6f26fee977149314b3b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947307a81ef81a7b225877624aa76740695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bae5697756b6ee0aa8de744ac304d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dec6dfb331ff7af6ad9f191369507697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf991a338d583c9816771afb90ee3965698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878746fc679d1738a40d2e9eac59bb68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880739b9000823b1d34d9de1c613ba0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a45c0e30d0da2f3221e6ccf4be0dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f2ff9575abf45ebd5fef2a16257df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba676ce92afe1ab576f605feea781e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49262424b5e8873b5e7a135fd810b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57775074506cad1e80ef087db4baf024705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055cc06bc78e847db7a6ae33479d32c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b7403d2928cc240c2e6f363aa7c38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810005ce7ef178ecd7bd4d395d56bf62708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed9e557eaa3dc520d459ee4288c263709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b36d07774726d7d617f14cf967038710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ebc44ea2e7305a97a84117caeabf0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e873dc92b1f3156fa20136463c633712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97dcd2db13c1ed208589e0ec725bf6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6c80ea2f94df7225c5eba616e3d10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dc2699662d90125ce7eb5d5ad2f6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db04210e2c2af38bf64134f2d4089ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e35660059267e72e6ae3c53461832717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9842590c869694b29a49a86fa8cb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c649a678e6a05e02c6c8cfeb38e40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd05f66c6567ae0e3cbc584e8e91fd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617ab0f6160db7ef9543326e3de1b92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31705b5624e10a21801b392a629207722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb82b70faf30e68d29631dd86394fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641dfa6805ca70f65f51a2f9aec7402724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46694506f8b9f36b74e7ce35559be7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a21131e4f61159ee2c6e7575954372726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d74246cf2537383c6af7b893cb84e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa8d6420bca2669ef61dbb4a559717728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81691a18458ccd9187554ac6a613f89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0353a87b2e98f823a06d7439f3028730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b745305dce5a7ba27a02e908ade46e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d69ee03049b1aa4a9ee0408b8e149732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c45edf6f92a516e01f5d84bd744d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc2048f3606a1955eb83c8a6b71150734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac3606f520ac48d04c2896ab466868735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dc88f7a1c418bb003fd3ffdefbc7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cf2f658840e519e4039f5ff5f4aa8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa02bed316f294b20be72ef32607ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393693a6db7fc2302f2a11feef26ebd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd1c76d63593fbfcf80c6785306ee5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4866550218c6ff7123d3f2639d6c468741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63931911b554522981af6a772ace3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba163b2617276088c9920da8027ca87743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e104ed074bb92dafeec4a05068a73c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3903f592afcb3b989484da6f3799a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311fb7a63c7db9ea979513402fd76f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec01e184e35cf35d76555828e13194a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf32fca0dadb9d261038539d68bcfd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bd16c9daa9519ef77d559efaa5f40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f916c920e733420d73f5d8a47920207750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c5303ade10d42ebf790672033dc24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e915b696eeaf4c25d55403f88583752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8f0e0182b1a12117447c77a87b4ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7bdba8b63ae063029dc83ae2e1806754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405efdd9fbd61965a3d5317594a02461755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcd36e34dafcfebe6eff4eaa2121f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a5ba11f2d7c6fc671ff7bf92c4abb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af50a3f4fd7cecdd12a74c3bfa6cc3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa89a3a958a1422ed8987f05521c0e4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>