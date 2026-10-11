--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf346555413348b6496a1c01846359aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9df43e88cef082086be21aad251302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142c4489fea9bbe81f465a1911badd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45aafa76e757b09cec918c1efc5f614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f5c704cc629b6b62c82f731a3cc7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b477501e5974544a409efcbd2217c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cead05af7563b9702bffd4782d621897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e27998f71700730cdd8be9cd67bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ac8f565318653aa8ae4f176084a7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f170fc2db51f2e87e525f5b3aa40faa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551d5dadb77d0fe8482e7c8f441390311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ece03151c1aae4fe15c34e4554a7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c24db25b1b7b791730dd11c256479d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e736ef01e137fa24c40811f9e241114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412534b2303c741833eba186887f859a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c245ad5edf2d670680d3f4f35d87f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43fc639164026bffb32aee7cf74f2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd338f536bd822a8264aa0bf9f50c9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfa640afaa69eba91cfe864814820c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf493be982818dfeb489756898d884a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa482028f90ca1d415188fa5977bac121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b762b336cf4c0289af85a2d98098c2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1943bac58c2a406e6159a2db9e79df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22576cfbee3595f6a5185714e611534124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8442bc850c4e2918c831e544489a0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b99a4f4c1cd13a23db2213648e51726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49d98f15593c95c22a744c8a3fa24227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854875aeab1140646f1f71ec8c55470f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067f4e351d51395fbab077f7ac1223929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a3dc0c6e1293813d88cfbf8d4498d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056d075f201f24dfc27a0d6a78de34f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fec9e782a7e370ec302b7d2da0e8a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064bd326a1da73fc4b13f686e2c310033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c99a375be2b7d95ebd7fe1af4eddb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaaddb2c8c4187e804c302b89da0a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398dc45df2c0aed5dd4c51e9fab779736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f104871d5607cc5fb465d486fae9cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0a9332b5e1c27b7cca06ca03a5b1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ceb050da2a15c4026e46730ac9af039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a421c03a4a751d1e3492026b8b034040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272845e64c69db8987abe651d618a07b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e6f15a0963d1739cba756066ef38c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7a8d0bcaa76b873dcf0d620ed1f3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea11ecaa165429f902211308c272f9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb7dd0f5b554a1e4c9bc0e7d57928445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38139fa2b5261af0b8f0acc6a83216046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8631aa7e97061b0356411829a209b3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b59cc6cc395de9ca19fbcec92dd3ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c96595fd65239ef83efea44ee4f3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39685571c9c62865148afe6e0a26a24150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2511c37c8dd5f009e10359eea7c6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc73c62fd26be4b1ef0f22beaf89fd452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf7fc523eae3e15bf05adc205ef0bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e45b4c3c0463fc40e1cab8799f29954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196c02e86e9fe4670a9aa3fad1cdb4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa8da7fcbaeac6d30744e6bb7cb72b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ec6c47e2a3b31bc05d50b604a321c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca426892940f81f8896793e1b86368758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5e21f374c341a760572bc5d604f0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b2bbabaf0d1836a713289c065805760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5e92fded5d47edc5598b9fbd966b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b80d13349bc59be4f225f86a7548fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bba0cf53a525d419aed2c00935e16463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a666499b620a71ff9f3b99cd9041b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79af8d82f9a420c582a36ad1496b32c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e069862d39f400a13d583f53cd67966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e76fb72c129fc396e52e1e0f847d3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4b129a99f7f232728c63589cb8d5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193860c3f15311f3d6c8119f546a6f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c95892c49f1fa9f0fdbaf6c609838170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27366fe4725736e79772beaefb5f8c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f3ec7136b1c0a6f1d1127175f384072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29273cff0a1a8ef3b84fc82124745673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6ee8a8d7e1cdeb40da0ee41c9774474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f0fff8686a344aa2e013efbbd946b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb86bd89280621c96e17b35c4c05e4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224309a77e271d1dcbc10aab79bd75477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bec08c6b8f6571ca4a75ee088c7e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90b60149721f21a6e7e5e17673427b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cfff8d6e5ef353bb93262f4b9eb5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acb60d57728d7059fe1dbd4ace680281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67324851560fd262489e437654d6b5f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573cee7d203aaa62abe053ce854196f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d3c15e133bcb7a7a5bc8c6224c23a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83136d169edcaa0db5d056cace5641185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5cc82a7d7af0318837cea7b45167686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd12010b1e1fb0caca4685565123b8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7b14d2d1f322f6fd2248b2d682a4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d0a5313dcdbd87128bc72f21d4f9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc992df8cfa189edc06b32f31c976190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae90dd3cbbc977d4b1da7c3a70722b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b45f5960db3bbcb8933e2122c7ccab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf2d20715c81e87b0825c36cf4d1c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90a7abe72d140fd5d7988fc32786c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b1a534fb65ec0d7e1ebc8bf94527c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9d12a2f3a8150513681b24ca5183896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eac84d88a58e7b050bb804497e710997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f84194b0247840db8eb9738751200e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1d145a973c2bf71d64a8792f92c3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a965d2c53ebd0d46f4a0df8ff972fcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c7671d0665c6fd7a59052b42dce91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f67b9d72ff32f97fea70416ff8f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205d9858f3b4ced8e67a6c0368d3e62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760393cea5adcd9558952ccbac0c4dde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6e058f967b195dac7751a5bc94a10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8332de47dd0486bbc00bd0121c34a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bdc407114b541e441a40105c7d195107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352557af93ac4eb6588271d01d8a92a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cf176456ef7b8d5146808d1f4b6b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42c3ee5e38c506f262c3e90b9a1703110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19e248cd3c68445929b9679927980d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3e32b65bce6a1b8ba481e297194d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c1aeb40851185eb45936ab3917fe7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340b1e95fc617ee84a7c7953464d5e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f1d1d4e45dfee2ef9175af08e680f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119b623ef27c765962b6271c5b586a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2b8cf037c316d850783acfe239b92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0409c142b6b056ebb10191626f61792118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb823e20939752aa07aecec6499ad6a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816239a6be9d911e545352557cfef1fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb015feb7d57559d83409168ad8b1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e00e2631fedeef37f38c84f858648122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd67007e76edd1c8998cfccae9b69f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d69df5345aaac26dbb4e627bdd8e8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed028d77f5ebfc04f3aaeaf147708d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddf3b1402397e7bb8b091c8715241d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567d03c773ac2547332737bfaa00e1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176086d0ec92145d820931efd3897c4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50520ddfba23cb2d3e62c1db5959ddd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd2ec853072a52f103fc2ec5be9c7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89cda33156234b019eb7f1f7f13392131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1ce776a3052655a61c7fdd24208e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b6d79b0d9db309aede4b8039e8597133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aa83fde9771630875c8ef05c66014134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b3d52b0627cd7590366783bfbaab7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c652a07f0e3eaefdd0d5bb1617b06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6c7c82692167f355460b1afc94a6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a997ad574c03a874ae156ed86c07d17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08f4c86ba057966890674257af510c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d0c50c438900f67fbfad479a5cfa9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed0bf475293b9b6d1695bfdec6e8c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475212102f299a34d4131e0f11c89c3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567083653d7f82542055b96c156daf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94db844997feda612bf82fa8c88e188144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bf3a0ebee320363b4332c9b14d47e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd2357ad3311909d0cc164878c903e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6cf828501baae9b779f189c4015df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491be49fc629a5fee824b9069ebc2e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a2ffca3ead6d63fb606d0e2e3ce7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7af173fd8259644bf3b08421be0d66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5f12d1f1563ff0820b8f0c7f40891151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a817272a8efe27bfb6622733ec9dc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f56e1796d9300ed28fee9061634194153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90874c846432e1f590cca240fb9fe9d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08844b03fc5a52debcb22dad143fcde4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515ee90e782073db3de7f6cc5476273156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61971b4a0b2597916c5584b6cf01838a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e392bef3525f14ffc9e1502a1beba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db275e4f9b0bb1409f7eb6255ec060159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dd68ba7c157c8a722c7b5318189ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ad5011f65420bcf3a0919bd9e5279161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f93c1d8ae549f9197a86d35129bee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff8b8ab4d470c155c9c179d096597a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c775f291e260b3500bb6451ee0f3f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d92a776e40cf15ca7dd1893007c3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1309ca261dd7c25cb094736c47702166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012ba8dbb7c43703bdc3dbe4174b559167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42909579e1dadc5524b6c238718efbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed37619ed17dd56132e6e04f4a0f329169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1dafca41ce4c9f3a0ea031f10a2c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa2aaf8c567e69c7c9c1b25341a818171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706b41b9918936b4a1639f994e9c64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b655ec4bc6aa77efc2f838b6d3d90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a05054a3bb77583b398273f4f2e02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12366a909c680c58ae80cc887ffab775175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844fe6f65adfa0c47f3e5fe52f53d9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55ac6bb11761751567b9d272d1c6b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68819c4857777baabe8f0d866904cea8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a46fb4bd5e182535c9c1d9ed2c8e78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a5cedeea75a905651f4bcbaca7c57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b94eac482a068766062a31887cb90e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69154b3847e07c5fe87c62f1309b034182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb541dc9ea64454447432e777590e606183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f21913373b09c72a7a119c87d774c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1fa8f15ec894a788b83ef0abc42e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957613fd97e7766db92bf304833f6330186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e87ac9b60283eb726ae3576a2e254187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec68eb16077e0c2044bba65896d839188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393359513c9c2826c18ae445d544b73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6165b3e8cbb4fd3215e793c9099b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4267be8529fa05fa6d96fac13746d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680024de64ce550a59d39ade3e387c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af22ee61562ed674f5f2106d5e4203193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda02591f2a9cf580e59c73d7299d48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cf1a5ae2f929f9a0e69b2f26c7f5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ccf5b9778faf729d4274263ee3396196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0c4567b0a29971efce12fd6db2ce6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788eee64bd1a74d7f45cd97cf2f4db3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1cf26c21eac9e754264783fb6d354199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508f8541186e839fd2102b591c5fde7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768002c671a2a005fe5c783b15f559c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbd4cee5ae81d7a2bcc9db9d126da7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f3f1f537bf0480d50da82b2452b39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20159a978d61b48aa4a93632b38ce8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241db41e4ebccd296607741305aedc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a99a615003be59985508df377ca59e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e64630b4572d1d93336b7661fecb7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69830edb4fbe3902e358c4dbbd48816c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc09de79e946dd77c6c3976df366d3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb9709b9a2a2a0dee705795577bcfa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d14eb49f51d20ec6275131b5d9e1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6c1cb5f5b8956bd58b3e0840eb86d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f55035aaf8ba3926a4d3db4a14947213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17367b0ef82503608fcd49aa73c4e86d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b7e0ee9ed78b89f4a0aae8a700b9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce2097fb93113a66ff41929a84b944216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5a293a815dd337dc1d043c4dd360d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ed1e513ef65b56992f2363c137b67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7004328d76588e7149621eac97ab65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00881e789befd656873ee88dbd84123a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647c3ba60f513c74ba75cdf268a792e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b33c7c61ef5ba16778c4ff21ce5fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1cd7bc895b6f8499bf7dc7a4a04c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d362f846d83b20faa09ec905395f407224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b989949b83a4c5941b4903003b50cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ff3a2e028ec125222d53599ec4771226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6c84d1b15223841a3ffdeb9f70f9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621d6d64c84f5f8f7f058e0747c23ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50457b099296d1e6c0f9facb9ba61e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cf98c930f6ff8c024c53715578ded230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61ad3d556c80f902414d214e8f84b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623fdd7a901c1102a30316cb07becc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5408f76cb90096fa662dc0bb8726971233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de91d0231e9ad033cd322441f3e8dc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8697000ae0a3a95170613a3633398235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290272ac1012ddf3982303608002d22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a95a8793468f440d7d14afc71d88b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaa937eddc909c46b5d2346980432b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf95c0cd454d89d771570d0aa5a0180239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85140d6de3d321574b0f368a00690f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6799c41526f615bcbce771d88ce08ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7abde49fff1e81a6230b3d93a3296242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d020d6a3c53b2b79c3f962d0ce092a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d9ba8c1ab5e6939be49d611133d57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876f2a862c205b004dd90693e4b190a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c079c8e4be0df96d2858b1ea8a1c20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4133ddbbfb4c7690c4d65a0bffe4a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e63042f8ca7e85f171955ff1629fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a975d3a733afb80134293dc65dec4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99bfe622bf8c50257e0cec563b9563250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0729b029f0495cf52d395112a06f4f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094673351aa0bd28d713bc1537fe386252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fef104fa545b1b6dde15830335d4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1858c394445b760411bbdd4dd2ad56e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9eb14c1adb85c7af864af671e5661255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d65e9e0ec3f5312019eb24f905b827256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afad04bd2db769c0d62267161347b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb95528b69a681e16e3e9c8639aa25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976329f35b48c4ba781a8aad13177ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2058cdd8a736150c82c3e2f843ea5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9582ee390b8acf6bf9c30e987fa4732261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21a628fa22354f417b628a93fcb8fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3ec2fd2652535ee09afcc8d49ecc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb452d3afa8095d5b402ca86e7c53f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c532dfc9cb8a549ce060325810dea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec9cc4974fcb3139daa796d7197e69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7664cbc3707256aa99c3f22b05ead267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33257daef55fdcabe0bf7c58a587e00e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe459771213ea4bea025319fe026b25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b32ce0447cdd48d77327f5b0a1fdda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1d8fd89ec082807a5c39fe94c6bc1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37a2b2770526c42d13188b4bf927b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f475110b4ac8fbd6384146037e61ce8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96af9b8c31b0b47d4ceddefecdff92d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0162333ef23ecb63f05c79f61814fbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5fcdda005ce27942b31cbd82d6b3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3508cdede7668f1d3909fd53f13b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c74de415e69c02019ef599bd7b47cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf0744be6bb254cded311e13c05d61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e888b025496670870cf8f261aebdfe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdb4fa81ac3f08dca6332ae9bc51de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0270d967b09815f26061ce4dddfef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713eee2f18cebd3948404b088ee99d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b285cb61735eeaad1eba6be3c1c4023284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d69ef013b30d0ca1437fc38930440285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fdaae00decadc25533699a3dc23c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7fabb7ac5b12ab6a12424d82fcdd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92435f0cd9d0f9c0a35b8a9dcd090ca6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ef2641bc9bfd012c966e9f50e6da4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbd11e9c79e71f816195284479dc19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d963d0cba8785093c09bfdb491fbadd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae683401115c6894dcd918252615ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390b112b152eca0c1d50bd0b137c78f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0944fba36c79d218100681775e821294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39d0936d4555716cdfd4d68b797fab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7baee8c7eca0622c996f3722c165ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd60d06125e216c8667cf5e5f550682297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b5dd520b6c9db1143cc7c1f2a6053298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aac2716a7360265b3302b41bdfd9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb9a64f10b4e9df1a405ef60aa2585300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00676069028531d7dd539581c75f77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b60165526375d6058dfb3d57d34aaf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8dff8a506fe821df3cc75a8941f11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c4a3b4cf7f3c0b704ecfe28e9c446304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c3117d75e3a95a634fbb0c991b466305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aedf7acffad8ac5965fd14cc005c24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06c01ae288ef4675df97c14479de0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8421c624828288fbc31d4bb868f2a21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff5e430e23b357bf96bb28f71c116e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb433ab57fcf1fb9c85609cbcc860069310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b61c2de6f134a754f806cd00188d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc11d31ebb8feeb534b5c7f1b7df1c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30a0fb8b36863f6505028c21116798313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcb41324283da93942d75e10dda413314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788842ca13833193dc1a7e06d4ef196315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363abe7d0fe7a88054b3bc3a0cd8942316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5108644906c5e223c55b8380130a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a717761f614d08f434ee40d3197e34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ec12026b9bc22317105921164b54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcde0edc207f53d592d571dd15fa243320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f38e66abba299910ddb7c8feb1998321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861f61a2fb0cf73b5c7c7de57d84664322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79f6c95e9e51382ecbb103e951cdbb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db71c41469a23742f4b7e307cdfb49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416eac14e02da094f77704250ea19b4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395abf0f20f7a364d66c772bdc9417e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c951d5dfd3e0386dd29a45fe50f87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09200c9c7ff07715d0aed536aeabe90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4744f142c834b46f4b09837c10b77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4005a62bd83fbc33747544f8dbfe630330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675c3ae42d70f9ee2e35ab72660c2f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65ac5532967b8d663c50d94b8b5f0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626daa87781b7343fb4d1e8fc1ce732333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f042f092394a93e91aaf39ce98285334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d9802dea9f41dc14555bdc5d1824d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308e8f7864cd4550a0c071ddef76d8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62561d812953c9cd9fb34ba9cce3c96b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019775f5a6b9de26af8d7b30010d75a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264c263a2b8bc851fab0eb308ab6e6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffafa5cd8bb3ae34ef43d4f32aa9c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007005659c2820d4c9177b61848f66ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97e3bd87874bb19be4c730c202c9b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a1fbfa6c0505e66f70a0e236b270a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34366661bf2a2de68edccb647698d8cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15d31da93590c5e2462f9c2f05b17f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f47096eb9850ca95212359e4c7d69c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb00b1edec90f3e3b43cb9f287b8d01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678d223b909b9dcf820573b0fac30f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e1cd4a0bcb853fcfea3fbfddbd974349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755b7c3f2e7e39eb620f19e429c05aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e3976f93fb41574748e9ab38c7d0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6c248ecf1a8bd8962aede68fe9893352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937bcae5a53470a3fa1ae5381f4c345353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba52dd5e205b78b32f2429a74e6edba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d655717d504667e3a2ced496f87ba77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a30848d9c1eee8c942e09e6622cd7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a9122ba33707815584aa52be2bf39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a08577df5ca949660be3e037d0a0b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a75f1ad612e0d6c49cefa83f1b3740359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e4eaa62823fe87426a633baedf059360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a86fdcf9bc27e4df327bd2712f15d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b7f54e01ce2c278a2f3859ca5a4ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201f21ddf83b173be5ac9d9188646d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98cd9482e9c11ba3ff1997cad1e4f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82108605243dc672bc09d5670ab39f05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa30be629565d4790882a5bce21a71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad803af312e54cb86306e868f00efe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f035e7452f7d67843258a80c2e5bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd5da030f6edf37c108f4ba5b42207369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4950fad405087fd5a74713cf29c7ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212849a87cef2bbc34d0ece41b1c74c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890c3a3dca7e5e2f12a1f5f619b1d38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86b55e31bbfca329be94764404ee70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6a9a564c00db886d2c0788cc7bf03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c3a40c2d51f12a65568ebbca50a17375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7135b392a287be264da657f6c2c4824376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcd0d6511322e4914e64ce55ae5e77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48cb02341ca98484bf1992818cedd5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b7cf98f5a5cf3b0f52b42c2a4978f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e82ad57966f46b33c7961d1983ee0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b549c2ff5860d208936f2552157f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97693ac1f8ae5da0002eec32fe413250382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32064776789a6913c4d4ecdc1ce91f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525c8bcf9c8a948b83c25f977402f2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803b5a12bf939c8ba1164b6a915cc62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b62334f8094dfbd2d1aaca83498fce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca58b31c437126c0cc7374d0fec68ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49473f59f3f31ea1384d662f3a3b738a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86bd4fe18af50d9c99276d55e639bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f642d49c6d9210adf36613ca07b869390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f726a4e92404f3839923538eea4e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51097a10cc474f9b22c7595784e51b4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c4f5c6d9a327cc180035665d9aeb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a2fe30d9f4df7590c3a244d0b9c46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd98cf30ee86098635c746af3fb24e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d04aed2e8eb1e812954812f5f63f70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88f259a8f6960b8f20ea01e337c92e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa72f903f310c57d9147271e57a9b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc4b7f81a526c23b15e0b93865ca54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e608308be2659434305fb85de5742400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab285afea66d33b7764f835db614f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da034e4a29bc472269795b6a39ed1b6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c1c5fe6327a64b8e077fa7e4f58f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc338a36118bdd4125bdf22286b1acf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825505a04c323dbe680fdbdbe1b8865405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2898e3adfdf91c60a512cdb0ce87d51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720b7b448435a5b58fa1a32aa37e7d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f0c663b6655951b2d649d1bfa27aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889273580402be77e57ed638f234427409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9501fc6f1bf51dcc3aa503daf80783410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d00905efb8e0eaf6e89b82f7444b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c74e7720fa4b58c88fe73d20505494412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa95e66ec194b007f1b82c4d6faba20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b2ef20208e8968bb75761e8c31b86414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733578b1a75bf4e1ff8df67bd4f30c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8da1265a72193bf5d48f33dcd1f5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d897df8f8e4d554770a20c3d41d60e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7c256092d174561255318a062cfaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b7c7692563e45a52b07755a5f1434419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a7a1b23837246eeb04a2ed75695cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a8ce8b9730e860d24f09052f1a101421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baeffa3ad6ac6b08548d579a04345b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92506394dd6837035b08a73a57ce8e47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0092e159d2b50054201957f8019aa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b274048a51ee293088b8e31e9b10458425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959be1de9984e04c1ea1816f81ab786426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77156670a89575f2eb044e5e943cc755427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babcac9d4fb3e160f508f9e99eb85cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31640cee960071a3e0b056b1d1ea298f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1892dde1fa598d84e192c855dd8ee9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc13373868294ca5f7c7e1ab7cb0c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcac26b6986b5327c7a900c0b1b7d6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dc0bd7da6b7f30e830bde59f87df0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db57de9f9b5a76ae4b9f6dcf70ff222434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fdc1ddb730f2de8446efb8e7ee2a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d834f2d15d2a95c70e372db2b2dd9b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90de1362359e017b8068c9c45871f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33320ac789f9eed25bc5e6352944637438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e5bdd9a66ff3e7378898c185c0b61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6fb39004816c3df8a32ac6c1510d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8670de47413b990a149a9e0515595441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bee69ab852e7e3b35dd8bd4a283fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b90f09fe1b3b893624094d678c0e96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80662104ca996a19567f6c78c3cd833444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc44b76d6accbd1ab2ab8d4cc118b0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31857413085b31741b136ad272fbcd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d28ca739ce00689aca6683857fb46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481e5472b434c29305be3a028afaf25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce776dbd5312a5390bd9b01f7988c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1b7850371568c3d9cb387995e0155450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c472591bf183058994c1cd8a16352451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef81121d4b49725ce135a8f5e053b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4c63484f21e823c63ee64f4597005453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32ce7a6dbcb63ca3ab7d8a515549b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fa41f718aa2ea384bc5a014772b92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589f75ffe3f5b1456b57922c802e73d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0691f283513bd5fd9fe7d66f462f54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f9a078a5cea67499672d28d2ddd63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335b5b2aa46409d755c14c06ef49dea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4979ffbbf38873c8702496ef98ee0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c8135eb46b2db7b182c16337d5bce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b9e81f8ce1dbf059b29a5462617ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78350c3792c911996a4498e05f13d55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56984f707eb0b39a6e96ecc5c1868e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f8f094d1f22c4ffc7699fe7760cb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887bafc5089e5a01d2e6dada3685ed2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b05d94ff1f37b6c50ef5690dcb6bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e17c213d4d3423177efd5d2f79447468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ce9b7a005b4a3871cf67787eac9ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43ec58ce26739ef1b18228b2c22824470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8645dbff597e9dfbe1837186c226cd8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe3032d12eaa4c78776b1ab8891f9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f04f44f6cc7850e0c79209dab6bfc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a15a5f31449ba3986728e4b33f003474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace716d5b3303eb98e8fa27d6a8db34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d2fb8231548d7e70523f4ff01601b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772ff4f25384472e3331c9b799b0569477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7d98bec1ae6e7c6f255b99241812d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221f2b280ecbd62dd84983d169a34bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5ce3f23ce63044c9de6c0c3400644480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6925aa7e036a2a9a22ac9f7a7fbb9f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040f702198208884e8cb8f1b01aed70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c29ec49e4583d14f4fad51622c983483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe7ac427f0bd8092b68e87d030587a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08021515aa783240f88bd7a4d2cd9e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213ac793bef090b097b11df4bf8e0f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecaa7af91efcb049ead3db4e1b3bce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601997bfa64388baf5fd98853a1f28b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18f0186d422c56bbce93bdbd61805b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaac380686d6a32e1a413794e1c83a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadaca724923ceecd0b560f64b77900491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e715d20abaf3abbf6d20fc516465dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce728c16c73f8532f66a1137216919c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48371c648bb02fcaf1c7ec52fae0a9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13156a5b32de87a3c3d320ea68c244a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa300d39a8dd89965b3bbee297c613496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a2ad4aff2c857354b58dc907002ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaeec8164bccbc7bda195d18985d43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941fbe4911626110c7c4c9531643c68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf88fb27f42aae8a15fe2a05cfab8a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecb28dfeef85a08723725123a1e1cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98d95823b247fd988db29cebd47cb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b17816d0d310e6e26db90499e757df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764c38647d90fcf4ebcbeeb8e5ed4cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5ca20a0f97da173bd9a61052f0478505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f03b4829619c32594691298133c623506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3a8b1dd8d45f99ed1e8ee17796a0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be6db8a9cbcced63f3f49a869ae5e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62edf201fc0767710e71b479b9df1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de46ba35b750930ac722146abfcd35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bdc3f6207b821876dc5f27a93daa3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8dd2641588331f145c2c69b98d841512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2482ba9b4888b57424f1d20692a24b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32099a62929d6d9d2eabc8d3729125df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fc213389cc4d1fcc0169f84eae6e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0c1b8399253d1d6ac97af212d7b2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512886a3b7b7b392cb572a1083ed427517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72725d2a72d7c7601d8343c2d849fde5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d98ba7d8aedc079e828d22a6bbe38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825f08547376ad8f11f827995b45306520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a6086ddd690a90c31468559c74995521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f336028162f6fbd53a49897d23326522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63372cd0978797a0965dd40457d8efe5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a85fba8766f96e92be29ab843f3de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa4f5e761882549de28f7f00b6dca9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e8c12e8eec8a1b0882f3697530221526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaafcda22510e7d64645df9f8101cc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b72e2a4870933a9a795f84febd692a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd10a3dffbe9c78f73be41f31eebaf6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34f1ee51d4853bf3ea4a9c64e75063530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d5d0208daa7c78c523ee65b1b84c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b1e2a36410f99bf32c2cc3a485c3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e7511a5a387a134a17add28fc8415533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d37f142634b21163b4e85eda045e47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3513403ffbb5832616bf849eb6c55d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe983391c96c8704648d90174eb415536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e2cbaaa4bd151c657724e71e10f4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f7e4cff901fe79ce5b7d9b33b3fb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e37bfd2d5a0bda9288536284dc2915539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2954ff19e75cf1db36b6990c846f09f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ebf716fa0c11e810e17c40f1df3de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe85f4cbce9ae7be3d19501947c92c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669032b1bd3fd05952c16562de1e6cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb7607f70b5c0e4175ea783c3234f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e1da6f07d5c141106f6dd376d0ca9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c5004cd03cbe0edd6a0181a3125a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80afc1d3b6d32e0e582c7f2843fa4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f01c07e30e872a7b26ec985c3b1d86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e2e785b6e184a18e22cbe1220265e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1bc0fa20f87b2fb1df8f7e50c7009550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b9391b5ee0a81c28afb024858ea52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbb0403780680ce7a6b186341b269b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fd5f73200c225f05fa160eafcf21d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dd541d67ecd74c79049e5afada6f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd09f7d3b6c7d61beece46db74f5c15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f5c922e5908e3bad502e2f208578f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dfe6eec6b59d5e02913384f739552557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb38b3d5b5614e950e3ec586502f89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234122b945572e78e42f433f930202e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9474e140bb518a7484dc10f68905ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548feae57c39249e37b899c26b65aeba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67218509b9c62269fd1c920d3a221afc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd32bb0d43b9f69a133bdafff1c7eaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ad2d62ca98a9ef77045a67a2bea84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1020c2ac4104604579e7debf70a55b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded885ed7b76004ce9ebda625b66d71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca4f04500f0652eb952eef1a42cd2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2986026bc3a7f7819495ec086c8930568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf9441079141718967d45038fe92da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934355d9414a42b92a58267ea58e700d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714a619aed2d27e12b9c83345dd699e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690862b3b9c8e29e2cd522dcc7ddd0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e057fb59dad258c6514225cfafcc0d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a549aeb083b19db975a9befcb57041574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04de6689bd5d3ed7f7e2aa9336a0a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6944578b3b7a3217c8aaeb23b591c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2975a3bc3beeababdf70930d72108577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df99a58371c8eca6d79cfe19ad0662578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acb3f1c2a21ce9d6b011666f18a0aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd9870561fbc214563cd6a742b7345580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d7975ded13a686930e2976c601369581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0782bbcffbc72c52fb1a5247ef3f32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465eff6b0195d4b7e0ef4b7ace18604583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12114c2219afaf341069043e009a67f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13481b362fa9ce17ce25f5a3d20b16df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555192b01f4ec96db88d6cd75f3ba42f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250317d244f04957127e713a03c06588587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ef414ff3ee9216563eea8b66f4d68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b014c03c88a1eccc20ee63c37d0e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdefc4b3771bfecc31839115532eb29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa252ac58c5c678ae447328917a5065591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b14206dcbc9394c9b41c126dba5d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0edd7752810826cd8600be071016f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e068aca1be1fdd0c5368a3ac0a6df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc74b4b818331626a2746204d0fb7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4804713818e552939d59d7b89207018596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b4129633e25e08ff138fce0bc21b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d1a49362b39e05697f563d5c95e3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e616dc3a4c766fdcfa9b88f1014f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce48a889182f169cf55c8e1feda6828600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38ae49a6f71602bee34376a6933011601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6057af85184e815d663ea1637e86619602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c57981bd45bb58b5df43451338649603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74db2b5c980cdea0474e6deb182b52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9339125cefa3a45051b9fb3ac065960605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdaf99086245576b9fdf156bfc3596606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2587b2a9f8e7aaeeef93048df5524607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800ac78f5742534df5f85e29ba3ec57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfcbeb0815d4546e008ef6f478ad87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472616d42300bf5a3bf66a31e24a703f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5a561b699ad4650d2b7e598151bf1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50786b4770fd97115072d4f333e473612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12504c1aad7a72ca4f08c516eda729613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3872be995b95ffb60945eba09b7e021614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1971fdda0b538856cc48628226419615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bed62c8a3f70a628a0b8c1789902f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77373bde720b88ea0b22e2f959fc66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987f8c2f85ae73d8167c5294b1ff7d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f5c00939758356a8bad5ebda8c7ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248df6efe20fab81f09d67f73ac0d8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe511e43b1d32d1cbfb14546dceeee49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac8a7b64a44838d956ef9ac2e90428622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def80e0e0790802c26fdc9856e93a14f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0529ba54e57a902245ce9021c8c298624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79288993f454752899792265e7455de5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23b255b9c158bbb5aca69b33f5c2fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c51364e6207a36ba97e98b620aae4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea094c68e07f3f2a4caf4321742e4b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634e2a1a5ab28f67c6e10b253e0df4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91a92f721c7170b2e9ac9afb59315f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757513ade7be72466bd860b0dbfba7c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c9283ba285764645a59abe36843ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b92687b8aaceade6ed92cb7dbc487633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88ae30fbccc27516826a88ffea3bcd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39443b98cde227c4e874562899d7c5d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b99213054783ef86098eee0c5a8be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc35fd66e30cc06e7b3ff182af8649637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c74d7d55991e04be668e9dc0bd4cbb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2514b80f71510eaa11750eb2515aec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152762e4093e9e6a7d197e8d6d330ff3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500add21464cb95813416f36e7f5a78c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b392149cb14017ee886ea20f241cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9874e540a628ab79f35d8b8174d0e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96fc66400770a8ddd26a258d0420fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba891a368b89590cc471029ba4a8fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ad4447033cfcfca7c0b9c2ab63111646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574a20ca3da77cc485a2e5c2a4c9a44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba726640860e07af3af1942604f526648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73195bc63006a7476024141a9829b09d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7a887a4d7ba4cf4b7e692ecc6be4c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0b29eec08712eaee608f31bf35c6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e632f0083bd97de9d8ebc4ee4b750652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bd123860cb635061a9040853a718f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f233ab62a29fd6a3ae09647a85a82b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a4f272b29b83316aa406da36a62bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eee3f6bc5c65e4296458dd761cf57656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99cd13e535d93b3b3a63479e8d74cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ddc75d5173da6c2d4dd36c7e9f9bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7954d82e678358cbd8dc24d27cbee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56873fb27566529489483cae37ed7a8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842dfe659e3f66693156f6798828e9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add57943a14b479e745b4ba875a4bc18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0756358bcf262888841848a20e47e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77970ae2c623b7a01c4c0bd619eadeab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757daa8ad14f7f2b5bca7ba120e5a29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fced9cf0f9b3a36b15fee20f5fb757666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afa3d39ea5b5676977b4492cf92852667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732eb0c8ea330b0d5f48427b6a939e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c7998750b15c00fb4ed9a58be0a07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bca24ab57a3cf42967ac6b8b40a49670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bd82873f4ebc22882507892845cae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c5690cb6879eefa4bd4706d5c9f80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ad128e4b4e99f2d8b3758ce2236df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013d34bdbc925b746827eccb4afe25d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9c3eb6cdc13018d48ed434ca09ce2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24457e6da43de3abcc82b78f860918e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7480cbf3cd9e5849df79b732070e4c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce9842fbdf9ffadf1e88fe0f8f7c2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61b9c8e95b9fcaa63c44013d648a8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81893fffdda0ef575665c7f2f95342680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c097ddacd3bd208760c9e91acd3e4ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e481c4b6b9761149221a6b7f5162d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62ccb1ab8e5b2ca6c41472f11ee9df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fb3818eb6ae59d96e34629c069186684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e264c0fc23c329a1beb04cd4824ea46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50089ed484a9be2c6a1d1044955cb9bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e2e1862e8cfc02abffc9f1eaf06c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a6216675ab42726b2d3f6e1b88559688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ef0ea5c7e67b4d1238628f8c579fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98781ad246e9c52bab8c26a6c3bd1550690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f0416be68bacf6b21fc0db5665d87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473d9381e28f4bf8a0b77dce9b9dae5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3c036f0b0fa33faff852758debdfb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c973e6664a4b86bd5f76201ad68cb0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a984895bc5dae57fe97bcc34cf8fe4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4586abd3854fc6642d1101c7cdf3544696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4df40a0b0f54cf1ac6971f56082a7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d278f83bdaa533802bcf70170af699a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b6c051933f3337627af200673b436699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c272b68871fea7fbf353cf9e6c14bd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4540fb89310b7807533262d961704eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a183cfaab262ded574a834b541766a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f685569588bf83ac12436d21b50ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08d94deecb6b433e6f144744631c2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ff8d26eaf411f8fdb29e126e93bf6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22138c8639fad8ddf0cd190a49d0197706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699da97debd269b8314ee92c894cbdd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02b6d795add55c2d098afbe0dc00c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae8df6706768a87d9b5e6103f0c9bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10afad0a567bc561794cab86921c9a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187129ac1ccb6163822cb9609e9705bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc353908ddedf8bd914ad4d4871f8a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab3f2dbf1aea8d3dbdb06c2390513d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa9b9541bd647800af0204a500072d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73369aabf2fc0a31a21f0e12debb8a8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e3a4296cbd467c7c64a0315ce5bdf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18393ce863d7e06dca4f4781a32176d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010063bbe08dee2bb1f354def0550251718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72c7bc7443e21e35c7dd47c5a73fc7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424dde23ddeec1a433723b3a825048c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198b903b65e1adc288e4d28ab35be00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e3bfb42ede0ddcb3a800cbed068f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a31107315ef53edebb0c79ace13eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61002e1f1098e2da462d1d8420e24e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a36d781e5fef3b1afc35944a5486e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf4592cb778e840b4cae669a8a1217726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c24996e9324e274ac0d7bb9188d42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ffcc30ae5174f545e4cbc120417ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b3029f99a772b6c05bf9131899221729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc002fe631c448d370f7628f6e40ba73730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e303cf27b63c56e51730d0812b08731731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143221fc3a4007fb83defb64a74698d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ed827fd968623de2eb0873a0af3d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc6acc84124eb6b1cb1450344eb80b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eb809ddfe3129ce15daa754f264a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed611e1b6e8d9b170599f0b9eaa956fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fbf2774463171070f81de82b5f1eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34c97ce3c2c69bc32f2242b3ca26d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16e48e44e388169e96af204d420623739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b112b5c903e767a64b836a0559ee6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eabc03ed650e1ee1bdbf643707ea32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71000655544205f1199525b04f867d97742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a7a60dfe69ff4b87bb73855d3b774743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9fde7916ec6941ca46c844ccf0a03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c75cf8da588da9c90627d0c6fe604745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f09296de78e925cc9a2097bf12d50d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06704b43257d4773c3df0615cd843bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4755776898357c231532412c639840748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88ca1650651848a919d09db778ee65749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a9236fed5d821620cdc9fb5ab3618750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02df29cf1d4900750fc2665a8d8df1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0b9949c5d11bd248e08b4c17a76f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d1a752c78da695a7280cda203350b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667beeb452fb27ebdf18932a67dd055754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aca8395c571166260cfb0ef6014858755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2d0ef479cbe1d96a328c040fe62d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2019a61a1c60e332e60ac5c306a9cd3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37018d53435f0037c165ca2895a4ee4c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc65e258857ef7e6fb6bfbf5096da69759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2a808535b3f6cf5c7c74b55ca512a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556998c0d8d590c43f3b923953804c2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b62cf702e2ca35f2e4f16c0b02b9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a973272b1b57c421e2318cd92f30d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc93fca6ddfd8dda31735b2f8a94285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dacb46a3b2760afb75411b6d09b2f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a81dd30919562cdaa005b9c658525b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032da9d35f9f791160a5d6ce668c3938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311251df3e75cc7addf243077ad0e3859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbdfeff5954a2c77b2634fc577a78410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c94d264029974842e5fceb7d1ff5b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521917a941b6593462436e107e33589212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e133e83805a478e6635ce02e92efc113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb28ac283f6b4013c9739e0bb9861a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc005688aa6eb36d0ea2f4983079461315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c049717af31a38d6c6629b69191230e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0699e00c6a08a5316217aa85c9b79b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dce94dd3c8837f139cc5160e90e63618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccaf6e4d859a7221938f8b137d791619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702639a88d26f78c542cb7b02a79574e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7e13e8783fbfae64e8b4c2e7f4dcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc79e679d44c40ff289f9c1c5f8510622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf916d23a9200a16677707bf59a2d7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a3c0c974c7f6993a95acb1a64910424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7341a72d936410e71da4223e918093525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a10c1d2b09eb92df1f4a08137b090226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacd672bf68643a122a565b8f31975927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdff9c6a57749d3327b4ebf20932e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489d40071323c8f5ee4eb5d952d861929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b5b8dcda13e786d3e11177c50abe730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad450dbe2471792c0c4b262f323c2daf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0567b22fd92a3a95cff488bae59f40b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a93976f2f5327f07b4416dde5a783233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be945426014b6269552678b9dfa38f3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d082a094f9cd2a2ccc9294073f1b19735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4f0cbfc199e567a78cb45345189c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfa2746e568afe02fba37ca55ed60337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0282ea723472674de6b6267599ed33438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94672e3b576212f67326b8822b04d5b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4700194b5abdf7028fde4b8ce3316b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386395772d9164ff2d163d199ee1a64141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e5207d4e426ebc58be8513782b3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16111afc8784e4da3fa53abc67960fb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3dc48961cc09d46554831b734a6b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f1bafcb81612fdea8d812acdc0f8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c87079ca0a426098070dc786b6306f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4487eca92e3ba1395aa6e90ad42fd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a959818064cbf41c8252ffecbef3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5707c611b0e6355f87f01cd3c24fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826b15d108b3d614d95a8470f4d18b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432484dea11c0647d76789e8998b623951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc24d33e0fc7b1bc3dd7f757be686b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8294d7f936ba0d2ee57d950658aa053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1170e85e4cf59331869df6db80bb8cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06597a7357ef7f6977d49b6050294a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9f2c02d7106696940400959517c4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f13c802c526fe2828b7a2ed343b2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bca83417e6e09ef7c2b54e53c018a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105f634ca60cb0edb05130110fdecad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadc3a9857eb8c3c105b31cc091126a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563e5286a9411daf7b1eeb00089565c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd106fe3b8c9314af3599c4461820ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585cf67eddfb59ac10a2b0edb8187e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3021bf08fa238b5c8802ddf12909164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c87fbbcfe26b205462620793d710f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640acc3870d11398e06dbdae93f6eb6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed611519bc84dacc353e1a2cf58502767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eccb8c93509d752f0a021082076c5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acf3efe1d87412f0e1b7cfab629a3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c4145ada9c2c1057f2305bdadd91b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04f6cd4541ddcf3e3e197f792888db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846135c6e00ea6861a9e0564ea1a25f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015c3b75562d9e2eb57e89c7197b22773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eeea49f5417f98e7c0daba629047774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95e11a1de73dddeda320fab567f74e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404fa56b5abd055ba2d4c8cb89420fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b78dea333469aaeaa2f3bfb6cf738577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3b77f607bfe185de8e5826164905b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1665227d31f73dcf686efedbf72b8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67f4878da59de60d1edd8621bb94580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30be2c0b84baaf8c25262d6829e3ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff8b5f9704b2de9383e52eb4411db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c374b09941e2178b2f331fb9af67183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd5d942655d88b5c982594557b6bb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4025fccc6bfe9beb0ad21fb61bf89c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce584a7ddb482417700cc55521d5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf746fc99939cdb79f11840ea38229587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51a87db5f4f39c9d0c4144f04041fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964062fe02f5d24168fd9182d65fcab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34d773066ddb64dae493c015f687a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cadfdb38fabb38df4f6b90dd48a4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406f73c1d0ce892fa4a54c43cb9bc5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017eed9acd724e22209ebf7c6e3528293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad91a14db0f466fc1722314f1ffa53494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcb7de8ef36f8365fd25832cab36d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7884356a601ae6f6308fbb1be33e24396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5d2dcdef669b6c1062bacb6da523a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345877798968ade67fe30af8ed44e6b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74e6a46bf39624e0614249c69e99a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd014fc5836237e35904e27df14871100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7c649c14e7754adbff7ba7705ac2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8a9903b61f659e7862c965e756aa7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f01433e60b7ab5c3cbe5b5f494f67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3af36463a600cf7ca8b7696d763374104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32971741f18b653b905710c90a8a14ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53563bb657f36ad31d288614f65145f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a32a067faeb7384383b6e16e985d41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2625e2af40b0386d0ebc9b7aacb037108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e751d37a999bf27821c8853a6802aaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce3b9377c75475c5f443f18c12cde5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca664c9868e38854256ce77a236dc48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164bfb4c39ad31cd9893284ff4386a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed82eff1b24c1d3d283644890ae4eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622a55ce7d96613dc62ac27df69ce0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2e26f2a26984d02da51a05232e31f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27789e5823a3b34560f13292a621f115116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf1984cb5a155adf329509f0adc3a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb46ba6f879b0cfc0ca4a67e90fe9ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f71d187411147fa7cd4cce711ca0ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29768183fc3500169cb70080a000cf21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29cfa74f321e972ee44ac99bbeff73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c70b0f961e0fe54dec0dfc96d3c35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28d2de84aa3f6e5dcd037122e25d26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7415395a47e2422957e25ed8c2088ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601547b441a49806a1063993c8202acb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69ef388cd1d2c949a08f3b5a2684da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977b749f69424c8ad71bfc2c8ff2a55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63b8eec6f444219ff2e8c8fa65fd79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a0ee7f574f30593075735259fc63f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed405ceb3103d3a8ad4fa71f9897f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057985691cf8a3e4bb686edc48a0f87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c0f2cc62ada67b6b2143b19777291132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b6cda00c5b957b0bf4c3dc9b8e87d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2ac59e22d36cb296ea9bd8d77a3e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c10f5fc2cdceaaedad4a70b3ca5b96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281646a8905c90916ce50437535c092136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d3a163fd947444f56fb68980854f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba317e612cd7e4c12bd5bd54ef9084e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a026a9451c55edde40a5c1ca48dec8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57aa2b1e1a184a81ff182d303a6c43e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103388e9684d1208c1f694c890f98f3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444078c7f5ea61d8ee2a658c91d3bf2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d37469da288a9a5c20df1ddd1fffe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453debf9ef5e31d81541ce51c2cb68f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ea9802ccbf78e7ce7082419951cf7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b65cc12b736cb0977a3c682a7bbf2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34e9b01e6642ab4c65b70ce7fda002147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a930f0461521cc8376655e9600be2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef328fbdd42c6b5946f1d30d0f67b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3c1a7f2d0547c4880e49233d497e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b77daa5e5721753044bf86883844ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007de537e0995b032806366f0cf8432152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405010a4b8cadbb51818157b80ab1ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96252456483555a334e705301b6c3edd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb40555e743225d92b67cf6d96e2ffc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c190b58b6cb5d52dd9939ccf6541e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ab4cbfe10a663c5c89f4f3aed51c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc76a81f7c989fa8aad649b2189c193158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052071652af5a4c5a52e95e18912a09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4f9917e73baad941f391e492d9d44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6845b480061a3ef65d50b910a48ff3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc2172b470de1f8df7bdedfab8ed2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fccca927efd10aa595cc60c8b524a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec276fafa8c5b5be4907ae8fc58315e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d46f445fa3f791c8920081e103d0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee420fcfc002a535ba20db5c94953021166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511102f3e7d9fc91da88dff7a3d51a66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27080be3357a4be151228e63d7dc3c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d71a06530b0656201ee79971aa2c4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3cf3f17cb0c27152f8d1a265cbbe8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaac85c674d488a1243cf8e9aa1bf4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953b3bb512b64ebb104a0e3ca20718a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c95c5827186c34062e76c7023b6fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27bc298e0b27797dbe46f6e4d3f0f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f86074cb1b77131bef24a007a7c44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ba6521b64ab049fa58e64d0dc191c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eee1810ebcd5f471bb8feb5e1644dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feeb700430fb9c94251a025dbc1f20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafe65451ea3d8a76889e28c9fe64d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ed16af126f3c6eacc5bdb0db0dcaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ed519dc2b8053e035bf041cb8a1e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22447a543cf0f1b0757b3146a3975d2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb240be188de982d685f2b3f963862183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558194ad07fc62e75e2eb2794f40ac76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946b512c2106572cce2f0e92ed45ae9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62685cf964aa2c24189fb9112e4be67d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe557bbbbfa529036a0fb6ef2347897187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa9497b94c8720d4eb559aad0e3621188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852be5d29ac72471a9fa0f365859f01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76688a68a122de037e10fef5ec53845a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a4a79b2d17ea5ccf3abb753ad4fb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd511927e1b5e8d9a49a7b6b43f1714192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41c584eb570bcfd84e5bf3754ecbde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e07d2ae07e9602802ae36563f0365194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25463e147d31371836ec654e007a53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acbdc59ab5755c5de005678e9e8503196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cbc84990934dcc598c8e0fe7ddc53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b3c0ce36118008d67291bb93a700d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82167949b7ae63738f01d4809c6f56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0643c5dd0ee8e28e1a71efc0477e6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b3556ef9ee6b64b7bb0c81b659075201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dce49534d2171045748310540dc2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02585ade31127fe063176a176bfa0799203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f291798aecb0b1c45cbdc54b715639204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa903458626550f06c235420094f1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fe7df4d389ad50d6cd4c5e72bd1f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff5abf50a8e5d56b539752c196208a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51635cb1154d81ccd38ee4ad23b4dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc52eb69acec997578d3e87b501abb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3cfcde41db7c5c5c98f1ce4f076af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e1f09583bef141e3179a062ee75a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3647e5c5b5f6baadc10d9193880455212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef357a6663257770dfaf33fea097a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c6ce6365376d4e3a0fdbf9b3c01c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e2087a2b2c944841d1a9cd5001f2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679cf673c7eb98c8bec2a9bee07cd49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd5fe0910d52f1906f9c6213f909cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b6fa8ef0f0656a6111f8472b5bcab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e38cb600faa4749e9eeea4888c6b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde506de20452c155eedeeb92ff3dc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c5f49360009e272cf04ac48164039221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a459cf90a07e4814e33e002b6f64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf197742b8524e4550feebba5465fab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef20feea5f8a346231dd4a83fd35d2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadf3888689b7a0e0ec98f2d46540ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f088efc5d9e0294d56618a28abf4f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9946764d18f1b452841cebec7b3bce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ec6462813716c73a9ce78e8105512228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef545ee6c37d0cf6108bc5bcf30c72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b99e9c3e42c284a24ed26c38fd521b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2b6017c5bf40310ba21f1062556d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e112d36039acb3e3a7abe7a49f3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476608db35c0e8d1fb62c0a37a8b4d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63525ea1ed62a673d5eacff88f7e2eed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe41a8b6e674e9daaac7c18b9ae06c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90e4f226c541e6e4b27dd47d53401a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb54a0b74b8db50d7ba03ea51abc0e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46831c1d8d67b7295ac87303aa208d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a009751915ccca708fdd3ebafa3a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad0f3a3bba642575ff5bfcbd5e6dba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10124508ebc69bf0692db8da69c396b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75d553eb01307d817348f35f231bfc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701374b82f08ca0d1bfa7a4b3e87a45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333d288d04458bcee4ede67b796c0a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559260f4a069ada8c36cdc1b19d8213245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f27ddcf85f437d217a4dae47bdd000246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f39432db95e6dccb9bfb8f91aa786247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f741305fb9a6eb6e8e312deddf3ffb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7b6b0c6bd8b2a8fb484d4860d2567249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f621ed099d99e6930c8f66fba7fb27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e8ace135f552774651ed227ef4c57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dfe5afb3905dab2e194086a291ced252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a923002318fafe9631f11d7f6606bd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd216fa71dbb1b852b0979fe2c3d05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb28de280d65c91af0a23d38b69e8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d5767c14404c8a270ce418943fcf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d4eaeff6fe0c7ec19423cbd065d57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf0b29f441eaf1208020e586bc4532258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0492f0c458aaede100bf8dcddeb6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a20f888c1a333cf2f7e4adcd27cae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aeeb4f79825d4b71b35bfe0cdbdc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c1e462a29161bad21b496ae78f885262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfd66ad3a714ca07673ad2f7db8f94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8d06424d2832d839b1092f7025e1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce5efa05d3c74cbb343e9d3bd6897e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c227f4f665095724995f9747ad8dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d0ddc65f6c7ea5aefe5b93ce871a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9cd23b1de6a286bc9d2c8f6066bf0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84ea20a12c8cee7ae7bde9ce66f2d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77e0960bbecc0b6f364731061eb740270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c98d4f5da2fbe28e677204006c39e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bf7d12d336bc41b9dd69bf22cc3d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27864c329a4cdc01d937ef3b18b47423273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7cfb224513bdaf9068de89ebc26db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f2f695bb6b4a3b10ffbfa2c0bfc15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc68ef25ef54705ed18d85cd6f5906276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c0185aa84a0f4e0db7de4c8b679d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9fa1770d20479838588604d9c14b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778aa5e5cc96974defec762a75066a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e05efa2710679c74eaa08748867dc0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dc458c4a46455b174b81cd0182111281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37d49740887360bc73ba10ee1fdad9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c353e910a4d4e4099f8f75bf6eda27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cb823c0df4405a2c52e97a61044b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448af65e45b5ef772c35e5ebae8e23a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b1dcba26d6c3192f1207a2ac8833a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f93c6359fdca74397a3f90968fdb6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf81804f739995686152e7182840f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d727e4a8a490bd821bb8803086741289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cf63578965ea84df99915ce919faf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9277f2a3656420059628b5914a1062291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa97f7efb4fdd4949790482c67e0221292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd08fe1fc9dc3fc15c689dbc914ed4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f951338e855522a501e910d816b031294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f4aaec6c91c87d1b4455c87ed1794295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717de186b2284287f522314bedf1d7a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c6d8d9697728390c5d3ede2c0f24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc13db28353f1b16cdcd6129374393298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e339586a06b408c469b4a9c36209b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ac5913984821712bba2d17891d5b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195bf65b9476649fc7fbf1cc2c20b32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182512d20800195113be2aca8b003ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627f4dd2330a6e9028dda41a4a88f68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138f755930f2918e313bc6a2557f106304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acbf5ec0417bcdf2a5685dda0172fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37493f7ccf8337b45208afc1fdefb9e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da7f4a5a09ca4872696048500e5f1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5f58764e67adb95865a9bdc289911308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352ffbccc383d7799a6e0c0647ca135309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e49d5623ccfe483dc26397d2d072f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f2d8d8da61136fe2b2b3b82c81c15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ac16900ee2129c0516aed1a5cf850312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86635e6323258d451038e4439703db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac09650cfd0038a6628e4ce3210eb67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e83858a6e61cc112ddd646afa513a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2e0d0581b93cc15f9cd4d43472a86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a80949f1df7bdea5ada7291df63b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c26c773947f1494ef52b25a866d6ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6e51c7b2e1fc138731729602c2166319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aba8e1ff83f4d001f524bb74f8ab64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585bac2c5dd90c9ca09a3a4900dc701321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c6c3bb4c88974784b966820a967f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ba17a2de0e0f9a816520477d13f71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef5cc6ece39c06b56bdb767e322414324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dfeafa8ffbec3bdb2aca53b3802fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfb897d61ed30d3e5dac8194cf3aa3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735411d7c8999be3a02fcf8c97e1c3a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c922573aec62859e5ca98c26eb6aa8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273de77138bec6c426c3bafc607ce4e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bea349e60fa7c5229451271a9a3e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bb5f4a8afc08620da0ad0c454a07e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9885ff3bc9461f018a8bec3fecd1de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aae94130f67705dbfd55d9d653e48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26d1dc672131b08f3b1318a8a95efe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47de0e4b16d62c0e484fbcb41be20b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b5ea1b879371f881641b1769b7ad9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef27647955dd91b04dafac862927222337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefada2fe8c6174cb356c6dfc8e92362338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13ab6a2f34b8ce62bfd2970c056c91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dffff1a501763002eee465b1d81a11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80027eaaa1e75103ce5c0d16a106a1eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4a3e23510b6ef17d18ba2a00aa8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e8a84bc3687607ca1607c839b44f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e290786895c2c87e85974c766edca3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad27d2c7de0041b657a6ac602eb828345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b66ecb0c8d9efce6f5d7c168d6a33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0672351ba8e7fa6f5157eb3ff77909347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ff975df91089e483f5e9c42afb5f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd87890497b853abbf70856330c0521349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8f95dc0266510f0e193d97213afa4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78ff70a44e35513a97589015838ab4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c66bbd1c341663c762e64ad31d7e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d49ad1a0345c6610a2a2de14f4918353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9455897ce0f1161dcdcdc74d09aa7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98de76c1abecaa88a7f7019a1db96f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b5a978807310207b5e1452c1f0c95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04e79dc60230e9882d6a96b8daeaab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8b8baf9906b855634b9f03402fac4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ad9e8a48979be40a998c7b2389f86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327b5fffbbd8692025398f59701b7e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a510fae124086fd8a094b267fa75b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4834d547d17368d3ade69e06e75e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135be7391a29bb8bbc3960f8f91eadce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20641af72903553f085b4b73a82d357c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dc6df4901dfcd903dd998193ac208365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1c030832ab867792c8ff3006ea1dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b7a1d35097099f01737a75260e2e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786e3ec2714aed35e2d80670dd68e52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a59f5e24dd878828ca845e006a49a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c468c81277d3141b171d6ed2ff868370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d2e7af3768080f7bdcce3244dfeb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c3837468c1975cd210b52d5c6a86a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90809e5ade03e19342243a0bf76caa75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c9a127d03e0d3a0b35fde1682505374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e8786e4eeb0e05c05093e2f941e58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802e520cc800e705a89122477ff9626376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f861d0b1a2aadfd405483ef728cc7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778c0c58255f11d22a8a507c837377378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cfe6c4e7aaba6636cdac3af3efee8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef420c0c68f349228d24d6060518168380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceca157c0fadf10d433097bdd361fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92568d2836ae3c6fba3c15f989e8cdc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85405034019d218edccba078b5ea30e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06262b7736313944937b009ab9216da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b6300d3d425ae17ecf3486ada5343385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc96d597af06376a596c0970028d15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405e7adbe994d57d6b655e11a0c9648387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca184f9eb63d4e0c13788b3bc2063d73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad111987cc29be953c2c8ce5f4ef7593389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168bcc2e26eaa47e6a9c0dac46e7ef1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042419d8ea43ed89db52bfbd284ef36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf659a30aeee72b1e50a60cd47bbd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc9c5ed5059f9b96fed5e3ed2eb27c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf11ae947e433ad667300e650ced2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a30be39c3b64439956d0a99649ba88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee34dd405b7474aeefce30b4b528c4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e59f616ca8732f8f6529bbf49dc51a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680b330efcaf7eac920523d6c339942398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9fe32da3d443f24b3283a059a4e93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c308158fd1512794ef20b6fe78b9b99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe4abc99a51b96aa2e9dd62f4f604c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a435bfef379adfa00a5be59322001402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7aef5c993d08a8d89c3dac1b628bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdb18db1a61efdeff00be785a3e2e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f18612847a235f7b749a1f0484956405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92301a9f828b896730b7a47fe606c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefcd5fee1bdeaae5ce7b4642d99cb3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa200d4ee3fea9196070ade34428406408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7d95e24129b7d1f64a31e4b6fbd2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c40d74868bcc254eee311b4d843e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0698cfe21755eb77a2f095b971ad1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad4b374c23ebe7dfdd8a74d6d34488412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d0bdec7340830fb9e626f29e0aeaa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11ea1e2930c5d5eed93786ed5d66be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636576d33dcad4946f8a1f8f22ccd42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396dd1b93889f8fba939d6b40ba6b12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9458cd476e97fbe8cd06e81aa5aaef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b782b701e93240c84524e012fc9887418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7573ed5c1ad6fcf51d658b37983175f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911c54bc41d02eb2d161b45b1641cf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88792a2ed367519e79d88a449cccae4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc42a446227c59edb0bd3190dc2c32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcb11f6bd5c838a4a642befa22b0c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226d0e6fec87082548cf7b7b0c3119d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5e8c457d93ab9b50929b9a9f46393425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbce291ca0e1eb6c09335e51b1c6b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcad9bb4726f520560827d2b6362f60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231e2b7dd0a2ae7139080ea666afac1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6930b0fc64d6e9d8567598daa5cf9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ead4df8b456e524b1f93d685ef9e33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c2d1a09dbf3825d2af081614a30ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9326245ff3f6a772e4481e519d8dbe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb144eb7fd005d5ba67c31c7e736b5ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af85c8895aa6ec89d6b8b29c52d8db3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a747b8da38bc8ba47885e7df76d5b73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0324d29dd54d8f9dc0bf511a85da7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa0e86a811ed3d751f3e94b5aa6d5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad29252308a96c2841982fa902f4ceb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0d08dc45977aaa3ffae16389cb93d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd3e86a4aa2b61dfe168c3d1791f02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1b3e8922412417f718aa5ca243c8e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb40269fb816cc9a0587f57ee5bf498442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb8baa5c49b4b21b57a3792df548d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2c25cdac30e55c7ba03461f587afe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f9fd201934c19d49ab0e5fdf65018445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8e8a0691d42dc84dc52ad8cc234ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6821f5322b729053d60726001316ab8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522ca4448c31ad33fc41c8df00e1efc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cc36e250fee4ea000ad9d67c02c11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1ddeeb44c958d67ecc4c81b633a58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5b60d01324c4a048aa350847c5087451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cf36fd2bd45795b012fb5061d00e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7928c8c850c4100f5d09541c6444e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ec10c8568217fc16dde1e5c98b0bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5a97c5e799a9fa6e75b387ab341a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba9e9010ef0641d74d5786856e4768456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0226ddc8f44a97a3b2a64740362b95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f260fb50cd9eb7bb5152a332a890d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f617a030a6111d7a87f8f3a587122ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30efb8f21aa833f3ec786be7950861460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86db1549ea42b07456e212821589b1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b207462eec5dac356945d25e2a89941462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bcfa1b24ef714cc4674bd0c1dc72c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823a7f6afcf20c66f7a2fddfbac47f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b28139f50486456edf5b926cb62d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2074994bfe07dc656161146f99cdc1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbb635a715f50f67e67b04213f73b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911aef777f2aad5767a7fc4839db727468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0f63f2d4f98497b15a11fb0a79fea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5a25e9017318fc908d59ceece653b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30718b69b3991c60e5a2cf1450dc6745471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cdeb590800a04c28eb9d00fc27d8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85e50ff2e550282914d7bed16c89c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9de238db4a09ac4c5fe3d148b3c9b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375acb72d1aa1828d30bbe8f96f3652475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5435e6787b91f6f6c076f807fc6fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e399a64733bf6ef77733529f8c2288477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e27d7a3f02f1cffe4893825820cd6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b484e8fb53ed7e206f430d267b77cc7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87755598d975a3e5d43177a3e71142480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8be517b1770d5d6966a4e2cf5560e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dafdd6c1dd7bb88fac98b7c29dba7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dba48d2125eda9b894283ed189237483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772ec165b536178d97f0d82714e47e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ed62273b3d92f4bd1254adac04b3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4513af4cd1728222a00645669dd87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec715ad05f1edba69d566e47ec4f365487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124f1f6ec621f17da3763763afc5bbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c502923bd4aa6d8c20489da21f3a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8f51c850c5319631f3c59253779c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b6ac2c8b1193add827e8fc92e3c99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368bcfc12eeb7416c813d2bbf2120ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d34cfba28e2115a3bcd06b1375190d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13892fd5520d0f0d892b3f06619ead39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff20d6d0be61e89fe8b5ae1b4ab92e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85122e4af5166db41650d73a4a5617d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f49f93a0193fccba7e673bc70ab9a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b3bda648b545c9e4195be3a4742d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31036913d29b8bb671a5c2c10d81d000499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e72009889f2b7fc7b9f4aa2669cdb5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630a72bd9fa40ac11046a75afb1bc43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7694a77f29b0581a09f4702055b7159502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfa78e6354f6ddfb92ad3b8024049a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c75b3c891e62d5e5ef34bff40cc64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f7190fe58131bac044e698ddc32f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d7c281f07eb1b432f6b320688bf58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dab14add81939af46b90e70d1959fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c687cd693c2ac8b04b91e8e7cbfce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f17d182c9ea69473efa4023bf4835509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c372e73b6c35e433f3b9f95dc69d5fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf374a850e808c0ce2792465b1332af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59676603bff14c36be1f4f1d8fb5cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7b8e4bcb8881956bdb04d9b446d7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003769070ec04d72daf40e043cf69b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859ae9487d115f4d8159de564dfc8a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76822f532398034c92b5d137753c0db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77e865d735fa9979684a71d128a9e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184c62be06e9a7eba091c3fe805f7d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c07ebfc23b3d160de5e238864a7cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de202d52cd80826bd6080e9685c990520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae84536773dc8b8b6ae6532182c926521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f654e074e39f8e64580442aea8ace92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c68ab8f456f0968d18ac72a29f739523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e3a203375b4975b7186968f399dfc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce915739aa8fb286183319bec380eac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e743267aef58b3a1d427b30ff5308de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c62499f54387c65f3b43c8a2d3df86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd32ef8d69fa3580f1f6ab031644e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cddcba4755dc5466cb3b45d1135ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea01ab727c326163003b90ef2c5aef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090a3a3fc5d83cc16cea5d0d4b4f867531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e6e87475330bc96648cd5c220910b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9f1701a5cfe1d8f60837176d65ee0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16b587e8ada73d5302a887dc518ded534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d81a1c2ad23acce0a7c9319efdab0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f511027445b49399373d8a6d862ccc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f91f7b60efa602dec2856de19aee83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920bc638c040f6963bc53aead6a2a16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd7787bebf0154fadf78a8d7ad1ca1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5a447e95c62b9297cc9eb4ba08b70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6336baf443cfdfc7bfec8c2f0370fa6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec360605177ce84e9d0a36567cc8918542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0888cb59c002e8360e27c27646b1c9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dff8cc5c7a1bc8fba305433f067ac3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5b5c9fc78fcf5c7d5e9aa512a3cdc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4f21a4bfdceafa6aee3ddc141e6a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa41a992b379bdad77aed3b90e531b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a714daa799f4c3229bfd1ca6597fd2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0438023266381042843fe0b1b0d840549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ab89ebee88445bfc9afe8155d6d04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3f8f9ba2486effe0c8e201d4bda4d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa4c85089fa30099e6b996bdcb8e0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40023354c1e93b938dc81fefcc9e7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47588822d036351287a01a2409d783ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44bbc48a9996d485b5fec0522dba0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0bf3e7b23292ad10dbbe43635e537556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb576fd9cfaad83b550b8a6322dae933557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84bafae6e4ec2a5a9a0be418c5b0b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203e17a613398bcd00da7e8be403588559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1794f57b5c21932af81cd558df633560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e906448a59ff964e241fdcaba306f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef886e1f183b9c165b1429bf6faecc9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aeda381ed10c6e995dba8d96cd7e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883326390a7ec6384401ddb81ca08874564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475f3b2e9d816d5219e80963dc65a23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f9d3535c472b97351d0700e986a3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d328585a3826f9e4dcc953b849cd329567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab88f6c94361cb1a0a4217449c6596a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88841bec18ad5c1076a9c5ce6dee7e90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78017e8ce1a68cf0a3c616186d667508570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ceb64e9c806c587b362dda8d17da0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceb78dc1d8c184f0a7fa05d9735ec0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cce28c33fc4af6e4805f566f82725b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73b4c667043e3beaf23817ae939ebb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86869294234278f5bdf5f6a5075d9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996d334e7c61546b08d6458dd2352f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ba41ff1ca28cc36003cbd59154427577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c29e51f3aa71bf3eb655c46a7fa01e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf6e440c8c1cb63520ffd7ae294c59579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d6789014f6305ac546f8cd021d9cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc4fd71debd7268c0f6a0626a5c589581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb734a4bb4a4377c27984169d28b1ad1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc93bed23aac79b7907ac14184d2709583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce465c71ddacd14e4af02e7d920b1f29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522f2901661c8075983b110d901eca6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0090215ecf9d8abe3aeda6b82a09b6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7bf477842594c4bfe7f4144a793dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b63b4b71e7b23fb5fb9d48eca956c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fc9866bdf1749954bdb739b96bf40589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3952aee9e3e77b2f256bff5cbc668590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4650f3d1692632d732c4cca37439606591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9025e67c6f2ba8281f01a3dd08e01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74729fe48e2db580844c38ea4d421b5b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b564b60e0ab698906b9285775c6643f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5350d1b13c35580dd691e8a3c1166ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285b9e5df99078f9c654cfdbf5bb683596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88017c24ea91b7f3db9fa4b155d31c01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f57253c4aaceca3b40b1a783178dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c675cb70ba585a66e0cb10e8e1c34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cba0a79b4c0c4cb762561eb08054e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df656b3f0426f4c03cc810217cf1f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c14c7e7b8522b06ed1085919d25c73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8bd8b193052833aa458acb4c56cf4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46b88619ac7937bdfaf70c96fae881604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c172c3b0be743ad29720218d4834475605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc75ee60735ca1f6bdb328af92d641606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91f31c22c4a2ce4123bee43bb55e3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a5c05872373a8e94cdb92d53bf6a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfc2c81726fe702840bad2f4a4ceb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf17de1c9a22a426cdcac79a1fbfaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f62f7ccc660296d9d6fa19a33312ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7070a9725f5f78e9d38fb61036af5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06894d8bd0f75b76d014be6636239c3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1186289bdfe9f0a450ce8f513163f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e51d8b2d49acbeea41c96be2cca7e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1778595b71bf752f5b9270a558dc3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26949393c2d678435a73a18e9823353617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299afd64bb7f241e2465301edb37745c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c16469303fbca83796752f9f118140619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a1a37661340d03843e041429194a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33170bfe2586bf7a9ae36a8c504265e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18922b5b9982e09fb67374f667f5449d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bc78b74f0f1898e6431baa4da47c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552b68e34e9eb8978db53e7f99b1ea7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d82c20ab3c50a761cfb7f252fa79d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fe19027e3bf59806fee37a6882b1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2163d84629a7ef9894611195fa5ecf1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb36208cf14ac83f64cba5fa260fda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00a622f1b9a99d7ab8865e9f3d8f92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160895052f43a6c3dae81f0fbd5c036630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9f0a2f9dd0f0ed79ea5b6843ccf70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30630f472d79454557d28f693c051b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc95bd832ea7af0b563886196619ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03660be057577d838df2dc5e8c3fda634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3a0531484cf2edfab1a25b48f579a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075de7d25ae3597c3e0a2dd28254b17f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda27b861ee0ae0fc55b9186a142856d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed54d14bea45c39eef524d276a1a03a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9f0a008513a95db6646a84e5c9b04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0015d8a4d06bcd7da595954ca8c14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b0ceb1b502fd10d3c47410a377c87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97007323fc2ca8d025c4d87c409a9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51203b21b04148da17b0df823a056438643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8ce3cf86dd068ca4500cc2b687152644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e2adb58b7bc76ca742b8b79b62643645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60d3ba58fad4a0cb30a4e4527bd21f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bac1b6d23d6af73862d09d032f9d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63411bfcdb8871e59898d6e7545993b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6886ba376ca83377ceec7fd9cee3c5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d168f21a257471b7177c16d244a40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f817b3cb9409c3ba1de6dbb0907a1dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c74fff78c86e8529ca6511f55d271652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dfe83f89e48d3afae82fa8d0cea5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b97fd9dd5b662c752580b0d76057e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55856b0aec58ca4c44d2bdc7a06dad1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daf8fa96fe9fc8356f08e4205b2d44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ea1f7098f4a99fc57c7f9900181cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef7f98e2eec182dd9b4c5ac154f1e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf9b5b56302d18aa2cfd28351cbc0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21290945ec373656d390c1361c7b936b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fafbe03c2a7936d6180dc7289a6c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bdebfe0b28c9f5bb30715c299432d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f2f1053c7af6eb6e4e398f05e8e20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f078c865659f08dded9ddf2eaecfa82664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643ecc380db4949d65a80a81c31f3d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89d52d35a80693b71399ecf022eaac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bda2199b2db3c11791b43e8e6e1fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5c18191f156ebdd433bdf85b52d4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd5f15626f0509494b784cd9bfb9e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443fe903030889b92ebf6de3b2db923670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ad35f9085abf02a471ac404feb826671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bca4aafc57aa1b7b3e1a19f5de2cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc4fd833c016569390c91843024422673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d8472499c9cca63abeb73088b8a16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52485fb1f3f7015c2ed6097e32ea9293675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522674c87c02d8417434c54bc53a84b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed851275ccd5a92106350fe1a1c34ec2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1eeb2ddeb4fb235dec6337c96ca8df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c64beb50e6afb5f28046f319429b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477793c8bfed2bf9a9024ad3f249f60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bc78f28d0300e17c11a79f83936de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbba3be18da6d237b1fb9450ee9193682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a9a0eb27405cf80045ad8b4f737cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38f6b0979b03f9579447617b3e8028684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569fe4fda2b899841ab82f4a201d29e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0371f3238f7146a16fb33ca0ee703686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941baa841660fb14ff5bb936ef61c02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90990b0b02be6914865d25a9b28f378688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aedeff5b2e2a412d51f7f5ae5c369689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca0e922895857e137ffa9cf125d2c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e3e57db5b4685c0d91f287d7de516691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1c929d69529076f4d08cdf20e8aee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c267fb822970dfb2662e18841f4c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77ef4e5ae41f514dc9cdf9058f69ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f842bc533aa42a2957b4bdae66d58f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf60374ef35f4c10f97413eb31cc7b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766ba7916dcf65c86dfc52109887579697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dcf79590277b5e0f1b1e2babe3f10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9ed3563e83e0a3b920c9aff63788e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957d22029f2150e5fad5d2d23908684700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc76df512f105166576e78631b1c24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcae560b9e181a336281cac8c007d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0997f726d92222b4a0d845270d2a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2467b7d7aa1f0afa73229415a85c4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fe6c6b16bb3685525642478ac8fdf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f3d48c78450e10e11d423e2dd17d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c1ffe366697ccf41a9ea68afda19e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28311925456a3b3c494a519d5095df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48d4b32d4df6084d07e95f4e1abfd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf50c38bf30a9020ced619fee16f03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82a2a8b400c618b072a75c78aac1ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46ad8b8549ef18f6e1051d4deb9e2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2688f30b5eafabdfad2b178781b0e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2c2139f268e92bb06e27b21f07d05714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beb88d0c1ef391267155438be855c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554eb5d9a5df8a642cc74443d39d356716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d70095fae36cef923b579e95535903717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5736373baa264c87dbfaac980b0216e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd971230952545c470e618ea58630d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d221456fef2e9636f0a55d56ace68720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f131198fa645caca1cecc46f8ab78721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12611d7206500f4ccb43edde5ca1eada722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e69e953b9e7f141237f249a013e52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906cb58399fc071243edd80bba8a95a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec6cb22828b969bf04af561f1ccc62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd87b9aadfefb388d80875d7c84f95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde7407eeee73f3fee7f84edd627c2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0a64a0c2652701031f125974ffc63728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89981b63ff1f03cd4a9ac2024127fa5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa920ae1cac6ccc646b4a54c7025b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a37061bb033608e628f9cd3442362731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de587ea1eaa2c26d6e1b4218b5ba67732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a997cd0cad58511b9fe7350dae3a20b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b4c8cf1cf8d2a7bf1c8940e5c9f6d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd60383b31f248b1e6b90084ec14ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47104d3fcb18e3485bca8ac93ed091736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be03654851bda05b01e76be08974e06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550bf46fa161c0b720ec2c3663d8e84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb23504f4412901707abe3e2d17b2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d914e0310075a84134ca8a17b1cdab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5907391e52187e844ecf15dc71117741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ec2269abc2dc2407ea9bf2041d536742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d43a11e6cd92fc07103567356bb39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd15f281bceb777e00876570727cf10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa19bb8d2325367649b321c888d719745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98190519174a95ad5247e9df4eb4150c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55000a0742f360ee43fdd1489bbdbe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac94901a1d4cbbfac66d07372b22b63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf36ed9a5f407a6384294ec34ce7c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bc0a437e0a841a67e7d00f55480df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc8dbe55be2983b59462b2ad894b07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b931abd407acca447d80749e9c658de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5140f1611dfcf64fac9da0d2bf4362c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>