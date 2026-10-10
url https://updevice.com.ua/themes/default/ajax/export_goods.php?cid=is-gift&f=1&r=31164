--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938d17b5e7a38763c402272f96048901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b397150fc06dc432dcbaf64ab77ea222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1042e0c6732f2ac4dad75fe6ed25ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b878ec4cfdece30f59429acc786ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720a0242d63a63bc57c20848c4f5af35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e780de7c5d5f35dda30d484abf5691c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a14ab5e4690a4a00434ca7560ae007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ebc7ab2b0feb4ce18e5fb60c860058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c6f0c34bfa0c8626da0f536c985949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48788e117a460ee8b14f52edb624144710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19439cb68a89c13fe55509cc4c4bc80011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e0c4452d2c57934ce7fefeec4977312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dc50aeb08aa4d100930e24ed27bf913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f47fb062df5742ab89acfe439a481514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f18f83cad077c81c0e5bc76f667b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b20865102aa0b07f7282300ebfb4b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5273a278350b666100a4f3c5ae1d3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa032f77c366bd3d4305b630fb4d80d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857c5ecac48b46b215a41ed3574e05319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b54e7bcee018ccf9aaeed944136c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638137cf5ed152811d93fe791d1818d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1dafcde7dafac178b8d870ee1c14822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e9862b0f0e1511d379f446967197023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fb5f8c7e753474dbf6247d98ce7b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca748c97b55e8a40ec424745b35ed5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff0b0ae15e04bd325931c219929aa826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bd9b41df9c1bec2d600f48a375a8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cd1458b409675c1aad555588b1f6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed908c1318437fca7f49e82cf193ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b6280111055828e42561a351487e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000b13d5ff70d774995ec7b92dacc4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b2e80cb20ddfa8124f9c35e2a9c2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5b6fbf650b1654e8442c2e4f811c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a18f2677943dd11af647d10d5402334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da96808bfd6dfafd99a446d28c8f3fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a081090fb8681f5d3d06898012d7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4341ad4c2c8e980e539878b07d30be037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047040696d44a0c491912fa0aa9219da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d9ff989177221cb699cd6e126684239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194b251e350e2b71dc4dc7142f6651940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb7f59dd3907769cb5ef84a4cc67a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaf59ace1ee0393ed10be14c1242b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dbd9970b99afd1bf3dce5c223457343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a7ccc1e8ca323151013bda5100cb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eb26ca110406d0b24aec9b4a485f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e306a13f00fb7b03aa4ab886110b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6293aa35d6823fb4f40cf93b424f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056606222209a90eaa86151d2a26c15148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c57f87bea8a3b130ecac1e76d48e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500023fc1a730a86e219017de7a5cf5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92413e8ed53d4ee5b7cf468a9e5ec89d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d267038affba993c54b926a5df3636c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24593e4ae8e65e3e48e96957b4adfa8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3a9950e8fd5d6565893bdbfb7611b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fa761a1b947f6eada7e7d212c32d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2dd874a530b9683753574b58eb40456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04c526779ea41ff9fb52c87411bfb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b0869fb645fe0e992bc56a67bfbba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba141e860b4c6780d9ce33735eed3d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030aac51276d7691a842d58258086c1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9f409ed728863bb653a473051d35761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c6d78db2d634a553008d700b0814262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1937ce04ae0763daada19fa156dc07c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329e3783ed5071a574154374d58cee364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79905a5fb4880c63924a3b6654d380965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d4f688e4de4e65543dae226f20c2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe39422ef2c855bb9d83116ff183fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab544622a6ab72a49ddb9ae032de09368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c867c235dbb271bb73de2bbe8a49f7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31547f4053eefb4920420a45b5425fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dae8643e5b725524829776bbdeaf9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a2c957e8280a13b737198fcf40d6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09c1c9f59d594505f01fa22aa98b3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da117e91e8902af341ea7c62938baebc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7fc2f215f124fad94199053e6a26675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894da0bf6e3a29c752de67fe38f5e0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2c028a36878c5f29dd437ab82ecda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54f50815533142cdc2237ebea2c76f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb315b7d935d9c8af10dafb93d277279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2cf6eba7d64279d5254693016d20880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cdecac9411e04543197c588d19e5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a60b58d23e951a4dd73d22813208182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77264c69e59863a46389825f4972cb7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef618b075605e265c5191404bddf9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34107b4294a3f67bc3af5f00a43662b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20189b8661de8e325a9f710064def47f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d19237c33c99782354b0b819fb98287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace8d5eda683a2a34f3269b5e08676888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7dddb86d7d11e016fd48a4380102c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dee60e92a605574b9c9dbd9f7eab190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f96a45d75826b7da25c7e583a50b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccca372347add7062a8f3738f7af04392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218319afd8f597fc0ac91ed57b3432d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8639127a4ddc02f8297ca92131e0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5254ed2ece44e2e075e534c660f8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6c0dc90f72134afea06e648b14d4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a78af197a1d0d34007ecca9607f1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c673942d219e9ac4caf89e6859ee7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d82b7a8b3d0fe05fe46754bda448b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a1abbca23a0adec43eea249b44e6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fa8eb984748f94fadd2705eb8eca5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aff5688718420060c4e5728862a4db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296479b7328714e08719e201f41dc849103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5ee08e2534f4a565bbe1be867557a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bffbd1d10d1560b3eb34c507446f45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d93a8ff79132f0c402fda228e0093106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e3557960ddce78fa327273fbbda57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5542c4b7ed79805e671fb9e0800ce45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f1e1d91a2f2329ac15144c9ee35c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d909dc448b5f79bbec84af024f82a18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68642ef36d6d7e34f5c4c496c74ecdb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bcb3d0f48a23ba6e9bf00a450696e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571b24d283f469d05f8a4c683b4e203113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf024f94367505e9aa9ae4f70bab4f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507461769c1de6472a936f67cbbb8f64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e94e359027eced28c60a51557afc1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2e96b2880a376538c0ea605de9f41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d0054a885615511e39ef121d1962c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a93e430795890bc7c7526dab77a48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68d18701de9f4e249bbac75858eb51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47dee5f129dcc9ef9f8c8deafe788c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def13f8508c647658daebd0c65feb1c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c489844971d69d8b04165d027480374123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8bc61724dc5dd02245a488feeff98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4066629dd438ac2dde85968f8a4fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d875346b363053d14cfaefc1cc4b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5920a7626c2f6f60e908a90446c6cef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bbf7535d164853d30dbb0b4f97faa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b59158fce0733046d269e9629c778129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5cc6ffd87468e89e6d07e3f728c36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629500f6c0488e021cb8fac87b6bb8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29098630241ab53cc6eb419c12d269132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4726274ae5e9cc14a18e85f144d3cc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba553eaab47557e1f2d9020e3b931a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f02d74927931444e1fed5fc075ff9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e935edf3a8d8b7a506ee7188db85a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838bff4bb3af73c8e8b895daaf1c0ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1b873bb25a270fdaea18537710ae8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff2bdf77084817359148ebdcc4895f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7b2d49152a32f6bc654c8e53275be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8932f71dccfa82040536ca0e1120a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3028ef40044d5c533c7db021eada767142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9b99b03ac7fa417e6478ee38db9f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3348a09bf54706c5ce315c89b30db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdece4cd79d10909a301178efe368ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943ac2214617b99ee1d563d5d6b2496146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d999d97783145224291c77f85b340147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303109147dbd93d85753da330e4bf50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d41582ffd6dc2d914e2fa1bb88541c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5922cd9765d6d6fc12d17d6bc0fda6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94eb997e44f995ed7f9c6991686e35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707165592a6aab7c45cc3fa649ab18f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04e86b9ae84574196315bd1eb3fc2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f5283dbf36ddac5cbab09f15e77fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17300a71208b2d81af67ff70c1014f3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef193f7ee85c8c0bc5b6f4677bba908156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bba15d931873458d1c71449eb4a80d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746479769a09ef4562afcd8862f0abb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618b3c53a277d2c8c4206cf7f7685b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d250aab41e0027fb99d1c4a6b194a8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b9d6adf84559643ca3d593458b26d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f5417160068028bbdcad922a6761b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a6c85054a087cf91106b350512da8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db4846a3ab2763d08708126c828a7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e9a3c509c4604841d45a4ac47852f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e101591939d8fd9e6bf3d752ae3a60d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fa9269692fd99cd02f36bf3cac371167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fa654c6a54bef516f6addd4b4d913168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a0b0d19ef931b3a766258f73988f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27412e63c8ca46559381bbe336a2069b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd811e2ecb660fff7fb87ea3fad9fa0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6157a03c5e9a8a14cd930a3f763fbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c43230b69b4012eae4bf52c008535b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7384fbd86ed3ca00d26e5e536cb92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266670ddfa6caa6dd75fa5f85bbed5fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb77bd3bf06e3312d0104bd22ec25a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf9d5de96c7b5f13550e4678b5ad56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ed490669eedb1a3c21be8e4b6ba39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863e680a48b4b60b0cbd8f8dfc17627179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e5c92384477ed012d6c36a28a05c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca292a20f519be85dcafc6aa6b866c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515a636d83979762a85439370acb643182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81defafd769df37543238f93906cd4a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7a65c4f85fe388ffc99ff32abb787184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64261664f2c6e945ac01f65002861ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944e80fa49541e835e07b54fbf10473186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93aaa31f1f26e7e039b6190bae79b44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9634be1ddbd464af4e45f74764c7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312562543b9104b5546993e4bfb8b24f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8b055de542d258328cfdc60119da6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662ecf68d4801a4d301e55df74f1247191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f5c4419ae6d0c5b6a3480db3f7e3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61447d4d3b9bd40633701adde84fb9ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534b18720f2d82cf050a0e492e89d69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab74c9f0467df6f97156910ddcc346195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52784c7b55c526d69a8852c7ecb24a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef1d80fbe9ccdbd6bf60aec31de3c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff1b290898943c278ebd3efc3f2a87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb39b623aab4e9598513b7a466323cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ca857bf8c847c300dbdb9bfc21f35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07151a2c86975c9ad1491305733cbee4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a87f2ee0da10516f3541ef0e21d9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638d25df564edb77a142033609571fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826d0ced8487a157715a7446a4f3b3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1232a7ecdb76eaa821e6f841ad1f1c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cd6236dc93cfff144d0ecd64b7279206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86b064d8e57b5b411598a7b66dea93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b27f6bf114b9b874ebed3039dec76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97750a341cb9441910144ff54b56e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aadeda8bd3da66f816c81ff88d171210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6730a790eef93dcee9009b93cd120db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771163788a504542121aa30f4987236212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd8c67c0d36d34f8f148b7deb1cdc0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bbb71f8c90b3feee14369f159414e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13eeda9da1153285579159c416ef00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174b2e2903e6d8c670b66a6d70fe711216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa095152b5827daecf6c0eb0474858be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254bf78b9eef7ea65fed5c335b3d28d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38658d41ef126edeaf06ab69e6b97b46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f300e4c63d5c0fd4bbffe9e420338de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d73f587e0cac9a1c9d7d07c42f29ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9027dcd545b969e1685326e7fafba49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2987797242e49351b1bd066b1c149223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba0bdc200cc24fd750fe48cdc63e98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ee758b4daebd0f486dcf47978fb9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fae2b4032e0c8a6c790a88e1edba7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c7b38bcab536d9eeca7621ba5150a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030a19fb0d42b7a4e91523158942a7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebd4b8db47b9aa120f72b335075ef5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c8359747a489788b14d2f61b2a61d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7734eb0b44fb02959db640316710a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8a2a3427c974da0f4697fdc54ae01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503700654979dbdcf1cce84b75646876233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6b5441f0319d83c179eac4ef4e7cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c77f0de5302c7229d16c29878a80fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb610310760a859dc50c20bca740c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b694c48c93a4002d6d7d27465de0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd4cd9b8d5b892e33263b0ac7c5e60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74ac4ca1467024dfae84e7b519c1b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc176246caba5a4d96287a22eec276240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c23fb3c5a560c1004dc60ef568f1c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a16b081af49f98a7c01f8fc17653a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891913040bd95dccbfc303e00aac7d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d289e84ef36f5e60bbb13deb2251571244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3ef57850457850a5267807e3ef3b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0c29d08bad4a8d788db2251d8ad1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d900f890b9d022773b584c971c9653247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e96d68f84b44afd79f2a84af434a70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa0deab34484419484ac5c3c78c75c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a421333752d70e5699197f3610fe7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cc19564b68c9d9e091ae3fa5402ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32cf9a1f74f5b2589e4d6166cfd7b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7719abc44aebc7181499c248460fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47108184163439000ee1b08458aeda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cfce4dc79aa04e524f5e5233e9752255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6b284cf814da0c2bf0783b0c0722d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264038fdefddddf0f290269228fb53b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cfad8848f7be55d28ad25062a4d3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3821202dfcf09880170550474d8859259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eebf77800db1da16ad13019a578e5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd97b02bcbf48f5dffb4a45724d543261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d11cfe75cc695917e5f23008fce318262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8f21c4c44243cd38d59cf9cde5ca0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654af9b454d615481305a70dd81bd06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2b9f9a24b0fc93c113d6bf4e16659265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9d396336deda2d809797854890616266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff54f4bd0fd70cda557505eb65f3b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962d4a3afb39a539dc1715178a63bc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13110fdf814a9563eb48bc729eca31f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe04cb91251f2a268211a1da3261046270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c7209625cda65d4a41888c9cc0eb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994f91df9dc11dc1578c94cbfba11ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4aaca4518d5958b85ee91005d3008273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5510a7166a9b9b78d8337d0f66a216274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223ef77d329ad01cec4f750c131be8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed9a6bf5afabb9113218fbb1f98f0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65de907abe04a82f080aa13ad82041277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05382d8dc1774e0358e44523ea384b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48abb4812b72e18957ac9ffecc1cac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67d54c7c4066acd4bce01584dc0984280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65138d5ee8f327bd2a1372cb1b2f1fd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd846976115f0aa977e307ed15912bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f0f87e083d36f14cc25fb678b3232283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cd8b46ad4b250e8da6ea2d80cbf6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adca1ca351ddf184924a120419a58d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109af8fb7b8425039d981f1cc6e175d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa108d7817bba03fed95c703180c37bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278c86c0f159f20762ed29fb1d2c12f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa7217a557b917f9909a7dbdcaf36b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dc11551c6c0b1c9395af1b9eb7636290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65758c191860e5a898ed51167fe952291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff64f9b796146b9051930c95c2fb99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244025e59e018edc1e058d8a2ddee859293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afce5e9ccb6f5090405c762ae5222e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c93e30c1c3f1e78ea105a833a10a8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed2ef6961bf543d97bb331a5af3bae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd495a38c8ad1416e2cd3053289a5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cf2df17540665238f83d226645d28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee047eff21f1eaca9b3dc5133adc1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b59d99149138f6c8f5d7ee8857b62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923772bf0872023c61cd590b82dbfc0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380a0af0b93a241cc0a46a299d5cf66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261c98b7ba1cbb41f059491142a7ce6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9708d7726a0db5d54387824a55878304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6534ed2d3245fcd9712b7b245ecfb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701c6a7714cb4a3defcd8dcae634238306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68d3fd01a7e1a73a096efd0f999d81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3c263ed38180165a5f13e39683531308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6ea082e90aa72807ec1af9fa30893309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a1d7dd20eef4195cc703bb6ccb494310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b355c76aae14c8496822ba7a5ca68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c741ce56954dc5f60803642ea08f3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101772f7991d62b47fd6ac1bfca7143313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d660ef64e1df126dce3e4dadff447314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70d2055b5b08c3a1d5e2d90645d498315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880a4b3a830a0709b5a396ff24adde5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd690575cde008689c7b387ab54939d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed4fad6be8a7d503455cf6edb1c3cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5f051e986e14019ef606046a0e7da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe85e12c93e288409d5c8dbdc0615e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3f4601137af9212dbea5f559c1be7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3e3911fc45f2f48d66df9d700a504322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9a98da263e70657baac866110fb68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5942553a866c575c43b7533b1f0e68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b4160ed0b4a423e706236ff0be079325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b919a502207dba3e10fa0ecbe28ba68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a0eee6439131ff4104147d468b2d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9584f92faaef92d333357b7669e936328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffe4166f210150f5088f97d2933ff0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bb782c9a69e3e63250baef4d7ab9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69927e3d7c056b28182a35979bede5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746744104d4fce8aefdb46c64af6d8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cc789b757924ca9f11636b7cfac59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115f956e4b570c948370510fdbcb96c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f27bbdd8ec035fe2973c54c297ec82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7c3198ecaa250023b5220c36d769f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2390f150d9b001dbb35ebb4d10a081337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a995a4400aa9e46935f0bbedd77b92c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d48ea88be33768c93440cf2469079339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225f803cb2c0700eecf82bc73f87075340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1ea8aa02379b44e94ba1ffe620e2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caf4592fc8d51abdab8b55734df849342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc237908671b53bc138bb84e59b4e3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56900a409f6678086fe7de8b5751c0cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74072793399049bcb64d3449ef3e1ace345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fd20d24d10ce48275c21b468adc2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027953fd0ea1a59667d67e8fbda8a13c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f100886b7cd2eeec91d5b7690fbb61d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7979a35d152d2525bbba38ee6dd11349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589ea1aa310e9ffe3292f0f6ac4e408350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae1017ae39944d58180786e55ca550351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d499cf2970c390bc17bd9469cac1ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f736208aacfe969df831174277fde353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3eea87c6aa60260230f8a16088653354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53832110236cc376079f3459b5daa014355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e39bf4c9c613c436be18495d7dbb83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dbcf08b97b9e98983912452db5664357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e10eb0231a668d588625ca1eb0737358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfec80100115eb03959b70f4a17534b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150e5bcd8ed9ca7701211cae2dc5c93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4361bd17a2880749641bb06ec392d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf7571e36aae1f8df108ac617941a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9337c45052ed3f460e8fbf8eba800363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee35d99b59935f936f3dbc3fb94373364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00c17a8cd5ed4bebcafcd58a29ff3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa03decb620f3dc95e1d33a444b0b89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21f77a7141345449758fe6df5de1f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164be989c97d5cf42e2cb1c6665b9c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ba175f6a3e8ca2d51742802f6f227369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b160641dac5e1ecee361c3227fd0af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc6cd86d0f80954321225a1e8131f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df755e52d7194870d3acafd91addc5ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fd82b11bd538ecf5c522dd012bf31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569980fd3e613ff3338d234a5905949374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006b84b2ea922f149585b18cc2a5237375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55af513a2bb0bd10a1fcbb40f0834b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e224e112450550ef63adac1625a83b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91122a6fe1ca717587967038fc960c8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d7584c3b102213b8be729ce5afd11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2730a97053ffd5498854ffecf62e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a60f2ff652c6a92ddaa594abeea19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02d1f77511abc998441a385d9b8c62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3720500a2bcbf812e08ee0f18427e4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85c6e3c16cca7616e6d3afde31784e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a9561f65c8f07731680f06f59a209385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbbfb3bb445fdc275eb9ad8c14af0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a2127b99acafdc7133bcf8aeef22d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebcf2448748a9bad2d0e9cf9809558388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bf52da2a4bb97ebcabb258afe627b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec187c318bdd959f48a3c67e205988390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba55e4ff180c6251b4e64b420e16d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8843258ed9a3180baa8e5c5dc6aece5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27b7b49df110248459117cc77aabb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c5a72d86c7c9d017e02ed4cc4b8ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d058a791e2a914884b0bd928192d837395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd619224f8692198674f40d9f02908396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8884e430bd7c8c7e914f73cd8b2bfc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f19053da6e08e5b2e0d30554c85de3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35611e4e45b89846b9c77073413c401f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4c1bb174c953fae7c76199b3eed45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a36ac9fef088a01ef90cd7666d646a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadada05dd24dd7d8726116d6ad8f962402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406f62622ae210a4315cd8da119c561403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bde2f40c4f3e3113546dcf58fd304b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe884a85d69dade6e5e7dfc811ec836405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4797431873490f58c0df3b0b85cf7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21693737eacac359062ce06a98971ac8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26976b5743a28fba99a76191e0646769408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fa7ef1606c2483f645cf0e9bc29f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6853760a2ad7240aae79634cad43733410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255216b55bb3e9e2deacc82763969c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d05b706bf8edafb076b37f13c6a643412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5cd2cdd5f753a635afae10d8a8787413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afd163f159501775d7ffeba3b4f5ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aab2899223b5e145b4575a6a617f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaba088fa141c910831a4511beb47e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf598ce4e8dd4d22b091d47ec9832e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058ed130603059a53a6bd4ad29fad10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88903fce0027828b22ffca0d55209e9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b89d2a6990e6f168939729469910f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0976dff471e1e362484f8931b36182421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d36ec5577247357eeae93a63c3e665422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1985d2ce06bcb6edcca919eb5605010423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db96ebd58f32091c8765df68db4068b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025f5d8ac559e58d04aec0121c7380a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c1cb06e442c356201d12b41f86868426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee3d135d582e868a8a2add8fd821fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b32f53381c521bdb00a1920d9ec40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8ba78c3dcb9fd2f2c09860869fe56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dc0c22edd209b5024b46220eb1c58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a4079ec3fba0ad0bf5a5998b024dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610c8762105b8e860b9796e5e6a902a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ed63ad496a142c28124c550bc25e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b679908b572b666a3f0f8351f433a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d096827845570506df5d8b0a468c36d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649b39b55be029727244a730593ee18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743216b2233448780ce1daa2c36839d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d37bea38482498a182ac456718d2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaf5c2eba30e17d4b421a41fbaed7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ff206bc3df53670ecce57f3fe406c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1233b570fef4239fe5372178ab743441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dae0b7996828f659354079a9cd77a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f3928ddfe0f40f8d52da74b6dcfb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b3ad9da26aaf1bb85512fb0a60789444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a18fa728978ec645e5723c34486ed7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716b1e6cfdf37a59fa195b9017be4a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747f289ed33d0d23754602bfe8512e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909acab17b824807a7c7aa2065bd2360448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f6c61ef443d34c890ef8f783365ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd804341f2bd60e07e5d7e80ac82cf71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cae25cd7a0209ee676cf8eef19ab7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc53dce0e6651245fc7585b4167f70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac3e64001d52cfed087a207ca5d5e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5665d1743fdfab36c2026cc8977e79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190c5a15e92e37841c43b77a035e3d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784cd9efdb2dc9245b49b2e00951e7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936082d66734bf08bdade010a0eb1d0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0d714878b517bf62fae31c3b3f283458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dc14c9da146cc83fbef9e82af7973459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3cfeac065f864adeb52e4fe1e64f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b305feb0d1ebebf0d2ae21fb1c46b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bbee74a0ca71cc1134ec86683b089462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda99f5d3311271d079c8f08d1749c1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31369e358b9e92067db38e8940cc826464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f33b39b5b9b1c1d3bff3a3ec12924a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94710eb785a390f80c1037eb86825e59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6a53689aa8e3508769b427ddf54f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870cca97732b6faf5643bb35cb4da6b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771391a76cc4ab07f9446268db7e53f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af8a12c1e63b5ba77e99c1229e192e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369a512ce686785a2b7a82ecfed21f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af85cedcebead908eb48af839ead8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83416396836aea5da8348161e4d9768b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f35f44429d88a001b8084ab0f9843474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d89120b8a482714dced8ca02e364f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c79aad42c01d1efdfe5bd55b8ba8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957a74de9fd8dff60c5a873f928890a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c06b5d2c30ff7059c4618129ea7400478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c6a0ac84c12c6115a91d6f72f3d39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270bec10c36ed11eee00ccdf1666a30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872faa276fa80427d678230a7e2d1326481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500388b2340f99cf5b6d63fe7600f6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7ff1808e3b64751ea30304719e11c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47639d6375c84728e0b067de8fd28863484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313d2b7be0bde16e7031d0ced86d7ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f72dca8fbaad7e2ac233ed70df3dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba061b90a138fff1abeb3ef8566e46d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842810e2e4e58ef70ab43969dfae9a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eae080e3864cf55ae3d5370d6e371489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4f5fb6dbbf0a8b6f18b98dd545ff5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab35772b67bbe6213eb12cb7a11dad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f067d722342b5b72b55ce0f78bc72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59a711d9da81aaa787dae4c1dafb97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd085724b6ef67733172896326ef18ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec033e74ebd088f1a307fe0c0f3e2ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b826091386e4c8e89d6be1ef6e3f3a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b09c9257b7a256b53dbbdac32218c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9323ece7f3ed04623e62a9dd91a68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad50c561a4547ee4fde9271c317605499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b7881ee646471a0224707fd40f7f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd9e3b28f54b8aee0356bac209773a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28202459aa900a591c8fc5c4d585c8ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8fbfe843f65385ef3139adc157aef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12783feac2d5b67dd95d6d4f493887ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d98aca85b4def2fe5db6a8d608e68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e3f061858640769e20ff9ebf176fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670965b793e0fb4eb544063eca80e48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca9af551afdcaba9dfd4e99c8744d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7073868963cb49132aab6b7b0c6ffb6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b8e42d694a627ea5d747e6880507d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a5f5160f9a70f35403852626d5235511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa7661f6c477b8b99118829eb0ed04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870c15b02a314f9a7430bcc95b48588513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78976e818160afc481cfc2ee5651d259514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546d168ba466efdb8dfe0a7773e8c5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33c106d0b6ddb5e48074ab4fde6d8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f589421aebb9cc8a664501e6c196c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ee42e3f360348588271967baa0b71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85624019d9a7825ce1d44bc1b054cf56519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372b75ba10b549283c7539b2ee4f5b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ca2466752e2c575b4687bad373820521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e67961cf4008e06cc6e76eb5384b3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d30673c39445f21837486c27d36b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175e34c7d53d754594a09e76160c41a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b304c3a8e7d66d4bb874b8464f5f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0512cba1f4cf91a909609e362adbf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72b8e9448e2532b8eecae35cac6453527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e491b6ca868e734600f3355077a70a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663de624b8dce3f3e185968914a1a4bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab2ff7d966f3bce04097d09792f00a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f38b1a7bbc48355473a6fffc37a322531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5dadc6cc074d30792e0b562d397e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e48e43eac1977bf351691edf1aa75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dd1fd4530e4fa41e2d9b6d2e453dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3b6198dd8f2460aa05bc08a2475bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e53526488b675ce61cb9c5d60a6a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aac074490006f63e000a08a88223d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33573a666e9f3a23c087944adb89ea9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495f09250ae7ec5304779dec4369bdc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d565667b6e0b109914d5820ff9da04540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50da118d330064e1ff514bfc726179d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985566b88aea51f3355196cea653a2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea6a6b31ede84be8ccd5ec247f16a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93fa91f03d5662e8c9a6ccb6e292c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb569ccf6295bf0962e61a3eb0922c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28d7cb043b2aeb2a095a2ec581db0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b32c39ab5961fac1307d4c2929e774547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c349c85afe1f33e95e9c6929f1fdd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985a0c75e3ea77fad64d5b3b56f69a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c465271748a5546239c10705e3a65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21dba54365ac70a986e2980b2fc4ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbba826315dc5fa3a9cb684b9f1481552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84436b7ad6e300bab4fd877045f147a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b3490a77d856d5206926054805798554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8327165f834778ca3488fb754366f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedd8a91a21ae0465b0c10441b767b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b939749400f6477d3884fca5bc5c75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dbbc3f787c25b87e4f2f216fe2df3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac964aef04916dbe25454e58e4d9657559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830ee7d4c5e9bb508ef82cf595eb1bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793c1914a2537efde0c32d5c53dea66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91791f988b93aa7c7764f0b1440b5ff9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9bd3f1bb81b29ec525f705a59d835563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f741b492b4eabb3f47a3979bf30d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1adb69040f0198aef44f394a7837e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bd692c9ccc9faa1ca5a5051a2bb1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f8b2188adb40f160cb14a94289205567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1998132f231f7bdb2007106e5995a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c6eb49e7dc68caad73a06162d23f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc99d7f0608f625fc9daf89869a0c17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c581e1d50e7c7e950bf96a52b581d9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2cce2daf8db4a34ae8997c8bcea9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709df533cb9a8591511c9a8b69f6b76e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7453780e5b2e3dd44a3b9f7ae49124574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9aa94e30eb73cec0f789800e6c140575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17611aa8376a878bf38cf479bd560a3b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8f4ed9a7a71f18196bfada2a47b31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd66c5b8d3fade3ad5c0c9041ace94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ce920d3648b099928c579bffa9c38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeb23209bd20901d3bb20d6df1fc6a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1c26b8174cc5abcbf1ae3a4d08f10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878fba0bbb55492b12ac3bad7dbaca6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2eccd3eae77d707f29339db2a829e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9ec233d5ff422ceac6052d3cfd03b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5e52790616165614e7d2037f1ff6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f0ec626f145021ab56889e3cb1ba9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fec88b9d711877465100cc09e74111587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472fe06a8793e7fbe47ecf48b1818f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14021e44d7b518ff2b8acd6952945740589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efe340a6e6439af7695bd12094d9b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed69b9fea5e14134085b545ded7e075591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b7ce50f48554b9c4752b6916360bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694eafc5d47edef62c456fa6224aeb5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffe90103376efef14b60a4950979ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62fc6ee05b323f589205d6e258a492595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced25e90d2280bf01fea0ca4b2aa597b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfb85aad90f24de21fc52c9a69db6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6058377e6979b177ff3041ef70bc899598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95336aa5ccfe94fa47bb0507171a9f10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482138aa0965bfc948207c19611b4fe9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168fb6f6326992f08b8761bcb7a1574601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa39a7acf2209ff6ccbbde35a3e232602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba80786eed2f9a9686c109404f28588603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7f3654e8c99467ec74fcff437cfc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63091ee6735e221ac069a8f4e499700605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09082f8d558ca0c61c549a26d1b864606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971f2665a1dc29e085ac04180791c1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44838f226d10eac9c0312085069701e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa928240835ff62d07ac4c34e22e36b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef61dafe70fd853cc8b2d133cb9219610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ba0508365fc230993c5d39022e715611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53365959ecb24eb8d11dcb5ddbcb3cab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aa86c734bfb6424317d5b53f3f4b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d6bfbccad2156fedbe9b414fd5972614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efedc77742860f7aef213936f5ba47a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbe70e1a57b07b8622c73144791ab5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7aef0d839e833e9ac4ed47e68fd1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1756aa69d57d7a708ce308cce0863618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41989b83795fede2851612833ce624e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f66b39ff59b0cf8b93060cc7adcdd3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3d78311d6e165e0708907a6862fec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb262639f59ce7820a53d256c63355622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e99c916b571e8e8af22cb1a2f54eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89416b212479125e3e7d2ff1477daaf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f5cea3fb4e0efdbac3df09e41013a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b355f8ffcd35442def6f2ebaa362f72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c4e5ed2fe0be6b8092f9e7a22a262627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4882b043f657a00f4b658891550dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02695e2b87719cca07ff1626e54b550629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998a2dac566d5629dc10da0aec899d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48a575b61b5c9e6475473aa6c39124631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5a68678d168dfc58126182199da3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea53d95c6ed18b5d8fbfe5ac6076f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254921893975fdac94d14ce5605eb19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8241cd234b733ff737d1d29a8eaf46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9ac426abe92d99eac83b5b228f70f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b1d72f9be95a41ba2beb998dc85be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988749b2907df2a97ef56c16ed3d0a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d846eac2481a76c549053feb963a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53be89cd34d0f6bacac52c32b25d893640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8718c32e01ed42bede9bcd612f4f5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bbd0018eaacb0a1a92104eae99d0e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccccc6af5099b3fe7a05895432b80ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23d54724a27bc4ead573a4015ebbb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f636fdba651ffd3a6664f6ee777ca9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd9f5b4ccec39e0464ccbde55f023646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf22e87b651662e3fc8f574b5d58ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7304c5a46938446f733321664b8b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e83b5c9e4a94b9f012e709f32f36b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809499c903e7b24b7be2d81cc9b36f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211f707ab1dc7aab3ab2ded04ce9dd0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462f6ddd13a382f2719fe72b5881bb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877031fc575f2390880cca6e1b5be0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f9200d26151d5d989951be8d45dd3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfc0d6c544d472b11c0315c6041483655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a5e3de0994eafb2a8078a72f11695656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc6aec4a679602ae4a505868237eab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8482b6c2463b80c94563a45c362b93658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cd10a2e0cc7812ae5057afa5b93c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba39cbd4f5bd87074f7927c62952ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ae24ce072b3edf418316fa87ffbc9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a3ba5b0a7110609d096eba9c28f6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ed00cc141113fde68c76352d8ed9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cd2a34b68e168f22471a50636fb1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17b8887486579b289561b03ffe6e37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6ab03bd0d11ec17f8314fd518ed68666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b4d0267fbeedc86869ed36c58ec29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ee5f9ee247436e39869733f4af1dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbb07f6cdde582ee3a7898742a30b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50cae6d160685957d29ffd865fcac3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d88bfd5f3d3edc057662bf46631720671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9bc58b8e1c760a8add98487e0548f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20f2d0440d73d30a0f4a097388802c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe413fbf1616406e26f6c9f177ad90d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0294f0a63463e68baf827c9ce7c98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff76d2c57822caf30e164a6e6a3031676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141da7ba34ad00c08ea9f4793d88aa20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6057881f2247fb27ef04066c5f5e38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d9d19fdbb90b650e1ce05accc0ba6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e3833abb437f8a89b26839e323a83680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8b0009019cdaeb1196062e0649474681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cb10b29fa5b4a003f2815b9945127682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5918a622c87c204c4b70fbca04029683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873d3638dad01810cda5fa7543fbf0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc06afeb7978990e5c23592d88f618685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb87145129df098069008aef50a175686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ddbedf39fc084427cff378c3892b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174a5e5a5394372efd31e06905b234a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07481998fe001618f354fb3a238415689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e97684792c668b09640af54fd923b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b284e0f59c97e830b2b9c5509c9b889691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abb5c7756c690d5b85f71573bd9133692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bea6341b449ae60072fb7990da834693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e229c1e846a117bbcc9454bb317ad69694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b527b67dba6ca18a41332c2c56968e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d64519bf19f1650bc8c528881668f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c1454513a18e16e838005767d15d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79da5883222cdb9f7276e6ce5e46b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539bf3fadc9ebdf2c13283b934a2d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e56587724ae58ab9a9f8c013e83167700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e473e328c30379fa346ecc5ff6dbb61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078d2d638fa507c37f4889d59cde65e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f74059795abf568f7d566b526081af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5bd6727479fd5c07f52779625e5e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23088660e9f6cde018fe17feb1e22672705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b995d66e93ed4542ac90d59cf54a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6b3350183fdb37d923ae2ee2254d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90742376158ec946200e1edb944ab7b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92be39469503318da78edf8784e16a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d15a5f8a4cd6b269debece2a8e6e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ea721b4d5d095faff13e0f0e59a6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcf23f990473bb795aef2cef92584d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4949c6b4a6250d085232ac777397cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dc1891771424e18e0868219d76286714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08b28290b952bb11e1e65aceac3f5c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf08e4c30f31992a9b8994dc8218a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6dd1e6195258b30a760f47f6b7e5e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb79b24f5aa0cad8487807e2a9e345718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960238e13ec154a4159840a3a3bff14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac01283c4bf223f865ff294bff0900720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2492db204dd19e5ae26be838085fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6f84a7315dcce549234274350e721722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b56e423859090698225783fc12335723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1044ce94ee3ac2d55a4814ec30b050d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589eaaacb55f79a8fc9260a03a0a1af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48737cba15729be3fc40bf05cf1be4ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773dee41becd83741aed6b8cc43ac78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44714a533c3f738fdd82f036107b5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79828c0f2fcfec9b053b5e5ce0313968729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263fb1338d0d311fc3a286698a96a64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c363fe601df0447f469477e55e813731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716433ecab5c09559439365ba9f1dbe6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd8225fa6784a2f05e3d6ea2596edc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023a04eab5f650ea6fc2002bc1e8ba1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e93658ffa58bde66c57e29f8c39ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7913a8b5d6ca2c4c5a5edfbac60e27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9490890312e80d6d44ef8e97226259d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88535beb2213537b7915fbbea61f1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251aa509d740b5d6565fdc4532b9a2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9056fe9bf7683a76b94b4ee17372bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c57d67ddc3c534a79437ed02fab87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77503a528d550baaf2e892ffe8ca55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aecf1a500e9d1b2e41fd3809efce4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fc76159b64c647dfb5b46337a7c8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf593922dc6efa89f64b808af487d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1780bb9205bb8ae81644e6b0f8dc9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff344d02c9a3e18e3b83882c1632fcfb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d68c85d26c3c337b2f40d60de8d7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebde0230a65b8840208150326ad15d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda03611ab7aa110f1b1cffca61844af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86149d9fcb4aae62453b1c7d0032b107751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f74d97ac57cdff52119d2e0ba3c2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08484b9ac87693a97537df4470230c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459f696226ad51f89c20abf7c49a875754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea503f10e19ca35a5ea794877d0063d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cee0e59dfb77b45e6d9392afbeb43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daf93329ef99446289fff67a5d0e36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20b7dcd3433ec86f482d76b16fa83d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c302623351a0686ff5ba62b38c02e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c77fa9306848edda8de6b080f109b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4215fcdf7971e1525784bf2f1f0d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea5e6b14889679f909de33f43dfd6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b90e9cac96b5f2c2d9265a8fef1644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1506dcbfd5226edc1121cc733834435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979d5b5605338858d7e9a9e46f6e38d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80e11d719816ca2e79c728fb5e7cb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35880b43a83f3b33b7999e2da805999d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8314e47324d8e3523c9b5a86969a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf371b5033dfc3e4ba24c5cf6bda90ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039c9883dc000ba0d9363fcdaeaf50711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ac6589b4f80f8d2cde939b516f06e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7d24e1fa6dea7f60b9a4c10bce0cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917985bba9e606e05762fb10239500f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefeba46100e9d4531657c7177bdaf715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde0d5118f55524d7c484c6c067c44516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d3110f6933f4aa6cca7876e7b79fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f7365e7cd5ee52c37518ffb29047618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fed651d02ac690cd88327459c57f1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313ac8274b70ec8985b35d99e670b3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ae3c56e6e48d03e6408a2fc09e58421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0df881e33b0ee3535100daa36b6e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aea30d9111ee8b3ccc7e0f425c4d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecff44358d898c11f16af988fa2c6b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a12e083173199eb5a9d4dd4f2f350b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34183d393316b11fdbbdd5a1138aa626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1632371c284fb84b2d7c7b7633a05f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3741def967257be1b709ac9032f1ffd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a462e61584a1eecf68a402dc70ba5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230a9b52ddb3308cef64546e9fc257a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9b06284501bbe66c4211635edde9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9557d97cd20a6eeed7cd86abd2f5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afe7a3b4573b3c10653b4c54cf96f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087bf81d3a345a5c5d550540abf64e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716aea9161ec3222e8aa20b6fda9b80935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748d848c5e13f212ab70b643aeda4a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869a1cfb5c837d7a64de30c136ced6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d897a1d153cad12ffbbf3d9b93cd5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe39e8dd679ba10a8dbe74aefd65c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdc638e738978906e036dfdfe8dbc440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ebfa9385e39f0b276bba6a04fb28541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc07bea49dbd550f303e0d53ab847142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82811eebc969c6b4bb60e709bc8a3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3575bbc07fa7d995783b20c6b8ed944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c447f8f0911199597092f4d6586df745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab759e2dded657a9a7f5ebb9310069846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ead5348845df441b36ab68ff3cbb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab030507065636bcaaf2e9a1c5e449ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08df04dafbb426ef56e80c481f3c8b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32a3f4e82ab81f79317c326000151c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018eb28f30f2266feefe1aa851fb3e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44acfd842ae585cfc2b51bf13c6f63452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cec31959217225b66e62c951082dd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305e8b480b27344cc614b011d05fa5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e60b70ad8bf2354d3b0ad1f1a160a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc137704e40fc086d1a86ddc9fa8dc6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77ca3384cfac2e4a62b6a1c0a1fd8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35552fcf983a4f3c56128f25f7b6800f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a81634503aeadcc45e2dc34fb23dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd1f02fc33596c645fe6405e78bca960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ec3afe563a41e0722443568acf31761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a066b86af1ae2490819071911bb4cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1226d326389466ad3bb7f11cb05ab7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf55ddd742e0f48b9ac6de30d5b37664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d98647dc818ccc5290e39d6b27d05465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf387e37ddc5a6a618a69d869c792566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cbdddddfeb8c1bef557a75f79765867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082dd4346aba1df2462af58f70e5cdb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020f103ce844c3f70ee83a594f2083269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf5534d1dd641e294ce618fdb557ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0c10988a8aa2ce076e9d185d3d5ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8e52a6548f7642a3bea33a4cb494372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918edb629afdd5b8e41f5f65a4cc6b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85ac26b17d58363a2e2473fa40a96e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868727c89e3a4dc457855deac708aff875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990cbe8cd7e483b7c287575a6589a4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66eb98e00c360f6b4fee7ee24b951377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf66dbba4a9b8776133750da96888978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429561211bc2708bb374b501338483b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b44c3ba7a0f3b00208399e95b26b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffd054e87b5a99e11c4295ff7ff3b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433315661fc400c05b8b1ebaaa19b15d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f971bd0dab83d81630b468fce0bd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e305091cdf36af37702e69c2e8aa584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e5876391f968c8e745e5d07cd113985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef826d8377bf8e26aa9334b75859a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccd3492be34382b06bd641af83f26d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fa27f5828c3c86d26155fef42639988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b68b50f4e6266670d198d3a040c5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0759d5a987915b5570442027f2ff5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7ca5059e2976ccc7ec6f89d61b64a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f1b33df841ef6c132b002454ee83392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ee131605dc91ca0f42130b80cade293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79dadf8ffc96b32c2e2aa3386a435494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468a88ff43492e3ab669bf7360b2d0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea3ec484b2241bacaa833bb943ad9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deac288f027284d9d1953382e4731897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42485a480ed6e9d87052837b39a3528a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b36f4e3091aa2ebbe587fad4244d3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bc7a1af3fe0ec644ff3f02248e6a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbed23bd6be9da89a0d84d5b45eee94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f88969eea926eacdd8bbdf1d4311ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e187872574df15eebe675ac8aea288103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea41f3705d4d465924794d137bd73f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72d2c9782010fc9a8a7d19ca1e020d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d7f3cc2e0db9d59a4008b289dc42a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1ee6263f498fcf9fe3b925caab4e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe9d8c3009eeeffa67debd8f0837a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c398d7d3110d5d90be4dbd82984d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90e996c049e4f915544990df29f513110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9167f0be7f6bd13ded801661f23f58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c916becc241f586cd96d3787a8096d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307850c1f5042ace27a6701039cbeb43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38910626c1bcc7adc3cc7dd02992f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6568e51e41da9503a80c90e5e8ebd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71d99e3135d37448b928a024e01129116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8075f043c700075e31f8b2a9f2ba7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528df97fd1df457f258ebdbaa4f8a0e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dffa1ebc9da7bb88c406a46383407a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81105afa521d93636870a0e7aa212443120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10928443a562f376f574a235816d69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162a7e1a74ba392e322fb3b5be9b683122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1525ea51cd93b9f9d269578826e9501123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222ebc1b055bc60c289bb0681ce72c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f923b8e9166af51b5bbe89e6c7f71eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962da216094fe8898872f98907abdd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde72083f300adf74c9e7bfae61e9ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdb545a7523b5af3fd03158602e386128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d8661f32ebcb9c8ec669d62148525129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01733bf5d80992e0dc99e4dd55e1010130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a3016ed891282ee499968de6001ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d9548b403f121a77d0e599e3a3101132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a08016d01a30091ac8dc578481d9cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd48789f9d6219b142cfc2d1f6f3d15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfa0704b3f9f8b8c998747fc37dc7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d2de7b4705fcf0c9855a293a25a92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecac642396cb84ed4acd4145a51c4ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162746506d73ab620f6fc8dbbfe8bfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fbfa7cef1b29d2758123d4c0d0247139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d97be5c83c0f6c75dc7867829ffff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05787bb998fd0ede104a748a476100141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88cf7f611c5249ba916aac3ffc441b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4147abb2a4d71ac10818279e927552f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4037db8ca876251b9f979c8ef6b5d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27732ef3d396cccfab08b4b95043b714145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b8aefb8354166759285d025337cc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fb0cb99b109d069b5c143793a1720147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2c2d85643f32da3c376f77ec8a3c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad361eca6b17e32130c5a3dd9fad2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7ab1a914a742655e2bec7b052b6c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b341ecd629485db7454a180f9030cd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45c88363014968732216cc34df8ed7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b004ba53f74755ded85ead9682472e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd40ea02a7f3533143292532df98b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2075997c24d83cb08fc1251f02f5d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c13eefb62e4b121a25c968aa1993f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8a730560d688c922d9f41bd1aa38c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c24559eae7cd5646b7aea4697813dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b6c784a6a6b0c31079fb455181292159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786969670da24a70725dea39d6fde7da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c55d49424d5159ed3600fd9d1805f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bcef79a447cb65e2536a9df02f59c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196a8e859a8e2ea88d04fb4fa8688cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edb2bb231f3da5ff06e3f5691a5c50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0599fa59db9eabc05dfa971e27d388c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512c0ffd3c0435c2e14bf054a2c3f18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104373eb43ceea311518cf495e258f6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd79817d286b734d6ba1325446a43c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70764b65e8cb4b1b2efd38146eaf85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bd9f74dfc29826ec37bb3222c2bee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1ade4bb047ebbe349e0d6e9d36fda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70030d8f973ba761ddb9f6bc7b1ada69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad548b228a361f447718da7f6c75bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e4f06313fd32f967bb02535361014174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ba147671634c54baee39cabf8b78f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465d0d26d34fce53d5aa18d1b94a871176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec40ce45207332401d0ba8830d1ac2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea31b69d5c6d6eadca65420bd0026a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410391705ebe6d988861e9b7b00f372179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbc6b3195c8c5ffb884005ce394a27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e0ecdc66a75069122ec9b942f2991181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cb34331322c090f1b5694ed3dad22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0dfad5c3d1735bc18dddd0fbb389d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4178ed60c540011727e7b8a7b1d1b05184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7957b9c2f8d1b7a1fc40fcf9c2cfc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e72c73fe0180ad435cb9ab9824766186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66929597a0678103c5ce8dd2ab367789187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65966c9260501a03e389a308ea64f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e11bb5bc6c82ae532c6c51518e668189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb279cb8268bc4e66aa88a69fcae3e92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c30efafd33eb09349c422da055cde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c9a293045c8e7f52f24751247d1bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb515d08eaa95a61ffee6bf5a5fc0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3d6f6ccbe9c144d1d67f9eab2e4f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd648b9f553137bedcfff7d434d5c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b24d8fc15277f5bec7a5ec162454d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93444b32adf6f3dbdada90385bb11b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0868cfdfbd59bb275c488f1f7fb7cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c131f06fe493f7fb7670c1cb9216b40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e170b9327c60df7ae3074cdddb14d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f97139ad0605d39991cdd6f1d4a4ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b436696be2466045871cdaa8b5e337c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ebc795436abc6e018aaa5aa8b597a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30825438b6b99aa253b5744d61a99015204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35362b9766e9644ef12f95fefca07919205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7464b9ee3cd0b8fed0413cca32638206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a0ef5489cd01a1f730c1997720dff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7756234864fdeecc6be930c5a8114208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14347c9d711a67d577e223a89214c328209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3e10820b10f0e6b083c22a78e7632210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351104afc1b18714d5c359e9d4ef5ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c313f102a252091668cf512746a932d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014790de8b22fed0311777d034c34a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec2540fd46c064683e199a62889135214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43357b2f27b022f38cd9ccebf20ed06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9c74135253ee6c5722093c7794108216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491437aa087939ee97b1bd73eee682b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa66856194e724acd06f7c11a1c7b19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbc0641da14cc4d01c05349c9a6c08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363657ea0e1347942e98bbc01574c2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fa21adf6e89c77919f9193672fb5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bd4a5135705a4310679f5498aec3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310cbaafe2e6b5fa734c7802977b4e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1165f8c6a5e135e4a3c04533203f17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa211872bf7ebcbbd7fde28c0d7667225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b801b9f44c4e95302bfdf106d5e62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efed35837e6813c62a3f75ace563505227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff36b511814e0481e139ee33d5bacfe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77381395acdd4bb723fd4a15bed89e37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a68beab33cf180f8c1989b4d5e3b3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b151f0142e24a97adc3901afa24a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708fa77e086011186c5a7b94a9659cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e900ccc2648093cf68165085b9564e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8601d6927db84b56f757ede8fbaa2c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b594bf11bcf49db47f79a09fc50b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a44dfe2bd68ede0ad4137406715464236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f488e7dddad04f8075a0acc722bb6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1fd3088a551478c28f633d2d8e2d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae54790a25ba2c2a00e120f813dcbff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0691de74d93865a64cf4fdb083d20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546653d2cca3b11200dd69d0fbc1bee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189f8793e11fb7fe8ea8e614cbfe4d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacaad5070fdd4960f86fc009c31415243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0306c853b3b46de3d48bc48b3cd4e81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a502c4c06d6e96527ab97097b472483245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8cc3af35fc20520764deb896afaec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9931980fd868aa223e2e01a46509926247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71c1533ca17b2e272bd1c781fa5ace248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15a8aab264f7a50e08a4d8925ad34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b888deae2064dd48d34de3c4280ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5ebf481f1a673f8dd65e0b0c368a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ca3ff42d8316bd9c6ecafd31f6b04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c359a7ee77003ea990c746e34ad24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58f2553297372c67902ebdea70eb8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97b5d837af147a4a74f8545ece0408255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d405b528d3cdc16a0f24efaadc406b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675132a3058f3830c535c7b7e7ac27d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e6d7e984dc598fc67d2d686ef017258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2545d72abe908a43b5118b5f04e2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90d6950cf4b3bea107af1612eef856260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74520688fd0dba4dda93347389adcd79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e768c020fda45117733bfa8fb8d4986262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e502120429f4daff20e382afa38a166263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6116bcdcd63232e5176e099ff8454264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfae56d6716abb2915d1413b8a4f088265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d18e674b6b63f0ca48cd9147fc4f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516042442a7caf198e667211a96c36cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72284f3d81dda5bcfa116e252e83a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2a25f215b135c6cee6836129bf49d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17200dc41589473f199aa714f4d0d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f1d350889b3f3165b6865b5ca670271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fc0c42904fbe4885ef98697667b8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99972fa55e4ec51509e14bdc27838bae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dab4dee1596e4e8f27d6638e92c2a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab0b0e0203d9586a26413c6dd491c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0caf25efb62c1bed5be926809d66c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570e3a3498733f639719da7cbd0f72a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171a98ea1a1c042009da29e69eb42de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b7e64df7f77868f288f2e67f6687e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859ba961d5ece7cc0e43d1fe183403a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5a2003742f10b70e8958c3134c93e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa4bacdb87040c2e2e5d51aedb8cd1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14147650fef4c7fd28e1004737a4f61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec3cbe6722face0c642322d2252c56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3b0cab7255eb8db7b527518ef9203285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994d027c71633a098723c5cf2c759ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8473075d87f9cadbba8093649f862287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe25468d916501898b0ea54e7f0300288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cd9f7ed7219c15c610d602847cfd7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553add737517b88076519522f507af5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3f2448f5c375c2ccaabb398ffabf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27f346ea1bef83b11c108958fecb76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad5da1bc0226ead8c75720126438c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4574f277daf17db069290158fa5eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a555d463cdeddc8be25fbfb051adb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f42c20a2038632f4813e5b29d5f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6d0d3789f5f00304085d238177d40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48599b3c8bfc7c0b7557f4fe8a74182298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7618c60ca721c58daf4b2e6c13d3834299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafc590442effd118b109b142c06abd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66a69de6c655802fd71c684695dde0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44341596fa9b0766394440b4be3932302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067aebf964184b21041e7755bef926c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1750fcd7b753d28ae0abba8f877f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43ad2e6012a16a8b04d8df0dd3dccc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886680cbceab0d40af052e498d5c6bf4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0b05d6da0538e3ce2ac0e4d491a0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6f268fe2991b3d6f9019bb8ef2a0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd147c899d68abf7a6bf0cd5924912309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c562e4ccdecea5411b0070291a5bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0f7b20e5c6434bed3be7e16b1a3df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2de783ab788d8bd893952733fe67f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32a7137694e0220581bced8de90f81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eb0c5d2990a4f0707f8f57cb44c7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992026653980576d33a20c60329eb26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a482c1c7e33f9a506fbf3cf5d99ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26726c349603e4aee138d82f4a2cfe50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbf39b9de3fe27a4fc5b01e4d9601c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcca997337e56247e9b70e001344c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fea20bcb61650fdf5292e72f00207320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb2c472b0245fccdb8cd00b176461e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095aafdd2e537241a9ea40cb6d1b7f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed9c1bd8cb229442a00cc0c6d3609b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bd304f992e6d87af1c5b49ee40ab7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0350e9ccd680a7b209a051aa026c15c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62801c1bd26b79d1c77626151e2efb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f894efb041dbe79fe8f4f7c1d093bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46eba649c2ec9f61a6eb15a2a9a399328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235d357162a766d7de9716f6ad9c2e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f2aba3670c39f0df1c776fd4bd4d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f48e1b0cdf8f9302546dba274edf3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f314d840bb07cc3425da5b0c5c42549332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81772731a33536219ded2e4d622ca981333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97518b0e8c1ddf655de0edaf6b7a6871334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca0f3b906c8d7dba998ac2943bd537335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdae471d785d540fe00cfa13a5920cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69145334dde6b72c77f20a1d23b1896337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008ba437a2109ab22b66ac045da721f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5d85ead82e5be995eb6969a87becc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe61f1d7dbbb9f5a669fd02b1768d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b117267a8bc19c694e484ae448b5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c72c233031c23dc3a1598945edc91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918673d5109983e7773b80a4d949170343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9e390e3781739e49361554fe42668344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8dda0745c8443d4d1dd1dfd94f324345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed40207dca31af92c3a1450ba43ad8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7600b573b03ff31fd355032299862e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fc925925d58fd6d7901f87370b191348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082587434c0f1fa228fb5d9f63f3ada349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d92eb5fed4c832a4778742c95de7b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780c440b7162524802065976d092056351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd903d290ba14f9301a9a4f87b81c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a4ad25e240b99f63a762731053152353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44402e25f22ef318abcfb0549c36f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28aa02cddbe6f18fa09e07f62193c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6728566308ea1ecf0a63234d60d29ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd13e0841f590aec7b3e20679f5c5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379633c63498cb521d8cb61ceca8cef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758529241db3f8756a12ff7d0464429359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a525e7efa0f22e69877cedb3da70e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db03346c2f3232e0c868a8c46ac864361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89784ab765a0f10792c230f36b5f2589362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187fbb7c95d80f93d2f1769d15f32e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9970ec5b89b3f5027e1ebae9025cae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84ba00046c0890990e82da9f8f4e00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc612c1945b21aecf6ca541b3ffa511e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ac40aafb742a536d74ec16961e05e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac8a2d40cbb33640a8ba9ba87f4578368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3888fd55b819847cd9956e15c760b44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82452fabeec76b65bab0d289d09df80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d82034cb98092637b563061618a0c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981d51f8b142271f9dd376f1120f412372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dcf91784971f48614f118a962fe3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c80f4541c6928b241c718d4a794966374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6838a9887df9414043391cfd3c52e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905421210b9a7e52e94a614bd193170376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a674e964846786f381936db898913a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66503bcb94d5e9dc8ae39503698d7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a90ce6288251fe73ce6167fd98f9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f3109dd9ae39392a3e117f8dde6c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f28f881a29e3f53ebaf6578865a816381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b336da86cf9f70ee0e9340b4c229d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56fc0dd3d6ccfb895fe76e94c934ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc9d53ae9b9858a23f7ec4dec4315a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b24208276930e1eca9b81e3d7ad93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404424cebcc300b110ef0e138b3538d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c9f579c5f99ce596cfabebb417cc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f060c18037d147c6042d903f8012e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa3fb35f088767f0ee44eb79b255bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd86f593211071b9d337383424cf1f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee22e92aa8341bf9ab433a0bcac1d63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bd6e6614c70d943d007c40fc3dbad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1f017c6ef4f2302cbd0a9ae471cd0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813adb3fa6e7a1700f8181146ebae79c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b824c499e5e4ce4a3d2c00c9fc1b879395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703971d3e47d5523b573ede3ef3a299396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952bd568dc3ff1ad49547fe2347995c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9eb0f5bab312099b9f7aa96a7ce5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ba7e58bc21c97ea4c39a0ac2c0cd9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008fdbaaba675a3dcc6ee3996316da8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f82446747f0aa87178e0c684d6ed6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741dcda5717f4258b5081c9c171cdd8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e3527c0af44ae3632938392aeba8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf4199c3f67ef3a4368e034f5025e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36587c6036e2683defe7970c434ce5c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dfa7e741457decff994be0df4c65a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239822b2adde83e36d62b6adb347be5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0df8214ed3fe5f6bdffafdac63d74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e6c87c16742d276d6d1c5ba19ede3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce40c572c9591d0a25a51977376fd2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc80135b9bfc4673eaf64ee0f29d60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a63f88352093074ae4b9e77515ca7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e4f40999e909815fbf7cc60ef02e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d60b3b56688720140775b93685712f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018e512cce4881c311499d3898bb1f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88699c6faf08a013021e4b283bb4e45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410d07d80e20a3d33ccd9594ebcb319417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f40b204bac4b09f5f2e9bc5bd5e0b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c39f11b32fe08cf40dd7f73af72f0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320d54423a626c11334dc3081b04a40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1eed21c29bb52c24bd70ce76a6f62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69609f7a5be349cbe3e625b481e54347422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af86d48e1a25ca36e236ec5cf5abdd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5508b762d0b45f3ffb5f6668ff0a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5ac7ff6fcf3f82a8f482e6083e21d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeb7a3ac3efff809f568efb654dcaf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cf60e2c4bb4602d2d959afd25a292427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b55f75cc3ca5aee16242f3cb8afea4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6048ac17cb41d6331abdee75f08cd8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e377e6403d335cca51a8cb6d1ca60b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c2b03da44405d3485fea56ebd6f66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08570973251e3f8fb7f353285980bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce7b07b94caefccf59e61ff463c48d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322dd15abbee0830d8d46703cc47db1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721e5cf14526a4034a64e4ac70b90e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61e347e258c3530538867991770854436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc0f48d93463116e194ca0bc9de766437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098924fcf68ed63da1cc7d8c2fa2889438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be339582dfdbf4d290b00b465e7702f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de670956cf942698eb43d03d32ce565a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d32c82ed53412d1e3f45af4b564995441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ec15a636bdde6f077d092d9b77a5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c616f84fc28def5a54798a2d0a2513443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6f4732ff7222b36d805e46e9c0ae1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294d5dd357de9d59cd08f623242c3d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152920bf59c630bc65b1059dc81dc073446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7c3c0305312ecedf140b6c12e708c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e7a896c85afabca3b4ddbfcd844b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bf206dd3e674a8197c4d2be547cfe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb25b27d64991b2b1afffa506bc05bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee7ca1817de45505ef0d4f618792cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cdfb132207e032e781e091bfa262d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339d6d8250ffc840bedc691bc450bef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab3dddd5e511a9d1eda25548f9b4b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe39b7700f29285f2d0835c8cd5d509455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adbd926d1c31d6a0c71e10742be7bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87a8807d68c777e8fc42367d2021cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f35277326fe8c5df8cc6a0ce44d243458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32450b16de636de581ec2ecd0816555459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f24ea91c2192c77da5b5e570c95598460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb8fbae9d524177e63ae9375df3705461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18105f4099a1abb308ae6128bd7e288462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d300c78aafcef381dd901ad9e7f6c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dcdf13b4e1f669ecf45d749a4a86b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fedbe220f9a262add3beef30d9b7e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b397b545d86ed2acac63e2970d16bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf49e9df6f37e77231fc945e3e2a452467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6922a7ce9ae69490b6b76ce535845f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9db3549fcfde60b3a73fcafa8ae14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851afa23debd414effe1f01a575078f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6858b8daead50b4e1c7a65e81d696471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bcb307ed3ca8348e7baa23768b4ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec06db12e4f05a6b8cd565c23851888473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eb4d709d0298947b35974c3efcb5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951658a3641b0edfde93c4aa1b2aaccd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd893451a73ab29dcc7860659b29aa6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eef786742465758b56f8409ed7c1ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f63ff04097588b28421b3f20ceb382478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f2840201706593df03fc2db289416479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eb56bf2167d38cb654273ab82e230480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0a34ed800d39f4653fb48d1bf6a33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06188252fd006f9fd045723b5e6312482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647acfcaf5c85cf8cca90524871da76a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba6c14194bfdbfc91ea3b55838b602484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2c3eb05865f294b5428f6a1af841d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef031afbd86d3f93391dbe3f674a19ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1339c0a5405124b572a8acedd5226e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d331c2f37bedb4ae892ff27b16080488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df09af4f46890b22afa0b80e12e958a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6be1ba03d1a1d4e1fb97b172103f1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420fbb75ebf3582b00eca49752bbb5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c651901a7d098e5e24740180729ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0e263b80a81f3ee248261659b0e74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544d4821346c12aeeeb8a677229cf8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc90a929769aeab6eb39f67734e9a2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804a97910c267d2d4debad8ff668f74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd2a7ddbcfa07c96fbcbbc003ffadd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaffd2fa14c841844c32c9339ad0cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57051c60a7cd00a540f10dccff779467499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eed20e6792c4d40ea3c4247a15bf4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0173e74d024722160e4b48667faa22b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac192658bcecc8cde4740891773f3ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163d2bcfb6c4d8a01ac5362f87482d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c1f8dbbab8897fff576d2ca1d01c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2255dd2bd855cea9032294396df5c91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9bcc47aac9aa5de82fddf30ec6998506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24389536aff62d4177c1fc4ee304ae59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70126df3738758d7238636b83644198508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363869a85f2bbe331a6de1b289a011a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92f20e5cecbbf048c8697e3216f19a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7380461774c89825f64f8d142e611511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba869727e02eda18d2f727fac1dbcd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170db67e0d817ff838bad56ad2cd3277513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f75b12d3091d25fc6030874670a693514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c81e2544c8f5fadf3f38be82a53850515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84769bd1e3b4771a94c2467816b3be2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699929d0e024ca0ab53186c8caa9e09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604e0aa2817646e26f2fdd02c203f1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38430e4c4254a12c5d21b0efc45aa821519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25611516e12fc25dd51344e0716093520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a468e01326825b0f792e4326f9eeb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635caa4936ea855d5a66439ae55b0380522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acae94404acdcde8e29d847f1293f68523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94c4266c5c10eba5259c4ec1f7fafe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ec7e0237464c5c63abb75d3f3c8d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e215d6e385a4880e6a73921b163da2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fccd16f024a9582d2c6d547a35b30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89394f4b21396a3da50500306e1825a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fd83554871cb5ccc2993bf84686ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61babfb96d827edc353676a94f2f1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4784645bc70e5ade48a55fb198494c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b83caa89e90e04a4acb666b0a8160532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5b4158db5089da3ba21a020d00ad6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511338d0122f0c525b132b5b3b283ea4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295a2dc93000069633f560c79057bf8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a0efcf11a8c445f8a834bcb504aaa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297b5aa3eeb982831081dd035fd8e60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ea272ee3a0519110bdb41335ca5da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d1765ac70c4d24dc17f9f65fd0bd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f907159a6254729fb60b1ee29f8680540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c74b56b0d5108acc445c08dfee493541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981628f6cfe666d97f26e47c16c789e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb3614859be90994ff1f936d37f039543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cca9cdb29ea20b0eab4e1b62b10d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94e14578814ddafa652ee7e13ad93b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47881dbe80878ce7ba9fe24a2598fe37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b9e8cb3d8c2317ca71357f7da7e36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd85c61353ad6c19d185628f2c8ceb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ee906493d465121a848ed078538f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d26e5b5b2b595939fc7c26a21cd56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c47703b50dde16358227dba5658b77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29539eb37cc71cd94b6e772b9e645e83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8528aa9f2c63effb4138c1bef5090553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807904ee5b51fb498502db8382b9ba83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66623e0642ca29d428759f432dd4e7eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84859426136e3438b6dc675f3bfa28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea5e3eb37a5a567d2acd905efdbdbd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ac78a86f0ca5af08717385b7ab80e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5b5002dcd9cb436c9394481407d87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9be8f2e348951f3ba7f8d7b1cf07ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e114c3c11c4a1435580382a8fcb24cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd487267436c6def207ed13900ee1e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e04cad957ea9b5db77b37b3b0b7ccd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7430dc1ec1ee5337cfc3fe595d0ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227db9053ac7e9df12753c27f058e1b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91408a90efaa1a6dac17129c733c578566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199dac3a9f886e94383b86c91480600567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94632c71d31ddb4bc44adf3e4a643781568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c54441598e16607b4d7c0f1aae7113569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b14337820174c0dad989ba976587b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ac99ae80c44f587a160643b0478e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1a3ed8725107ea9d602b78ce4b800572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2d1e125cba4059bf6be39863f3a3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d8c7d50cf1167eacacc2ca37ace70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ce112219d1541741a59079fb8d320575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce6698c0de3831818313b3ef3b28c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea093ff8bebace14283b0b536ea6f4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6d8d18fa595dfd34914f2aee8c5ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d394026a38311f1911ae3e24a102b66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b7fc649791b00d7f6a02c0781234d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798e89273dc0d6f5bf3e4d91a5baff3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aaebb93baafb813d95eda7a74aada582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5a8bfeb107f15151c98e26cef83bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92de6cb14f82f6682e2a8a41744bbb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf86d2ace6c8a845a201998e7eb18b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb1ce3652c27f7e9c7330a74e99404586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c390386edc1aa2163c26590dfccfd3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bc320ac5dc3db6ca36cd9219bdae3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e85102454a4c51c247c0a35557094c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c066bdcc8268f25752afc4df0f842590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef9b4e977d1c61d908daab035b1907591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccada92fe0aec9f41118d54ba3cd2764592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386c6ef7a24deab9f0e7eda6d2da633593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada2093172a3d45bbfce43a4923073a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf79c3297692c8ab68beeac66e341e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d90da60687615b301e31730eaa7076596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5879eddfe9ead190483b6870664965597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719039631e25701d49f13a4ddcbaf36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830bdbe59f3fee9e8f61d42ed455a15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e66eb83b98f772755d46f2692a0bbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d10ea29f0e95fe38febe57a7f1223601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f78dd2c8a4d5be9851651cb9d0e1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559627e051ba13cca816f211e481e57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae4b11dab09f781d653ea7e4112699604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f5ac8c979dfb614de1883cce4c0c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bde3562328951dc5d5e1ad5399f106606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1229d747cc4e3e6fa147337da8253607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ff839e58fe18137bce6c257eed842608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa822089c5d43189d695d5c9351c9d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3cd72ebe30823c50bf78b78425226610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85b6232fd94d6f932823084c6b2ce6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ba7ae630569312c6f7c903ff5d9ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6287f21362bcda1eac3b8e5da6d1fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ec6e19b8bfafa2b62dfd866152185614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c222648af4382a79e87c70a16fd9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92128cbe27ab30ddfe1e4d259415ef66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56ea6465cd134fa5180a5a099b1992617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad123236e8dabbc5ee55b9f65f80579618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebcb3b108d7f79abe0c4ca3af5ce13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0527f5a0a35630e06d20f98630f9b38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d79296bd34ff50d9f1e442a7fc3025621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0adb73d6a3db72f5f0a8fdc180888c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d01867416c654f16edc4fd5fc45ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5570aadacf127260d3620f0beccb5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3329b68dade284fe45fad5cac6d59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792de013a3dfbd2e3d6a836654f80d80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183167f3235c10328ec2d58b1fa68de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6bae25e76eb8266e186b1cd0bfe72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54f0254660883bbd9603b7f6742862629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbcc479c67912a341d9307a0e95765630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937eed94ea5f967ae005b95516de5a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb63cf62c3e159a74dcbcc91e12418632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869cf1cb147be67867aeff911cb869d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d22e7693d707cd8cf3ab193a85b8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec724724ef83d8ae5f27e1b6c9a38115635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e5437fc6f65de6ade82eac9b919ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b1b601e1f177ebd118c4740680084637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979e3e4a5b96627862a3eac17afd771638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d7997614efd696ed026f6eb557d9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f77fb36f47102c721c9a41254907c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abfcca958ea97c55c19049d7088581641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bb00263c839a1ec34d9b33557bb3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda5b6e02281129de071c145beaffec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a45ad657323ffa87edbcbb45c1dd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dce3969681bd55107867926b5f6bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee621648688e45003cdcc5dc6bfbd9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44c5cae5459d98ab9ed7365161207b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663f2a35e928b5be41296a2db5a4773648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b57324eea26d59eb5f5514b516bd6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee79c1fb585b6c8ac7df597d66baca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be23c6fe19dce5108808a6d898343a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96b25867185244467632d5a482fa8d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95cea533324159d3c11733b9037982653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903a128cfc32302dfb00b9d27d14527654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018465e8f3ee49a140b588792cf694e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee05136b28087539d17be5e2ef9b467656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc93e707d7af3e3b95ecb206736aab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69473a1e424493e0c3617846dc3466658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c9ee5cbeb6897a6ad619195b8692c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7fc8cecd7f8cb342e12c991df00b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033316ca830cf97b0a67b2a127148209661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dddac6f938dba9d13c6c3aa9b75e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a51a60563c90d7a077b6d026e314b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb383da34bfe7a6edb56e156f7d067664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6407519d66f7f6633e1ebee22fa2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f7bb6bdc11b3c9b5252b6f3368993666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384faf35e2bf672a0ab387c11a01d17b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa20750c0b6b24d3d137f32f731ecb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57302c94480c990c7073acc518e63204669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebeb140e5a5a0fae9c6e8bac7112ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fa6c340451057fef9b8df5965422b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562b14c46875eb471bff13e1720a64e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0d31ed49d43bd85440263f425e051673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072629872f3985ff516d4cbc3135d4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793985e27de9a1b11c6278823ac7798675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbce4dd20ea3dcdc9d9a68546ead77d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9939ec5a85da7efbb4f140fc40a9a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fedcf242debe3cfe3bfbd8febbaa90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc48528bd06f990bd2b26adbd911f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac83c870b1173f2fb69e2b493c0493e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a81d5b9871e42d715538afb4030dde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99005fb9924bbdfa5a46bb33c2e3f60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edeeb95d966f0aa0ff0988e2740431683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc308a286d99d4c1bd118913e984209684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f148ef62ad0dbc9b8117cc2f31450685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b8e94ac7bdb6e075911571b89999a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdd917badca1ef17a8c7edcd2fbbb3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cde5ccc4b5e713209c5b84d06c6665688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bd023f9c6c255cc992cba4d990c06689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ec98ca75ab3bf9bb3d2b2af2a87bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41988de3aba7282a69e51070f67bb9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152ef525d7b636903cc9ddaf7bc35a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd655f8662bf018fd59832515c9925693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b421f3de6e2a002e77cd330083520694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bdcea111b5445e341627c79ea0d33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc15fa4942bef90b0579c00a7dcc3e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630934890e9d42efef30f0ef101a3d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96e1ddf0ef36d7469a5418f6eeb8f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341aa1a7db07bb1cc128b63ba3722b70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90b37dff23ba31f5f381fbb2449a47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e531aa4ad69084ca81f8e716fa9ed9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd24df6fc93a31ba04e0db3b1451bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429f92e6d7bca2c83df29089b35bf46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba45761da0bf2a93e2435bd3cb8447f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35e01779211465d28285ef99818170705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57d7b0db77875b54bfc2e9b7bf4ce2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590e8493d8e976528967f0dd0d2f914707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb96ff6b9400bf9da97981c6f1e230708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501912ab366129722556bd476d52a511709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a5e4a58bd89a8c3685db80b15f718710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f07c9278b56eb5f42962dd50cf03d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda8a1b1171932b9ceb2f13e4669953712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b388de54b74af872bcf74a69d999c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79769b5456f1abefb0923a94dfe08126714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554dc8d72993e5eb6207b5ad078c4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4de690bd89ddaf6dafc6acca07b22b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707df5486a4b753f236cfe0e346d5c01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f79048930a895e36835a8e5f2cfdc9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33ec7644af92a589559c7696833644719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7ea4c94b0971eff5848eaed995833720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ef4eee45aab989eca903c937ee1d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808922158339b5f4f948f958c55554d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba309fd7c2377bd5d333bc99eb4277e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f090bd6a3217bbe416370bb097e39a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf24ca6625443fa6cc8ac7136fcc52a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863d92ab22b401d0272567cbaad9ece726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5d6e65b71a7051ca1441939b3024d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3098c9f2ab1b8e610ea21f320e5acb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af4946851ae2a19380d30996715fcc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cbbfc49095fce44231a399c3b62d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0d50c816e44216b7849993c1467f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41bafc9639461267f1ea964648f236732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b1b9f832e96ea81c4fce7f805f2c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee02f3eb763a6392347e0adcb44e50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f011e49a55961cf8dfa4c4e9f4801b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637957eeb4088bef7a28a2b13b67cfa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e5b7dc4862f4a40ffe79deba3a5bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da67c90025178e717450a26cdeb4913738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b13357961893aa9760d6c417975c36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be5aced4fec3ba05e1488ad424658f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a2bdf3789d63dfc5128cf1b371e20741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e16a978fa601b06da8b31a21e69e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00e848607f779a71285d7f97d372da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e78c58b03d3cfe109761dd29e9378744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de7c3d5644249b7bf5ed5c7b3237fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d0b50b861685572b8c0ba45ecf5b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9427a94a7424f22483dac0c402fe78747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160998ed07a2a8303562fc29668fcda1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e1da9167e71c3baa2a26d63f79bc2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940f991f6b2850931f224bf89308729750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab29f278ca1dd1c2e42a15d855257f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7c0e7688ea0bf75422b4baba4fc86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b029ad14f47421c2fd9598e6a5a5b3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7790801d6f56963c90391cbe38d36754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bb5dd2126e68370456af14d225b06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12731826cc5aaaae2f970f5c3c03e6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95544d6052df1ee11d0ecf319cebd2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eb9e1cd73c0c2f8ad78f357d42695758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758a4cd0501da7264453baeee7dbc98759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>