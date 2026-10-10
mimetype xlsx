--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5500e8569b9053d9c8c21604b5e82a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd7cf3e27b2e93d5ba47308761204a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a7b23e1ba6e22d3c4909aab5d9f293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eceec5f25335a9ba1325293f7294864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c3068a65e5b434cb72127f66f6cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803bdf60b3958bdea0bffab960a2afe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0aafcaa2282e076149bb8efe9d95f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360e00be54c2eabbb947e9d8ce383748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643625c9639081f5fe3a8a287d084e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d002155260d8baf43c4b32d9160d57f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d445b08d4b8b742e45a522210c2d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d752a8304f2ad87f89380f13716b1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130214d38c022b9640d64d85cb0e4b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee56c6b268493184bf6fcef652477514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b82c25c5f35d7dedd06ebd2aa78ed415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93540a8c525419218e68d1b2d8886e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d049d3068c02b670bec7eeaaa23766d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d5fa11202527d47fd92fba48889cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56f4e25afe9d2e1556f541b47b144319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cb3619c8926a62c57363d175cb8d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daac72642b21af567ef54115b91d66e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf53adb9175814e9f5d544dc0daf64d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d60b60ea9dcee9edce5d2b8bc2fcae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6788b953f74a1e985dff1054d5a036c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8c40172b2c67e4b7385a5e147880b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6744f9c0bab526520f7da1ebcdbed2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27822cdfc38c901c4dbe008637909a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39c4275f59ba76fd800f363c17e71328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a03cadc395fb36ef50ad2da44d78ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761675397e2b3517c7d06c694f60f2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d55de9268acdb149daca521c09ea4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e772e2918d74a280b9a068e0118642032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317c19e855c26665aa2286a60cb5b5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05613e5d611ea07210aa3181e5ccbc3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d679ac2e4de1b4b85a25a0a84d8f0b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238da68d5b59fc0586cb1deea0a0a0b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c89709461021da100e63d69b8766037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0bd8366717c6b5fb81bcf55adaaca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bfb6ddc3c876f6c0069416a07f4ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d655397ba82ee5fe7a94821f014e83240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dfb6b1bf1f9e0645ef4b9a15c955841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3f144cc528aa0c426124b79d5fca142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9d54fcdf5b5c2cb3d334ad8a3f39243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f67d6fc676faa502cb24518ce245844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef54bf628ddbe5c5469764b9e8208845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf96527e58f060adfd68fcfb911e38746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015727d8b653e297480f2707c504bb9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faf4e09a4eabc7bed4d5a9309b4f0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72798c4290e5c5b721e5021a43ecc51849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b034c1428eab9ec4c6d655aa0a6d2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6911cc6edaaefddcfc5f3de82763651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11ffa85558e1e104c47334f4e0454452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb54d2201bc27f81595d89666d251b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc66f617cee2b78c171e9e90535d1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d09e7101e995c6f7129061730564c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e54b98a055eba3c2ae09edc291546c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377c8ce09ddfa7c6d239bab500c743c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772640338d86e31a032ed1c0a40631958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2bbf7599da8a5b4f5581dd983f94759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd79cae02265e0c550443babd034e3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6fd5c7eb48dc3375fd881ddb9da8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838165f4920d5268fa95c0d9c3d3dbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7231b56adcbeeab89acb473b92910263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a1736b63d7d8ca063daef04e38df764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16fb31f895305df63b71bd8edbf8f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bed45c58880aeac830962f6c721fd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027ac96f3365713df7bc4bdfafa650b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98d0695fbca492370170fbd922a66c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe918517375a7398accce147b6541f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3c62ed47efe923c16473938c311b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf41d6bef21fef63400ab88bfda713171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511e6484446983447e434bb21ed783f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f0a09ae3663165355e712d1c484fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4888e12a4d905799b390db4a24a0fb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff66ff786bc08c3c45cc0802364dde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93065a1addcfb60b14bb59944bd74c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23753814f554206eab8bda9d5f079d6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55066a35c4b06fdedbfc149fb397d22a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fea85787ba43b7728d5abb62511d7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10360e35b37d44c85119cba5f7f9a3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e2e1d3433f9c6154b0eef5b38a1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c40945229407bb1b704f516240ee282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0003e839c0c07799cf340757bb437f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb5f30feeb5aba34a3d17337b0c0d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0f8a14cdbf2f2c932ff716765163085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829361e8d51d3ddf140a866b9ab62de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62eafd03f5ce949b08d63142685c0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0af2e8f606bb395217e189e18e57f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e5b550f1165fbc5af1bed5781759889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cc373db295c620c017ce76b67ae1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b524c270ace9bd864d2615f95ff303491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19108ba0805d9890d78a9fb8d801680992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa5e9eb4ac4313af86719ae735ee393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c38f29a37d0c8cd4ef6e846c77a8be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ff9c2a4d70ded5b98922ffc6c366b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1710e352ab7b1ea99363be017e0f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cf0d2a272384dd3c3ba54fde7aafc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39e3cd50b22fc9195d4b6b5a4239ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844dc5c0b055a75811e44402dc8fdff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aec1f76f9fbdbf400daf5a083dc90d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72f10c2b04da07b689981776ffe4ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf0a9d678d5ac9df3683b9a02bffa8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f249915900a56fb7fbd91721f67db92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4204f361725b8c46cc0af94025c80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65800a24b4e4b68181b896ee0e6b749c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85924ceb37e9eca2e1b4eea48214d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029fa0fb589b35d5896882ed796a847107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320bf604bf02de304278ed5285f72a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924a092f711207f218aff0be582945c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a9144359ac68e2cbd9e4924236606110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a2c50d8b29abea3412892d5ce439b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b45367d5e209753dc68f006dfd656112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf5dcaed2e87bb8ed82417ee8ceba5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691831c1e2d8227fabc0dd520b3f321114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217b95eca54597514f9b6dee72fcadc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cebe35ae18d5b5ee40e14ca165a45a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58435e1f34224115b75c605799dfb7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681c4eb2456524e14f815f58f678431118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf9b1a180c9fcd187eae2857ab0499119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c767598e7eab6e82dbedac5536e0c5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8c2358f229e225a8ca29e7987c2eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e844b59a6332cd2dfd046b58ad798122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e3f0b53bcc65484763385211e0511123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaf7445f84100152c972d9a540fc58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544e8fadc985bec1dbfeeb4095460b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b1c59659a4da59652ef6e97bc247d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b455d18bbfcb4317a7b977e30e84d76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6770c4178c0be59945f47548b85c4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56414979ad9b348868c01649fd6a8fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd8c4a1e1adfe3c3b2828cc886f56f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5194dc03cd878894d36653f6aea70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ba2f3bd402a6e00bde7e327d9d574132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c07498420362f9ed7ab17fe5f48214133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0c65bacb2bf945e0a096e2379a68e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d03e262dc8ed1a64cab3c0c9dfb014135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d0685955f1d06cc26e578cef7eff1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bb9296a9d54452b6114c27e44414c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09556b66ebe27c620eff030badb79aac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697468c01123c90221b6f2287f19106d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe18f4ec44383b0b61b390467817e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e778ab3f76e78d52927242053e6f78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b71b1fa8bee9c194efc4811743e86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b73fcb1c459963395a4968b710396143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1248de91b1cfaa5ac9d803c6c15665144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dad5ffc8c1768769c0cc45de04ce8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53804161e4462c1a794fc3165283646a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5f3a6ec700e244f8c48bfda8c9aad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1226ae063d9551abc647918de468619148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177ce051571dde5c7ab1edf2113f7b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723be46179c0b82a4ca2c3a491ac13a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c998654b6f205751eb7ef176fa29fa7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10221dba8344f81ebfbab57dc76a4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514260529273be99eb611bb6a56c4919153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63018065a882ed4ffb33b157ded52da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f63dd0d2abf032c17bcfab31d837a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104123bcd93de6e8baeab74825088232156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665274a0a0d59961883bfe399e861b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c76c752d03262428412df015fcf1ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a77b97a94d5d70447d104aeb48b23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d65a3ddae8559b3b9b1c0afc1c096160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f83b72d3d35a113823ceb44ee456e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d050412b8447e656373d1a00305be5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b2d7a50bcaefbdc2e8acc3d30facc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9a2862dadb9a2254a76dcf3997985164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb541040849f108fc0fcf0439622d933165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5e8f3ad8a64271978871448fed1b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3c041ce97afd0792c3422aa736283167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77552d66c38b31c7e3110f95a820f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146ac25f42d56f0b6712baed65915e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88303ef010bb7e4c94d190d6e12f585a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51353a32b945f96154425cb76e3a9e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bba74f3aed1f10e4db39441ac207eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b3a008699933783762daba586c838173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4177ed48c2130bb124eb84de312d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31398a88a0c700799dbc2d8dece5b93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8c4120da4c254564c047241356aeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf722b489dff7872205f4ac10594494177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a64e5ab71e12a6b38a13bc0c13157b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32c52bee44be51b52ae9f32ea45219179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e6992fdd5a686c2d732f58aa62d23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f92f723497e190dfe113a7621849e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55904c57f38a8e1829663a10e649d94b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e295089e13eab70da5338334461be0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1de358f3377515a7c706d86e4b02e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593b0f56b65a2d5a886e327845c48c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c40f2c60aac02a2d332b45690595a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a595982431fe826c7a82b30194b34b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a12002d9653cd59b9caa591213d1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89320add039d81a082ab098a8b52bc03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2321bcfc45f688299b4e2e5fddc60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc86ef7961a3863be8dc6c28cb3c77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12115660b3f370fe7ffe642a5eb3903a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd06f69ee5f954d7205185f991cf695193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbc570c31300617387acd1b7a6e5ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca6e7065b5a6a02d7873045a567e6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94add6ee7a2622eff8675a04dc9dfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb8224e3d092e30de66866b8637bb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575b08221b84dbf9b4bc3fcca8e185a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5198ab9cfcc014b571728ac84056d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a401e2b8628021a66cbd0ab4d5da267200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10c46ff260935b1f55731ce83c6af7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc94edcd504389fd1d8929ed09c3a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b48100330fbbf22118c40487fe2925203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f71d09d867dccb50ec5f788cb6aee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a102a55c5dd16db8929934de7f2de57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8151fbfbf6085049c21206170d29898206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c81ca574b7bb0486c68c411354483207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421b1c32f6bedba6998c261a0da0d33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a51b2516f2b2c111e07a163d1171b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6cc99a2747e5e7a518f50fce6d598210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaac1cd3d3979f25656e0d065bcee52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ca93db67266dbe8383ec011e98ae9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a8145985dbf8c68ae71ef302aeeaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b82eed8f6b1ac90aa423d184bca3ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38177128901482ab12c87dc8552fc513215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96675bbabe8a5f264ceb0654b993c713216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e4a31c9e0eef4c32993977783c7ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6575cf1643fe0d0f3c6d2e7033f3572218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a091ea1d9ef48632f2b1e2664bf0c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5909ddb3f9503f5f195bf0ae5c0d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acd15105aa87125ab3aab81cf7ca56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f220fc6340f631b9f1053d6f23b5cac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea63be8a09296f4840f147b756ee39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0059b5e723ac825cfe1bd08bcd6e9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8f62b7b10bd8869c0f5f07a288bcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666ae99731840e1dc8d832889dba60e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4f0f3a55af8320c380f23e78dbbcf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c714a04d8bfbb32fb0ea28b6c178a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049adca542d2afd0e1b4738cf7e2110229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8571c6d219e40d4e2b5baa99d1555230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d686fabdc5c7e9c875f677aa9bf8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f10efb1f504b02ac04fb282f0e242232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1c86d93a71abe9f91cf6169e44ce9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e897ca5a1e6cac24a914519cd27696c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecaf5c65e2b32d0e3964b8c803b4f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55e3e939126d9039557a51e72d69f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6d081968c0d707a032a906199ef80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddc7063128462eddb78e238d2121d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cd9b617d582fd8b474557018c27d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf17323c80a5a82581d3acfe42e28c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ef3c83038a8cf47db781d61845c15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2239ffefcabebd61c12b2c3634e2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335cd76807e0b3df9469553129e7d25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55cab3cec7c5138bd79acf8f5d2d70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a36ac59231b7da6d25f9e99ed358b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fd50d2c722e9b334a519c93bc8a20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7960e4c9a4526719af597f473ce56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c621e99b40ee01e3e44dcc896e0281248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2a9d218e6fa69b949075347096ca9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949e0e6bd69a9b744827512654c456a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0502d15dd15d5884f99c1588bdcacd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92641d391915084fdee960bb62377604252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c9052e3e03c845fe6b09db2f811c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8b2a6351f5c851f6bfd32f4fc4e37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eab1c9eb67d71f38e002ef3feff88f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b866ab4f656f428ce8ab50dbf25fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d318d855e1ef12f3cc478feb9668b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41be45e5b4b8b8e7b9f1b7343817c4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cf5212ca40ed32a13bf2eddd62372259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52d9ea6c1ca87232f12ac9eb287e32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd11047280772460de3f0677605fb5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3277f6e7878b5af331024f6081374262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c64f2652604975bf2fe311b2d9531263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a044aeb2abe3fc824054921f2aeab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a047814196a27c61504f2d8663bee5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb451138a2072826421884930056cc08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bc15b597eb21ed9a84afbfdb98a41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4682e8d8d22d6e70dc5b4edd407e7df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4bdfe11a026c23b7df4572cd2625e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7de7f271b33afccfc89678d4d3714b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a707a36f6f258fa9000c453fcf3f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d06412a910141214d91bfb10d3f52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c28c2ea94c6e9f9a6877c862b0c2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13bf38a189dfd1dc4922cb7c7d0289274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576dba8f1c1c6df4236edf16905068d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a0e7c176f9c715986267c67d4938a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acec9cbd117e0bf1a22309e4fbef12b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f450204bca2e4c0161471ac2712d235278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa744038449ed0b3a2f13ac4ecfc388b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114a56b243381a1c960f7f8ebbd6bdb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f2c52151c608907b94985b52b3696281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11bb2bb45d5c07bce6e00a78f28098282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f574a3d1f993c9617fef8781d8dd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d3344a9ff8e802abcc1e685198a62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f420e0df76cf4431d4b35185510ebfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc1ca00941c062ddd125a3696d9c4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c4792b4ee055d6e9aeed4ced8ac66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa267ea915824da66df981a29940f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62375f64c4bc052c798c5a5f6b08c65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c56f2c4184968196f1c38fbd5eb7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d869b68f50f038f7bb8dcad1d04c61c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740928cca0c4b89989295395d2b17026292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2bbf2d534afa6b2875c1210b7cab9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a61bb125a145639bc22c60d7abf5de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a8f2d66561860ac4d8ca0b9daca34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92f6f30cb57a5e57843998fed89b04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9a010433bffd4bbefc056bb840734297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35637cb4eedd8508c2076eb97668ae3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf48c98b12a65daf974240a288bfc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3597aabd3dd3dcd88c0cb14077714300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48601f4acda6df3f0d4507e8ef11ca5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86f37109fd21c6b2cbfcbc16af6196302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612066e9fa32b348a58c604a080c283e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77e6217da402d3efe8df7fa0db9e81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1969cce739e06e0c1b07440dd85c28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619ab2a240b15ef0e1744de368517a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9689c44101257fd6023f81906dbff7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d1a3f5929c41e951e358cbbd46bda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982111de9e27a4ed15c969b72347458e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82107581fcf8395310f1096aa57de62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f42f777e9493291358f14b1b376cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd81b24b86a24a2e36a68f26593e53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9537a3228b59e14b0b7d24b295f6b03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f80e72f07beeee280b713d8e2540a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45213842427fdabf3e763ecadc864ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fd1f0a2d4d4bfd52f7f43a525f5ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e158105cedd691cf3394e6d2bd844317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c3a8f1393f56490427a6faf5d7201318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081620345c9879653b589756923578af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ad71365ca5ce4b8e545ae1a430153320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd3a8cf86ffd9c1ac648ccd3c4c608321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbebfee69ac51c417c08844d08c53ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b0ae0995b0b72579056cf6c1e4745323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba483e9a9a64541680029a6ce5ec2137324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307dcedeebd432efeffa26009c9cc0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95020d11f881a3f79ebcbb7ab353ada326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98285efaf8ee2c1aa3c9415a8329687327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b446d2cce27022b3e2a89cb0f0fc26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4baced22a68ce68896019da216809329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb0234b2efe261f94cf3a78f343dba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c24d5cb58d03e89ac8d23eb885b2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09512fb52c2fd9fdda0427f3ba0bf7a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a3fb4be5275508bc96eac3a554668333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b2a33117d01257aba6bd70b15bee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6290cda559bb8723293428396b694335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfbf9d81301425fbb2ea0dd617c309336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928711ab554d3fa4c7bda184ef8e20e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2a4f03db4facc5ad058865ed7afff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eb1fb24c0fd225c058750a9060b8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a91ffdf9da31948b205cceb023bd9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3562733b5b4a745100ac24c360a2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ee12e4748265ce045d4b5bef97dc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc52d048b34b6b24be0756bacc5412343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ffcbd7a46248f251fbbdad3977060344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b071ebc19461d0ea76a04b19a2559a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9913d33067e5541619de1d34466662346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cc9ba7e9e31bbaadcef3e8ff963ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f421077d714a4df49bc3f899cf3321348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e7c0857029c7750818bf85237c1be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3942527fc6d48a1cb4822184a46ad3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92226da11693cfa129d490d3aa59960351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95c4de0c1b2ee247acf5b6f8ad4ed3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81e57b6049cad46b5e724cffa6b0ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bbb8f3a132d65b2d2885aea51189b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ad7b755bee2935511e7486f0c2c0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde08682483843fbdac9907de5d48ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67826bc4a17552c763caf6944dedea8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8c569df131975906e773a7bd74884358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1af09213f426e65396767665de7e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44c1ef0b6b77424b2f16e518273c66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c476609ab5a30e2dc12e2ac614e7a21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0445e3273ed9bbada1a488757fb9a53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e873bbbe9f8d458713a1efef29446a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168338623835b59490d74dd4e2de1ea9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8b61054c8e799c63be9e0f6955f44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bd700b3a4e7f8a64efe13f1b8a82f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fffcbea19352cdd98eac4613a116c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb4f0baabf6e74447c5cf6aa727900368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc31dbc0bb281da1b4d0d94b9f2b5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a53bc9fe54872c98cb75e1d793f1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7857927c262d7eef10393568f8c340d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dcd4220e50ff29a447d1e28cce149372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de6310efa769d1e208211c61fc5386373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8522ff68999050313d7f87f91931f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c555e7d0b69bff25d1ba43e0645686375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ea8f156065be308db272e22d1d86b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e858132973b15fa37e81c4a07bf84b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d9a4d1d5fba3b1a0d72d7f5c75aeb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff341d2047131b8bd144d49106e3599e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13637219834d115eee09e5d16b1d28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290a3defdaf428d19203b0c97b4600d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43561bce853ca11a15f46c94284fdade382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cdff34cf7d1b5fedf061407973f2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4270ebe00b6a3a3117e2377e9efff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ef928c57866bec0ec69c5f19cabea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f199960c4e2398d0b02ba920e77e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275fcf48237b7af18287923871def63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442a8d39a4337144b442d186be94e71388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32089f130411564a6622367474c6d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309ecd4fe2eb1e5676679254680c727390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947670288c1e95f2057e4b099847c8c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c67749ffa3260c5272909a5cf10e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a2e41391b4a1941ed9cb5aa144aea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaafee9c2cbb06cc96e871c175edb32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c086be4de2b216925386b64e60245dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff6546ec7e6c48ebc21c4c1525fee4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49948aa9c31b4fdaea19c01205db6e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a446fcb52c81e09d32de7cef1b0b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d29635a659783a7fa82ce09cb209b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5c98a6eb8da1dab6754e4ea34429f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a31f8e3794864aa54853c96aa164da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d4aef3265d559cfe2f11268a178d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f910154570a52b9ce70fb944d5b62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281147fd3d3f1dc32631eb70dfbae34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9053c8f8b5a9c5efba78518b16ea9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f64f7f2011cd552193fdf167dbb42e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00005506e7882c5d59efc700fe057399407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0068131504600ae02d75bece3b8b522408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298e1e83fba5dc6902cae86ab2cc222409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc93ce1aa80c0299d09e18f3a101138410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b97cb9b876c25756031bc4f3d68d64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b707e60b0f58ae0eecae996052e4caf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761eb404485ea47c953adb496656ed5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86a40e44af8a361978ec0f9bd40d01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e486cb1f0322335031bd7be8b642aba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea9f5fda0ac6fcd7294bca545fc6c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9786e465b6ad621e7dc2ea5f6a50e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336d5e41353785bc3d65dfd34f66f73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ca2b513bdbee1e9fdb7da3ee8677b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20615c488a4f5a51d1d5ffe091d438420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20191b7ebd00ecec0d6dd2121b9b49ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33997062240213c3276da1adb7e25a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d41d076b4feb988d9be5f536e28c92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558e9972978830f7b1b5299a4ade0b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30ca01b9a92f7c8fb0916c22f4cac0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252fcce80c7b55b52d06307e85be82c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7656cd0b18583daf2c013c28aa7e49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436fbb1d1b6ee7a59ca4aaef361451d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ca14171ec5394ea7ff02933eec8bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dac9d0f00767c6703bad505f2c60e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378f77d94cdef306cb558887e49554a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd35f2fad38c6e389af48e2d45b929d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2320306239663c5e89fd1de10813380433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd93d2e3b665486d5bb8091d0bf7a6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8c0bcb06bbfa9380e36091989d7bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a616e7f23e09df2f51d87a41ecb21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae90b2a4b4455596adb83c1739864a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c776d87414da14cdb805b121ec0954438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d408d635aeae1372dc14db6ca9252f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff7198915ad7dc8b8ebca672d10d67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b671b8acc453112962cc5cd5262b30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e698865a1e45ece5195a153e90821442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44c15f5a4047f9b72e2ab46cd8089f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dab54d4e2fe2d815f91bcc25286c45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba19da305bdeb611f718dd800b88006445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc47ceaacd32902b3bbfd9128896e38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f683b3fd59a55f6869c98cc41caad73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e855141901734bbc9a7c8adf609d61f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd3ccf82c2456df5d74c79d5aa9e49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf993728ab93e2b32b44351d94147f64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3181412058e94107d4fb48b77dfef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74d7ef639abe15bcd6c300362a9738452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556832191439e8d9890a9736d658567453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980573443058f33c7305c48c851a48ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36754cb98eabb9706e8553675e7aac6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862599f9a09f6b2f6a05c29be74fa715456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45c9924dd29519eaff14e7bae1a65e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c113b9f6e08a8130cfce994f5ac000458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dbf7dd29807052b13960332b83906459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0523bbbd2d54858462a2bf884d1339460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8056b339678374519a7bb8c33a412461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8717a00bff31ccda39dd70db74749462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3223f9342a73b36b73b17b2b15a893f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81d3b524d8470c56d4943e35fe3bd6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc7a21973d913526fadc717b67e5e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8366b77bfb14d84fd64065ad83c161466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a243b6946d4286082842cd41fa1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ee69bd1601a216cad85024de73527468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aed0ba62c3889979aef63e4d91781469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653178dbd03bcae304d4308dabd91f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea97a8b39ba3f9dfde8a86e271c5b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081f92ceb065a0e927872888d8f84e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fa9b3ef4f5db675b5ef4308294e52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f70f3465bd7994e95f99131202fdd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee69ccacaa6d837f2b491321030a2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8555a9c032984d213f2ed6a64803fe8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a722214e0ddfe4defb9ceece88cc0d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15cf4e019d333a3abc73774c0d91ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c75cb49043679ead2b28c7fe4adef5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e34d54827431578ba7a479474c5087480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d2e229ec60cdfae127aa96d137c35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e16e785b47a213525764e933a3fb37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923c844878a6528a7d7ca5a57724795483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8481cf5fb09e6275df94f2873e57cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f1a1ea556d2da027d0a6374b8932a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc44a0f790e789bb26f3bd856054431486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384a8a6721ff6b5a91406fe21e5a5d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bde7f7761dd15f9419331ba331adf9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67df916a00ba9e44861e2063fe24c77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7915589ec65fc3a0287b823b8d76c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e0545d59a122d4cd1d991ee03ebb4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5a1c6f9c588fd11a0ddadfb1519d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05ba3d5d4c756bfc172b460ddcf732493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bbd38d0997094aec1a48fb32bdce0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc70c1ef93d0f0196522856454f24a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8ff03185f2a03f6e1df6e7a56f0cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70815b34a266f97e628e672d8f53eb7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a5a0295455bd2117052abc4e612a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a525ba5242f18f42e6770ddb4a2cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad106e46a7f5ddd8576f6d1d1a0d922c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb13939565bcdfbb0d689d3c0da0ba7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35410f42e369de2c5669248d3eee40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfde315a8ce30355c2db2f56891ae4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e2aad78922153a7844417823410a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922d8f1d7b73fd66088365e68b0759b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc69130e58949db63ca7f7ac2ac29e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c30044052ef619a155b71897cc48d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7ef2a8d61f84524ad9472000b5dfd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171d0c600001d075e9a963f467a7859509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625522b70888fb32a1e84f7ea3780b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eacf201555061bdbd21313d1fa421511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce38b84773e8c17b89bec315051a05512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ed608fb2787f06fcffbab0e6d4f61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baa53906466718ec5819ae688dce3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdf46bb5b507c70cea381796a7b2cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf01fc8512106900d1c93db2a0fa57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a11bbb3ebf6cebf600e855e300017b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff07b9cae8eacdae8d5624850592be5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cf431f0abef2823e321e0985bd71b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e1b69de9eae93ad43cce710c2acd6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b791e32cdefe954aef3c97ba52fe6de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e6fb2bee96bd23575e1f062b79eb3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af417e36b1e8ba3815a3ad53f9d3d3da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba040294bf9b2f9608741a653d26a23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c485261cecc74481748c89313f8557525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303ba46acb0c7cd35b84f0bffd0dc52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c41a315f3c65c2bccebf6efc487eb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d7e19604ac9594c6fdf7363b78877528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabc1fde76a4cd160f4f316a155baa6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b08e3c3b617f9a43096a74f374b490530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34eb06222204a03c982af82753b1d03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b74010a99e657c1dde3e29cc505a2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c37e12e12102b6900929e0e1e6c18b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00364a64cf27dd824d294f243f48a27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22404f798edce787c3d61a4c5d626bf3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32661b8327418bba84ec53b1e036bf00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca36dbd7ea6715682eb51a2cac014b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad6a7b2e7afeec74ea0fa12dfa8e43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512fc207ef473c3b1e9c641f12f1352539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48a42a8dbb797b7ee321e3f947defa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2d977b27ec7a5d0917ffd4c4e9026541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beae1eb72432d06cbaaf53074fd742542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e07fe2ced2c491742ca586b68b6eae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e218eafa196f9f6962da83e8a8739544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9653c9065ca68b660a5c0d39f3d4cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72528cda962baa0fba3d79aa151009e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6c2a20232c3b4f62a66014e966ffa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48b8fc2aef17cc5fbea0b6903a050d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3975b4dea92e79da79b04748a12599549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b235c865b8cdbbfe694bbcb98a2c4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c023abe9dadfcce11ecccdc0bba457551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e54c4eecd9b47ee8b353d307c1bae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af870519c3aff01fc51064292b3ef9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb2e7f85ae5050bca71e1599bfb583554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc3b84d3ae66cad646db574d119081555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e650cd4aed7125cace115f5e97eca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360253cceee9cef73b8e47b9ab058b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefa059a50709e202cbc6071935daa1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904694e77a4aa4be4538de279cb8a84b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51022e1e7b44cfab804885211876e932560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8481c718e0421e79e146c937523cd7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdcba603e54750522eda789f4eca0d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2bac274ba7b5c857152b7397e592d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b783acf5939be7f332298f2fe1dfca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbed438dc9c818ba65fc6ea7b66a701565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113eeb7808ae3edc145a72fe0929e7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e4c8db501578ddd17ebcc64048bb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54487c59ab6cbb9e76a37a187007a05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d06a881667dc109c2a8efdb3aa06c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f76c0ce0f1d9835119351a7109a90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bc0153f6cdc9dbaed713145e56a15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98419219a53bb98ac0706d6213d95e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450854630da46e2a1e638cf59cc43682573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860abff6f87cb22c7413a5aae14eafa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8359c63ad4473048cc3ebeb97bd5cba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348f2aa51cb2fba677f8d270beb7889576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00265bf2e95654686a327f26e9d91dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7ba7823e5efd57d866275c70d2cc0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176aed858b2db16f60fd4265e481bcd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aec669b690e45cfe38ea4621e20168580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4a012f3ff8db1640e2eac624718e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5496bd52a2109178aa0137848a973b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c75713a608d916c0b4927e07f5ed77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaa69d120bf3dc72c2a7ac66d11555584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15fae84c39c70631f8f283750b0542585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e51d5b5e1bf052aaef729af3f45c5f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a9e2b35c8f777a899808060dd0877587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb3bb3bbe646c3418ede2b361e56e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ff6c7db4cddc4457aaeb947ffef9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec9813eb5eb55526180a9d290cf8a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8262ec043602d1616680eafadf8ee4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327802ed46eed0ac705b372817137b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c193b11759b040c7cb2e8d9391be6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52640f361c9f86774ff5872a572c4899594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfb0b6967c8b21c008c9f71447a80f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f78d7353a5b1d8949cf0a030057255596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eacbab8781454c4bf7318b5479f82f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59c2f6369225a007dac7161d8a93ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe001693738e5953e657dec591ebd8b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38562404a73b84d6e3ff9e397dced60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad5be0c071aeebf2e01e79f39c11b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e808300628e2c4b04675b64d83699d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33441b9b84a877c9473d6aa192125c82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79776d0e90d84d0618ff36b9ccdb8122604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1f0fb6d1e4d166e662b74dc92ed99605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ecefc083bd3d09977f0b8e7eebc41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbacb2661fb2ce8af7ecdc01943c31b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ee244a1f25648a7ae3beb69cf6914608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aad1818f58cbfaf2c328f58a43ae24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb60459dd3f0bf4287626d5af25b2de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9cd514debd64152941feb6eb7955d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557db59e8beb3309cbe7db96b8fa115612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dcc3ee62e4eb4ad557d70d30926ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59369a6119fbb043e8cb50667984e276614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65acc374fbaf6d2093564874acff0b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6cee8e6270546b4111dfd9884118c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504702429d4bf85fb220bb0b0b1a45b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d83f5179bdf29fa57bec1f29c431b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd0c7b85c680a242e08132dc29c5f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674533cc76161ff3dd59815e85695a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c98766898fc9ebe4334de5031bc1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384b75f277e6d3dbbb232598f6e5616622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6ca95600f9fe5e801c37481e8b38b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c3d5322cbf017ecae5ecb8fa9ea19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f929b66d32d7741e9db9d86460ac0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c1710d3d9c5f7c50bf191754600e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcadf94f846b24c28c03d03de8a857627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadb63eabfc2152d41a9a2e69736150628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a148b094cae42bc0c6a96679e60d0f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083965ff347bf7ed953cd74adc00dbc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771a8868741da2c8670cd14a40d2d0c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d693e61ed478384d7cf947b5ab02419632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de781c7a1281c00d1de46812d698ec06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed685a7a28c46e28aeba08e26e7e53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27206a0e77e139dc416e95e2a73e473635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b9f42ced6c7a3e5387160025d0fee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dc69f30f7c8caec57df7b8d69a343637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a4c2d4eab74e5c2647a21f3513f54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381c91deea194ca49a176b5b2915ade639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f397d21b97b793aaee50db61ae65f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c996cde456b20ea11a4e82110c64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66045d61d6155c7fc0b567338b07529e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16dce401b586a32f314bbb8d6bc958643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945006da2cecd195805cff38d5a322f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82fd54ed0c9cb6e3817741473ce54f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b229e388d0dbd2a6874d55ea8b5045646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecf26876e3e633c5454244eedf3292647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce58653e66855dbe107b8ee480c98bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5216b71cd10debe588d50da9a0b467649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8f60581fab5d61505695a8c490ffd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0340a67fde5356a1dd283cdb72678d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca855af6d452e02c4fad7703629d6f2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c218b3bf6fa95063988918a2687c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e9ca2254b4dc6a1572cb1fbd85574654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbca04ce07ac28831b3b3f34a2b7cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb99d9dc502647fb8d6efa6e87545f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bc833d2266fd978dc38c8f1aafe68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4161f056832778aadd8127a6fec2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c18ee70e1a243cdaefdd2a669be9a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b7f00d4167d0b5836a188ee69ea5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc737e1a3102b0018ec740b38766964661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7201fdda69c4a5b1128033663d50e19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39af1f9b4b62d9068d16bf1e3eddb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e942636673ec7859fd636cc8220d955664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd723e73b7bb26b00e92b45526829fa6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee5e4faa94bbbf478cf92c3d84f596666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f0213da7d1d2a4d3ab911b928e09d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c573b1fc058556ac8ccecf077b139c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8dd6aa1984d678dfd42101b17d821669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13762af788ce41b6ef3410e8453a4713670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855ba4389aa9352ade99b9629cd115d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0f950edee1b8c262ff01150145de5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a70bf92e5d09271fb850d83861f63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5945eebbdce6a818db84a3939eb89f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc769e6a17fa06ec010553add5ffcf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4a2f60336e7f77f98ef2f9d609112676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a4d487804fa2a05017a33cd7158f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2352db2fca51c190c82ee8ebcded43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654dad8392e14895fe68ba5de2eae21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b723b44cb8df8333934e5e73d483c41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381aee0524dcb864de933d2ac02461c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbba7705789dc16c8cae3364f4332a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9dde7b3690d1825b87cc7edb881b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5647dc3a3391b558dc20f452a58281684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66cf6150f28b73f1fc55e6822863dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f79b90d03e25df17bb7b332cff793686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea144f7587e7cefd0e3a27b3966d8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7fb384e647c50dc622634355b7590688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53b33c33af734a541075e695d9f027689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ceed7addaef221cbf1d4adcaf1a3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018e69e2355b419e405bc7e70ef7782691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71fa62814407e20db3c0ad7d80f30e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdbf389549966885d8228a0acbefda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d08760c9aeda27e4e8e8037861eff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec6120a091c3ad3d0fe0bcb82de787695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3167d2ca3afae86c6b1e0a18fe6daeb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483d4327a41fa97123db23408507f7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c554712351f81715b6115efb176ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e77e67f5d84e98469d7caf4560d302699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fc500d62d287542c896452d53b76f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29480a62a6b031e84d830585bb022ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335355c8e7fcef6c1ecd2a26dd19408702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54588fffc31d1df539eef03aa72a7b1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3680f853b1cdc3e75db414048a0c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb747a38a5dc4a934394e3399058634705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d33909393f41b72a35998d6023dd6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc096d2177b0fe8996f58e300b6051d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904839d006bf4bbe8fdea39314b4154708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d133518f0e1ec90096b81668779aa4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466436a56b1dc4c32c4b7b27f4f9c59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdfbf02fbc7edfdbbb8ef0a7d44c2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81ed6f1152f1ed9e40a5bc92ffa392712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcec1c0728e902ce5d2ab476702aa7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c545730fd75bb0a46d4f8c10257da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d1de53e801dd784cbcfa505f6ce59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1673b6431f9687241fbac0756e7231716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a5a4e300750d016e9908014e3b52f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17936ddf8465eb2207965aa8056bab2b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d8392f22c22e2acc04436afec2767719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb6898f867d7be550bd27acb9dcc40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79236c857f4d81e88fa2db07bae9b846721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3a7a2673d0e0eceb9f30f36b9a82e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195df333e3e5cf690dfe836be41bd46a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fc5b7a19226f3db7f95a7f0272698724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418c2a565caf24d0e7c37d9403b3c3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efbfaab2e0c673ce570efbb47ccc4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53112b2ada9d85a5287856f32039511727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd07e8aab55718b39f3debc830d937f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d4288b84388b71ea7b00eca44f74c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928d27cb126d0db08c6794f32370677730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350188e3127e509a7c71988c078f7e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228aa88535838e26c7c21ac3e551b2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ea3e33c9126325f8b153c0a718fd3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c936b8217531d93b3ef53b790149b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e609f3963f32b6de357a74bc801e270735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa13e65bf036b6d2ccc06e8a08e4681736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f182b82fe6669c88885529cbae0c19737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d6925405d10f98990a517148ba7dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3384b5f4faadd4422bbe519659af79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8433869eda17fe706464397473d0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c796c77458ae731e30996ea972eb5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6b373aef7c71d6873aa3c394f9850742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4739786ea01abf0d65123f06549dc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e9da6538d6f0538b0a887e8fd8727744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc38a4e2edbd40499d23490d991c51d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377906d6ecd8dd9cfed3b81144a3d67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5db49cb751e2dabde2435e69191a17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cece9867b0b1fb74d4a1f391a7961748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd53865934384532bac29b453a61b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32721222683207558d575e1832ccc1c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbfa6bc253839119a949aad012dcc9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328241e0c3bcfa3bdfa928dfded0693752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45ea221b2db076271b20371f2f09db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb53707953f6f83c0f633aa38031de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f18561e5c1ceb3628fcb5bbe2fff6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f864e84b844a4561a3551817d4e0b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df73de1c22fb5deb29e7bd5b48f9482757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1e03f8e35a74c27624556ac6623c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ad944d8b6c588e6312e6302a3fad5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c788a424a0ac84312a8c866e28a76631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dbf42b4fc47a6fad3b35eae1c9d822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead97065f985e26be3c8de0ca1a27713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ed2c9fa181d289a2dcd901d7635224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ecb84bdd7efbe2ee5691c9753fd9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33ccff192fa69231acbd0269fb7c596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e1793d2da0e67f8bca93692b425757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4bd715f49397c0157583fed7acddc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d657231442768c60f222eecd65232049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a47de0c5d5129913f4e3c548cf00610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921ea6e2f97ff1a8a5da74e12be151f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218491cbd182d84664554fa93991b1b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903858daf5ccd827e14fddfd03d5dbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a10d185d91dea834c74ccb3d7e55d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ce56b3aad1fba3f973d79b4def77515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a228109aac06b53f4d74c7a60fff92a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b87823eb06c3c36f98e81a8d69f65117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0b9349bc7c6a1726165f39a870be718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d4fb70897619cee7c59bb6b49509419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341731a73482d7c04bc0048a848d66920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f8b34752ea518b5beec5bfe30741d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09837bfe2eb42596fc2b4780c2c5451322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb9081db73c092dcc4a5ee89727bcb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2806d1d7e257db1ccc968f57d19d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cf88028b7d5432d6588da006e705925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901dccef86bc7b6541e73557f07023926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481a0e7444965f9edb9c8755a8f0d6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1d69daaf53c5d25ea503db2ea53f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34988a8034bf833255b73b61c487ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f87d978a8cd51bbec1e22933680b1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f46b394f3e4cd6e25ac6c9d1f0f1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58951dbbc7d95cf219added763bd780e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808eae59c9a7aa258559b66e455445533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1bb918d46bfa12aaf61d4949187c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8164119db15c7907db630cf3517dad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4052a996ec00ed850176957ee8926d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c261f2ef8a1ddd3ee2c28e0661415c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189815ec6aaa3da7a904ae379dd26a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593888a1b73afe4c143efcc4166b51ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21157471b29a59ebe2b74c8beae9994940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbd7f0ce0c2989a73c5b15f4dbd15141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ca7d951c80fcbc867551e3d8e1b4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811741f946f8d87c99375680e40cfc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec65e607e5cfb284e786e3c149950744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e2a772d97fa599904a46ff2b4acb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d3ef1bd84cd10b1aae1574fe7937a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f34071b621f52231efb613e3a0efc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527c21e0a2d62c1068d65c604bace8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5441211523e4f6a0d0133897f6b58ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e5bf2a9329729047d02dbf9cdfdb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d2105d46550354ea027b74a64073751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bf6c7d59e3f7a72479bba6a7935ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27f5f602cfa248528790f46e5a943453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12619af567387b4f8aef7884abd1763b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c621b21c4c16610e73009d83cd20455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f23f5ca6c3e00537a420853bf5131b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a3ef476cf4b187e84448e6c2c148357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3053c0099be966ac5140737dd6aab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa860ac896df62175c638ed23380964c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1233e43ca534f24b06e08972555e0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93327c5143de0632649c89ce1bc8e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621d2e7375a2f2827bc7ba8d5e9f78062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e3ee9792ffcbdcce78401749fcb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13199d777a567aa1f602637cad65b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb200ca80e147737223e4b9967138265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721e2222db355776894d3ef11c2e8d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e43a4880d7ada264761719647ec2b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5b93908cdd8d85239f3b8fded38e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d88147fcd6dcab8294d7eacf6b6e7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb9f7daf96aa92d2212659ce51674a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343469ccb3e56a878276829f98a05ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c0548098305afcd96356b17d268de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70fc3a065d4124ddd58b08303a0d8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d486fabe4389e3585983460b5ca35a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4c3af7b76cc2e8c5af808c4f63da975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3a4cd9f2bb96c3d27d89773eeaf6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90fb1e75c3149ae21c2a545aa2712e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31626c99fa7ad5e34bdbc421d00a8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f96f0dae8bba637f713bba3f518d7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd18c51f6194c2cfe029a313ce66df080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962c72ef945f4a57be11c17f5d6005381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f87d3bb510a8e8156dfdbf4216c5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5c6aa6c317af3b9762ae7ce812d3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e1e151548b27c0632db30ded0881784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e92906b2e181296015a6858a763c8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57d66205804a8f309a372aeebd10d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca49b43a474ff9f3a2b2fe8a49cece487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f233d53a876b4e593e97213059a61088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5f7a39601c133154a2b0f41c306e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1416a9710ab19b553f9e1c7a3075890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139e33df7e658051397af1aed5c781791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dcce94143be5967423077a8325fb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88278e0ae761214c71e5c330e31c5a2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189b4121af1eaecee29bebcf22b583994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bbab87797e6959c45df23859dfdb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991d523f1928f52983822c171a1b1e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41765bcab9b84199118cec382d59891197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c0e56d62845c17437c158e3b578698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e1c46c4fb3218ad92017149a4d90999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0301953d243738add882fc236e0db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a80e2cf6930023d7dc79f5337d395101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e41d0163432b758d54c76137944675102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef54938d96dcbe5020ab4501af1299d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03932ce580fe9464dfcd850bbb8bfce5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464920c56a4567591a58b03a1efe0995105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8392b4ede7fb9f19c5ca6b9affd68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4381a018c3845b6eca1a0cf32520c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444c29c21059985066bda5093fa8f17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e679870990108e67029c2220ebf6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ad14444e0c45da92a8705861da3ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bade8f18a90d83c4a03acac524dec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb19d2c73f1d7532bd185d0dc74ca12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8032464640d35eb0294dd6cff7d316113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d83bf4e155453368feacbdd31ed528114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59c70c6b2a3b22df3de2703ed1bcf5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7672022ef4267fbd04e8ff200743bd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e1458713406e3078ddf6235fc3f77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83245f4e13f4fadeccf4dae74502f9b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d062f0582ea430baecc6ad87e2e8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b9f4443aea9cdbf7151c9a91b3b49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0f9d2dbf3062495164873b4d501d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151e4a6b4430403a55485dcc4d3373b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df32bd9fc9e9489b555aacd56649090123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39339863ea45e58013206ae7ef21e005124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c774e9ea08c809e12b6c45cd53542125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff40fd0c507e08312577a8cf6de09b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683f327dfb5f594a0d74ea1ba8139f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e76f34ee21a76916bb16a284aa89d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99918b1fb21e9c8643bfd695f22c8e69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7581d916702b09cee20d062356798130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411f8183ba83337d3b0b40d6b542ca8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839a782b5eb7dae2d0311768506212c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5833e244f16bec1ce56ac81fdc0604133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee4c577a2ddbd163f42735aa37bd0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0d9d476ac58885ff1844644e65f16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666de5d561842f2051b00736952b516136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc669b9510f194d71306c16bfc999792137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf94dba25c8d1286a75ef87b572ecd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05b984caf248d95fb8a932cbbd4a14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfac7d757278268111b8a34acad69d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aaad0abd8a22f29bb2a8eb3ae8fc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a51129f05d7587cce6e7702553efd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78079c20fd1c93ccf547f8e2044577d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5473bf1a65df55236eee984152d2655144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1095b87f1b2e065519368d9f1d295c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642f3d95ace540abf4759d8ae34ab38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052221cc2921c26d6ebe90e27ec4a16a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325255f1035a0c960e043f72da9bb92d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072be021879a6c07c5180de0a0cbf0eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079e5d7c74fa510151e49eb43bab54d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80f302518c82e5d3796fce4b9f029d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47663f2cb84e157a6ca02407dd52a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8411e6621c9aa98878086ecef7221153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7add3e7ada44b3107a9ce83dfa07f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e3bd6d5c1fad29aefc2304c845e9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68dd814020fc1ad6b89c69f20d5bc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d966a719b272716268ba9cc6526a74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b1eeac3b353af4d724f678fc93ea7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f1cffaf98943dbbfce733ce71b316159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d4046fe5d66ab2791aaea47129f73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3383bac082d68c910aa20686d9a6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fc736f6405b5e22a564f036a68ef3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc38415ddab3cb475d8a7e60f193628163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f097eeccd00065101d45814e4523f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752e64013e994b01d31a56556bc02ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab29d39ea2cc96ec56b0a2198b468e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed27132621a9ff859f9be97fe2d68ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ab5bff7bec27daaece4b85e1bd608168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421c40b96c29a1806678946afe63e12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6598cfcb726b51e5b7857d17267bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575f6c09f58ecead4d7b31b37174d52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7e6fa94859d0a9837ae09d02048b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80055dc30ad0e31f48128b9661f0008a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a35a9695e858c8613292c733de42d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d2ff57c1ed7bfcbea65524bf2ee2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f6d87f1d115a1bbcc59b4ed9e35f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608b042177eee3371af78cf95d5dd12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170360ad375c313e4d0d96ace67a1a01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ece80231e69f15a37c4b0d835191f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120f30f99b72d322feae3874a15b20d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49283be0f9c275c69bbad1626caac69d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45993ca866468e8bee9cd2db7b6a6a3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bde31dcc5739cec43e68f700273ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de92319e039300292a66f9fa7bb2362184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba880683af81b092c4ebe2c56ae656185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525685e4d0cbee2ad971583dc0ac0b67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddde08e2b7dce8a40ce324f9a112d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af270fae7541cbaa37225d165dcbe1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33350897da37635416a2671f9340488a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81187a468a631d1c2891782c191bb68a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dba3ac7852e3830c360b1436a0567191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5f979030b9deaac51a626636d30a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23715d12c66950c660c8d2ecf7ab9bb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f95d32b765d7bbce0e6b176bb94f5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba90ce8aa0360aec82f40ddef931b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d890e4f13377e0ec01df49154f0712196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ce23ecaad6127b6c5c88bca13dc67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3b3359c5867cae9a0482aedbefaa6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3362a75f604f81352d78fa31e5bb09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0ac09ac2b5d6f05784174d472f788200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57932c03e80249973185e1ada1708496201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac8ee3de527e2bfcd2b5d0cf9bae9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c64a9a7502addf8898435b6f68f3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac276353341c87891279165fae13bd4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a8353c28feba86499a9059c820b8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb82d6a955ff8434769ec3a7d1016fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebfe4c406375326bcd1cddde86183c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445da3567449061f586f10da022e889208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb460a3426c995ad4ebfc83dbecd5bb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29bdb49515d71675a3b298024f104d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59101dcf911db42ca2088198526367f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531afe83702cb29750253eaf436f0f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a9ce3cb6d110c6609bb4afb365e28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23def240f48b5c5c079cc5d00bb283e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66d5f735f9333bf5c01f8e9f1f227b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c41a40693d354586004aac4a75e84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b35b8867b650243906e0a7f106565217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c8094c7404b13e494e46a70925fe3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f5c06d8d2563d16a72f240bc640a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb0fb916657ff3a58aa79d88127e94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919b0843442f6c707dfc5c90ab5fb67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f858d20d3b6bf72983351bcf6170f74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a81f6c7495e32a61d62fb19328d37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0865775c1f465012459318fdd6dbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d33a7621afd9ff35c00cb694ef5066225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a0b28a8075c8dea5885e685b58bb7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02ce9f5fd737961dc627c9d45039cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cf946432403524e0f2d6e755d4d88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83a6f79424dd2cd06bcb7daf4b61da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca79b25b0d69382ce9d054e3e3bd9d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3aeeebcddeb419212d365f342f380231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3e615f5a4670e02c84f53d50e5156232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539109c3c4b5d5fe835e702cb1aafea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fef0b6e9e796631eef898a54b0816234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ddd3318d6c7770c161d50b77b0e30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df0bd3f58c6d55718d1bbce64e7b8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b280bfae1f5dbda7b664d979556f54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56ce8042c1fbbc16d76587cc653d73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c135cec5da680e8d8d37956bb3f12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731e0c4fe2f4a141d884f96692edfa4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b14c110849e12b51e055c9fefa433c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c52c337216230ec527457bc41a47c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca05e3be4163d9c83579504f0ce300243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e2327257d8ae780523821f918a163244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fff719b65856346d1d14bd5959cef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858946ab914eb46e5a839ba2c67f0da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9930eaf5c433de5e80816e7a73bf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4fbb0ee152c947c9640077a8900b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5a0f8fa923bd68cd7dfae67da9169249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db44f4e19bfd52472721eb3a125bff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c19c2951bd3a40e5176e6f561ac4c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424320cc73ab7af62b45a3ff323fe82a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02751efc9730a4a6877461c63be1dfbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406012064d06fbf1d933e3c39551322254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7bd413c26a5306a624a7165f4c9f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97590e95fcb1e53085124f4c1708b041256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cc73812751977c1b129b4b2aff9dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264d8135951b89b168598bd25b18b92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a844af794ae84391932d1f52dfffb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca520ce2327cb8800e68446563315c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9adf63d925294a7d03de09605d22e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dc3efa4a9d34e17292800bcf82133262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df425268c97000500bb88f86847317263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a1c17029d3068fb405297d192ce65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccdd0b9a761641780431805a9775bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8623464eb4ad5a9b7a1ad415728677266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029114cf2c0bc5c2e8173d4da6201cbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cf0e2094f16052686af18b8bb5b27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf42764bca41d63d2827c57ad474b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16278cd1d1ccef147b3d9e49b31b7a3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7995b8613368910da47bc104c1a79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7746807c617dba7a071081fa04166d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc666bf284b42776abe5c4f6e4afb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc4a51154acd279d62538acf493d9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e376c42751b5bb2e47b9bb1605f5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a68e81b35f710103b9163733df1e02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c0334f28ba1dac50d27319593dc85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4a0f4cbed1d5742ca6c69e70a3f74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eeb6156ddbffeaf156a2291ca14825279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7705185be37abf4c63e1a88bfff8b53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d13a98628bef926e243295325e56c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3c5d674ad668834047a401839a750282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651566247468d53473996af4c906dbae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34d587a1665afd63c5e13c8a434370284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e678ec415c76faca7a5cd1f95eec80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e36602b8b273d1a525857e6832cd30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19c1c762b5384cd1c9f6f84d19906d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a3437dbbaadc642036ec0ceb390a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731989c1756458bf02e9b0c883ae4e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ec5566dd5349eb406a28565ddfe3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda3c8eb1c91f0d74b2cfe84eefc4d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64791bc24b6c702d986ddae3ec187e9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5716072f40862876dc2b46b9acda38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837762bc555c6abd9f7997dc4d45e70d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63731e3c70138db7ad9e34db078a5fa0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b253fd3d11d8d920d47e41423dbf0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1908e1fd50aaa2aced331cbe06462f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ae347e58bf06ff8c28a79fd193d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90afc53ef5f0a23b4139060f55cc13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43a24674f4402e5b6d2aa36afd18bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf78a32354575ac20cf2dab36921a18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edcf4c511c8a21b5d50fafe8ad8faa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cae61221d3b1717a74e90d2cc08100303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf5110727e0a591b77914404c4ac07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07e94f98c5f1192d2a1237844e2d18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e72fb2aad05f3d6af0ea53bde43b8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e196c8022db49f5754aa2a0a46f3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e6d9e4c7f8f1fd0c5d3754457cf66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4953da80e54cf1e0bd3ca31c3b72d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1680f8f2ef409df800231ea7bb0f4ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cee6535811605fdcbc41b4305182c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc8a94bf71d0b9ba33561bd23aa81b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72ad4ae4d9e47842f27dbff67b9342313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46a2163371a70cec49866152bbdf27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc7d22b383a0c7b453b7bf3f621f41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a2c040d07769afdd426d6b9241223316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3827233df664fd6102f4acec4d7ff71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe36ac1cc685db105b8bf66d7cc6dc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0badf08d42e5583b22937c5660dc8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31e7ddfe0b0c48b9f7a7f79305c651320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08e84972e8735cf4751481cd795ea9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76881ed0945b8669042ba260191bba66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2c52a274618e45ef710a916032d67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdf98780eed64be1e980ce440fa36b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0d937d4ea9f50fe450c121666d3b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31b7b436b3c17fe9f5ec5bf91583ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae46a83745d3658e99325ee1cd2b0a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba156c93e343446bc7ef93ec2f131e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6340517729f5541199d2b87362f630329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cb416163269c1a5522d1477821567330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad018d82779b3521685086624cb8f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d424bb7531d6b444dc12cb7d519223332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d451711f89510ae23cf23f956fc2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc9bd1662bde35362a70424e339c72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab50ed855fbaba1217a93cde8d5c1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159162e20c0857226658ccaa7152b32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aab364f3a1f9459d41988a2087e23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335b1dd6abb8c4887eb87b2f88a06b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21547ea609a7484d60c03b3437fadfa5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787d93d83c58fc0c44c5f8b923854ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124382e784f273dada484c7cd968bf6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1800a81a67707f8618c4c43655092f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76340c585e3d8bdcfca01a35ab4a1c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196437f85589adeb0008dc2e6893392d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975ee9598d73991e4494814cb49a6ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8c37144d927b7eec7579772f2cdee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec507c252efa318fea55f4d6543a15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63026d267eed37590d55b7ee5fdc41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec8ffa206fafe08e4d7dc8d96b1f3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a25ae446fe55b6d12a89561978991350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273603add26b03169b5379f5e482833351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fb4c440391e564adc229567764e9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44fb07f619f6e096d3f106592ec34f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1421197c09021046a335d3e1eae02e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91fa81cd866050de046510b607d771355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ce1a6268b7139be1c7b6cc23e8474356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c899ce3aa562631b3e542113a28905c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e5554a504cc32b5a0ef1f89076c4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66730f955b28ad5743988f4a4dd342359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a237cff2485db4c0bb08a5cc21a9769360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adf0bc2bf9ac645ab9a1bf9c6c1294361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6c7109b89ff760cb78d79f4401e70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd816ac4810d1d7162cfadaf5a5e981363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9293621d2e300288e6f9453b536c34c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b6984f74d0781a38c036a9fd09db3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2df2f30e89853b951dd6785455058366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2261595f23c0faec8b2d5035fb6c0d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692be0ac3a74925c4b1c3e6ca8119af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b555117e57d299ff350de8dbf41d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39479451ce4fbd0a128f84807222dc82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1e4ebbff4725931e0947213b6d89f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcd9e44600c2ceec46e9f7a934976d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5f52566ed58440385ef0c236787fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88e8cf6ba4c080d86e6681e490d007374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cb6fbb85179246d58c8b10e949d0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8484725d27407a0704d17b63362a48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb65d0d5e1fc31ddd6bd67c076296da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42acdafc0b46557c488145e586c0e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f1303f725ebc8dbe521bea2a08315379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4e0cf793f5d370e137bb7cb8fbc6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1328e1f5cfa70805d6bcbff920972381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f05d75bb04e1b56d22fe601ecdeae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842dfee70b2ec0c69eb8e0c8485e9f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd740c7773de0ec7f71e3b037fffd8f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdecd1bf4c05fe2be3929215797b4d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dee4dc7a7650ee4cb8a74ea9460c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0b8c0117cf4efdd1d7df555d68d98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e0c8efa7bffd90c70a3b30db5dcff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9265e8081e1fb0a37ef9a8e00124a13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363c05c94df7cfae3b1167c8b9aa37f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bfad9bcc7e5408b9ccfd9be4eb14c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cc5a30a78f7b6d656398eca29a568392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dec6e7bf95c5982850b632b7741f69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c62153a903b70e920dd517a0ded3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482e71dc9f970fb9b8cba5d18c338ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6e706e969840a4a051ddfca3f93d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4bd4e5e30fddae42de21b347767ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa7be0b909a33329592e965918bece398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5329ab8c85f4354b9ff9e9987a231d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9092dbdbdf6e66b6fd5e6fdfcde6216400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aad9c841ac5e606c77de9d07ed76a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ab5b5580351098bc25826d8950b03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786a59a3bf164306f9127f3bf0846cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676aa563c9467e2a9076675d3fcb7d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3b7e09a02d91bb46165037e830774405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037175003d38b1152bb51589fa7051d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa72615c0bc1f2cf7d52ad6d628adb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bbb735af2f53d6c9ea3e824432d37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bef7ef0f71c904bcf4020c16cf5ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6acb32d3a7d10fdf99b6d2a5054336410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac105eef39a6dbe1947d0ab41966f5d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b010928f115c3b871d519ae385a09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80c92ffbb06ea5997d29c850b430ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf9ddc8238d6ec205d549ad8f52315414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332ceb084b827d1abdd511f6d2a78a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdefd859ee86204fa15bf383cbaebf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd8ce215751282994105ce719b1221417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8de156173525f4fc594a4f1bca159c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57dc45af8eba91f7d69287cb392970419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01beab001247d5b00b195912df6d19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfb4c69ac59b0c7bc9ab88c4b16ccf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9f4f3275e932d7a78d1a558a389aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8817d14f9a269892ffea1f1477d5ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a3fa4a97e5ae335c9f15a719f7dab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628442253e98953e6bd79f2e26174b4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4f6e3cc9c208aad13c3f0dab40a49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c47856d81b22107bf4a3d7b1e7b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488e29617116c2e6ba9b0ae5beca393428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6641f82622e8a787806346e22e08aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d6872a0cb4494d90a883bf7e201da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e26c16033ab186d02a8dc97c562779431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959d5c013c3b859080fa61814747222432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097095b9cd9251006764cd72657e2c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9acf321c515a83b4f657dd305c6892434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d6565abd892d3202210b1b974344435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38346b43a9f7f808bc3b273767882b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d6c564f0dd397c36b1e0f3e8524dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1ee293a892032ccf65f68ac40bb9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06537df145a5b31ef71020da1cf31bf8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869a24a910035664461ea81b4363f11440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9337ae9061e02af713c07e49704418441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414066355a81d0a8a3a8b3b9c856a7bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b5beae26316baeb613ff272410068443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8abbc559f46050bd871317b2234cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50a3738dc1ce1a7c63bf8fe44dcfc7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878f308ae20f3a1e80ebc564dd28566446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692318645c029823003a1aad5eb38ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7166d794a1aa02c2f1be38a807dde1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb9a1f7a2281b4b728b95482828fe5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707580adf4ce8e625757dca06c5e47d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4874acf307e4e14ac3b53e15061697451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f75b954b607ce9db08a5a0a7c9746e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649bb9d821325279d80949b5282a638453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ece48bcf649ccc43cde5b25e37a00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117bdb95af62de69ef4c972a2d45996455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1411e36e7c8c619a757794fcb7e73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b420ffae8d86fe77dda326991a9dd64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7393f9b95d64f0bc91feab19caaaf46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2df6b82c26d5e1de53672103a5c4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2fa23d5eb7764ced679d657e991ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d482b0ae2031148698490632a4ea5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9056f61b4723ca48c77af714519c1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a2dcfb300ebe4821f56d8b91c13c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39df74930334e85727b3416fa8006d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20b36a29f0e1ba8771b855496abb61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9b10bdee2ab48eb5c5d1268c21aa0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc78e6761a3479bcc87b1c109a7a2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72814a94f6eab8de68beb4db55a5ca65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf07ae17815cd8e7ada6c109a245d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51357eca5ea345249334a3662484a27f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6444ec66f0460c8be153e5c3c84fb43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b445d64a1119aee78b7f1dab7207de4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f324fd2d74e3fde948b4eeec68f65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58342516cd46463be0b86e448dd843b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eda1a01f9ab65c8677b876bcf73c04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89754d564253476771179e92288cee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b61346faaa0f98ae196380d1b2c8e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e46bd7e128163ff870b7e491ceaa0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb28500dbf3069b8a15ff977646d8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee738d147d0dd326c80f7b7eedf7380480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7111a09e0f14c5984946b1fdc2add5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ef12e091050946c6c91f6ca651849482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f16ab71cebcea457c52ab1e89d9ed9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00baf1a5dddde597226c21645111e69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b332ab93642a0026ac720a574df3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97e850d778a9ce03d337a64b24702a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877c9d4e98fd51857fb4b923210f1d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b6291f83e9675a8c49495b5d8735f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb5d72a4c8f38ed3e66ce5b70b404e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d49118093f32e202fa6c687d48c26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9df720cf43bd286c179f1cfdb062b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef585eeba0bdc89bfd9a3ba2df0218c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2bf7083aa92e0572287c26f53e495493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf0288aab01e3412fac36098eb0c95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fa53ba76ff41c48577afc00a02890495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80bf6d5dfde45cc99eee5686d52082496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8343be4b54717a15af2e7a68e5ffb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0e3248dc762fa2bd8220af5fe9fcd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470058c55a8828e61c571e609241ffe6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851c6fbd5a7bdc84c27299545b9c41d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d0be48ecc64784c216aed2861ded9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1753e63738353a97c6dc3f91b786c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7666fd686c7e2c1f17f1ac5058afe2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76d057a55f8ae7f1dc8abb9151a834504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8669a2ea50638f82a7bd63caa15816505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d433acfab0a42b13d78a4bf32ac80aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87067e0c0fda78a9bcc3091853bb24be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adf2c83977228d026700a376c97c89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b5e83ae2e03630863e14683e8352c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abe25683ea63bbee69eea92033ff01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5e354973c2215f252fbaea15ba411511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80476db41ce83dea1d2382683210ce4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97250febb591f2c0cb5417729f9dcd70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c39929d61e0abd96d84035fbe5e2a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a37ee84e9b69d618189bf299132bc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131baf903b9b7bd64ed460c569ad06d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a084e4e5f0cafb1ccd97efe541f625517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f67485ae1b8590d1da78354191281518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4648c63a68d53d16dadca7614af8d8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894145f23624e88889d96908805bf45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8d7e5fbc1c6cca1e77a3358a25b59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f90b5d64e18f389ad332a08112cd2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3299928edc0ad8f32d6a45122a888c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072c6c8aed71e79e5ab6ee0066e896a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0336080265981e2e5780958b53b8e25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dc63c5993a9a9db5b4bff8995dde6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27eb0557ae7508589e97ea610bf39e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3523752dff91f6972dc531519c9d2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f4f96582688e1e7cfe98d9eb050ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00513d869f9d278a39aff9fd91b00e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb1ee7d6defc167dff75843166a5cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55026109b406c939d1b6c602b5f425ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1254b34120f4635ca9540feea631e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b3fc2b427db2706ef1d1960df85d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865f33dd2a393a1f066172df8e4c887535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e548782119d46ef71d3636bdd1558b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b559628ffc38acd680b2296771189c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b732f8a9a909d9ad9ec31f71e6df47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e66a6519e72a8c5a4dfe6033401a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf289d211173691d2367be67d527e87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ea755a8ec9db4e9a18bfd8666911541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb494d67c346c8453e715bba37135b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f7bac5adb1aff006999f5a14f3a3d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13625f165bcd9b7a40c7504c077563ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819fb92242a56c1b3bc2c30642ad61c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19bcca16e4ef66731d5493b6f40018546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba661e5f8810a5aab1374cdabd05c318547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335d3aee21957e6c2e6fafc3fee13b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1707ce895ac11d057ce3c88ba3040549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa759445ff4a66e2ed7f3f0964d1331550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcef6be4ba1289f4336d7c7deea2dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaba4952eac4b94e130f43be36f6b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4ad7e3f5c52be09ced928637200c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ed1279c0dec6ebe5a32ce671977dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bec5982b4bf08698861edabaa51246555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc38934546c89d6d44af4872b99a70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2ea3193c70ebee7b0632873c13a8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90023a9525fa58c71784952ffce5ffcf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214637ce0a40393551668311245e4357559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db419208bc1e2189b6fe24c8134fb98b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd41d34f5e99808d4850051421f92b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04076d3116ccc16e879e9d96c25d2fdb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9cdbc0fba1552d8d065fb965e177b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c19aab37b780639c6a5f5e0ce28fa0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a85764e0be159c681829667e9754d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b49603be09404d6ca6694e266dcffd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec246687b21c534fb031c506eeb1984567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051adede4db334c7e7e4d864e39f22ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fdf43b0cff7e28dc5c830beea065f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2178264ca37ede11aa0302b816c20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f115897a89b0dadba1eb77eb0cda3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9df24e0c2e7dffdfb7e9dfb332bcb6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047801b985f5a1afb189f82e8bec22ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbff638783e601f49d67f0807f7f45a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11997c67536161aa4b94508a527b614575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325210b341b535cde54190f61aa474f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41714e1a5d1ee5988acefa6e88ff03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567310afa367e1fc76469d945ec716d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2348f9633ddec57e65d9e5aec78c62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d217b0c1986cb697888f23bb36e6fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae71218b13bdd8c2d73ef395b034a9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02ffba6604f15c02eb1e0643baf7cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e33e7e8da32585828194cb0106b08c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989ec6ead0fa513055e152e623bd485584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20800510be88722c65b620398fcecae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c5a93ba075321d4ab9fd850cbfce8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d177613cf045ae32650032bfaa027587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e7a2e4d343a1e28a2c4db7a270f1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566213c74bdebe3c2246f384f4e5d5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1d811a71694a526e16f53593581ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f995e55990e7f3d2f29631d260341591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad2d64ff4995ccde92da4c9f64f0a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad03380ae8bc33d57da723677a85f05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895f40c5e157044ce0a292bcfb5ae90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f15ca0ff49b54e34d561fa1460b7a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ac629d4f9821b0a0cc1d6ad924702596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046e3d65b296630c9dacc21874b67d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b382ed39b9b7ddc9ebcde3ea0a205598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25800b7a0a4686e09067f353e3503c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfab3a8050acb80da182a7f445becd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451eea02584443c30c83f9470645237601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f8043ebfda78cf6601734bd64c5c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c6b6938d05011fdbba0dce169987d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db27cf8367341a4a1a6d397d01e50d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa97a981fcc6fde84ab55759a093ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77bcb94ad47b848480cb8c23b2b41b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f6b3a68142c8f5b216fcb84b8911c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ac2df93689de1adbb6af7964290da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e600c7469fc09e74fc42c36019117609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66077232c21279d82d9e1e2b4b9b2212610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e768b5a4a920328a052649215a8c31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df587ec82b116497c38f6cc50a05791612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed22b712e10b449a76e68b3a348aae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74c15801d1e93ac54dca9e2018f841614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7d0cd75ed3ba35c59d3cb06990c5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dddb57ca4641bcdeb1ca4e6fbeadf8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2f0fe0056d49b60bc424747302fc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07472fc907ec115ca3e44f9768af57e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19341485df1fd49e2ad3e36a961bdc14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0951c93de70b1e71cdd4e7e790a117620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc593969d23c278e733a23b98eb537621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8c96561f80906e1aab6a48523e035622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368135aaffdd4f25d3c5483fa7d5aad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455392aaf5f26d1f5222731a32d88df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120239f4d0e6b3e09439fb503b13bcc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a74a29cde6836f8f6c751e11fab1f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7824e844860a1540e0216a45fcb06b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ca9f81b8158245c25f3d9c61add6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e72ffa2a2cb54019e7600fabf8f68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eab633a2f2e567c0ce4421ee778bcd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4345fe101bb2e9ea11e8923c039210631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c8848e2fc74799066c94e9e16b323632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddab3a227b229a648a4760a268747c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3fc224c5c5bab52151366a6976092634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8809692f5d4973c4604b8d283b0fdf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c496239c41a7384da128ea9d357209636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f9718a5e4a6538d7f846d0971c8de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d044b5308e79e9ae503d831adc20ab5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1ff606b15e53d7791a4849b679329639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f8e320a9c42cf2f8ad25e9fa1d3ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5545a3ae230065c887db8fa5f385386641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2f6670864ea97f41cae9731895f6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3760fc0c3dcba8e641d1f7fd31121a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dfa84e9c9703b61dcfab2e8a0cf38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df52141ee6615eaf31f6ed2456a7d93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5af082d59f4a15cd2fa44aa5898b46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f2481d6fb5363b17f610a328b5755647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b10683e50236bbbfe0c4487f224f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2620392b298a7d6eaa52f225b9ed6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53750ff7c5a8bb61b2582f531d136a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e524366bc87d753f2456c9a062812651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc7a25e8d255f1aed0adee5576e305652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc24f753be43adee684091f95cdbe2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b44fc08d1163dca177a0cd08e1a6a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ab2f4c065417284f9014d444b051a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9afc79422444b31d53bf21b505873656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b97551338c9e359385d4db72aff94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4632e1179a9aef2f5c10ed027b371bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d724f7d4275de3c4a706cd4cb8c4abe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51988bdd8f4b3b79bb46d5db260e3e8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de05258fc06e29c7955e26faf4faa25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb4356dc34d3d341439476ed97d6e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aacc514f9f4319cbfd297fa4571218663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794eb3b7b0e54112a8d7c8a0a2d96e1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59997ae4d7f461a0b73b308eb953b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d03b5dd0fd1061990aca55083211e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a041f0d0ff3c2dfed0aacd740b79a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0000456bfc3a5794f9ec608e92927c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c8cf12dc6c2e468b0c8a3aeb89ce9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48aaa505320871172cfd5ca3b6083c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868afc0857af39396f858c4477880f94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748bd05b327e351eedf9bbdd383795a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa3d9b6a1c5efafd906bf20f99945c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47f0b46f5fe44f55aa81013f9f3e59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef7163fb67efb315e0e8486f5f1a51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc10f08bac9898494cd8abf048f118676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f02f892e355768b01a728a419e8df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa1bbb54732480a7d85ebd87aa0fc6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5034e679083bf51961d01478a8c88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87090dd16532f6fa4e2da4b07573a261680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12f0f628b6e8d9ea19ed5f2d72e01b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf912d1c5ee3560f362160040bc158c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a1f5c640ab862d5f5914b1c0df277683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364684868a8a1c2557e8446dd01cbe3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007476a688445c0c67cb4d3bc870aaa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd2c67c671a29d080c2900197aa871686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531477daf2762b88c2da762144a85d7d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56a2112a4b06ebacc177649d30f9c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666210f7465ea28515b99c824eb4304a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91517eb40ba46cd0874503cef0f15bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbe3b83e3f9daef21d94a24f9e8fb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe0e53b1901f8310a69233622eabb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f905e02a059585730a3792f452e527e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71b9d75ab5e90358a56f5007872c98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ec820bd29f636dd93b9e44a3c3ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49efaa93ab92b4e55585ebf8af4a50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc6e2a1941435eb143cf65683838a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2118375af8535eda092390896037c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a7bf396892c4bd7d5584960b69caf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4e332ff392c0a5dce24f50bf59bea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffdef1b129f899fd985478f983f271701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a3a140dd9e9f47d6658cce81c7f7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657cde7955f22ed36646f260552b5db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbae94a5ff3bbafc6ca4cb74f8c25d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea15314d0a6c95c81ed7b352f00068c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eec17d6c4073a48127c159c954ebf0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f60069bf1598cf2a466565fe54f56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d6107ce791d73cbaa408e67b652ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfce8b1d9fc54ed6b65561d72becea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2308585938d0d717977bc8d620155f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1b3f6d0e2754b16d99c04d3e12784711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2c00c313975d70fdf56f03c4ba3f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc17b791fc4983438a045f6131cc4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091707cc8f3e082376b2b8fc55c8f4b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d066ef955be76491f61ac52feca787715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a19c733464fa3fefdaad7739ef7464716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d72b8bd39d1e7c49bc8c662f2e633717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd990f4df14955bb5d46cc1753842d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4afdbde3866e50db43fc57bf3d6b0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301c7d846c65094b721325d198e8f05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b081c62c96036d7617d98afb38a017721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b06a22ff51bfb2b5900a074cde5cf8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c1c3ad532650e5a0bc9ebe65a3ac9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f56a7e8a002b5ec55e9334ff9d08c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78d2b4c9f0aa251920d3ae73766b5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74948c9382cdadc95c4cf9248e6954d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5b0c741550c2ce08d2bb0f1e18bac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdf828d13cc45cac08742c00e325ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02449bb2c26931f2b89c2828fbcc5ae6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de747efc39905da673bfd451c0de74bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfc6012b550668aa9c8c23b5c99192731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b3fb8b6152a8d76d60b88d5a350dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285888c52bfa116bbfd21443c2f25ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe0f858c807711988c40b5bdf5c29b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc26b7afe5ce5c910137eec9254aff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aadbc4fa3f4e025dbcec4d76ea833736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1492b232295069b01ac90f1635a2dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4231e77bd2775c8a126fe9baae8c1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb42100676735d57c7274c49f857472739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6e8bdad81dba3b4538bc08b556ce5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69984cfa650c69dcec8f8eadb7151917741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc51848e33f0a4ebd5c22a1d8a29e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf9046ed3ebe3c5e66f1f0fa028299743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db3ac89bf9872f7c3e5028f3319a3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412b09f0ac7e72f2be4a6434f0714f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50581513de64cab83ee19c11dde5187746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4882f40b3c57d02e0cd107f1cbeb5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5036ca310c4e49e8ff96d71ebb40b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e311dcdbaa3fde23e9d70ce8da1ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020b08dce5924459076506b75f76549750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0b681518622747dc16e44caae98d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dafac05806a4949453245c0f59f685752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e94b481fc5f644c00923541a9d10a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab78d2be8b5286a74c6198288169e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495080fea383b27f40342cc03fc31dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919482be538ddcf495652c124cd0e6c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d46aaddc7b26f4edd77d3462469b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810f5c6aa706e065aae0c83ca0d0615758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60fd7b03da4826733e4b1129bd5384759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>