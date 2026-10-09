--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff68da74040fc9ca462a20554da66d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dfb2e58f59baa6dee653690f326312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c8d9e800e65ba57c89a7d579a31b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06fec1dbc46e916f27941eee4f1fa84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90128e077c89d69c46e9ed1aabfddd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076c1f650403ff24d662510f9ce22a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b70f3803ef3d9ba3d33ede806603307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721e233b0d4f83a576ac37c6cc6f37c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7d7a934e9c723323dc3a2a599d7aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26497f3eb51e38389c87d9b14241faa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1688d497bd502aa06492f13f2a66111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cfe791c01d9b7633b8b4318c46eb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874328f68c3d8b3c8df64f7717ce1be913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17a0ad9e2dfa3440ff2bf0ed6c9fb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f730fdd344c832a039560d7b01ac4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6290502e2535a0790cd2dc9382d7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f372c74523c78314812d65cf015edba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4593e8e05004eb160960f264d716118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d0efb91a87e74525b3bda3ad253be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78d2fe20bcba9394c1df2fb466546420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139618213a03199ca9d909e8864d4f7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a198404bb156e5ed4c134377774db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b8869374315ef3c1b8d9cec09caae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0e9378b950ff4a44d810943864b5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775df1f2048d811828469b5ba89f65f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db06ebe1b21f53f86b78f9d8357483326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061bd822e75c3a4fa53ddde906c501d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd22fcc9b123818a3b9877ca1e51ef628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb285a949b52a4be9bf3c020536108729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18111aa32fa7b327fa6ceea550e75d1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5144866325142f650679823b3d877231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88574b83a93f644e13762f75a4395f1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dde6cdc05e84381219aa24d84596433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b989f2e249fcac1807032afcfef0a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33475e91ca1db9485d51e51068bc6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9726a66a7d848f93bd3f2e1a52cab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e2576ec4f9f2b1a66377bf009344837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13740652b8ff4e44f65bf91f23e027f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e26cfd1d6b87eb21704a4c1986e6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52909f4323ddcd0e49e03679b21119240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6debed4a1b6d840fb25c75477ee590841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276a072691f254d0f50a32e41226ddb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a16474a994c882111a95748da719743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023086e73423cabdc0029c75848d7ff944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa9c9f2cf6debd19bfd20d6a77796e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a87025c9a51286346865f37198fa346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969408127f5bf13e0c0810d3b5c246e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a138fb10f7898d23fa03638547e5ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca29c04428914b3b3978ac79fa423349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe92b1b2f502896876635e6a4aa22050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2209d7c5c6db3656ab2b518800199ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bf12b415359d152ba582d3c85049752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164faf0822f692569648d17d8141ab0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27447392509140f33db2b9a22d862c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cc8f7a8475954be636220d739f7df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dc15d7dc8e41dbefe2775bdccc88056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0db3dfd4ab429a119cd28f74038d2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027ecba3587abc1f490b52ed945fd6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fb189cf2aa91154fa298191be4f9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27be6a82219dd85824f9cdcf00b66be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e53082fbc6dd9062a4ad1a840f113161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0ad42fd0b163ba4d492de5fce267562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b3efce12749a76ce85483ebdbbd2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c9a7b86ec8558269e3288de06263e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0199627cbc8eeb23529d23df7dde3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acb9e58441ac27c65139dcd3c31f8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab432909eaa1256457d80e26a9df48367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5fe8d43515f509c1070a2f51dcdd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee386f2e7ddb51bd03b56b85a11af569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fcd76966cef4797504ba0aa1b9cf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdb78abdc6a3b0cc25172b2f82435271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f12a061b475a3aa1a6dedb2c88174c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3379d192000f6eb113001e6ba112a0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5808eeb49aa102ebe471450bdd5db9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019e49b1f509556239c491c6870d02275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0e1df573062119feb65988f346c3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7df1126e47afdc5055999f678858e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29c237cf4c22b6171285911fd368ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb211d524708680bfd5a219957a96679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232256cebae060e23455aef12ac5750580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60d22b6fb3416c35f6343fc116170981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bfd9a794f5dc842c804f31e7b3bc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495891ad07c49d6a76efb85f77b81f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f905735ab40d354ad4e8437268ef9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c509efa9608b20197ac9a3fc4b97c6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64107e9b17cf4df3565754dd2269cec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80291442f74b0cc86677d0edc58aaf4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01020ed7faf2fac8ed04eaacd6f1238488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e061d65670c1480d53b02215fbd75089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321096cd0301e9ded8f50e5f72fdccf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354d0498a6c48decd0e5df7c5dabee991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6b11a4ce5d1a4e48871ee4292331c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dd2b5f305c8eb39a7e31775aa3c5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003ffad507af3a0aef352f091f6183d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de80c3d82cb0bf44b3af408cdc0900b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c40a4777162563e19a2459ebed61396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb882c88d2383b424815424ef3572b0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a10ef2b6f51e80c8007b393aeaa92798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff42189e5546dd0c4d28780edb6e6cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3268521d4a50e6f804efb2d7e8c0fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae141b3610a767eb987e3102d3812d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df4a38e6ea08fcde1bff4e6c7711f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd7ab954a826490c9f7836bfd9058e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132ea36c38314c8fff6a468f68b14f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dde8cea3f2dc2fca1296610c0f0313105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e48a1b79b086f102af4425546ae1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f457b84a19ca474424035acb3377897107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19f06c818e5ca48e346d76f4cb77b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff17b948530051460c892c709f4eebe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93a214675f2c90aafc1cf26b99621c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d9ac7bbeb1f52209b9bbc4d875f4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dbbbeb9c62ad07661a6b79b744626112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fae2afd42b143bb1e2e3adb89f260113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b89f4ffa8feea35215f200709563aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07af7cdef963cf767b676d1b239cf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba94f764f9bbe4dfef7a20a827d0edf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0dad9411c523faf7775e1ddf75303117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35cfd7a2336fb00e0bad6fc29eba1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7c538d376156f344f1f342b7e2dbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f236dc4def17eb3f9943ba7450fa53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffc152c088e8cee58e43c0fcf8f6d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796baf5bcf3ee9f917b100e193b969a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed0f93e4fc9003fe8f4f3c4da97237123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b432d31231ea1eab8330b25597dba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb73644205c1103ed4bd7c91de05ca7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75acc1ac7fa4971c1fced3d0b218085126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabce64dc6fcd0b7892af31e7ed1fc77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa1330a264f875a3f6c1374cc515ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a0db6ab88e92b477453cc34c3b465129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429312a3c65c8d497fe1c6fe92f8078130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc6728e418079e1da11d3e12a6ded8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d707efb437c5bbd3a646f34033a9dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6312b47f77a5895cc738418253cc2c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5ba8c7ae3469429bf366c91fba505134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603a7b74227342a6e8adfcbd0bcaa40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc745b7515753b57e05f2384108c99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4e1601d7d627366740e1e6da1183f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b7fa540a936dc3d2e71558c332f0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa7c18a730b1f7183a2b593f37f32c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9a5b8b3bab815e74eab8ec8a1f8a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18148f51d503f28d8038c606bec91d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbe6c3daaeadaf4c5f727fc113a5a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b93506f2cb76e7936d36deef6c992143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3477323f32b2998b1babf8c3001701144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51e6ca18d796b9915fdc2a022e5d4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c83ef39aeceddb7375de2bc8786b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8326bb691c07ff90e6d1f65104feb5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd21ab392a03658a1b7a1afd59bb82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c41701e40befc25540ac92e8ccca1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a2100cb24bcd2d9286b8570043486150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100c64fb5f3ee29fca80bf49d67cc41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e467ccd82788a6e51cffa9dd9ea9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3177bf7706041550300b276110aaf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b094fcf78e86de2ba9e0048501082154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43aa9caa2db5b54fbb9d5af4358400b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81f42cad4d4650c6eb93de0d954848156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca725aabf5c67dc0c04356a10be40d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83616db0e1b971dee085e06283750758158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d199a634eedbf9d3ab98d8503d1b019159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843b30e6218201714df9a1d6bd60bf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1508391c8f9c3cf8c9de95cd0ec614161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6675f593ff40c962b41600ea71e41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaef5cdf761dc0abf8c0e87361527d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64c5058db5b548a8db7120509dc4e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e52d688b2214284df8c554e4bcfcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1776a252857d86ab052619f0917985d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031cff7019fc5ff22b1a9b2d093c549167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c61c415e96ccef0fa40ef136dc363168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bb3f301487ea786d734b8dde92e7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320484e3cc5d228c54ceb6a69c84764170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffcd664d090025c7d12387170665ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf827dfd28a17c4e749d6bf765ee1259172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984aa847ac2923d086e21d060d655d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2985760d1f1a3bb13e4592cee563c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e3d6d38f49623ba83cbe4ef070b53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bde44cd2016779cece7ab5803a0f8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325043ad805b258a0e6de7e47350397177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e2a948cdec4d833ee3a2ae4f1cfc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783565d2cfdf0167f7bef3a86d07d31e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7627a584b381ed5569e3f0e90caa7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c226ce0808f03a0e3a63529908581e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce63b7bb7dbf86f463dff7ea077efe1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6eda4071803e9eae9b4c5bee6ab5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca716ab07da81074fd2513e32174fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7d06efe75244b955fe17f527857e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a255a99fdd9f67fbaee9e34c233ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f620fa96dbcf911e20a138f025b77b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9949788711f66023384fb0f0c3fa0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72243073449d05deaa33db56721a5b85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926de8a15baa8c0847eb78705dcff4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff25b02a7f2b6cc4732417709b2c6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662fe804f59d64fae0189a8812f32fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c5d595925685c66433a6f9ac7a48a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9c34317caf5e88c903b32d0a51e59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11ffa3a5aecdfa2cb118a536a7b6da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c20611e6eab74b6d5f99f797a640cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0764b1977767196259bb04c8c7d094197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64b8d139b90ec7886780db421d8c34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c75eb47ca3e78fdf32188ba615b7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dbe5ff49734391698d3b5b225fc9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81261ca20156b96138d7eca857be9df1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d841a9e0e0db581f8f3ee061676478202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63d2ced3a573a207258849f785bc28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273153fdc3666b78f54dc4d9083311f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a47a65aaa61863787f9619378090ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d016808574d267e7a02c602657a02b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb65dd7c470bfcafee8827376cf124207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306a254bcc3b7ee6d3c59bd57411ab9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cbe568c8047c744f36ea96f77702b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b01239aba34bf0a6a3eee5333f451210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dd9d8643fc1736550c250caa57d77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ef7cdc3534a92fc99e970d95fd4dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac450ff90fb654320acf57c05202db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8abb58c2fbe5ef1310dd5f55fa7c1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e12a528325982cce9f613b43e980b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82d3441ccb7e5360ab46f462f6b44c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4d14b3a6d2d6613ef613bbc692567217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc1320530eb926c868649711dc9df4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edc2f5a4fc0f716743ff83ac4b5835219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b6f1d09d9667e464d9fdefdc94ce5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88277c7c03b498debbdf49ba9326673f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7e8a989ed93b3339d29430949f5d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f42a84dbb463aceac90505478b0ca4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4da5e9759ad252c52dd0a4fe2f079224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a6120479908fcdf53575026ff50cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943b7e8bf8866ae0f69a265d622f1ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1e66f6d42abf7fa5ea1a35a4ae120227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182254cee72e882c2ffe6bef7e40ce27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca5c05e4a3713acde5e09ed3f84863229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a56a8881912d1208a8108b23c8d9df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18103c57eb0da28256539b635d266c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42d2d065104e26ec10add93f630786232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dfef88229dcccaf0173c40746d43f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929ae2e361bf4d50870f1225ab5e900234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57429eb0ce34fdf1486266dfc77227e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239be4b50e46b3da8ade9fa8af54c12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac55917480381e284b5c77f1f18f68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a6d30ec8fe6bc97382f703a52fa17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4980a4f17fcf47a3c4ef910864ea8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0611b8ae8da669248c730293120c2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb492d8f45c70133ef8d4f9a7cf0ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd7d2f22672ff1f594dc7adabc3ad7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bf44617fad0813956af92ac7f4f32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b4b12c6b72654d145e85fdbb09ae6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd4fcaee155d8442389de9611c7846245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb94bf48757a894aa2edcadf74efee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7bf39d0844b20445a49a12a9304ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ed642b8cd1ad3ac68e578906f1d82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8392b78e546bf1f0151a2b7b9a78dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57febe6095cbca008e443de56a7f6a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a589dcd488664f2411debfbe6fd7eab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e931236f7c48071b2198bdadb543d46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc1d74933122bbb2f943d5fc058b01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360475a27b39e79224d8a7729ac78e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13412d2fd890598aa492bc8a2eb818bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144da481615ffc6690335e56e522809f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757e1a8a186a9e3a9bcb36867265a8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c1b74b40ce20a2a43660e85e9c9a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2654ee9c9c28d21fd3b817bd1f586259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5e4c6c8b40b0dcf24eed490724b85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0955deb7cde4f3f2c5cd491d30095261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279371f12f3a41320649418958067de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b533f287ab6936fd9febb455e69a7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2dc109beb6564b50bfe51b6c31031264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5f8f2b971c727e36f42786d2dafd4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb5108213c7c0c7807ac5bf18af226266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1008ade98e2e912e3e68fe3fff30b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c2cff3deff0568f52f87bcd253cf0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae582629f5c1518e8b6b2b62a1400d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d06c6dec8a0bce58d3ea244ce0deaf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b013d5dea25b61d16ffdc2e6991b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5357b3e38643ad2c3d32927b967b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fca7efe478e5b45a7b38b69f59c72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252d0109b77cbb0f310cfa3c6f5a6bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bb9e44b43745dddbf6ea0055f6562275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928c1b4b2412655ae819a2c9455fd72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac732b9c4ac4c1628a633f6218b06c40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13161d1deda28aa3dd208f3ecee0c26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ee85cf4ef8a8f9491414d9b6cd8aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b19516f9699010ffe4d7301a3e102280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35880796a81f10073c60b47cb4a073281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e378c4e75abbce932742b9852ae8ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ddce4a6a76b3b0d495d8ddf354522283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4f15139f1dae4a49b68d06766ada8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec842002c2e6fb6f8b4aff054213dbac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14577366fcb7b88f57bf942ae09603286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e63ef70ca0c3fc26d1de1c386ede6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba00fc5fd1045134f7b44009349219288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f8ce2e075c90215c611fcaee9f308289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c988c142ffd1e7ae0345b16f901dde0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f6ca8d8328d64ba267d1a0067f578291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81310870fee9eec4e09d4b74fede94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e283cc714249560dc8fb7ce5f78d184293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447bba544bba33839804fb84ba6ae6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3f056fbc9efc83a36efb233dc9bee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251aee67ada7ee47566b3515314d2a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316b79567ea55fef6503adf5067325d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b14c1ee24b4c8084eb0c9d10dc0b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5da91554375b5f453d91bf74f9619299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c388bec5c603f749e4965560e39352e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eabb0224080a4f93a1dafb50f76e7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c63cf3bdc8c06f23b025838e78d0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dac94df596504fb3e0d7ac856f475b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9980cd251ee13724276ceb021752be1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923affb0c789ff02cb1af5f5e6db2876305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ef8b940eeb1eaa407e6b706b5d4bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b04b96690f86c36b515bfb110b33bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6aea937479eca434304e4bfa578c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567a7183159cff30b86f5ce166834b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d355aac31068a03308b85a64a3cd853310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa0fec010eb5ad137768a0be312608311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad119965e6e45db414c985f20445f9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef4e01c6f354dada8e5eaf3636ae56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c95c755371ae571f4d3df6a1fd868314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1033f1329b9ebdf2dc0eff118dca7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a5d25d63ff28dc442adde8c01a598316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31827b47e86ae394a1a8a13757e4aaaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4cf9fdd460e566edd7c955bcb2162318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9653cb0d107ddd118e57c8926c176319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8a0348bf856befce74734e325f093320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d645652c59d2da69f529214fb74875321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fb4eaf13a8d1e4c72bea6afea324c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322217f56589fb73fef6ecf31ab8d75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9d04c0da5dcebd112256f3d43bf68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa74851bcfd99a562b904ae2bcfb79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a4157c9a6664ea39b3d99f273268a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb12b18848d4360583e16c6561a495327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969031a479129933b1da5bfdb9fbb949328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843d659bc2b1b31efe20c41e77d8913329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb36ed709c6b94824534c340f7c4d5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0217012c4d2a719ec71f79dd0c8f7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e734339b8150ebda45f596f306b23cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffcdaf2964571c3ba3ff0e0cb92e18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e09f26aae80d43378a6db24ae568d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb40614bb219e5b52ce21415dc5f36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7ae6c0192fadca78157fc0742e740336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb72ce52a19dbe9f15f61dc70c4a89c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc7b2cab19f545cfa2a13881f03bec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad548a5be0c46c93d1235c379727a06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a10e17379a41891c67ec9f375611eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8660214d859c0ba995f40d61f684ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c58d0dd75d62a5b1dae2b06aae24cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa248085c5bf8739c8ee76f899a0b9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8e8c9b6d35338019f8c7f22d80c53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2397f02153a84080ffd4e48a43bab2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf576ff9c65e45485404afe1acc0521346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851279b74bfb719a47c8a2dab5a6b749347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2759595e12a3408a56cbc6e8362174d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05db2c75fa42d8067798b5a52f232c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4003ad3af244bd42c0aa43bdc58321350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcacb8ecc4b4bb7c59a5956e53e26fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244d6dfef4a8c7d373158b1fd72ec91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d93c2c9927039711076dfca0a5eb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae7c9d2299cca09bfcdf612e75fa19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf17c2407ed190e269ed946c1218394355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca10d729d8bbb8302c28b743ce3e58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65bb29545c16f9a1cc4c88b06bf196357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ed84b36b474cc23313d4815b4030f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1cbfa08dfd0324fb7cab872b59403359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eb5debed224dd2c8a4e446b4caf80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf31f42493dfb2c29df08be6d83e09c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04211d07379c89cf3ed5237caf5142362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d444c274f83fc774f0f7482c0c127363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37665d5a098bc1a7c8ad60c5b1adb0c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a4eb13d513425e76e440c1bdef108365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c19bc8b80a110fa1f213bb698c8c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bb3acb744a1ea19392cf6a7099f34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bea50773a074fd7cc828e03ff1e734368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b963496cfff9ba018fa7a7c81efc57e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc06438912eff5733d8c96f68f16922370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1d181c5a22b731d2df66f27373ea3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabc2fdcb6ad151c12fdb568ba3a79d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b6a339ac5622f2f978824aa7c0717373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b0d14a8efbf680ecaeabedbfdcde4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d7321701ad7558997958d4f449079375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff5d628e97b3f4eb91d58e6d40cf6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3601c8ecbd92502278d7c51ed7d5685377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304553a34613505f77fef7da871a6008378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef4bb6c09077e9f21eedfc591adda3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0f3e6df738b3a1a65913f46be9d78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e883a1c5a9b41f23d3634b9d3fdda41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1334b370640bc575a421ec09b8223382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dacfe829a3cc57618791d5a34bf59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d99af4a8194405d64e9b08e488c24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5498063771a8095322e14cdcd8b00d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828db2e9ae8331b4a369fc993e981dae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772fa89b2be4d7016767c225fd7add5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6994402662b6533a7e1c780b6dc9647388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8239ec30e4e68b45e66f8e3ade655b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01cfded9a6553cf2085c17cf74dad0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50328230b903addd3940d155529ef7cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856585f6514c8d1ade7786fcf232c7b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bcab1065c02ad1aa29b0bc8613c9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4b0c1726ed0124d80255f030eb56e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dd7cfedb1932ae84b802727a3c7f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b49f5393ffb48b941fce8b87fe04c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0288c2ce65ba98891361755bd47c4f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dbe2611fb224df2c8ed8ba28ddfbd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47990a36984fdeacb1e0dd091bba6cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2b32f569aab5155f820b012511edb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c08208d97b2c284b5fb98902bd4c4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0b4bb408c68130e4b3bbd7e73f1c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dec34b1b64494e0209d560c0287229403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fa4de706cea79e49b5c8c627e6f93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007e42c3cab3acb217f1f73ddc0ce91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7032572347d3b97fa55b75f8339a232406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fb7cd4b522d897d1b739e4b3b2a0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea53f645e611d6dbe9d849455a20f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573caaa0e57a1f31548716684988b42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc845957e6df5a55eabf5647875832410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a743e63f84449ca5cee514e4e8ac80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1cbfdb2f13e0d590618637c6ecad2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e837628824b3a4ccfadb88e226c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f730ea2a0a749c78ac904b61e737209414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4c8a7fe41660c6d9fefa3ed36f494415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1b6194424c2b5bd0582e03b7f5a02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ed15caeb02f5cb980a1936153521417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f6469b8b654d8ac4e8cded505d6e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925501fc335bb4e434b86152536c760f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42c91b66d4bb47c142a52fb46ffcc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb59fdf2d247003c3c537294424f88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75588f39763d4f59e6d8478f02d45c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2202d3e2234cbff2120f75a4fa774423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122bae05739e7413025d7f1ff0e6d00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0650ee2921ac17add92801a116800c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eeb45c3b9997fa442a9f209c879ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ee819ba6e151cbb24e5361ee1d37f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589d2ab2e11cb8bca3a21fe1bb3f319428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c79bc5ddd833e76ace0399c3268b96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7bcaef56c63e3325a0810551dd2d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3529a81b2da59dd7db54b01cea023431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8d9a45ff0f725288de3740149aefe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d1287929d996ec3072d6560de5df4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875dcd38f6c0a3bce151bd1c6187976434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c1e6045deb671e4afad1c5c59eca2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480ed1712c90835acd7fb190d4c5b98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27b9560ce8e862428d5abe4a7ed595437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b545ee3942cd076a1893f007f0d005438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d31606fe186f8c815bcc5a70267024439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7441561aa2b9a806982d2c081b7bda440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb152d66ba4a18ed6ac7ce2808f7f32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e02bef06a8874ce62fc61b8c185a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b9cd274f9f3136de4744bec079e13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8f9b079d81c848bd620460d3a57c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a749248f238c3c506759192e0d614445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edc0ebdbe05dd44180d9cb0f965a9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece4a8fc191a5e5ff9291ac31b63406447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9676101f88ff2216bb84b935e957f75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcb6886cf33b62c2bdf1adb554826c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972ef17acc00d8c6962580aade998d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d5ee23d9d7ade441669f228a665d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0378576aa5e92dcecd5e5137fdc22fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dbca90734914dfc2fb8211b4a90a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388d0239f365c3bd0ecc4836b02f614454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173e24abde21fdd2d88f54f06f32c52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26e78fb104faf1751bc2faf9ad03f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e081bdbdc8e059c79426317877d4af9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55177f1b5571b0bac70c0fc4a85194d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1420d170db623fb02abbde63b9e4ca8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb1351c6b81a486b75a25082c568fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edcbdb60af3bad2eadf5d8fcc33ffc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3940254c577e76e93aa22b8c26e73e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d9005356296642256e23e37d8f09a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b03b64780999acbe25c16768bcfdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568543692ba0e75150d874783c75c06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b312df5164810e54e50458b583e9c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa979c0d1d49374efe2b31431424dd5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d995b92679b625a45cf5ae534706f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed5413db3272ee5dbe02d6ef80273d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0a9b221b13a5104c18fe5922897ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3692b0830ab3e9c77806c47a563d423471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cb74e2b83faebcd50a65dca8ef549472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cdee9ebeb7e6eb3941d7cacfb543d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f02f5dc53826d7876f6dc46e33707474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414f60d7324dddb75d8002ce566c6bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1d8f5c17ddf44d16d7910757e95ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9916d1929ba29e732f27e5f08cfbf30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8db69753b44dd1fdfcd2f845eca329478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c437494b631d492c287dd0e1ec04f61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b01823d3e58f9719a7bdb61b63ba45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5a13fd63386c28401419458bb01b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbaa8933e4e926a1a0c2f882bc085a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a599f33b71a840889b5de3e93dc32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a681bc2f8fe89455df2e56a9e94b22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a936dd542459328ab00e230156caf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d81d5e7321d435b839e6ffd48deb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15284ade2e705198df278a89d4ec20b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a58a59b4ec8e63036c4de2a25627a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548334f3ab6602d78a6f55a4f36d8e71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ae698bd2d0380f46a1a660f74234490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7ab279cf1edb7d7f81c31bf2f74f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d77a3d4079db8baa7a7b60d8854707492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d95caf8ce76caee60f461496aa8dd6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a36c6c45a611216574aa0522fd6f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d532e3b7e8a0918a2a946f3062168e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7e9cb31298fff0ed7ff53d0771630496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22df38192c42a09a73bff9b8fa1fff2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94bc9101a6801aef92ce4fb6fae7a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cb3c8cefae11273941043442b6939499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214290da060bced7b028de905d4e1885500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b5bc9e9782975663eff8b87cdb397501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cd4ea6e52610d154ab26b44c3cd95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea87023c617d8f5f012a95b8c8cfd8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200b621a320eb0ae49d2acba8679f0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52e550e115db37fc4768dad44b712b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f7541c2a58d46c7576a219174d5c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86852a85bc6271d4286bb190296dad21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7792146a65ed9be2b3b04ba7ad413a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0cbd4238f98b6c053f4136eb829b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990372ce5d8a8d25ed4926cb88abc03d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869494582392151cc20fb85f6e658fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9c2ad4d17d9011ece089c6424e724512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677583ecf6b460e10ebc8c6e4d62bd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdb240c2f0f428befe5305ad98868e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185a12c4eb5530db54f021ff956315a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b34064cc2913e1f597d552fb280183516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e2c79ccbc01bf3098a205be51d0b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3b16b967629d2d8cf92352a61668b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eb3c44eaec33607cc78fa55e6c2a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153bc089204a2f21e7a5d306981fc20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50890f125cb4955fdc32a310dbe4eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de39aa7fa03cd962b0fac65a71b275522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83b9aee98cb02676d77f7a1f2f8c25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a55f641131aeea1dbf6a2860275138524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff606986d119414074cad3d7b2229a7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c28e2e3c979233fbdba37b40f8bf2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d099f130e01e0aa267879e744c79ee7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7d871dad2d60eacc41eda40d6981f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cf66bdd29c033e9130b03318d47f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24273bcdcab01bbd273ff66073f98e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e759f2877307e0e9f11cf9b3bbd43d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6cc2d9bedff61ddb25a466076a583532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958700183de7ed2382d48fd7e2ec6228533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d5920f6fa609017c854d006668be8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d97bb2c8294d4660fc09ad4b135467535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16acb8ed3ebce758e7d8c4c1552ed0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4e5d6fc84594eb8dfacd400a0fe16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b80d35b615e39e97d3e64cd01bb739538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960fdde6fbddd9392d8582ef7f3f412539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec82a37e6998fedc6727fc7f5ad2f67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93da716f4ce4e838dc2ef0fbc26654541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb4d8bd47fa8abc2b24dcb21e27777542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408fdbe5287022a3132f33ca197764a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6437f8a7e186c816cfc9641ee235a51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcdfb8ae6ec3d55f2aefa7e7c0749a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe0f6d5c7c4772f793c60939c8eb9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7443eebec589483f2f1bde27932ff59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a2fa7f70588ad366fd8b1a29226a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009ae665f5ba7d358c0a1c0988f1ea6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f05ae864860f8b65fdc00f4d5e9d5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0476da1afd00378341a26b81902ca3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dfa5bd8711569c438b791e16a6ada552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2e66ac2de4db311f9a7feca22706b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fa0595f567d8a7a3d372c10bdb88f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4303255f4ad45b7eb1e5c71d4f453a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae1e78af97346224d1ee8d2fa9a496556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65da55208621e80d25ca1148e5a434557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a59ce444037788774a96d39434f0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bd12f37fb14c01065de3ccb5db6ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797131684a081869c486a6cc47b98855560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b2fc02a8c8ebf70ae2bfb32c2b185561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7c39adf4ab5b379f8efccf83eda1c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f574900900a4096404d5384c8cd4a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebab8736a50e1149deb4b64f6820ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bf11de71935b4a33ab38ad8d0ff19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839dcdbfcaaf0066cfde5ba84f1cbdb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaa2b1cb2c3ee1e142ed713efa337c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e7432de44e7a5c0b4838d1651f9e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d504e2e16886960ee24fa5ee57bf965569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3641ece88371dc063a9dcffc8b0bdfe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb05645e9d59cc66468994f8f242b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b268937df67d4f47ef8d83703ada679572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c31da06b2cdcd3b7848bb170f8f65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c79721f6f196f6b71253a56cac41fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83351775c0fd6a2636e369e6e7bb40a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda15146196aa67873f81380e944a9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56412c02095da6747953c28cbca3014f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224556b055ff964b012b5e216e9cd6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616aebb7c09cff0c2fd810e52712fac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667ae4e44c8d3f404a4cf65a2bae0bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de26775d9415b44bc8e971518aace1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c33492e37a007bec7e67a589a71ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7f3a985fb78a9d77cc5375ca7d894583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb48db3f9ff47da51ca9145f74166bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592007d7e7d4390f7193b4385e369d34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a2d5ac36dce385bc9a25d08325216586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f68ff299659fcb6ea0a3ebf880383587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da4d702238fcefb5ffd5f9d4c79e75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e3db07ad92c7290b2aa13e0121fa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f6c774199d1be36e954e411d4cf98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228670f17eaf2de28aadcd6ad50b03a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9646809bcf0635986fb78ec0091be58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f0f4e0c05cddc1e29fe46802d649593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070f0e069324efd6e43818b7917c5cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8cb0d551ff8c32c61a517280b01e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e637e45307d420718cd3b93eb35bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c034c00aab3174da1771b3779364efb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1f4d6ae916b17a4520b8a4502a771598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e0686ba471c47da1a47dbd7a763e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fdc650276a7fccb57df1b212ed4c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bc3d5547f016d07e0d0e1c638e979601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cafadb0d99f3b62e5ab0697abc8c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753805c374cf03f4135568ec17edd628603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b16acec08d0abbb5e098476ee6c526604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84b9be2e673ca84276eed58f451098605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea97e9e35d69f60a57dd33dcf8ff352606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5a45baa9bde59ac5f16eec9ce5a14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ac945db6118460a5a6d23b2060c93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1e1fab1570c504407a0de6df46098609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e452b8975dfe085fc49213ca0073a5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2236eb1f941ca77b025d70b394a75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8e223138fb6acb8473d3d41347a5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa82086a90c22f26a140d7fc7cd075613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d332460887a3aa2f63eb8f2742547614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57604c80da1f6f7025e2d6c610105907615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94042509b15c0b7504c7411c04bdf64c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b8fb56db5c9c6da17fd10218c4fb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efedbb34a9f9b84354a2552d9cfb1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e827cccd9e529f346044328037564fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411d77bee45d921cbc2b8c462e77c4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52111c7151fb38af4120da4ae05ad8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a804d0b6a046169ee2d0d210eb046622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900ee47dba4630a6329c20e5313df17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da4eb4bda590b5733cf523f737d97a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757758e6f85a235e238d4da8f2e15be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ce6b63c4471a41e19a22594580966626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5659f494cc5f8f82c082a56dea400627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce83890f669fd4ab152ccf60377ae1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680ec738da98714f2869f0765896bfd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be63e296ba54bdedce3d22b0b65212630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7024129397a4239cd2d51a735e30b1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697074eb456ca1374bb7a7179cb9bf3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5247e2dd7c88c738835e91eeed1dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fb21caf89a19a03fdf13622df11ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce019e84b1b70ad85ee225a43565df79635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eeb637133bec9b5a72e42baa73bea2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36e8541dbf673ca048046573b0f528637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b7b64d230546aaed5662e4eb4316b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca66c96b59ac859db990ebc4c67c8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae940661394bae5a401b134c8b5b23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a35622b547c034d732803ccc4efb3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fba8d065214daf7aa5a980257791c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8c4108d257f508c3df98aab9c8daa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc544d6e71e3735d05381f2c87df9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe067b7b2071ecf610c297ed603220645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68912bdae4bd2fef4dbf7e169d4b31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d165357f99127c10307013e919eb6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d55f0c5fb6d7c035c8af57542e46a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b5cf755882b73f24248093800f9e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c762fcd1bf05b6efdfc34ef67dd8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8bd3a7461f026148adc688fbe7c55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7722cd562e323bce7b03d9c8f349b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed302ce32019db15be8ae1ef630e433653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad1c9c663911a53832dbe11783b8e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad52abd1fad8968d6ab4c642516e26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3c7bd97694b048b4a2ea73a9f0098656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb64c77a422bbbeffd180c04e3bc800657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c5429f19f333b9951533dba9a93e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d6dc795b501319983272df88b50fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ed0cf54d4b30595ec672a6917f424660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8525d856ea421d3ceb08abfd4374c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5644f319d37049bbfa4fe74cbf2883662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc4c9432f3ebbb868d3ee1f22bae27663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64f122498dfa4cbec217f3e2e26dca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b337d512ec42537fe14dd20230f8c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2a26dce82b120c85b6d6faf808a8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf7e7402dc0642fde678bccdf6117c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688f63004e9ca3ce1b13296a737743d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a29e6d89c0c26c61d2c02f0703c067669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a73a0c554f3b75bda63a76f813d42a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446d9609ae1c3c1e2f9a2717b21cc98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee76f37c42e79bbd68ee7ce2d8599bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26386a515fcba650ffde613f958f009673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49189b6b8a802575d8f471c5082566e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ba601efb4442b4a98b21aa2aa0a00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62895ca40ea3afa11548b19abc300d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126147bc014b7bfc438e260f5541ff5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb3e873cc60d9b3fc85bc2b6553a9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c9f56106c20fecd8ca7333c165650679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931772f659ea9b4dc9853b4f9a535e20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01caae544cd74bb2c53cadede09756681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db8a06f204cf17baae17d3a07773c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ad50946370f99727b7212b8684964683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93631afe587b7168099b8706ce757440684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284b2b34e571b7997407f14e48f3e35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffde24c270c3724ae24a2f9196c620686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03371f1dead5e62c72445e87d5c86dd0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4c396fae21004933aa4e3b1352e1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c2b1e9eadb26d80fee604e1e087d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27546cff5862917cdde74302a89816b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3639303036a960b6e11d3e5906114c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b236424099174eb37e90efb5c3b1828692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb199ba0979f16dc22f0b75f5093fb4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e50c918b9a73f3a059ce734f14beb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cc12c768973683d987b40f89b04fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d1506c5729a8250d337987928390b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e07e32cd6f335b9302efb788b9b908697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79d5b2755da63ed0e2f581b1b63a17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74681e08dbec9bd25f652f96d6660dcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2e28674b9a7f73168e87be998f920700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab100924bf55d1b98b84364d1617c7c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4710454b80eca44ee62393968d513702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d59cef30885d3507d2dc865359afff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8f929c9f7b021ec7a17b65b3499d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a99fb7e9c15564730e5c0fde77e4c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6184e430d783cbf295803a8c23541706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530625ab95555039f27968d5492c24fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d2c5c65dbf357965381c04841d13a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b849e91cbc6cf28539da480cb4db87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4c4c4bf241cc89c01b18990c12b6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccd857bec1f6df8cb4ac65de1c1483711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4e4a9c60b4589e63d848be93516de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863026fd66b49832f42b3ffe8fbfab6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ac8fe8432defb9d6f372b232d6305714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff93224b84a48b3b36ef56e400bb4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cf5b7ef785ea6aa81c6589d088896716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28371fc22bbc9d48812c6210f3f6761e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc9472055bfb5ec4529b5e613ee301718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc0f0db870aa7004ba2d7dd48f748c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387ab5ce582aaed6e1befe75c0223c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a723c414dfcfe7f466726f4cf61b51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeff4992c12d1acfd7e71cd1d1cbbc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca320f4d5cb5873d982385e82661ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eedea20178f6d7190c4cf8cd484c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d4ed1d8c577fb33b8c20453aded90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a596c9029d13b2e27fb45e3e1db7f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b494502f5583d12835504048242bf7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50d133aab205bf87d3437ce568a308728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d784d0cc6f206c39b32f34f8a53f8b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee895ad325c6f5613fef7e75f36e21d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21a4beeba5e4d80ad6f08a9d1e3445731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daee8d727e993dcf6ec8da9fe05e611732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb900732b2a4bb8c980dcf3696c7fa47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5df22b1a3a72b9ffac6cec785cee0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f533829e0b2913dd066e17b29f6ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2ead2f92995f9db2dda864e9eba6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3f9d44384cee5bc86c0a4337e9d6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b72fa573081144fa4c0f424a95161b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5192ba4e6120bf2186429d44f8f099d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28268e8d294058dbcccfcb99b6e304cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a8c5291a6d53a7a72b742f5b8ba07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3630f45ee3aa1864d0b92527d7ab29b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9014c3b6cab9d10c845e2ae3d775768743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de2a2bb7d4c5f16d15797500eb0fff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36bdcdded81f58488f8bfd172e1cee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8465a132e7421c218ae4de7e675ee3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1692b2e93e2f927fcec4675aecdbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901d51adfe2d047e7985c4ad31e090a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc51ffecffc7e6b986e32b5e36be7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed640f86cd08ec26ae18326b0b2a10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9f371e5a231a2629fd505a46e31b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf527d92e6c1458bd436fe7034ba10e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cbcf958b1840c999b54209da868eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5a55e007595f6bd344477f3fdd2c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21ce31653a07fd1b34262eb236de6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0238f874f68b169af24ddc7faba78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2d2453ef0a2b73367960b96cb098a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc854ad0f436a1761a00959629ae4df7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f33ed9d3a83fceeed813d86f645059759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0434a5ade263f23a8639b9003a29381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7300534f4f0d73af62ee6759fe246e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd13d0477381bc8a72cd4d7e525ea63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea7ccb7f4dcd54d55bd158d4bf488c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cf30bf69bb221b746e2e4aab62fa95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ca137f551a62990ad2168dfbff1a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057b855beb7d51e9162473fdc8159857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5ffd281a135cca154a06dd2c0625e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cd7887cc672ede1df9997c59091469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b2d59dcfc7f319b7c20c8c33f5ac710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831898138c7dab1f177bc4629a13d2ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652c37e5d950b9d9151c66585da572012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c916af15f354dc007a4763c24ccfb1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041ce49804adb28f558919b85131cc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339fef858ce695d13215a0bbdb0220215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493ce050483b8a2b42499534f2f55e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fae6f1f59527cee9c6af9a848164b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db533c7fcf5dea1c36f58bfffd6b1f4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991ee9c3d116b2db2ca6f64f234e52719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c73db53a270aee6e9e72488178c55a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9770298add49661ba626dab3f60f7e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab53a2f18585c7eb76b0c4157ece0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17061870a67c26ace8d55aa200a2cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3edfa8b01a8e2a34b782340c8000fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ac69782978a63dd34057a04e883b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959378041ad37df00b1b0e4a8468b9e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294411291075b058a49393fdc552464627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cfc33c99000cdda159703cf9c894628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac9197923860d35a8062b20acde40e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baa7b51f6f427a6415cd1cdc1149d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2c1259b481c7fd4e879cae3815e3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f89a946de445b5326610e46641bda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545e0dba5f8fed307c32b7d028e24e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f25a09970ca660985ef6f1abe7fc2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b872222a48aa9d7f397bd2cc22ca7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b571736522bac74620ca51edfe215e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc268f38f478612a3abbe8a1e044d3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1a09a6723a52f798f604c4c141ce038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f547727ac12e0f66d4b951640fbb9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5958d160991f5a051fc53db0f6ca95040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2818a100fa1929127294d95a24bf8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16206a810b3002ba80db738781097ece42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9060730567786631bd86808cb6fb7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebee3d240f099599a86b33cf3671de844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fe7f41323466f300c9bdab8ed2d7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5f66005e5693ac8e1dd7455f0ec9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12311188633e832732a6fe41ab2e99c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445003213d30b06ab0ace2589fa67e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928adf8db506d26702049a04712f8c1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887df122c51f52d070f09d220db506250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ffafc4f5d21b901c265f5f2cb01d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eab789d7d48ecd16e15e57cf6546a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77d12faa953bde1b735d1cb766b6ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdca8cc146f5264a149b9131bcf8ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bf7ceecfb104d3238c1a2b0c6ae8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d7c9a2449d68fc091b34d14ca8fb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1697360ce21cd032f2100e06751eff757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c745b55eaf0c14cba462a291fde3e1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849173b37e89a4b3a710ad79b2ae64d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970956316ea3a85615f0c6f57af43ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30536e55d25424c182145c4cd54d1df261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7b8a87c2395f8e10ee6f9ce4ce6b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af710233238b5d4e6cb6eee77c1516163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10310681e90b15eb4b179118ecc3b10964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf75d03089b6b994e46fcb3bc955df765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c4bbd5cb94b45a53972ba771b4dc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699c3c4416d3731c9f329cbb07b509c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4238acc18e28f01ca586402e56a54e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06975dd5471a3b83f8b8477924e9a68869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd47226f6da531fdefe7f250d557a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4458dd5bbd02272b8a56ab192d88b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed7007ce4b8fbeb0f1d479241e2b8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7da04c0aaaa87f4045a73237f41c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ea4a7c6b476f8c0a45a782e0593e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae49197b4f3aecd562ae225e1824d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa865dfef133fbc6e2c5944463e9e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d038bc7e361af462f0c7da94f3726377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15885a4d3f455d0424ce68691f697278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93244535d9e5dc45e2d9ac2cfbde91b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f660dfad6256028688e0806af76b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdd1498e2393afa609bb979cec62d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc83b63a44a15512af41ebd2dccf3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bbd6a270dc2ab6e7fff6909f75c6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9052df20b8feae7aad28cb23549ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b96712870a2ef89e99feb42ac205b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f5d0441a21228d1f079481caf6f8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335093752a3b40f83662ce8456f76ca587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7609f9e9a2be58a710d2b6339b29b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300dbf725177def8cc23a66534effa589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8b176a5407826923d5c999db77ee490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cf5d866c3c93cdd1c9ae5989fabe591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395a78528547ec6f3b82c4439ef456092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aba586e35bc9805411f75d0125f1e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f206edad308217f3fa4b6a1866a89e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8723509a40a2745661d3c153ca70b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f7a2911e718d54cffed33c65a426c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ea3cc9e159ba5783b9032c1f6616b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01a08dedd9549da4028fa16bd79b1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e887afbe13a3e0e1c67e68d5767a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aece3bd078e396c6fa30bc1386423f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30633b4498bd764ec8690aba0f54496101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ba39620c4fc4cc56a6f2f51944260102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029fd56b6efa06c7fcb6b14555ed7e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943347b868a9ff01ae8737b144fcc6d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a09d49d1117d5b0f2cc18a50004326105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac5f8244e7a5d3663046603ce5f12c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd2056ca3e3e47fce41549ca97e106107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c946260f8350ed735c18f8a9f8b76fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1ae8e7a5497dd2fd5a7a2ae1ea247109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8fbec4c359f8f47a35e117413868b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e18ba32fb528080661d27d330e166111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4725978ef91cfe65811169ca8163bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40275b8b41beed940e40388fc4bd580e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485ae4e8d250a162a24cb91a3becc64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606e3fed2dbbe506abf8eec72a4b0b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3e22e5aa416983b68a932dacdd934116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040facbf9e4ad4c372c52f4565079cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf84142951e3f72276453e56f9f974118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06da51c73233340e0223f831734b43f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf339a0db11a0fb8a662694886608b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab7f1987d0ec943ac0538e076f74e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2c0ae88f8db410b39b48f91e7fbf7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455042efaf7866085ad4079773c3ef34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30be8a14fd31a17c08ad0b142e8f5b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5c3b13602fc4508eaf087dee9d084125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9baf9625b6b6498196f65558b8dff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b84a1ab4dbd80e9435aa749f9bb16a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bef36188ab05dc2a8b3718cd183252128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d4b1d53de97ac9f3439f30d9ca6b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f905565094c120430dcc307b7102d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2849cad9b98ddff5ce8bce0823814131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89ea3715fa680a6a0ce86476476e05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82680ac82a8d0e5e9b1f0cd4855567133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b90d033e85128245d84df976b576d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e734a17cc81c21f92b68568b34714f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e165bcce8efad5330088555feabff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a180f33e43afc2d66e3a0bd101a008137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df307ab89097e0e26b48c2a8cf928b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed83ad9aa1bd3c9bc33bd93eeed558139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfa9c199e876924220f05ef673f763140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2adbfd74c86bb7bfbbbee606dd7539141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bc4dd75b7eaa80c9fef4dd6a15eb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f44655012a6289aab7feeacd312c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670330057acbfbc165868595832a8d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e401f4e227b99aecd4d5c30cd3364c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf320aff3bda46f5eabba26fb9760aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6f0a5ed9c754de81a5d282cca05df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7ecb4fbaac6ca702f781549c41f38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec020a053ee5836d4d8960a8380886a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4ee17acc98577ddc343a740e2fc1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012e23fbb3b651a80b75349891aa104151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5ba359fb1e3ed76ff01f45127cd30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6903c18ebeccd59fca34f089d0f59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a790ce8c4c9d08c29f7bd65dee191154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a581ba8c2ee42217db161422d6744155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67bba845bcb31593ee678f69d9bfcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1f9c707597e9f8ac3056076213a76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3e2456ca637e2d5e41b2fcc06bdf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afece2e966ecd80a909ff17923491acf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3b13bc610243ce06ddf5fa504a396160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d664e02c98436c08b1668d34e56c6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d8152969739ce8a5c52023ba7f999162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2172a8ff82103722ab52e5f05bd5949163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a145d46e3d78866b54710f3c35d52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b0722ae99e9261c4d63ba5ba2f8b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43ef670be84d2d2a6cf35fe2033efd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319102f49d61fc7f39f3b51809cdc99a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844c23e1447a1df1de242c785555860168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4554d933afd742db1d73ada8fffc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061a9bb25630114355a83a8a4ae87c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5298c6a1201c827867f7191e424f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca7a88f3e1c79364db34e20de6cef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccfe835e20bfe441341bd2d18bb9fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdf235dbc1985ae21a8407678a5056174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc52390d3ca0eccfa19f9d6ce60912b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9500f62079e4862dad5e14356724b53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b921087a96e8b163be5977a14d6d9c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37ea5b4720024a680344aa376376a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124746225ae5520d721fb18263e1a1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880971d731b832001d92bb7ca59b5e12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f123957e6f31e30fb39dbdcdb95e47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daab94756bf00a1a7d34b19e6d61b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8217273d8b0e12e8070df0bf6ddef8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd389cc094f9cc051a15f5cb781a2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc37c2a5ad3395b85d399a43f9b6d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155de22676100e956432a9f5b7ed396e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a3d129775a4a266f69b4c8832d272187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab230531195b35cba636fa7859f2f504188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddd4ea45f7e6015152f9fa3e486977189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f91045863fc54da1b1448d60bb429e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64b55af2250bb50e4496067a8f0a02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac3e218f5703f7f34ae6ec568f5a0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13671f38e0cf53969f7dee4690f985193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475bf9c9f942003ff53d22fde9cb110194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3934af414be09d3e412fa95518ef2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71506b180a8971f6e76c120ba8f68c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90390bd3104e9ca6c7d4ef87ab84e4f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecea6393212d10febd0b338e1162960198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26b78dd1831b2519afac9536d924ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46a8b4f2ccfe39e7922eb17dbbd3ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7d3393894641269ab263405d88732201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65758b57b85573773f65c9af508a9ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c28034bc308c1d52f3086090b60c69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16e1c1724edcc962e9263b8cc0079d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908ed0abd58342120a030c876dd3be2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eab2ec97c5e236432433eef3ec2e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab05ec5d378bc93a5874b8a3653ae0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d827e6bf711d855036768ae02ffbfaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e635895f531c52340fb2032e02f8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8b5f5b4dcb99aa19d40153cf35d96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88620445c403a5d431d37b4785591e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab2211524da06d4a9a0b54e2e3e1b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee22360172c2328fe4f9ba2e96d663213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ef04332ec025f5500615f66135f99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d32394d778b33735cb948fe21fb0ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56db5a8d6b143df17889f6e7cca3ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8d48c2ad184010f373722c74d0a1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bf1bfd09c05f347bf9e21cdf3a5ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667090651b26447090dc15811dc326ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593db92adb4eb7e6785d6a75e1b395a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0958f8d819199f13a2a3b1054b90c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086806f07eda4938528149f05901edcd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1246023e81cf564aded798ffeb7554b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc6dd8678337b08b93ace34467a7e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03de968ea947144d4c0721debfbe426225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45aac13c05b4ce9fdcb18c54ef284f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430966f33891fa31b5e8ef010a4fe9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d76a1dc6001d2ceaca6336d9ab1972228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d028c1373e33d5b20f10d22842e7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126add4456c7d261baf1d97e2bea4805230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f1ce184789a11b9a0baca8d03ca27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb19f17541505a107b876ba38aaa6c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5c0632cdf3ec5d6aca2209cd0c8a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bc52fd009a75e8d2038ccfe324314234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b93181a26c9063fc5af36e45f2b1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8015ffb3009a759f0eb9417c9631df1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da720be4d27eefa2d9184d76136e64f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706e06b96529881ea2a0e0c0947cee0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d998c6b8ddb1530db981e4962371a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad87808b5bdea3cdf27f7fb717ca17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda064fdeb9cb4b4b260c0ce14b40694241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6b8e34616e8755fa281ab9e5bd93d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90f2957140e30713fd7bf5f0338713243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36218182e9999bf4832e91867ada5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb13f4451e5afb8d097ce660449fb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a57aef25bdc123bf62fde3081d043246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c4aa62cd07b263897bf6a258f20bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ec5296620a35c3c0c0686cf5eb187248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10411351296a463ed025460545a1f8b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b577032ce4b8ac6582d0ffa894091250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c9ef5ff86633d95c7701403d2419d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1693277cd94f84c0a7d4d84236c2b4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e6f8ed2a67389a9c2c0c08323bad7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaa88cc3d441c51c4ae5f1c02a0d0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4265d05d03f54faba58912991181b7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a90551d30ba9117e28e90976c934c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcda8c6ec8eef66107d6bab7fc7604257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919db1557c90babf3dc1c1302b0ff14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9d79d173518d1e003284da22c1d3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e69b0ea295de197b65670d6962375260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1133de2a288419ad67e1dccb7fa2d56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ec675b0f2c5cf46f8faa10aa38bfa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dbe964a28bef730fe889b574d6559263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4177d7a5dc353f6d81b3a283fb2f5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b854a97042479a3eb07b82c0581c796265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f573514632de7f84cf263ee71cbda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7969fa3cc4500c48e0f6526656838db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c01a699e668395408c7880fdc2720d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0a0bc1801eecc83a38aac36a69e5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21d3f6150880c89a39708c8c478751270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6bb50ab9b0b35974f98552e6348f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5133e3f7f90e82ffc698de8e0a8e5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03658a1617885569e52c5fda4eb3c2c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb64a19857f4132a2c14ad1ccda8ec3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811147866533fb61688ef097f01dc89a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfde18ba4ab2580b9272feafe6345f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b5c40f9cd07b243385379289d85e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31db29e9ed7670da98ac123d3432f4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bcc3f255a7591b3de3b0dfa2ec884279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2112302833509a9ae2dcad0bee943280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ca931d0e044d3c20448f2ad9ac2a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79429177ecf0125f0f308fcf668e7a24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b1f93615cf8c638663ad032479172283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce4cc233781e8f6c8e0b18302762fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0c21741d913718ee1ccab41c6800a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cb8c5326213f744f1245021256173286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c6a9aabd9d4942336e7fd3400a5b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0586498ea5fd3150f8a7d60290867288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3b916b78160d005595d1a9441b52b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032afaffe002ef991f26253e9abe846290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d230a2f1b2820dbaa37b3fddf43c486291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632147897e8fca05b0e008d5ce673c3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa1d628a2b1d8f880c0e019f1d785e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f02301f277443f21597fcddf00668294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2377c34647ddb5b4138cf6b7f4990295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1cc4f9d083f391e11b79c8b543501296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7cf46e73e5eb5098eae1f05c47986297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbdb3b0653a00c6382e508781f8de7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce38168cdb77b389f2094ff6d11300299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccf0c5dd7f02d091f79bf52befeb37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d942bb10cf77194ea28731d4f35a68d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92480bf14d7ef0c067c4a1cebcb75801302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e375fb8375a251720600e9be55413fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31378f417b6d629600ef2c219cb8e89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76533093cb8281740267d88c377226e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a09dc03f1142b0455b7180547c8c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f511c00d088eaf124da7a4427cfd686307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb072853a4cba24d0388c1a6cf0d710308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cb3627ffeca10a44d0275a4148556309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3c2a57724e729ca7acfe4ff45ade5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512df88d45eb56cc14a2813b8cfb37d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae6ab25ed20c2005219af5ad8ce93a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9e41fb55af44406acfc733113c32b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96020113edf1bac2769a6c59c36ec9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb9d158125f13dd9f61cfc95b790e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb12065137d47a5c19dc0619f38c820316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cd4cd834ef6583029e8bfae0712ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3899fa4a4daea760abf4847a628459318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2884dadd1694f8f0570b4d0ffff5114319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5928855384f00c08f63f829c8b4f23c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304900ca5e2aaaaecda0d617d424c9e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33ba60b8694120fc0d5b7b25c57b9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9f2a221bfec751025d4932e8bd61c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c049bb4292a984ae5d5b41988d18df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c07b54d8d56ee1ec9217b8c9743d31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507cd5ccf405bfc58ad48b853b80996326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406046d965576728da47d8a1e736999327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2fb357c970614407a4dbce3221384328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff6e43433862e36a481a053ab4f362329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21768e5ebcd8f8b704d33135803519c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9c2d52890e0bdbb9c684930b6b57f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f405399a68e54ee86408dd87fb8305332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3b9bd46fd3b8c864cf78f1d37a561333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7813041051aef0c80ce0ddca05613334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f275b7c8bde7de764258e645837cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648858671a672c2bb94f9e85453c6e76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7641a0208b7f28bd69009b6becf20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dcaca39f61098bf10a45d2aa230a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211d752e25ae451e9392c5114e9d963339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa0cd877331b191358800bf404c9fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9453c23e92c5a836a5ac61682bcc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5901410c08e76ff0d349cea4a905b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736870ba85e2e80896a9ae1f1ae1debe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8fea52d412920258bb8d48cae5524344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7543c9bc2423ca701712d19df061a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ba189dcc2516e7fd048f2ccaee626346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b87073b409cb3c68468bcd6647c8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9411cce96aea20eae6065bd899475b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2649722bb5b31827f6fb50109e258349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d40907ac466bc8e3c7765b3288e336350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ff6037614dc4ce129678817c99f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991fcbb08435b054240dce495e82fb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711eeb3dfb749f697811def3cb11b27a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd97d02c703505f18ec616216988821354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd2cacbbecdf47820c833b58b57ddb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a966c9fc8d9dad68ebfca98ea9b88e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00771d5ef8f613a2f0057425308b477f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb784256d95edd4ba3d05e618f05779358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f615277722d6688d50a5bfeffc873a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a80bc1337b01b9e7857529b4d1c3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee48d830cd573a7b243d6f22de7fb9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719414bc286b2ffb983501cf95e841d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d3874c2ef1074ad3e57bc1a0b8953363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14715d10bcfefe25cf7962f75dd4fbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e202576b5a488144eabf4ce1d933b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5d7408e056274da6b1a39b0970c62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35d2bc43096c260a3475f2dd7bde84367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e343f025c34638fcbf2fe20887bd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb411bc7c42b3ca0cb19bac7d6d8e40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912e1a673f7d5543739745297e35d32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d08b2ad7e4070a7cca75b2cd00c515371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b5af2dd02eae76d4b81a410a303b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e86cbfe568bf203285151b40025b1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a6fbb59c3d8c54b89d00888dd5c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c190a5ad81aef1788763f42bcb40fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e989c41c55470b02a3123ed23f366f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eb514c1c814e2563100a7a9703661377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa59b222f4942e4949950c003ecf57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b73614f2dbc1a0a66e0f175a7c5b1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd507bab7032a2148fddd321d418d06a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b048b660ab29fdfb70ccd6fca420f94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec18d52ce64dfb2a53eee4167b0a526382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d44af9a153187e9ba246866fe350f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fddafa4acd4b3178411089e93f252a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fe0c9b6bf9cba025e24f8c04d49f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd2339b7a563553b62f9543bcf22b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078a7f665c8e4dfe12f1ecc5553f1ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58990475f65f8d519a126cbbbdd1cfca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65599dd689556167f4bb7a8f12d83c6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa2e99dd78ea7b2e4f285f6a9d9ba2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253fcadad0cedec25405c2828cc2b6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5feb9861a968eed3276905539dbd72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d3de7c59775c1505033e93000c6a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0e6aaea79cf192e37608ef5b76e45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d103e869aef898befb666eeabbe7165395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46503c67b851597a3d2cd0f5df47c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9879e94aae2c25712c1b7aa9646073d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce844890b74ca6b68d9fd06e2a90a27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12456e3fa14c2e56e1ca82a8406084f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f268a420e84e28216cab095dca8abbe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d5ebe9776be3f416c92b8acbff2de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f44ed1be69d8cd7f6ae6d0adb19d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58a1a51f1cd706945f7670b93b8ad7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a751b5c1256b870fbf55d4f17c0f8f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca802066bfe45cf19c2b4be1056818e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10468396dd4e275afb69c1d21b6c3513406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccc1c19d1ebceef282eeeb246d07c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf5035ea16e8ed4c616cbce78abd8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f9a0546c6f3784e0d62b62491cc08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddfdbc5ee7edf85d84e58f21a812c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79994faec5f826220ad00f4679b1c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5f6b0d62e8ae1376740965c7364fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949d4fa3b0b32a88a6195f792964570413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd0b7e02f5a186cfab4ee19e8c3649414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29884ddc31979758d0e04cf930710cb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7f37216d6a27993e2b4dcbcd06721416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a613639f8e70ff156b6a5e34f1a522417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3fdcc6e3072b74826fdc8fa674da0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ac7dceaa55c070e6b56ceede4dbf2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2064547baa5d26fb349a08cd3426dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15a7a3507c228f6fce703c46cf6fea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2c7e982262d07e5428d260c216ab3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a666a12cf6624c4e0da6eea355bc5ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c2c3d435af691483a1c24bdef1a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd404b74d37322b3c84c6cf75f785c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a3e3593faf46d500525721a53ad28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2adc37a6bb85de42a79f14af9b9f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae2e85eff85ebbe55d96b45a5042f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a656d2455882f006e521820c7aa87af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027940888cc0e425fee7c70c7c9b027430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb603b95dfc94f8c1ea878c7f52b4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef183b818753af399a46a3a3c04f5203432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e8068e85063029e9eb87b975e0021433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768436777d8435b60dc38f59a3c62a67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c6a5cdc963eb67a51cfec18af8b2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d799e7130bf3b20995f205852e5607436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb666beaf8cffd4d5b967dfdac1aa8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019efd54d85aa178e69d8342619d970438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b89d8b0aa7b877c7b1ab40a617b994439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fbe5e7c1bdbc8137a497e83e4969f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1de3e73a2e907ebf0371774daf7a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a04ebcbaf69bc0124618689715f6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60b9649b0d5194259940d3acf0b3a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf0c66cf07450c89837ac09441cd4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faf4dce031201c525db91389350497445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58503f552d556733026cfbf7b7f75039446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdff524337b4e4c1b53d183da22e7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecee1502c6a215c087cac748ab08b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613bf5d82b713e484a306e2d008596f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad24d81b7d6de74823434a50d8bbfcb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66131ac23b8bffcf88159bb66d243f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345275cadac8e2aada90cf2a9425f6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0407f279fb64efb5a414ec9cb695e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f918271de490bc17407b2bd3abd9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc00899249a28286de1bbded54fe60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf64d3c63b2e82d38840173fce45b65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db478b5cc7956c4f3719f7f106383c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23201b3b38b2d0ffee105fe22e1cedf4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef5ee7af87bbcd31dab057e4d84b31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de08121b4dac6df40b219bdd646678460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1874275358bd092bcc36bab67cca50c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ef5743eff46056b5d089b6d39ab5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8215a122f8a027052c1c7491b3b5881463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33574e735014bd50aaec7c08124730464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff931b8e08be74a172062848aa217f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503aa6994487522bbf2ee52fb8b0669466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e2c6f1f9e20d087f8436a2db7cceb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a48d91dbb4c683a3e42f02a2824974468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395337f718863d98cd4dbf64a6aa566a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe8b1f4b87c69f6708802acf479fde470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee402906ff6314cd04f4f29cee42a6e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1095934f325edb42552b939c0029ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f65d1f431a10d333ed8034e8400d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba92aebb8c4d566a5180b6d60344bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3de5b1503cc257a9aa20f03978988475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b62eb7705f9c8d595e87c575b4665476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece41673e13d09abc9022cb229cdbf06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e97cb6ffe7e131cb5cc6710832f838478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012763b5820ba7a0c4ecdd437dd51105479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64482defb22c042bf1ad551a5f0c158480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580de2243513fbd02d04fa08da1a0294481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb052da810450b9d84dec27de45c09b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f80353093382c956c9e9d4613e7892483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b6ad6cb82403721dbd7d1e93ef659484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c63fd6a46b26dfc05a3f8be2aa0f38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876a4a63433f1114cf790f54ec325ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c328e31fad228abd6a006f869e12e28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963025ce7f50752fb733ed956a5da76d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82d9559e8f4dae69e1a03fd8f6230c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28188bf4b96f5af0239b922426f8af77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eefb869705ba6176af95d14957ea9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa2e8ec6234b632980c9b20da66843492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bdab6716fe49a85c3c6b3fbdf93a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e84319dfeb2621bc2b947a1ea9511494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d02bc79a74b2d3e19e9ace4ac991a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0628f79735e5c045d38495400b8fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772522bc0e1fcbbb68181a63e0d458e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be1d09ce30dd0d16762122b451b538498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a1a2cd7f4d4c29a7d9340462eb2fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e4afb0e9b4f25fb70b5515a680048500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36d18576063b5853b2961b804ddc58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18315f9f327345592d53ccacd2956bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07636d025db7f87829e4dc856b123d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa09909894f04f8caf34d4f43b013fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bed4e058b4056ce69c9860134ba59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8f1435aed946de854b2c37b0a27b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14096bfaff772cf80d6a3b6ab28ebb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e248c835e5cac63b26d06dfbd45e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6168954c257b1a2d1d4fda05e785d49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea569f56f7e34cefa18ad2661933d1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39129aabf0c3dc0e5394fd106c17039511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3e650329a0175d96ef38d984a8db7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69002b23f3ed2ab10f59e2e06f73c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793136726b972c3b4290392f0a8c3d2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267acdbaef897bdfc3c305db279067a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf240adca34fe6aa9c22692765705bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d54894a6904eb50d0534b18247c649517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf03d17d8b3f9f633f6d455c2f037e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8370a99c545b320f99be39a33fca52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d792db6e5754a94889102d5bcc4b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703a3a59a151fa2faa3f44f366d9c13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d97d4875509ae476c8100b9b0c5235522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab6cbc56b403556480b48ac4cea31e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0429c678846e91187a4974aa6c44f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36227666e2df625a1fe4552cac5ecd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3ad6d002519c606dcc5e372fae03c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca0cd29bcd8ce1436caa78129f4504527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bc7de0474b5c675fa83abc348e6f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca5db983dd7e0857583d72cf58bbf8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e30372ae738e9d689a6765e1e9584530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de25786f74c0da48f370438453b8e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61177c489b1130b3d64878a0aada0ed3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f046891b9076cf19cbc12b1d50029b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758617a6f75a2200cb6d4bbd0f6d290534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ca0085c67667425a117d5393e67b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf14a647a3191b8acc7e793f28ee760536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0100d6654106953cca68dce26f5ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ff7fe56958ceb30c225a688bed207538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27e6b39adc94006af29e1dc7b8156c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c455bc1c8733155dc9056a605d114540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20186130b9f2353d034437a3c0004e86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f52d528ebddcff5ca4a4c56aa89e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d916f8e2f90b72a7c9189a1f4115ee1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfee12fc051c2e1d34d9b4fb9f16ca5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce905a0e6a285f1ad940447b0e1653b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cafbe47f19d0d6e44a64a664099b84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc2de858ce433d9ea3d362cc1dca88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9474fc03264f8e6424e823928c3ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337966bd20ffcf91c8fa78e4628574a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9108f51f2179de388783931f19b56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c81db0dca6914a87bea65b2251e83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc850c68127e3a25ff7d522e495d8300552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbec5336a4c401f7826e8885dadbb08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d774902eb96377ed303b203fa46230554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb4b4263f2bff4da8143a1b4f75f66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9ea7b77988667a620f5fcd2d5ac4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01f74719dbd534d3b99f2560aacf49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c117ca86301e05e34485cf08ff3d6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0bdfa3444c2e7c6f951a9601eaa57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f94c11de5efb1c33d1628d64eb4c06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb42aa4f440ab0b8a35d5610f83d826561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb68f32ce9777843bb6f379a9f83db6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3a778eab16e47a7dd2412e5fc65a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33ca122680544081c5edf8990c13d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418871e42d02a190721438c936486e51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d3626a9ded3ce6d635f47b6050cf6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44691b89bbc27fbe5b4d04e22eba4c7f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a6202a1e192c72d75d54158023006568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c52791a3d811ca6900798ac92a3c5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154424c422f4f16b0c634b26121dbca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4319510d2ffa678cb2fa499b0bd541571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c66215c75407f7df275d5288bc470572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07815f3d5797ff7d03ed3190fe9b88f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc630b5abaf84d3dc84999630736ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b94b24ece4c92dc51ad9949eb37327575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7351eb8c13def74e2bd29341135fc45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b83f2e96c65243c979f6e3bf91ca76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceac1115b6aec4650acb346b8b930a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81343b1ea620d0042b426a809f9f19d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f7e134e90c7d5ef06d7e31856c661580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc2d07ed6608e045331c900ffdc1ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3acd0c0c4f1888855e2d4055080027582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1eb1f3277009fbf8ef74a6f2b9b47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f67aa2f37f23081a513efc815d7383584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b9a4fdfcc9f1de45f0877daf500fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d1143bb432752d3c6c690a1cf89a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e062deaebbe5c27696d3d704bcb32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485194571b1597c8c0a4dab61844acf5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0770ba1453cb7a6693566a2fe6c369589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce10be24280187a759c67913d26f081590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff945b99c2884c8d8894c3f588f86d4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4456b1b099fd46e6e380774b4dd54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83766e22844c9d667fc2bda713519999593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2da90880005b4f063c364925a8cf4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5404554781dfe582765b558ca11dc59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc3c2a09763498dca84a480fe51d7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b333af82af674a92dfed4a169a39ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aa616f67343332e4a644b6374c3e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d6f36b03f4d9057f1cc2283d44a6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5bc51f15075488682c020257b019f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719d15044766498766bb7a50158fcff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db56e098d6931432b7f1954bfac43b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacb3bab0ebe061b05e15e4ded54da9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbf1cc6b3ee2e8d9e940d0ecd74326604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406743ce8c0b3c21b079163800c52b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d37e876eebf634e3221cfc7562f8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde21f0cadbdf24997949cadff3383f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068b86a1e3ac6e21d1f84993304d581608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76c5f369e391b7d9aec8fad44896e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5c1128a72ff9c0ea684e34cb8feea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e709c9354654861513627373b90faa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f01885c9cb006befba75ae46cf4c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e74d10a3c2480969f7b870e2576f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86be933b6ffe0c8ffd34972d4bd504614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a409e35224a8332d0a9383964fb62d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c68f2b459686695b56a45669568e82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da97560b09fef1674a982d95b024c98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c204c644ed1cad2722fccb34b06f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578ddd4b3a3e8e3d27a8134d3db1aff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20950af38cee507790441257e2e6d99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2703f339a4e7a8058dfc723c22021621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a715ba0acb2bf6f4156a0d08db020d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb8b55bdf664ea99e9af14ab5f0679623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97a1ff3ac7b28b493305c7d99ea8ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba9065262ff1fda2bfc3ffd0b278ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9648a5dd35394a5b8738dc37c6bbc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9dd0b39500ad5778a8be7035ced1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57010e7c67ab38f743490e7936118790628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643f3da5e7ce8b2233b044e6115eb11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298c312d9b5f89fad4f8c4606703892630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274365cd5eee2e9afed35a008edb8f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1350d85200dd81e2316f2f8970e09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8bea2eef232cc7d264ad74848b4dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b88760aa2cbfb1778feef472983e6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39ccaa7a59dd1ad6a50ee966ccc71d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d6617149c865cb52c405ee4805995636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12566d5c68367968f4db586e5f11c981637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b31544ab5d71c787348d05759e158638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dfad5a53c903c603cf07ef7339046639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497074f2314819101b0812de68494a48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c658a0d5adeba5d47c58b9488b086641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cf5b17edd4a74a168873889f61a94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc47d5604a260f0e26b92dbc70b47f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20addba355ce66e1f193f346272a8850644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b77cd6a1749efae33e9fc799d1e53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a312165f94e3e0294f1f484ace54b25646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363c878f52123ebef8d73cbf3e924c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a86b414e70c24733f258c12307df5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d546c27c119849de7d7a2c0d1f951649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6674ae8d71443e4c444e803cfe764650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11421f1baa408464ce9a87eead3dd724651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f138c5f11a2c693d8e08e2caaf69b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a46a2198c5f52e593a367bcd18607653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5d957bbc69b1acfbbf34ab6eec81a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cfd47cab91f5dacf1d6d59db00ef4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa375d8acf75baa0cea9bc5e9349fbfb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093e5509dde95045a5d1018b4889d26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea10e7e76dd0a276f68bc8872509df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edc84f1ea7c70f6dd37be70c51834f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3444590c04d0275d46ac40050744be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e97188606abf34b7e916c2bc6c1a02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4fd8993f11e7323cbb9f659665334662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf38ce35e937c6de1d1b6b133614449663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b91df984933fc26d249eefa5234ccf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a2d9b09c767fc810254cb5941a95a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7148030b3cc18e50352a020d6d6d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e252b14375d07c5fd4a5f5601097a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f92864f205fb7ad504c550b358d6d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b90c4a4ef0db682d065bd6cb92d7e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90288f08c00a4c6c03c6359b349e8ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aac542d1006bf6c5e7f0629487050671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ceda47f6f05be4c08cb36560a9ea3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce87f928962e13f01a8db4a084052673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95e29014aec1a2579772fef992af2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bd3d49d73b67012a8eabbe9a96610675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af22ff5b3fb3e27d674ca3f574579fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe79fa69c4c03b1c2c7e821140427e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc63ddd69684c8298f71bde5dcc28a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c0b5f0e673e92a9fa2ed429c93961679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d9b0fe402dfdad662049565843a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884a3cf31e2bcfa2c09e8a35a833407681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a968ded46b126b10df7566dd96c536682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89f9b13a88d11e951a6937f3426e28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090eddbd15f25ca8c0e0cf672d0ca9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c83f372393f5ef2f3c1fd8423b118685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93c0caf39662e31463b89c0dd94058686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150e7ba0227031ab305bd41935372fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19082176d2081df73398512fd965637688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991dec6a5d48c5b76af6e73df70bfd2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a1c278e9b8967a721744114306237690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c0da8c311718d82d3003bf92272f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287b31d993077e9a0d1fe2674e4c346692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d7a80323208e6af481e495f6ce51d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e87f9d7560f172032a8cd581e923b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26094428c8e5d8fd5d1d93703d842ded695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8f15275626e166f31f341a97ee16f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ea87829c4d45b7d19a86076d1c5b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba912a61983d6ef32ead65adcebfe605698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddcda40ded736d7e631af77c246eac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246987249b7c6676e0958ccf69a90552700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab07550b057f2c28cb9e92e4fa2473701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbf8ef3f06ff414f37b3db2161a351702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340e7a8e395cc11be6d6881b1f072ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78611f008620ccbb26c7caae725d08a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79a37264078f80ea03ca259791ae14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d097ab140022982fc1e54561767d501706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e96510fb430274db3a01beb5086f7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f502f15f6d376b3c796391c3f925f88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274973695c69474fb0db58d89e17c76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431779e4688479bb6d74f6279736084710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664908523657b7068da2e97d28b91e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b7d37ca9455132019ac6ed5369f51712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f06c4681363ff1b7a6caa234c2135d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b404c604051368097680b5d6d49c89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa9f2d367e4b6c76ea2be98fa67dc8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e895a519edc9613d3287ab54ddff2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c605a7beb34b659d213d2db49df85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8254b5b94e8c4c08750eab3920fb64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edfe80c9a852efcf1669c9d6868060719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101d18fcf5ff726056745564725b51e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064e282a4ea72d6dc6ade0541159b2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7fffc2b495c8633cd96d3bf27c036722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d194f282f16f7c9552e9aa313a50e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdc79b3b09e1296fb24f9b77afa85a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a200f0ab69d694109ad8796f018a86725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336779c794155e95959f2b04d9fa4138726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa2fcaeda4da03bf18af07f5ee5c75727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3e07af05b369dd46044b886af1a26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad77d1ace1a89252310a9d87b409f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c7381700dca882af0c90f68655dec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a268f1cd70a2b9f084956ed9006a55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536a8e0e65faff8e23cd21f9fc30a46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cddeddb06938dacf6c311ea9bbad60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebb7d139ea1113968e08e1d29cc322734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3d923ec53f02dc197bd9d3fe3f72b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5efa22d344bbd067fa9bca9ab8760736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f772b62db06188b077911bc7136a794737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54b3e38d6e5d264d33a9c25fb8d12d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3362ae7d123e402b83c592dc187e675739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f60fdf36cf51d93293880b86cedb39740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d756809a0dd1a1d21f40c7d8fbdd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d64c52c8ec1d813c6e71923de3ff9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f244bc320e87dc5e5fdcfef79a64c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df85a1ec61aa37fc70864e5a440bfe9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe341f121ed2703d7b3c74ebf7bf001745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5242d0ff7df9a3d4e912a40af3cc5e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8b840c4aead53e10c68772d73810a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd463b2992069650728ae5fb16b596748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5435a58c533bcd00af10dfef2a8db70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf29e04ea549e8e9b22cfabcbbd090750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f95de57eeebabefc0045099584bb2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132c40b8d0fadf688f5419b34f6fafd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2674519bf73717833f70d9e6c0219753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1023171fc61db153abd05b67c884e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0197136b5575734b0c1a17e225994a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee3e2621390d053a3a38d05422d266756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c56cb980ad54344b82fe215107ff81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fd16f6ece1f6d29162cba36770a83758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ea9b099cbcf30b3e327de3bf39cc4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>