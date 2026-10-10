--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0af621a3cbdfacea475123705b8661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13a00d2266bf85ec646830589fcd732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bc37884639eb5885d640ed5ff7c323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ff67f4380af139e6b275b0e7acc5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e885ae77313bf2c5687460370607e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6137cee7c0eec34016687c8f5983f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925e94ed08bd1217fc78a06f606bc977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a193325e32a3646c31a63632103cca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19995f082a51a97994aa9b2236bae39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3622dc86248f71b5f2e6d8c9fb99110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297d0c9fb3be6ac64d1f8af434cde9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074961c68e2dd570bcda8a446af8cb7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611a43916dc29caa676630ba98cb83113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef8294b6ab1f5f05bbcd11b545ea014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44631caa9f953a3e872f781323ce76d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c1102516942233f42f3da750b05d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07847562d8b4fdf92e293ab1e4dda8fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3861cac478184a3398c50e5e015d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff327da0544fb80d6a0a10f9817c08619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee878d5006eb5d9b20f2dc3f084642c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd84d09c3053c4ad4f9c6c3f3d5aa8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623998de1768a7e1b784b7a45d43879022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d852e9d4532b80c4a5f51f5109a4c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47778b8aa12455da0f9be74479f270924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae964fd585e2e098fb0320f1c579a7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057f2c281344582336e3fb1d1aa447426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5433b38a9a8fb229e56729d7e6ef527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f901da4492fa4ace31253cdc695de128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f72f9f4ef2340d7d3bdf9cc9eaa1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff775ad4e3f24f37016ca981d945f6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2720c8c463d650947dfdef2cb343731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3999fb39e4b1baafde1507dd50682732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe4f7a546b951f12fdfe606eae18a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc63da1e826c6e5f7e64f5355dc17134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef32fb9f624bef1e9ca67589eabfff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e08d9f30164eefcf48d3a40a7a974836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4058efbf661327279f1f9b852811ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71791becdf2e13e290a7879f45594038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21201b201824a2bc8878e8fbd63ba339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6535cc9b35bfa87fd5604d8525dc61540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a8e2902f300e23bc531488ae61e0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0a1b73ddd9d411b2851a7a850423e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b848492b2f9d5269843ee500dbb10243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75fbca78adc85a187f7da46e8cdbd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a58f86222de73e8b73c354a0009abf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4869abd066da6b308b2ee28f653ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f008b97c223b1c27fef9fd678f94847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a5e133250ed3c808f7047d7418fa648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ca48da36d081c4a09bddd1378595649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dd17af48bca6767fe60149e6feabe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0321bb0d5af62b6e8b90df8c2ab0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b15bfbfa079be2dd0a14017d3ddbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987e60fdfe17682ae2c4a3b4e39002d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d665cc2a20762da92b23444af3243a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07425e1b6b3c5594f996749db92dda2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbd5445cc1dddf8b60698f021e6ada56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5604920b3c6200c9eadb61537f8edb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88332d046029e20d794331f089b4c49c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2823af9e7f3118cfa8c99725589a8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d1b3f492d3bfd22ec31f088ec56c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0352f9adf7f9960d5152cfde56f40261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fcdbc6ea2338b28047b65a9efb64662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2fba828c416be073feca244ec254663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd497756858823f48168494e2af53ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d4557000fef251c3994c3b928613465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9af0dcd74e25535c6a5846d8a476e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7304a9cc29547959fa35c2268c3212967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b03db69d3f42f9e35e9c4ff16444168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbef48ca5c7c6e6636b70907f7e889f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fde226133998d28506a4f217ab88370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe61b4b1eb8ec81a8ed4ad3ac4ecb4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaf3d03e351400e75b40e96fd92aae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f311ba909f3b0379b868d5694d4f98a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6b5650aba96d47a35eca07acbe3c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f475b57460ea1c3c0a890dcf2ce1d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438ec205072fb62df23b61f9968b9be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0c239a55570790d7f8a596b4b693177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c43461c89172c6fd039f89e5281f3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c78a3a09f2b8d3f49b7ddfb4b459f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439d010d93f5102612666911ce8411e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943a0786e99f2cfc81d62341c37fe0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a208e1e5d866eef129de58b04b0cdbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545bc67735bc8318a320d8fad3cf2a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df71416336adca2d3de01fdac70a0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f1d5aa9e6584b31641db3b79862f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594e709cb0c879d65beb950e39741b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6502f35d3aead36fbfa462265cb41c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d141eb8db556462648f12be894db0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf45586ed75311ae7cccd940b2b488889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c75235b47678f60ab94cfcaa7d51590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a2f210959debc31a1a26a5f90ff4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93106d0b49aed6b94b7311cb6938d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e23afd50156c8cc592e1d6da72b8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1604bd6572924c957f66a487b42edaa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d5d5f891a536483ac75d2147cf52e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073557af96e40ff49cf24c2c29ac86b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4558292aea744a8304e6473bea44f9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dde690674a29933544121ba6b9320f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a32878972fa4748237386a1cba8a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c01ad435be9a89eb6165a69efd94ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6bc779a5bcc770a36dc7247343334101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3096ef1381373999ab625baf48b8d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36cd4d5e065314e805aad4950cd5ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91154e7d7f9e880bd319c6634dde3dbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ef5f4b7dd11cbf68e81968e660cda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d01c4e2b6b05b4441ea1d8c4b60a7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41d7d16237868e873f4ff5cdbb8134107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a75433537e2bd385ad49a37519ffe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13a802befcc500c465d7163e28fadd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86611712de2cf6d65e16a9e81456580110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc16859aa676de02259966fa1d0baa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3d5e9d5f4d7e44cd22ecebd07c0b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5dec39754b875c2330c5d8184ec50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc207d243209b337560ecd5aec87c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5666bea7ad5edeb1960d6a5e75d4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b134888df9155ed17cad9d6c57817116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158ddaff44c013e291d123739925194117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa9bb448ead31be7dd7e477b049760118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9502a5fb6299835734483ddd0c7264f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e62eb7733fae82df39055573635991120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bbde634c24215b1dcd9df9af00f55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599704793c3bf68a84cb9854503d281122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720d8d3504893aed628fc418ce2ed2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c137eab7708236dc1fead3d5b628e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493757111f34237ecb4911ddc20fe22f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e41ee90ed1fc498de51e588560859126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f130531be9b6e38bbda1595ded49a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc14954fd60bcde4ca2c3c3a5b716f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832de7a6c4b774f1f258afe0ddce5fe3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59902d9fe94fdd2c404a5877225def2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a4c8f2ae76bb4480f559c0c609d4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829888f3f38690d9722ae4446c1a2fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ed8332d6926d88cf319b91ed0699133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f861f850a17a0d253435b25d6221eac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce4959b4b7f7afab82dcddd3399d6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0835afa9e177d71216e89c4f0b38f9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0407731efce1a8423f52db93eb01b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf576ad513e04d073f0befb1c688b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7364c5deacd4eab07b82875855ed85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c54854a62eab41ded8e9bf9a42f50d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d590d07dc2ae7a0a011b428206ac7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38159038b75ff9090502e84189005325142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22277eb412035be1ec130a02566c7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f92b310e25aea01e463aca57ac37a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292ecad0ad3c0e7cd5284e8bb1fce43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550a18a0072512415cbca11f1c9712d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee1f435f1546f9b85001fbf76c215d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae3de42b06070631c108783a9d5987148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de524ac1cdbc92706336d0ceec341c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945a1976ec0c43959342a548001681c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03b2543818eb16fafd01ce9749f606151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f142ac5bb68a50dbc803bcb4b841db5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98083473d944a0287623ffa8c91a9d2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9357e8ca670f7f31e7bc5308e9300154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf2dfc1e97a548438a138cb5fdeb1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d1a631dee59155d711a5c09cda370156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea4c19866eb45d8fa107ee342e7284157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed030bd23db1efaed730f49a71915550158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b769b406d33540bae740726c015873159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1bbab3819d1677347fb793f35e181160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605852fcfe31ef1648cf9be7d3f245b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf18cf15b5ba37375d82a86ba98559b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b02755a70dac70e3c427b1b2a68a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1092b33c759e3767fccec2fee8bb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f4f732431b9012e62775f9c0972e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98be845c5a7d778255557cb31510bfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0638cc8e0875db50c67007d5f3ccf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712405a281efa10f55eef50532db5dc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c13dbc9617ec3732820169becfc5b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a214136ee32d583420c026b52b3631170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3c495f20bc116bd0aba0a80eedaf1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269c08c26461936929924c80f38e569172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb41d9d727eaa90b173d063ac2bebe6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff609b7a3f988669b29a82f4026be2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace704ccc5c6e1a8c89ad78f5c532766175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5460ec25c4c2df9af41183f42a16ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34130bb948a3691bbe60c0aed4b656a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e45f375f53042c0fabb86fda8335c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd1f47f774dadd12dc9817db50839d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acad4ad32132a4f7bc528d32a8abb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6bbd2947439c0742ae60aa65938aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ed488f116be520f8f10d98156812b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eb5ef0553b7033b7af8a6dee69416183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a556188dc3fc9e2de6a1b7bcb06e0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dfe605277eeae44b728577a7e98a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28234aed56f8928af818276df6353e93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b53039fe9f5dec597b11f2feb778f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19916eed039fcad87b5ee5ec33234bf7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427a179270ae58164bf787d52080964189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1c7ecc375e121e33ccbcbf435ae25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467abb5b0797bdc9b9bdf0e8badf8eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30472746c057a4dbdf229459c7eaac5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657334598770446a5b7bf2a7995fe6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca661b7ccba57a4fe54dbf4431d222b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea024ce33fd486d11188fbca574db48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b79ea5abac3079d3315ba4fb7f1d63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489351a1a64c9e1e44c4323760e69af4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fead93de7f893c47924a703f2c3abc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffde733a57563735064325666bbfacd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6ce47528141ab6a1fd4248aaf47b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b588360a56f024d44f9f19fd4012d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fe8d2144095bb17c8a648ed87f3a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a354dce70dfceddd55a4c9eeb0ee8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56c58d8837129f34bfe39ad3d48056204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fc9e72327e3fc0655cc2b7994969f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6192bf689ccb0199f36270ced7ded9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8920dcb6d9e10d269fba1cc767775f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7048ec8efc263c850a3b416f1562ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caa7deba19a17dfe160fe4351cbca8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b110fc40ac322c7582eeb88502d79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309f3356c3b717a48b367d78225d273211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbab4925813aec6759a78f4b92e07df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ab4a507a66a6f4906a10c70da0218213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994f13785f7be6b0fc78ff4127b7955214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12a9f933eb8d2137409a5b29a381fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895d13c48760dcc4d3a1503337892b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7157c70e0ca3d871ec2e66d00c207217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9ee691775ba54c24d7b90a771455c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991823a92c5d4da662f7c78d4da93c48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2244dab7828bdcf5c4c4a87e9898861220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051346a06f6806b6aab080d866ca022221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bf1f720ec861ddc23c00908d48a57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661419b06bcfdafb0524e81da8a2d0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73608a3082b3c4a2b7ead4e61f1f5acb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2a8b67e1cb4d405d7e5c4fdaa8716225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b042ac983697e439523a1907df2175226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09aefd5cbdbb80db8c38729c2dfde4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd298c3d858b6517eb34078da11171228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07366ceb89f34ef1c528393f49416ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce036b197c7e554d266cfc5feed804230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8c14957bf3442ea8849951535a320231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e29046fd98c4d5b01bc632539d1af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f4c270e9d5bb6a427b6340cbf3688233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4646a9a634bc4efa5da49ac17c40bfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c23d739e899f5b5f853709ae99a932235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b73243bdb50ba89720da66fd00ade236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0e47b60cf0916d21c528424ceeb77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c30ed8d8dc1a61dff1ee30fe09f6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a361772da93b859cbda8c897af806a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737233a26015b9401995ccb9912650e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861987b9109874e58a77e38236b2c32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd69649644570f413b9b33b2fce632242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f3b3ada02143bfb0412e810db8029243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c75290ba24463969b78b5df060e62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04c1fc82bba5954cbf3c3a1874a72b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74fd01031939c843c53efb00cdef24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb62e61190beb63c1eea8df7fdf66a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa524cf48c98fb0181f77f442c93195248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd85b6c230293e7ad34a454794e941249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0368ce0e5a6a6e15c313bec98ccd1ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255540553820b0c7fd3bacc4b4496f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abd28d9f04b0f4edfc4499f58cbeec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2135cae5d261db765a539233dec174253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19b76148353346c6bed1894d8821a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc54b8bd20bf77661f2677bc909fab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be852c07085d8de86cf2baf6ba11e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0037bfad6fdcf4ebf6f1b6e2eb87d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d1664fb29db07b64b6333b6152a62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d28cfe895dbea5d6b950dafa31762259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd2060b1b0fadf3de95333673e7aa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653c9788e6370445fd4ba8a04738ccb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1c1953a835d8ade835eda39d82b89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf0c2c25ec34c99775ea61e5f48b84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ea67851640ac79d741177c0517458264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2747fe1e200454c12691b14513511265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e8aec58bf2f6fd00e605ea5ac971b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d89d4527c16d55e46cebf8620474c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac5229fa28d5a516e8c1295c8298f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f85e4a5de3cfcdd12bb2c7175a5aa0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111ebc0018cca2afd0bf0bc2e607e95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf96a25eba7376efd036fb8786267c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516c48284a1a00a768a151cefeb087a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bce26cba41cebb2ca30e0b4305b2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a0f6fbc565bbdb2a9024171b23dcd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008b59349302cf2c0ed6e167789e9d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d125b9fef78e13df70c8a983d692e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a906ac9e1a2be84e9668b902a73125277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cac76192494babfd5355cc1cfee43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cc4832eaaad79387235c539c0e6c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dba819a358ff2366188ee721b94ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12bba38cb01cf604766230fc653f9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fd7d95880a30d71f76b9ddb128fc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945e5fb9df04b93b3784fc735ee5bcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34babcb040bc11b490301b170cd942284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a739d9769f42c48ab38b7438ecd76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b678a56cd8ba45c1615f10d271b250f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d5d5ca5614c9eafa40fe53ff3e53b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17328b9c71cf204fe984ce897b88bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f9a2e40ca613b3ec341f74d023d2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04d0dce03e32ea858b5402073c651b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eeb4fbea3dc8aac79f338cfc6fdb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece861a3756e96be5cfbfca50e59521292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7de48b4f2b27e83944d759d0105fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fef6a56e864966e2fd4ab8ce4cb1df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a973091d217c3a7d3876bfc47b72c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d88ac0e602aa9916685c7c196a480296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fd60747c5312c3be4f6c10a2f55af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5abdf939e5754401d47294bb1d3ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ef77f45fbba3786b3c4f80d21dc53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8d721d637af56df93fee4ef484116300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3577c0c1c27c91af77a5e133322ce8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286f4de575d943460833605fa1413d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01189ebe5029c5bcfa5d0b4de998052c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cafbc06e2a4cd5c7dd6402c545c2cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859c46142b48b8667c2539e8d39eb6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d171c724d402619f38fc8268379ce2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d402cbfc19cd5ddaae5757b821569a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee00b65d3e8bff57fc180bb3ef525bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee16e7a2b5aa2691722a1536e84c802309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b8b3f50220d41bee8defcc6893bde310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bb7938f7972c22eefc4626c05e0b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925558b584806d4aefa4444758a4daf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c395c3225a912bc2d39ea6e80fd66e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c2687632209a1c36318f86e222f2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a1855862294b43d618113b14e06e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bde059186a30553a5d0365582ee6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045cfcce8e7729b1180ec0f01e821b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed888ad250fc463ffe6c92b31087f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da0986bc619e8447dc8b939e439756319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517fe763b81e08ea1d479933e799b05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9dd501f927fbb4d7761e86864f437321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8194b0caff2166ffe4044b059495b4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f99b63b21d37afc520261aa14cb41d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea5c147be35f7f7d6fd6e2ef35dfbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1e412fe75a834b7b3796de1c493bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dc9b1ce6b9e4b57699d0a4d3a6db4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb9917241b5692a58b52844a7810d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a10e015acaaa1dd89bed0c78ef9ab8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f90c7b321e996b24a7c8202ea8e1d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fdc99f0df3b2d95265f8636e220b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b35125065caa7b24caaac1965e8eab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bf90891f3d28c844b248fa0cc3414332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ff937aefd55f8d638d812d39d39da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2980e90ccd62f84344a464c972773e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395933ac9e4c6fe1a82bdcbdf37dce62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9170daa7a29a8df6a7aaf36883551e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06276f0db381c0678f893dffcedc8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadb5d58c593935eea17d45b8d4131a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43e560790c1adb829df7821ec28e7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee14dc519bb614ff7914b30b9c2669340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dac888d9583709479821cdfd2b7d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9388641a47f14c761d22d26f7f44264342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775784ea4acc9ea41cf86755f1cd6a94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1a6f0d857a28e4a5433abc339285f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8f703a5e80c280b5d26dc7c57a4bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bebf1770fce00611651ac9bca14934346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeb91bae82a4d13cd99ae4a05b88af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd518ff20d9d49852803c20df8ece8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa93c7ab157764e99c6e8365815d85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f601439e2d7f8691c92ebf1abb67740350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca13a1ae4390a970fb1c665a2ee5276351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c489e0ffebf83bea9bd9c083388db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbbdf64433b489ea94694081c76c80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0dfccd8955aace6e6b04825768773354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f4a889b801fe3e6f8752183c16daa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9d1405e2f61287e5a4e5e00c40a9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555effb2d54a09060aed6e5cf1dfeb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c240196d8a19a6b78ba907edacca6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89beb39d2810957a98035f3a1f964fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23ba934fbb8bb9da639df25c3e2081360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f63d6da585ff0d9e46ed50eb53a78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b4d6162ca044dba063ded4ea4855c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305d4de8e0ce355e75df8ab328a188e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dfec4b642ddf0710f830f5ed78a0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180a7ae90ebf59869ff1f8dde0e45af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dd98f75bcb8b933d3cf61e74de1b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594f20032317a9865a184d933826e61367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8f7b767bf272a0d09217904d64097368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ba15fa6622d300be8b71673309f36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae3599e907a4e9c2d300773754c208370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7ddfc4cf4bc7518af6aebc3c1b705371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad070411b485827aff8f806b69d32a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279db42c3f4c244eddb93e202cb1fe9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdd98ee696d334abba07c73d436f4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db1934a8b2773230027f2a8457180375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2575c5879f21d716a8555ac3802d551376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211989b248a128787c44d13e9cd1ae2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e32e0e6c922c800bd4ecfa5d90836378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41806e41ffa4b7e1a81c96cb15961f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42760d9ff995607430c754bbcfab1ad4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f3e99996eb655077a052cc102ade5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d869af51bfe540cf23f07f9827673c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a9656020055d4eb48980be69285d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ff60d5d98073fe6966ba2b45dab4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc79da67943c4a339031f66d7e28d84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406c29362b05621c0d4d5f21a5036e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3f7232ca511dfe47bd00e83fed497387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175c30cd0dd46224a461ae7898697c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a40e489222c463a1cb58ad9cd50cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b840d381cf21e1d28e3ae742d06e960390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662eae56963e614d75a874c4c517cdc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cb378ac9c6b5cf9a509d3403c62c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9915ba51b08b354d4034b6a110b13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bad627b389b48b0c968d9c984600e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0dc442d8b285aecec089b1c8bcace395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd23a276f722d1c3198ff2faf24c80c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e9f6ca4c20e1f893defb4466e63de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bf1bb991b0d0320364808cf5edc2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea52acda3c28604bd3972694372b024399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc2d8d5176f4607cfe6b63db8b5036400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c4b5d61d6a1f4e5a7c82d07ad11ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a0a546859dc7cf1b0fda660a961db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a777523c5399661a47d0a5f810d83d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da54771d16bca421143e66cd6eeb6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc5470e5b41fe6d81a72880bd5ed73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d187b4f8038136a9cc1c03ad52ec7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945be4b1fc4012792b42edc38a39df8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8378afa5f32575845bbd092a2186f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50b5e9957ef2cc3d43676d1bb9e51a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989e67754a709875d59b355315f3fc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6772b7ab6142c509ef2dd9f2959773411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195173147f45ab7d1ac67103829c544412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c82ee1319c5052ba41e81b5c5062ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dc50b49974944ebcf087ef55292ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10f7dcd04c054fc154dcbe1ebe997b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ed3344d1b10def44b7aa7004870ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9b2e83943b02d8e6f67459e7853e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3c9a2090fea2507edf29bd4c04f17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db2ec919087a47d66fedcb929512ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1472de19a154715bb4a38fdfbd6599420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce76c1756fc7843b3bd90f9bd56e10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ea17f89692746a92e614feeba5ad1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73977eb8cd7466f9946f196c1e61016423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba143cbdc6dcb1302250237208927cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a3d7cdd0f8ac8834f450782a63ffb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8472f695cfacb522213286f2f4dd0e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc08ef29bf44a1355e990737f73b6dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e6c96ba4526f94f24f4ebb666ef49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbd9571c741f130981c20b2c796d2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af1617feb5246e38bc57402711db2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466af647a3f0c86d5ae16330042a1676431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73befb95a942f55b929e4461a0b48637432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdc9c552386c4b93f06b5554697135433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cd1353a3b247f5908056b22bcf546434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4591472fa4913079a5f8141a289030435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5a0bfcab34ffc581f21b7478ae38a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49fce58c9bef559cf4b69a317fbe98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983a9f24fc77dbeea1032c37adb9b33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5966bfa0897ad091385011527d105c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34de1b3e01d73abd49b8859602ce94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe47f0911b4de7875869aa777fa32c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0be62820012b9eff6229521ffe6010442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac28de251690af9a2a347288e75a47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a149df58958d4dff0bb9a62ddcf7c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf93224bc4f4b216c97335a3afa03f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29d2cff3569f5c79591397fcd19f8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2a8dd9c096355805a2fe756df635f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1502067ab0e1bcf38137411278649c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab0f1c014a69e91e71f4ac5d2c5ead449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec21c8143e4070b622cf0e43848b762450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c8147a80ba26fe17e8ab2d91f1fc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470000ba96bf777db7721c5f1dd714c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddad02d977ccc7b8ca58261af40ca3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cdc5db17fd181fa859893914a7935454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e4ffb8badb436d60a5ea9aae5b1a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1492ecd8c19025e5d77438b269cdf37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0682b2e043c1af8f08d3a282e370682457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779f8fec7d80dc7de7386370ca6bac0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1bd1eb89218244722c2ffc08c0de3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed40a0df9815f3048e45e2faed81f40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0c7c9fff3e4e0b6e330e5d5f67d13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97903dac33fa61d90718e4f75e923ed0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f74431372c1dd2bd67f142d55e7cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cecda1f0e11e2b3fc599a4b13ce8e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d07db798ef00152f4cc71c2081e068465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c94a1c55dd8c923403d6312abad82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd771a10fa5f71ae7de762f521b65a0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffc0a95af9c9a0ca567e8fd5cab2dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b62bff6108c2ea29d6d02219e11d1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7312a771b17778a803c6cd0599f3781470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0107fc0ea797e49da1acbfd3eb0bda2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffd70807d79052360546abf26665e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf156257dffe8c117e9a242d739fc736473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c62d8d9fded0580c28a28ab3ca18a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844adfaae0e8bcf5eca5e6c13ae334bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeea147b17e9e32f3aeddbd7d9aac8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13060f947107dce6980d5aba67e9789477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f34071fb5f13a5fc6b16fa6f81592478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bea27e812c8e985cbd60a4afa07b22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b514752459b702f629182aa8b9771a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f9acaa89847384c370e8a83b09f84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b6d7c890fe88a680f8bfd49093820482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43071507a715823bf767402494957e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c9ff65db9248f377809a2ffc1d700484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaee27151f9166ec2a65a19e2609aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98bb4728ee39d4425a81e851c9da3c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26168a06988bfe98be062a8c11992c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12ff651efd29e5eaa868da2c2ad346488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b22a650d3eba1b84549f03eb85dad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247adcfe7efe243dd039dc044bcfb7cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4079a39990faad1763a7da6683b388491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cb923ecc3b627f680385ba29c5614492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3dfc40de9226e32a0f70413d056e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9224aaa4fc2fb837b7700f8959230494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9895cc6ac2831374e0ca6887d1640495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94a21544a1e3cbfc315003d5f357e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a35b229d31fa4a97e1bf112bca33bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7696324e9e9cc92e08715dbcc60ef2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e404e35504fa8683d282b3e0e710d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa667bb091b1c810efda985145e3ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044a812d40ffe1c48a2a416d1ef7976501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b66ca268e2e4917480275f36acaa40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb71e8dbfa6faf90345f40afaad3aeb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc25ba02b823f3ec9e0df7673f1606504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ce0acf7171a25cb510d943427a0d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20a4740b55f142b8f5ec9a4888a3cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f5d58b47dbbb9198d320f509d20c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264018fd769d15d8721f537b279d98a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248454213b87b1ade12ed6db22619e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4b28e2f5b04058b3b04466e725958510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb647a0c1173ce8fd3cd68ca75d08e0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da308e13528b15160d7528187e0938512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c764c103e4b7c2b21c75700a9486f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877b11aa6d23c2a903e05ea29643857514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b20588e2bd8acd2828e1e4c197f7e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01f433fb4417c263dcb6e580da3c7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b4220769110b4d940e56c783ff6d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61520e5a16651b5de87fe76a0b6dd260518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54b7f72058b481e73fbb0feeff24af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92373e6ed73f0d0e7c30ec65c2d1972e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30fef11f2349a996cb07b682a32662521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d6032a5a4bd760e542b9e6f105760522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d329e1e3a7f46fcf3688e32e3d9a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3012f574eaa7745721eeb1872e0045524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21bc7e8858f225fad1a9c369e127f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0dee00070035c80824f0c2bbfd297526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31debff1b9bef3fcc1d5bf4a0ec196d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67569066994069770ffde61dc36a8150528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cccc8e1fce6c370c5b80fa1e409d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae31deb0ee0f45ef979a2fec335ce3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574e669d92329b4d7c3d3a7fdd9d0ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cc0a4327cf1b4e361936453ba8ea3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791679678a057fee33e24dbbb7d702c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ac4aa51fb808fa3789282c2ec523d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04612478d6f6b2a35fc4c60e19d9ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a67bcc9167f50935c6019f48c1b819536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adeefbabdea69c768e4133f324b41c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab91f65d27e2028b360d45626e065f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0cdf37f85b79e8172e6a0e50514e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50720a7233e376f8d0f1bdbe4836a658540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795e63e3655d813c12fc476642ebedf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752f21cde9c0fb2a148a131d3f8e5e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105ec97a4bc6108f8d33678c2a06fd9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02882d8a8a277dc30425e9e8614067544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563c1630a22c314cabe5ceb3adf3618545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d3a42c008d70ebe756a1cca12eb20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6021c599c21a4dce3a8177f042493547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d442b60503b84693333055e014674548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d1777ec9b96d78be9f7ca58fc04ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68d3753e7634989d05a243b2d4b20d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a476523080254e731ae576262ff408551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41061656272abcc22270ca1a28e2bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeceaa3532b11f8056d3ddc15e9a41e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843bca89b0a9b12fe8cfea68d658258554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd4d2e7de014209359e24a57a51e1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adffe425f02834731fc3f43271eb996556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477af206ce972b7f27a2f449fde6b829557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1a06c28cea4f2d8b49f4adf5e3197558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf658143cfaa31aee04576e46d8ec79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe68e993eb01093c2fdfd4a9f0bfb8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27531de23bc0ea80eea65c11962ed9b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294cf7952f78f7c64faf982980d55e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc99f94d89766ed5d7a09adc2690b58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb39782cea3f7f23d0b57c32ae44aad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd166a7011c5ef9c7f671944034344565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8732d2de48ec5fc1255b2a830e93f46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79894391f24a2313378d1a3e5156006c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa9d65cc1b9ddde1a36762278237f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09b48ccda0e74499e5c2c8cbc68029569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77234f01c544713bf470d46d5fe5d3a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9329fd68c7f1a76e3db9f559acabb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438376377acb72c883570c3542fbbbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c727784ed3702c67366786c373574c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5522837587cc3187040ffc04b177fa2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b143a5d40586e49748972d2d655f99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c733fac0d5d25d0b4a1e119056f543576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b38c149533d917d6fe225d0c1793e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f286311620e63932ee4100fe773b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e64168b33334381d4fadbd88a150f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2302a741d3730049c84ed103136d266580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1a65e8e29ec19d602dd547647097c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e6c63af6661f46476294dd356d801582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168897dfa38f211a9c5afcb99a7e752b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d33e1d38e20c5f78231375a314a3a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8a30f239619e46957fe26b7f2aa63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7440012c87218d8653d4a472d7e2746586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba39eed0f088717fb58b27a17d1540b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427b8003d2c48ab1035701ef5e5cbcb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c67e499364680df1dcd9bfa9501adb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b522d403d8d542871c643bbd85304c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6da6e94f8944610ca116a866b39ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3308981c7d1102943be2225f5561a51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015d21a4b150b175cce6398ea5d3c99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6a619b2488771fd90e134da9f0f7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ded0d4ff3c1f0ebcd864f750ac33f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455ab529a909fd225098f4d7f88031a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dbe55e3c8d1396df58bfe9dbe55ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135bd057dac4dd1ca57859e9e629360598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823b6fd7fd8f299d53a39a89428f030599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677be5aa4f364ec990cfdbe5217cc9c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f67accb0cfd552e007be4d553467f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d1716a57a3da84442f600221eb4b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628af54198f542dc78e42fd695179c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036671327d9ef0bbcbf69246ff6331d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cd92b810bd587ecd0a40615406cfb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9015a5c8927ec31f2e7d2483109ce7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c34db8bc410a03900be0ca097be18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af14817dad3fc4976b58408b166eb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149521b91cb63009baba7c47650c14b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be66a5c92f745bb74f57a9634264e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61306254c82b552e6494ac12ea819cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804da68617ba50e6f4501241b6f4d80a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31733c2bbc85376d73ea54a2334928dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e126b32dd0ec227f79829859ec9fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e2bce9990bd9025f1938973830344615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293461bba63c3ec750913262e27b0bc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd17067e626643bc7dd691664010698617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f982ff2c489dcf74487c478335f140618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb27d103987853ba474354447bd504619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b374bc259a9b163d770b13b5ff4fab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e166e43d3e1136a4a91fc801fab874d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca473bc9cfcf47cc362e3ab4c66bb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196fde597114dc691169d54bbca7d50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a677cc2985fb396a5c8b1391ed175c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cbd5f660ae833ed36203f38f0959a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65de8e4a7986ddd727632d114e3379e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16966affebf01a74a4e1571893a46bc0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d491027b4696345af47fa7fa5df9977628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd39500fdee5d33c1bfaee4ce012e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a999d644afe81296df8bf23fcad6f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac367cd67bb844b8bc82fd56127904a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551324d3227d212d1b8fd4d0fd10f71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb198318bd058e23d91166395e8d08fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a951594c79ad5c3f107bc7a7934e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2d87ce69fb8050f0a672dab897139635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00f7ef0b1be23c3f2b706aed91bc46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb188700174b00aff039f3bd1feca82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a450a291f0cbd4e6b44c0b6c16b1b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede63d81a8fc4e9403dc8173208ffe8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25d8cb5a1cb4e22dff765294abffd3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eea228e0e8a13c22efe0f2c4d536e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be86b5abd2b8900450cd3439b7d4c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a9cdd1746b928c830a814772ce4ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d10aaac78a82153e0a41b5fbee461644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cf428af543c7fd2018bd061ae7e76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0650a21c2496d5f5a41b5c7c529b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07f8f11adec65e274dcca877b95eea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f78dbdacfede4df74094c1ea977ac4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901adb756a37e7acb3dadd504b6c36c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ccdda7a342ff7a92eb4822184b153650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee3d05ce47c9af75b7ae404696ccf5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643fab0cf273337c5fc0fc3cff6d68c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134713075e54573d87ded8f290655e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6ffe70309c281d7e7dbda57aff592654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c63fb31fae1f7e92e07b3b38257bcb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964be1c40d36ab69140e4585b70ee9df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd00a2822b3805dd7ac7b4092262f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e8633dc58d104ba6e87617a95029f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d1bdc3cbe996598260c890d17359e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac364dc892e3fb45aab2c7fccf11697660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca243c097d655e8a7d3ed120f6a99eca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c54cb5c4dfd8fa30ed97d67888637662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c5c17323feb17ab308ef904a65110663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b8f7c2ae618d5ceba3180cd2fe0e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c47a776a7c9d08afd010618e505a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03995dde3bba0c9a2da30a0ceebc4d1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f72097d0b2393a967b7d0679fb82d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d300a1d272790573285497436ceaba6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d6dc5db8a24f97b6a9410217fc253669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e676e0e9756c7c46703d02f788dc69c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b518a8d35aff87c236a54533e668b23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab12564060c1709f377ffc3e5bffba4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c9ca24c518add7fd665dddfaeb67e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab449b914984350fdc28fc6aa0c0582674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f964787d18a121314c748ce0491b97c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c95c4e8e1e4ff9a2fe71c4fa74755676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c61b87ac2433e00833c08be7a7a54677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aeaf1a77f8935f1ee63dc101b4538678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69c1b538c8571598a2b018928bd8c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f81dc7b63da25277b101539ae0a4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04211c4dd226012f03a6f9df7e0a96b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49ad2a6d55e8a6988647534e38dce0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea56ce611a04d98c55d049d686be9a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aadc163ce2117f1f373ae471e0bbca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a07f854948b6477dab171d0a8628f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5835cf104872fb593815787eb8597a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03fec39a9f7adac7651d044f80ab87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b07d3add6b88bcec9c1fc8d9ff985688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9268f10bc78b0c4430eafab36a414ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bda964501c17ed9170229342e5ac9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1928e716a743f01b3e701bfa8cd68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec991f2178c330dd3b87592fc44083692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b123efc548705d99095883abf84da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39d11122323e28be94715b229041ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46375ca697660652cbd83a32afa2f433695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b199187bf79ebf34f4e431b50f24742696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633dd7b9a60f15e4406aa9dcb535229697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0b74e4cb92986791ca06f0de34a99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44da2d173cc18643bb0e6cff5c760d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d7a81b68ea48ea5cdc779786a9bed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f83eb133d9dbcb4909c3cdf94316cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab86c4c607b222b99c08abfa50897a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9db488281515865db600a5f51c2df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf7326c1ec9958a423550ad9d4c480704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacd64a21d89135d079c54608d70e0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5f5022b57e71a4d6d88aacdb0b040706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53029551d2760da0aaa6e69a0bba2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084be4991e663d5e6f0b736b4b95e6f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244be33903e79b66612f6458c7cfdea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63a1823e73845d34e13e7b3195d83c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e7c060e02000938a3cb3e3a132e5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60183952bec7fb1a3395b19e7f576ff6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06820980128fbbe4a34b87728fd3fa4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14615351a7d1706c22253dd59c0b3e1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41078065b91ed66ea35fe46cfb93c111715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4a18383a0060133b40d5e81e60dc3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2cf94dd18a7b7f1c24999984b311f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2147964872146de8f25c54131404c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9abf01ea777fbb3912e7f1ca299971719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3fb715c64afb35b50fcc8541ab9c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7b345413dd5855bb973a463fa970c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3d6b98e8246c68e231fe9aab37616722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b8f1fadc2dac0ca013369bf3e67b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29387bdf2ff07af647f91806e871a33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78432820520aa746548557dfe589f6f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764338398c4d1d3789c07106c7d33ee5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a39468ee09c224827fa02722241caf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e70b2cdbfda3fa111a8b4f77de51e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da95ef2468edda345a3f8a3134988c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68734f3cad7baf89d49d9c4233c51c4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b806e3ef6da821566a5922c0db35029731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436af95115b7e1c41ec935bb90e1056732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9925268e3fb4fc1997e30fd419d82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7e3a859a404ce610fce8b3eb6aec7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3921c8c17aaba6cbba0988cc3f5528735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3f4d24b5c106a181721eb03cc6a37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153344ae6b5aac2152800d0d5dd7d75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4bb172c7e782dd112fa6cae84638f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff049dc0f83a21141f81afab3e9ea4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962d55877439fb8cb9924ca8a8e34e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a7feca903b46b15968a2e43c0c26e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de347629b9e83909df409feb5ea952742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96645ecb691004044d2a1fe1e673ed48743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6418f83fc9c336b9727e5f1088650d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47a094728959d347156fd8411ec20a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80d7782d058bd0a907d37a3f505e92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee44e6d616e36eb7b6ceb6ddc496551747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06014593ca4613cef84e9345f271411748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d47ec9a5c44bc623ccbaf0b0885e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e9c6b4172c2575bdd6d97c8949c61750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb53ce2257d0197da5805eba5b3f45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133196c78666ef8a0f4cf48135479683752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b82219f1166087bcc9d5de0f0fc8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27e6bf25337b78d474385d38ee2b30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97ecaf7012b8517cb34f313b7f5aaf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c2272daa31f3b5867abcff2e6dba7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c040f5fe6f0cf936af9e17ba7b06b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2781258af9d78f47c2aba25febe35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632e990c51f463bfff20aec64a5f7ac759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17796bb3ee7622b057de376c7205046a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be608bb2a634a76cbbf87048035d7792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51abea1bf16da2e4c955ab1ae827263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f37c3cd785e2ffa75af9d75b7b6f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824528f822501d2b4832fcfbd072c9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae888c97bde6f1448f56baee5e6fe26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb47d816be484914f7d3e810ca04887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b576a085c1ec0223ac20171f8f55b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d08a56813ea0a503310fff598659639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d015f4947a95a2177ac265d2dc6e0f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9234a49e49ef0da51f0b424cabb19d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04522ea8fd31e88c12fa1bf9895fe4f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf556c30f1123f08d73bbfcfed9bf3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b46fa98788e598b3b578c3274d89814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ed9cd75ab517fc4e794c3543faaf315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36180dc57d9946d53e892f950752f75116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26645a6b291027939967a97daf790617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf05080ddc3f15cd71762b5779f854718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365e1d88fa2dfee667042abebcc173e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa671f4bda227c678cf0aca2d6657ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfd06b4bcf04323aa808d9658db0a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447698874014102f12ba961213cdf2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de0e15f91e1114cfb567e7db1c0d9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165460ebd9bc251eb5a0f386489889f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8202f8d8710e040311486205227a9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684763e66db337df975086e9499dbc6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8faac53c893e57d634fafe85cfec627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a23fad99a4ccd8288ee51549ca6a0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeaa2e3cfc3649f2b30d6b79981b0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b5133e31b9118599d449005a99e4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df4979e3163e1e5450ee138cccd0ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4b844997a6f1dee624fc3ec37d43132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fddf28d22b10e644c8949d08acf1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659c906ca5aa53d7fd09a1cf445002434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c948908bc3da086906f2374a9820f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427db3a66cd7e70fc3419f57b7645e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432fe0d84ffd4c289208fdd8dbc342637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f5b3824259ac40cf336630144aadc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc00b0550b6945186f07cbe23a01afb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8517051113d6ffbe4e7e7a985128c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767f1b037a3d36d9ef11a7435999fe141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68940b59ddf3c41acbd36f3b3e02dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9221bfdb75e2b66c51d5c6e1a3130b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d78d7ad3b51e35a5677ddb207bace44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e5c00e12381a7389e386475b0457245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b128b23372719f5e3558660547014846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d44835815575f85d574095046e05b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49860dbde588ed4b2d7e1bd378e432e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ba58595ca6c0a8baf2fdfdcc504e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982520d3d1f7a3feaf24d1c2f31840c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537d5a8231625979bc0531684f5257251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2bc4142ddb3eb6b09859ad4db7f1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c9f09a1998abb41e39dfef174e4e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6a092f3f64359291953b761d8965454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e084c3e710bc3b410fbe605b0e512e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda69fd7dfaafea3dec45b7fbd317bff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f305c39f530a5e5a469f72af0c0f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643b92a24d1c53e70a5ee6d3e10ff3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a4302ad9af50b372a2f483bf7e61759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0483b8827d07f895ef0a531f79db2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c0fc7281422d0b3fa538c879bda6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce194d8417a15a005332d0e55899f9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca726d0ecc3f472307d7fee0468c26c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a21ad063c9e306ac8a34b03774c6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadb6cb0fbc4ef9aa2158da119be65765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebd15626a65507f2b4965e2e48f97c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1a27778a1a203ce4cd96ac6f602cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8dcced01446b5850291ed690d69d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968d3e92773e5a21327201a574cdcc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2f07728b65f60ea928d7cf621793570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fefbb30e3cf7f221ff62312f3b10ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255952e8b8f509d88b4cefee6bce168c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a6c1bb5cae039bbe64ac70aeaad0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6930d4da18086199ffe67383dad7c5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99ead80a902770ec4f41d0274c959675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd16b862a6c922d4a53a2fea54eda076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b897cdda282334da35532f63f1d5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40921b70058965fe5f9ae9633a8f934f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4ad5c70087f4e0835e262d0babac279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441835a8761e4a206db38b0ce2fbf8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf362426f18c81a20a57d4657bd5ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998d1e52addea229df5656838dcfcac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a4187d41f643f023607bb15b9d40483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fbb1ba948c8c9f98e6d31282a66ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c68da9516718298e9764ab107d427585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6aeff2cb0652eb042f1f7382f739d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce646e35e563963987d1758ce3631f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059ed36b49df7d64fbf31b6afc21e5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30379b2ecfcb3b2eb694c2fefe24fa789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23bcece0eb44e3a91344f254cc52c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f635f84619f738ce7694ac7db3c081c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb9b25a31c5eecf2b2c0b64edb964592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a21f696dbcecab074c62c5f3e4a36b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd78cb83e03b00c3d21dcb57cbcad994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdd4de5c908fd942cb05a00ca0d9f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae16848d633e274f66e59931f199b8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ddc497986c7f9892686eef915ba7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e26a729ad1e9540641e0844fb92fde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444ddc4abf6fb62da638d205411c9a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e170c81bcd2bd77adb08d2a562165f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ddc5ca9198f6ff3773aa9960ae3ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1360ef3e7c315d7b7a4a5a8c7dbfab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1c7653e9ad13e0622b14e67f884de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cb8f7800580192a5fbd6f8b90d211104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69db1942632ae419bee7c7eb073fae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c9b947136a1a5d7d102c4e115fa08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfb9b8dee0424947a37dfea90cb9fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0785bd598834752484193092d5077108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d2784fdb33fecf221e5af6df5819f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843d44762af62c8a3925f5d4818e381110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed469b5f895b3fcffc9b9e50ba4a89c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0c806c11a3a273eb45cf1162387f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a875090382fcc2e25ca6e8638e5f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759c57746f29de8a187876b4acf9a1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02505d33052035c645af39acbc4d5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da403e7a9508c355a7d68a701d6e005116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4df971e78502d23dd19d3950a6944117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45978ca4f99eba5f1ceb9928318e561c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5655d70ffe8721150ba240f3742590a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c1dd6ec8625a1b8d1208fc1d987ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba630e6d7c15660cffe995679249dcbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fcfabaaddc7c75016a5f923c1bffe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef926a3cff71b5c273ae246f506e3ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59930651243aaeae9a76cc254ea9f71c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c86b811ba5c74d8d596df9957d314a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9e9975ccfaad725cf2993c696b854126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e26024321ebe4309593418ed8839d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a099ff4a2a926430be369aa3fdb61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd835d2f1d03f5459729e7f28df90e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719470a2cae6a0f164a5d3c8cd50881c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080f95af877324b84ae1ddd0278fe6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c27a133faed2222d6cb0f1266264da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca998d799433b4a275747686e48f632d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957bfcfc124f688dd3b35dcce50c36d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adf689fdabceb624da8c02c5f4e428135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e8350c05c94bce25ea9c85976de4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503c890d200f2b87b9e1c22e123e231137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c3c0da46b0ad118f2ab0d32e4a418138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4d84ec05153650e7565a546079b2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e8c796dbab0145fdcb7f8fb8c8780140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dcc2e4b85a6b3026f019133e81f02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03b4e4e639fe6b13f4b0628c6cbca4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47aee97e0c1037542e86dedacdbcc37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d049339284f5170f08311d75ef2711144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd825e27149b0d9d7d7ac62eeb6b1612145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf830ce0969aad9ac35620a8873501146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27602af169736e92004f15a3ba51ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dd01cdfc46b9c6629d61df1a19b48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37964d4ff176434fd37caf3efafa51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8cfe014bb40d9ad98fb99436cf1fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8634eeb942d55c9e3b29da2979baac1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3248f766e36b4ab36b446da9fe8cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760dbb5780b793c7da6af0cbf7d17bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac349d089c87d6b3d8996a901f9f598154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbb5c8178ad295cf41dba86078a840155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888950338d452bcb44fb9aef56becc6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f242335dc5612591ba555e9b4463553157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8279d8e686247aeb240e568bdc6ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d419028e6990705ec759b0ebc50a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a0de94fbee9f61a2daf2fa58289fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecd651dfa9fca98de12e7a358ce16a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e9dc23b8768c0d5600b091eca76c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950f22f2312d09ba171a9fd434dee66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92ea8f7d7a2a5cf4cf05de8d90da33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef7411ce190e784cea6c557668b358165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad70ad421961ac3c490fb6f2adb5cea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68035ed07898983a15a6ef86dda6dd1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc5117d9d933cd1f84db1961567b75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc446659eff193e2d6acd71fc30396169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb61c6a393fcf38be9a9b31c1ee7d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e6ce4880a4a98978ab8f48043c259171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db839a423ca9457c1424eb98136418b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9dae92fdc4e383f1e6931d890701a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca56c5c489bb1fecce802caa0daa5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f3b6df571a55ed5c0b06bff5c2c24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a54d69cc15bede117f58c1c783393176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e0b233453fa4d4b15f5f787c8d57f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1233f1330113dd2878710823fa824e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95535e3ccb0604473ca98abb29727c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91485ccdd962b5733e7858bebb771478180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f8cfe7dbffb37d59e0081103a3c87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0648196f67d5be36231350bbde74da9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423efe8857c47aa2015612ae2f7b705f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9a0fc02106fe31599c3c26d85bfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110c53b548a6eee8016545f7d08bf78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1a4d0c711d9caa0c905af22811e15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc55681c6251db0f30df3f5df232980187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee279d80912abe6f9bad1fcc71a710188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c7760f4140999c7467db0d6120a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46129d94a84961b1c924b3b48564ba68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ff44a22fea79974d75a8f1c502f21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc1fba46f590e61715227b95d3b2a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf39e1eb123fdf5bf9dab5b42972304193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f7aa62d3bbe8a255810a069c036b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7876a7096221404c6e9841fed566b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063e4da1370b5ee36a93882df4cf163196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6c594af66661eed3a25dc5d1a5127197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30643662b51f7f56cbcee8620bbace32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0805aec39c98d435dd479aa0eaa3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc993c51817a8da2ce9936b2b847bdc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63df41ff15145d9b43ae6dc970f793201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16918aae3b9ff7b5e3b29bd289adec3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a25a67cb366810f031374f2c2c519b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a54597ddba3e9d3cb73aa45eaa3078204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29117f6d241f76754589821967832be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671cd6ab8a87d2c78911703859494ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47e92968c027ebbbc9d91e157184d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ebe5c70adc33b092da289ebaa2a0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478efe9fe1d3d1411f3c3a94cfc2d8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3682ab52181429e1867d716565e2ff8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e01a1e90615eb275fb6db50731675211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be1d6c834c5bb94f99a312a106749d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b396d028fb385fd155495099329619213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b633bc7801d809a2955d725bc5e10b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c557d765eb2fdf8c557a6945b5bc821215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fae2e6e7d500534222b4fd03c69f17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40048ac955cfebdaade495eeb5357889217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938ef3701e0d1f6fe9e6bcc32d6278d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf752f0c3110a074ef1d47a711be9ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e761210da1513e5f8009e837650cfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80617be0776567e1fae2df61b2c1604b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ded944adb6ff277c6ef87b444a015222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3f937d0b350befcc9c001065402eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af43c13233697de5887ddb7b5a8d3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726cc8e8bc11ac6dba0f11d515d9794225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8506ba6e292cc09578e8631fa78d912226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501b1f9432240603426f28c71785b19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f30755390d70f457e7a451176e1e15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c7774d800b3f1b77100b41b3c6d90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2acb98feebec7f8236337264d820cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3f2c2f3a0333787e75d97be95fc74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8905e2778b9b1a9a9b2ce919f2fa7a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e7981cb021686ef1f6e113efc2c19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfa383702764739233540439d689a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7d6b9a813d4500a4b6f5be1c71bdb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf083c260e3b06bfc06c39818e4b171236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8553b99cc54fa3d160beea7e4a6b462237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda36083e253fedf7352638c7d50cc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ee25788d583d2966c06fc28e987a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae5af10482603f6664e944d53bc520240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4979c53b012f01b25cc1341df9f50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faf254f26264e98493555e8ab3234d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99889ea85f4042e168c9fed3fedab139243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b650e8d627d5210ca6bd297d68151b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5032c03ef65b1b2940ab202ae2eb8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0704efeab34c6132ef092a6a2e62d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7f620b4abac0324754c257713e267247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5587fae2ef53cdeadaaaaeaa0bec892248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e60c49aef8194da70617f303bd5dc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb846f665b704067de73a2160969aea3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f6b1460f88d7d742e4608295ab539251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eee2977bb3de197e7c61bcc8a917c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8745d45f38f275cab6c11381e0674253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c0112c7b3b452d41b69742e32cb3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93232d24bfa842265ce32fce921de35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05db9bf74c08c41f1e8855d107d887256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d09c87f23945320ff8327007703c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e439e6b65d9e62d4dd2da5d982554d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb190db4c06ea525b943f6833fb6ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dbadf4a553b7a97d7120b90596339260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c79b5bfdbdaf6bb3d2c7f040f5b3d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d528275a8c4e39548f85c74ffae6f15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cbc9cc4c5cd01fb5d5c2f77ab01cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3b2b6c701cf46b86f8072e7f38040264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c586e4da99acf330cd0e27905a673d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d9be0a8edb599b62b821349c3b6af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84cd38f26134b89d9633a6880b4ee4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12c6a533928621b0d21e317634b778268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90108a8c6b2fe5d6cb434049c1afbda3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b2db4fb94f8d9a623033d27a9eb04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88c224cc1bf04f1cbb052e46bb3935271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ae075374e8f79c31e40a9525124d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39864d4d8a8fc4aa11ac0f4e63c20047273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f89038fef6d0f1d934e1e6fda44e4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a59d05a197f12138e4271991735e42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a7e6a528ce7276563dfe86316cce1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e09495cf5796900ddf15ddb37aab3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ca1a735cb42664028d2de50526f03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcf9db8fc3b1f2378faf58fcf0c941279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98fedf600085cba2f7132b8891433a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727933236ba7c1f7da724abb51b92ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde4bce65dff4ac84532807701b115b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7889a65c9dac7a9181a0ec3b1e35a7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726937f9cfbaf5f0740fb443e5f8227284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf780477516cf6c0d5151b59a41d81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2749c1def227e88e119595899f7a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cd6e74f5384b15e771cf7013f56ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fad946d7ad218f2ae4ea5c76e8e2dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53c30af5ae2cccafb7ba4e10705397289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f746cfaab66f64172ed5c18b44127290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de94524dd333668d1d596c3990b9d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c524f1b1675695f69bb194a649bc46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ef53de5a35e89e40c9b0aa6559598293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219ff9692fa13167d591e481eedb3ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db89e3e3363289cc6727313f47d53a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058be63e6d51f77efeba2831bd2d2940296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1d891dcfb4a7cb91a9d1bc5c75279297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156318413143bc4da0b972da53182af2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d734e8d3fc31bcaa1ebd6fbddff5dfc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a6ac34100f665fa46757912302a29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca5c0689d58bad4f3fefb9c0d0340a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b0c13bdf9cdecc030a19f737f3032302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09954a7ebe0b4d57fa09634c150cdb0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838cdcc044a29ca591780c937c397b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b2fa7f81906c4fda5b49eb3247e45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3b3f50699dbd9f63278f2354cb92d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7eb33a3e10d3982eedd8f4676ee60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a011a5a026486584b734b557e5d989308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d45ca1bb0d96180a01218c273e37a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984584875904a438ec80c8c411183af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d25ac61e9d5ef6aee632831321c519311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcbf02c9bff2ff62b674da010273e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42799dbceaad8609dec7a8a3ce4b50dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06ea63574b904f64044a331046e672314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acde845237dd35e8a487a0bf0b40244315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb065dcbfbae90dac41fa5ad366947316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef65a1253fa1ca99a00712a0ea162a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5e9f8f55c113b79b7ad8de20efda1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618b14434986516e08c365f2684ad3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9737e8f81ab0b188648fa711fe9b94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a214407c1d5d6335f982ba7c7d2008321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e429c0570a348ed2b03f42bbb68b64b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082205c1f1fac7a3cc5586d6b1f6f2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bff007ea521389b09dcc4bbd270c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7bb227b5ea95e1cc05eb755a015a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d2f561a15412e5355e819ec1fd265326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9512e4be752b92d643bd7b6bc86d5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee6b07dda05135bdab1b051f33eef0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6ad21e8175731fef4ed0c1a6f0bfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928a6ad26bb8e1ac075941d28bb49a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128ee1743bb8939b8331a0ab5b10f9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba327581c8c9c1bace4299d6288f06e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0a27e3b5b269836737c45ea2a08e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee80b368b70872e067489259bdb20f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcecb0836aacd67eaf8c9f80b416ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde207f44fae057284a462c6b37ed84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256a0df8c727cf1b90176c7c0212251337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf2d2d11da86c724754cf9977fbd1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96caea93dee0e1abc94876369ae2656339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca4b464b88574d7a6cca3f1efd3cd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb77e8b4ea33920ed453de4956636341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3bb72b65d0ba1c4eafbd30a6b6df3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27c4f9ea2e16cd1fe71e79e1fecadc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abe0f0dc213ce8085e480bdc6008bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab957ebd56dbba7cf6c5b65807ecb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbb44608c4440a8a248cb6c36db770346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12eacaa308b606bec06350abcbb6ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a3ca6ff5f0b42a1c78a41991b2edc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e79b2c17789cbe8f846534e7bc159f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acb754e2984b290dd7a5a77a459178350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f142325e2b6d0978ff96e4a666e2f41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81555ec6eaac4da4f1c9ee9b02da31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ee3694e0c28c4a965f06fff441157353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc5d20c01b1244d174943c74fadfaa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a2a05b34a529ec11f5a406ace022d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bddf8bc9979d02a421a665e525aa18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b20e5cc956518ef0adc4b083fe720357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd9b4965ed787f01acfaea5723c137358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ced0abd0d568562dec3c19ebb59eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a754c3ab21f66c465b81a8e28ee5bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb7687b29f371cafdf8475e896ee2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120b724a025d6f6f90ac607e0d8a118362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860cdfc805acec1d70479b63ce2f3d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856469513b73e658d491d002bdea037364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c37297fb72d16bec80ba8872f89bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0493e83146a20db5534097d2be3342366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780c19e28278bde197936da7eefb38a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88adc512cab3bee83cfb092814ce5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e1317393defea2f27432e7e55532d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbb09e5297de048facd93e42a32a0e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806dd6648b7fd6d6d173f010fabff1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665702919eda3da6a945ce3b951cca9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d77ebbd93524a26a13f1e9f3393bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58c5dc339ae58cb4540d2484b4d1aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6b8c18185df153ab94baba5b162cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28233380dbe64605731f375fc83b00db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2e9a60928504573dcdd116846d776377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b49bd59cb0e19df91d1a833ad3f53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d364f1621c3ab1cc239f991258ea2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4977cdd71556195fb66259c9ea95c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fd03e01000ace44459842162559a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e26741c8443fc8aeb36d6a4e94efa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aec4eefbf11e9ee3bcdc2ae4953aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e1af2b2db58d67fc9a9619f3fb37e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9798498009c659d02f0d0158db771385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad36d2a1fe7f58df93d665d12c70f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66a2a8e53095e22d70d57c792cc754387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6777b5a8214cf8935bc0e6433eb2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642c717e72508e32553676c04ffaafe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65e2915ac7956948ed02b61d356414390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f82cbc8a04487f2708fc0b2d763313391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8cad863485b0ae151483acfd82ca1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07987930db92be92a370e1faae827429393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92614f5aa723fbf527bbb8ce488bc10a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d36165687ee45f6358a1aab249da9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeeda576477393cc77333e079d8b70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62bd54dc1b29166f48e31c9ce667e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e028dc09b8d7159afb0d2786761e6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5fb6ff4a3f356fa99cbe2dc80dfb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ce7b0520dfc4ef4eed84f39704805400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a58029fef62dad469edbb7b2f14b24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd69932aa5e7fb0e8888fe49767e820402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe695198e22c8538ab64591c2765331403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcb3118ede8f7ea05fd31b08e8a9e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b962156f5cca945eb422f0f5d55de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bf56cdb63e288d57d2d48168b847a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee266f0c049af57002f22b001dab5fd6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2ee261eb950d64e92594d5f2b8105408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552ff8ff759ece40eba4350a0888b2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da0322d59be2c84c2410fbc0411026410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea01d2b032979064e84d277ef0c64d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaceee0911cd84261bc11e5a0eabd4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380160a04207ef2acf29ae59f387b9b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a020305f818fe8bc6c01456b49b1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c68949b1e365947fc80d1b87f489c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63e816dc7aaaedb9cbebae8dd0b0a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206afc88a1221a4d581b2aa136843af4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afe89679adcb05ae1f769d81681017418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af5109a40340348e8846435b2be775419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfc4a778e8c80580b67d6dbd993e31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcf39306d947636d0f8623c2701591421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7232d632c06bce42f7c95723a96485422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40906a3d7e86c3e95114b821bd0cf4f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c68c5604a72a76bf78bba29dae47b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2a70312d22e3eaf61dc979de3996a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606f228880f4ba7f0765e123e097fa5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b363bb96e1029f58699530593ed982427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1eedfa694c445be24bfb418ddf1b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebceec87c66f5db723081be8b0cc5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cf05748cc334f5921902f5157c04e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32220af37b364becc9951ae750ec0f03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bde4b50c05859e131109bcc47b896f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9895e30ed54868a9624661708c7a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aab389efd1194222a19ea90aa0a31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016a789768fc9b053ec3d1b13efd3c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f065d5a0e32beed0fce7f93b0f68f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63d21a3c28142fb41528d3e1b9bb5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e2017ea0c6f614d8bcf607c9598bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96289e248a260cd2a0ec570166f76a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b154d208affffea217af3d9dced22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5120a299aa82342e46fc1be1e7782c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968b5ec5567f9dbbb53ba398ed8acd2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e460eb9f14fe696bc4aa6ab9f62f5e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef6a522294388068d9e22afee80b0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec42f95c5113149a5881f59e03c950445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874dc0cad214cda1cc58f6485e23f7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048adcb1522226935e5be0d53048d20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640124638c354b763593e159254bdc6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6b0681f1dab1ae539b9c175cf9914449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1776ec7a14f2124bfa080b2fa668d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b26125b9cdab3a4cca93895060863451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81289b033ebe96808d11418375415bd8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9b53e99e94f4b5f2a4c8719918e36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d30de4751e2a56d818dcc354ccf6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edbeba8059064c06f2637d39e42f80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1ba849e6c40c7e3a38ed559665c0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd3b8980b8ed64220114d197baf893457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7194e5a5deabfa3d2417dcd0e5fa5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fc8e6704fad016943534890e22079459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a14e7211efa62e257d64477eb54c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af45c6b58802a0251b9c6f6ec0476d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcd4e8ca53269b9be5c7b003c4940b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc864af51149795e2b8aba64423e44e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d906d4a23b7249e1956e980f95dd1d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151c4b13495189b3e8441fab7de06a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cb3c9b218fbc0e7dfe63e1fedbb08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1821b74eeee78a9a750675879967db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c4553289f026900eba515f7532687468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc9231b47e4b46465476799b4c96b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dd8301c23ad4ca021a7b517500464470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234a82be89430c96581a991ed223c36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317410353cce1087df623b97d2514ee0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bb14cf808d800204de9aa8a9a7440473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d2e1565a072cf493c45aae0af7ba0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37011863db9cb5118ea6bf4af920b17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebb65da9c1deeb816fa4ecaf9f5148476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25a7217e509a15b6403ca9b40da4cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c42dcfb4260df4cb242a12107a29eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a448d84dc05043c77c00b1c9d79523479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1f4939b3b9e0827944b41451dab5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc35a950cc19487531c6cf3455e2b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494731037aac0f75e8f330a5700199fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d1ebf67b7b48a75a9abd50005060a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e130839571b0415557bad87c293ab37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86181558d4f0d694164dd13324c2036a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3780ed8d7ba56652d57770f273200f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030be2e098ef48e4b1ab7124a5f3348487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8830afd8ed87a103ef3be974a0695488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd359452aa98e2e52abd21f4ca0c396c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fc4486ede77b28c32908ef8e29b9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f5fa61176ffc63f88b6625720cc98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1c9e5780a0d44894d59a389c27e08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f06c82e7be96b87a1f4dda5bba9039493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b58402c5cbb7fd01fd22bdf1c4ec1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee4738f94a80645e6341f5c3614053495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9314c76a505372200835995c2c0e4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315eb731efb70eb9347ae82dfe82288497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24040faff76d8ef2c61e56e3349f68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdc29ff7038b82589eb0b2a4e05c6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b3bf5cfbf0c7d5c25b30c26919383500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eacb98e0b4b69ad392b059cf4525e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbb012150515bcdeded5520b621aed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da4f6d08b261d70ec415c1cf90da9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee1332bbb975f0e8090b6c92b2062c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe87737abb58834d2107bc34addab93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bf85c982ac70da806449826e2cc1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8d223b5f8ea0d8888a23608fd880b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cc8530580f8696447a7d89731e49f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04e0a6b31db493d3b7517150951435509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30086dfe226acaa72c2694b4a9e5858510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6058f4a990dac64c7d0043aad69e86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44884949a477273217b90c2965c7ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854d886808c88c8d3efb13abe641c9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfac4c03e1751673bd3b128d8be3c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937823a614d56e6da5d70107531723f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2a01f0675c4ed4c3e0f52ae3d6339516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3110aada8ebb2eaa9346bb84903de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f45ade8d531359008379e2203dba8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbd13a4d2a2ad79c27186419310fc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5a6ff465a6a1e191fa95bf672799b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae023324fe90026ee36c739e2a9776521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a132bb8356e030c7136e915ca24cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d65dfee7f25c0bd0c89e06005c6b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0b56c211d19d56c57a01dc497f44d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb3ee639b4689001067a021ac6ea43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128537a2eba444f7848d23f89d40b615526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f932811babc0b093fa9bd0efbf57e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a41153eaa76f0effb9032d6942a467528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e860b9cf92150929ad9d927f8ba2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388e0cc1f0a067aeea281126f349377530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca7d2479a74d10543e1a105ea774db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fa1230e0701e2998d037484a1b076532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759d62a55f68cba2a905d1149c51775533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eff838cc9f48bf2b54f0dadd0ea33534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be158f5942dc534638032b1cc0818355535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cef66d9088dd6b3ee81bbdeafb6548536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d0d62f57f78feb1cba95bb31656ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408395c958c21e29771660d346691688538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03135524922a8ebf01d6c1cb57dcb0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985dfda9a6153121b7a1cace05ddfde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f7c683e351d0e05a38a5cfef020f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e7a333fcc84ea9de5643783004d0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db854cbe1ec9540f656bc2cbf85ccf0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a527a43d944500587e819400a3d63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e9fe33a6b9b89a59df665a82b4d60545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aebe5618a827e2cf36fc9f378eff86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc53ab44dfbc3190ec249ef4d04957547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76e099150e1f6cba3171b63613840d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d09f8aa999211fa8b366fa2c91089b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9c70267386139c43241a8a507c879550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5741177b9dbf85144e100bc263a064f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b863e78f25df0fbeb2f0631c810e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74f0de4ae8baaee29c659ca5f0ac8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319653ad6a83a4b7b43c59b3bda3bdd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61c86df05b6507270d9bdd6d6d5926555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479e83b107bf3e0cd75e536837d95e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5977adfd493f9a1357149cc8847ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d8ed103ad6f4267f5f9161b939797558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd8d33b8b2f6a131030fbc9e37c77a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d6b464d60f106527a10c1b0fda30a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034874e19c8635a27378db789d80d71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570064af4033d785ba6ef15c17c2cab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8337afe51b36d9d8cd4e9b3042be81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6fd9a250b963c4421ee0abe88fed5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3128b9d5c3639a8f5541aa98ac8b02565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ad3db50e2e6f5630e3becf9e793c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c209b640706c0ddc78c147f05021d49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9276258654469794759f088a4a5c458568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afda3a04cdd9a8b1f04af842345b36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbc153bff88967644114ff63f7e9bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de55ff2fdfeeab43386f3d1202c881b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1763059d6249d11e16836e51cc1f5e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3705bc638b7f821d9ae2796abe95f97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733bea4409f14f20db7b8842339b3d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d23b35e406e983a4b325cf363bf4fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db2b65faee7b0cdb164d17990ad435576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47634d1bd80f7ac5eba3dffde037955577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9770203b9079d1cb79f57af9e8fd86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a20522be574bc6cac43174fa4f5ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b5b114942f1830a9d1e94a4aa370b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2914d58a449186c222a4021eb4641581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be059e7f318bccb5b374602d24bd110e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abdb9fcc224598d31c0a71924da865583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec392b76821dea5ebb7dca254bd293584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0796768fbfc04130fc18948978dff4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c91a0778c2fb935cf32dec3e54789586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aada1f8d728f493806e378905948633587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e464ad3bfe017c28cd191529feae4ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c032266c17e5bd344867736e99622589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2dcbaf7f1c997887c295e496f22dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cffe21b8db647ff99dad979b2f5d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8bb29520065a0f0df642f0b20c99e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44365be7bf7f072d7cbfcae26fb10d76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46fbafbedb5cb18858f40ad654344b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad404d2ba58bbe7972c8e893a8ce0018595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed54d2239b7e3eff2c1f63ff101f576596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5ab52d8c036081a208d4dce5fcfb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a929de7733cbbd49f73f5febc17a9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e23405dbe3ca82c0a0acf99abe696599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348577b5deba5330acef5d3e750a702d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430961f727f14432066960efcac8ebce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69321c7385d782a9ee5cad12d6d1d57d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc411669d435ff9c5735a0f484606a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b2bb5082847c9b0ff2b7bc1d8147d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c47779da25b2829e0067f4ebe281f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522cbe50b15ec3dfbdb32873382c1e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ded972c46a1ba94b56043bb6de0a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2af3f22997f216a628a2e4c0af5d8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce68c83d00d7a0c3cae73d3a46cd104609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b26e813a662eb61283d1653ab08ba3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7c4f13c9b73e605f017d018864fd3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead49218de9abb5476d823d09a819f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ffc1803c1df481a868e2ed7308648613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3d8fcd15cc8dee82454ba272f0d7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8101dbae17d358e5bf1ee9a47e6e06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26217465160847d5a293f394d12464ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f5dba78315c479c6f4d74f647213e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8820635c7d25b73bed60f1fe481b75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899384b6c87b4883f193a4214b861758619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2b443b526cbda81a86985b782a225620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4a7cc5fbce8fddc478aa6049020c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d93dd1642545b4e2a2ac74aee124b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35203796c4893ed69aaaff13cd6a27d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9ead6a63e00867fe7759bd0371f19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b10b3608112c5ef45dc0bfac4e62e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8684d30ae382603a43e274ea5d85b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcf28e2b3614ce7a67528a66d16f30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309210931f34c718915f503079bb3246628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e36459f9c090b3da0adc8bcd0b9b82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d134f8cb2d6d4e6ed4e5fe33a7894630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aff8c287156faf9ba5779bb9fb785a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b643e01f36870e3c3d68b9988d40fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbcadb7ef5a02765eb29c83dbba12d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6c5401795c88ba5a641006ffd8934634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f59ca9b8cf849dd60af1b6a9498a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43883095ab675d45f5cbe3eb008c55dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483060ba26c0bc9164e9748a75feb003637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795807a4b3a482c3c694c6d13f1ad7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964efb2751659b0191c7e98e9d22b7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4af57c13f668508c136bd50eca4ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894824d5e80222765ec5969cb5fe107641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418cb598b807aa5e856c3afa98ae2b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42823133c920177944070fdc2e750f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89882e5e8f487e35317c4376f5a8107c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a084a92f45ba0e1b344de13adf7a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef935d6be4b3e265db4f77552d12e0da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50f3d0a7471c9642a12f2c6c2bb875647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345296deb078802e24091145ca4626fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61e41b8a354e827f067a065948c663649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964308c23cfc00bc3d7f0bd37aea58f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522808df2b0d39c405a6c372fb48234d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993269edd83aef4e88d6ab9938c137d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee133141ec629974415cb384e596ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ed94836f9fb0cd5ca11d10fcaa74d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6fc70b3da8db0c537a9b952789ae0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e18086101c099a415b389d048cf9c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a640fd23b00f8307a9870b417aafe1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb9f1722885f5548d9c824965c87fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48d546d382d6605afc1da1197c6ea9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af31b6f3ecd6aea8c3d9aa039581af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb120b4855eec19469212112be1f39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd9c76d18224986fefefba031280fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6a7ff31e82f09069a00bc604aef8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af287f3c1d129e9f7de60e7077ced38d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319981f044dfdc115472f9d68717eec6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d093c9282794dcec94e6f72329f82b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacf0e8b4dcbdb944588b9eb6fbcd80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b6bf11200d5dda17e56120af659c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d71dbfd95147a238df09f24d350c17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8d7f97e954cf3aa39425e59250b7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a118548546e9cd1b3cf3f8f9cd32ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcc9002eb4ec7f8aa69d162f6fea54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d657b3afd22ecc0c2e56c12350165673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7596615c8952fd0d73d54bdbc3ea5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a42fe5bd685ab4f35df1f4ce678eb1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cff561feec371633d21a57a0c174c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd20432b4e9327ca8c977ec1607a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc7164ba46b1415d9ceb0820ef05e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b9fa631395f0e14d169557c54a4c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758438528217b4c4aee48ab3d3dda466680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820e83db6761154c177d99dd9377d97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e500125eef2b974d4c167c6e97a95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b26c7ac0449a1ed376b607b999c66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ff35ea346b10f69501bf4a7b4e61f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0ca32f54117d47a1206631b668aca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539507f99b6e76ce396a58ae37a396f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f37fae110142cd45903bf1665ebf7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9f7438a4509256faa5312194f6e8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f21d2ee2c644ee43f23eaffbce10e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea899dadfafc7b6d11ef5f85adf7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695536a34ca9fa39566a30c747789e6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82522708131f6f76c99d0b902440451a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549c2777b3703020103220b56d18b04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9f61eeeeb938d81fd8d9de27525b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bbb5c9f1fa06269291a9a545a48fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778d03cc91a2268787390eb345f9851696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eca0d2338473b8ba4b59cdced91cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba92a4883a11ab594d1a0c5ddfc860698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3f137f66177a759bb734da6935e9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c8390b24c6e97f93e1015a844ce02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb87b347ceece2c65bf35088fbf7b4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b276e718d6de674da649d1b662995d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf56616e372d6127e784386baada9ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5d15d9e123d0be13df359388f5b90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208f10acf1f8593006f4d35f42b3204705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42097ba48f95983413011dbd5ed0cf0d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a181a72f0cd784fe613c1577fb6370707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7279bf7aca1b0120cbb24191a9b1a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2e470b18be9b2996b8ef025069833709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161025d8bd3232095b7220c1ad2523cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed54c5edfa29f73cee39689f805896711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c461c311f0e8c2867b77e9d494f904712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d24ea678660fc7172c68de6483843d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fe6551885a1a0fad6d3eb3eb8152a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025ebcb5316c0e2de14c49623ee23de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d33fb6bb73772a410301c3f6aaaff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784b7e549054869ab5f1f83473f0f55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb1e00eccdee57a3e0cd985f48906e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29505f561a31a7397e569e5f818effa6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7a8410566a150b2902f9699f21207720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8575800486b783c8a03045da8f4ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276dbd785ecd5989d14dd5564126334722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaee2cf68a3bac766569b76587ecb9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05e3ccded588dd617920bae40438dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eea685b6f2be2965699fdc8c7eeaa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727a8a76e40bdfb82d541d30c0bf78b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dae85ff9b7fc0b5f797105a915831a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605682d90bdf2e51a47d225219b5b858728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65d69c66c95fb65780a80babb77635729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93826a6a8c076a03fddefe977e3d9afd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bd071f8c13c1c19bdbbc94ad83468731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff546af8f85db8035581b59a6c8f06b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd4c7a3976bb9b49d6658385931588733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77330501e29192d813d06f70d4cc92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8d9b86d9ae8ac23ce9091933f21a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38536faa1154926da93ed7b4168611a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dfaee6271a89274c0a0efbb7e0818737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a903aa715406668c1753bb060ce401b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202e421434b8f506b99e107f0a76f1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3db997d0a98b4411ea86546b07b12c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cfd10846dd916867b65a721062d8e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e740b5695036657cede8f3c1a3861742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50033fb7dbb4b24a395d789e7b857ae7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c4aca3a821a93c222e9b721d1ea5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8058aab15c02c1f7d817d9e8d0273c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65261e94f7f350f1f6c5bf994de5a86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7be84139a3e69ec765a97656cf482747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550d64bcff748f1ebe05d8a3e23f60e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f0951564d409122dfc8c41dfd44f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54223743285b788a0022a7f1f017862750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff960abfa5ddd5f496c655457073d3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848d4c874a8a08401f1be3c7f8befa7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1631720e587becc5140eae351962fcb753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>