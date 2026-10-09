--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71a35899e9879bdf2319ca947af78e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6888e70cda151b0255dd65a7c5e85892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae65179a00eb97e410f83ae8fb377d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418b0a01561d70dfb71588fc15e03ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306007fbbea682373c71ed56ab1804415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f80852b2ca31e0f674eaf9876e052d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bc5679960ebab8f1dd71985280bdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae3f7f7b72ae3e4c013f2eda4134088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dccd0a377f7e70639de1f4be1899749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eeb92231b9f0b216078825135277210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19ef37238ad009e96d2d6253cfd16f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee79e767c82fea90646038087cef9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d650a87674531fd597a3fa9372ff60413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1770cfd9c937ed10456cc202d3bf2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16630fc03b77a5ea6e3241cc1e4e0ff215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa993b971d84e38216fe17958afc8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aceafd38bd6ef5cb9421111340d3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff6e87b4c6d6e2ee8458415ce04b3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad07f41369ed88b7e505b85e8ae612119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377dd35a98f5a18693c04f396a4c23f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b23c2683ed32a17fc30ad700e193521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff597dc0fac6e0e471e75dc6c62a1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84324869b606611afb367eaecb063f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059e73a608ab14bc504cbf1edd659e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35b1198a2b906a70cdcd32426bd2a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e8e255dda741a6557d64b71e7cc3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559631c1a93a692c904012214732cc9e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1d376d00ec91c442ad4d26f7ca4a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71d8635fdc3a868d814a89f5a5eb5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d5b5f604804e8e351d72392fe463430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62921296b24e3b38a9331f9a8347e7cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0945740c8a849128bd2d348a8862d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3f5f55b0aaed459a1a4b134cacad033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff96b69a3e5f5893ac4ed26131453334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c27bccde9e1a8e8cde316c3dd53c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38814c7a56f217b87b3a4493a0de804d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a37dc836471ca0b49a4fe78f0ba3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e1ef27cd7993ac8fcac56fbc06b3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94700bc7411df6627c2da7a88ebfead539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505cbc7ca73c27d74fae0d180f698de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e870fdda503c6bfa33eadbed2cbe2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe60d732f0d4add2ff2293553de05db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fbaa95a35525db5a0c17e2adf07e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4c1106066f24e27555f29317b94ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304053d67f7d0f0a23742338d8b4b75645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dccbf60908b0c7cac19ea996ba47e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce47aa904cb69ec0ceaff3e8722cf5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68282368f73e2e43caf496da77eaf548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1ce46b25b2d6b91c4acfd161ba0d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943c89d6dc72833eadb1b18bf03398250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f52179172f77afc210f555ab03320b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab16fcf98b71aea7ceaaa01ec9b50952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f1d20224cce902771e67b8ed6b70f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a137cd251ee0d43f69f991dcde5074e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609292525cc80b88fa22564cc0c736c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b92fda1fd69c3bd576f60aabe1a9e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b02d5dcf15c1307458fb6503da5a8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82650429e8548469f5b2d950384e9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a546cfe4cafd549f6c942c4cac2c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b109343006b61a414e53a230a7486660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97296ddb9d9bc4249392867677f43a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e2aafb10e36c42f00be0df5ee3d4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0f4ed3a21828958fed6569d01d4dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc64f1b1bd0447bf316f6f462eb83164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38deb58d6147b6f7ec76dd3fbeb9f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45696a39658683b8d2005a06b10a99766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ad4588900d4ae15ed738f59df64d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b08a75802a66928edddde9563d8dd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb2ed9531d1b3a56804bfff7643b2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d07907f5fe73ca8d0a5532800bc90770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88def658de0a50c03da78bdf4ab64f5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0e0b4b1ae0dd3cae94d4198c4904872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dbc7bcbc2ca113de64ef4f4c7864873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eda836af5d6820185fdad82f399e8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639b56f35d8b0caeb1d61b6f249b0c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca0eeac9ca3a8f83e45de41b9f853776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26aa288bda849a853c3c01101d912577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe3a180904a76b74d194c3b1e425a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931a1b420fb74807f6933552357838e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb5325a8190bd97b343ccde7cce58f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd33b2d346d3543386273004a6863381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9873ed7ad61c1eba75accab1314ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69d19cecc761426212bf42750bd33983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea8987055d2fa4182a20af5ef4312884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b308d1a54761cba91233dbdc336b8dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032f010ed7ae28d84bffeae5f21161686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2e0b63830b826cfde1c6f4baf12d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3cf026f6c8d0d0111f947e5bc51a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409b91d23b613a11fe68ea662ee07b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb4df15342994b59ebdfd508c7320f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332813041b493b02b140d593feed91e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d0fb46279459bfe0719d498b5d54e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f322c64a6e0f40c33d278a2dada40493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3957e503fd66175708350135cc7fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f2e17ff72a82a7ff862c8c06f202a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dd740ea6f29f5c641234dd3853fa696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d86eeda6f3cc36913197ca3f1eb2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c739518be66f2a02949ae842624ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22269ab94448689aa5088fd46e14646799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8464b90183a5014f3890bf0ec9388e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b635d77a5104adadbf5efcf084f6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e5ba3142ae7b249d1c5c67e12ec20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ca16636b2f772d5048d23a5fb2008103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70213db85dd1a95ecba4e1ed7a874ff2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181943a95f573be46c2a82f74eef34f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7b75008eb36e43a207ff07b5d2923106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a197be2c2753b8975328526703cc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62b803a9f8219eaa230ca42e2d855a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce61538c6553001115fffc727d3e952109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f7b525c9ebffa61d65862adfabfe2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaa4e1eb55d87b4022e54f6e053dd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11d62248df1aa4e2f8bca7f0862f72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6a068b7017feaf9808fad743db332113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4bdc677fd233e5339fbd68962d225114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17870f307c321342e80e984c55aa57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3ebc4a2709f9b6a549e107a20017b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b4ca341fdc3f1c3710e4920cac10b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff042599c5e5acc2837b1e03839181118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7442e18eede81f3d8126b775de17d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a2d0041a7bdd3edb5ea14151985dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3f464a015082e6deecacbb1ae4530121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201ce4bf2c97a052a92a2bea09563e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30625f5ecc58b40ca10983d68482018a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323ab35cc26ffd618ae94a5a99823f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6988b39765ada47d0762d2ff2c0a63e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ba31c1b9b7b888656130b89d5f01c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c883a673b631fead5a9ffadbfc6829127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf13f18ac182636a82b0409fa08c3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfd4ba39e82683895b80e18619bfe1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a4bb027d4f25bff915c1e0aa0c199130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf352ab6a6c21ce127007957ddf3ada131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c75c32466692e4b0aac0c55bbb3ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0c0248a9f00703d6261aee4bbde6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119f43610bee5cdda89341218892736134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc354b4b3294d12837a6c5658a8d2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a4703502d2aa268e894f7f5b37b2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd31b14c0538a3a44b9af2b87f720b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab66c35d014df1c30e4a6fc9b648a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebb5af1ee5ca44032708184c344c55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734fecc16093a8560ad9567d47d9d14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0776e6e5b390c1686995a15e2a9b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4581a637518363da79e926352a0681142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76acb059199f7b04566e3af0f6e52d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aab4a1b8d62d8fe6e2315a84851f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc935c292d86cfe579fb65b2942050145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ef0b0c6fdb18731049f44d8063c16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63426fe6091d8dfdbb4163ff78a9522147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534a543d39a1ffd67406d2bc02c54ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fe10b13b2083e6c13b5cbf167283b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d6f1429b41d039617ab055426cad1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366002b2f6758ad20ca23dfc83bfc7bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54257a1c2536d0233390a4c0d764562d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0959401825f13236735e15c23ab88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbb6d6b6ee94c27208ba0a017a9c8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672af614ea564a1e64707104ba49e817155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c976ca54eb1559d9223c76d546e95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9833f06ab0d7ce23fe8c34d5169da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50e9b23afff8934626ef1cc2e953e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6011f23c72ab62849969c593176215159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035d23a1c13c5aca57ba542df9c4fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edbc4e6b40a15c6f33274f3c664e9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91c2edb2dc9cfc4b0991fcedf52529162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94246423d812e2365191d6fdef1879d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd7a2898b22c50b60d7476ac550961164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d86fd3af66e9ff272a5d6b0f2f26c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10319dc0e2e9b73eb64df6b3853bbce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca4d7118be3681a17f6d8a58c7e9a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c809acf5c8f3004925ed43729f608e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a9cea4ca4f0ded2ce5f2b51b3d8ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1edb6dacbe592745078fdbab64c70a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3434d67cb16c5766f47eecf46948abd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e404269a5df70bbcc26db5e2e50a53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffed053ad0ddf83197b88e0b21375c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa6b24757aaaab90d169cf7f10137d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3145fc2df6da1ce99c041f2caa421ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e560ba949352d5307249a8828d342176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2c0abebe31f2461fdbc3c03281b73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c661ba483a23b8eaf8fca2c0ed476178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ed96ac1839a89785a2850a7f0f491179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb2aadd8e39694c15515709ed9ff4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dda7b9114df7cf1bd22313a72a6d2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defcd18e41c11c740de6f2e33fe3ea4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd6b82da5c872834524098b33b637f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733507bafb89f85f876126211d6e2c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f629da3ed4529079520c1740d07b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26e7fc0a7e61bf3bcedc56cdf4e7de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ccc26c183a6306ac14257f3ad1d6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d76e8f055d1e10ac34042c6311a46d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ee1be5251af79321e7ab2ce924a4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698a0183c2cae10a163cb5f3e026065190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758880e237a168146ceedbceecc39014191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c04370a6a43761b5084be413d9556192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb43679530b00426b752327decbaf28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e8844093bc5ddf88cc36ad5a3e0dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b94aca95491b43f8740ae98a87a97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf1846bc456256bda9fde5c9245fb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772171ebf612e61cd6066a372ad98f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd96876f9fdad846bdf855ce9f42b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f04d1106dd84cc6ae2c83805aa1dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed20e1e6b6dbbbc417e11ca1c45085a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8e89a8477c3f2b1e3092f38e3d232201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e51ea814fce6a15bd8ca9bca869ac1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297efe61a2b428310fda272dbe658e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068db9f113592cc5bb297e256e824ebd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54379cc7d2937221b893050dcb7f32f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca00144f82b9686b45889bfe9b2ff5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d8eb8676778c1b4c0fba4634be062207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390881d555d4d9c64b5c0726872d0c36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40954ad04b6b4ec004300ed47c3bd22e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58070abbcdcf8bba1cf98c2166161ea3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07949cb48917e1a74267df0c28ca3e07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a14edb73f8b44a4b1fcfef8d8ea81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fb96d0e5f07e8336dc6161ad543af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4163481744dd30eff7b09a1d66a384f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92751ce17becf51b8af9cd40ba528e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498008d26aea1750f6008ae7bb23129b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedb2c034ea41912a0d02f56720d8e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34e98fe67f4d43bb4b65d058fa6f50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ee6d727d910df6013c4de566493d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5b76886723ada8286c3f30df67755220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80e30c1df4fe8277c9c07ea182d67f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3f5ad8875e560b7b22a596b4557a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255faf55887e845e846ab15839be356223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07748be88eb7b841ee8ab6a0d9600be4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6949f6c4333ec4cd7497e400d4a374d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fb8cf8546382acaa5cbe6fe3cbff3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c71c944dc9b178feec6d2ee53619db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bea6a00adf6a310961b7b8170e801228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df81ed3fbd023196e7f3f62ee658845229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96c013615d9ea0111bd1fcd26b6eff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d2b6b7a22cd74f02cf0a1cc23cf83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfdf48324b0957cfef8757c9212370232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f71815bed7d68ad5fed2d5ffb6684233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47d679579a26818a99de56d0f5411d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ab9349bbcd1b21373ba2ae8ef2101235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00578674e2d28f6bfe5cb3af84c61005236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afbccc728ca49733fd8c04c2d777c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f45c270d9cbe7c8c6c64d1aae646c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aafdd2298efc2f372df3ff577bf9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330e6ad67d234fdfae439d11bafa7b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c95f293d8c8f09a6da54ffeb706e36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93e2003d4d8dbd4678c7ff887169df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343adfb09ea0ed8de76c8def63f8adca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae52968a294be64b0e15d437b5944c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd041b2d9aa168f9eb3c8cdc868a473245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0998bb4e375a00200cbfacd04bce97f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e40ee09bc3e7268415f83109fd6bd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41956f6b56cc3cd404994edf279901e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96db6cd41be11fdedf13b46731b33eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80035077e497bab13ec86e57b1285b37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814e19a277ac5851b8653bf3a4a5275251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d32d05a9f237c52d47b50b088cb82f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76ac0bb7af3adb6ee26a9bb5bf65ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7d1f2962aa6a65f311a451ef81786254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7758b07ea9534158a320f72472aae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c428028cd8618766eafdc928a0433bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17ba7735b30f2a7d41f384b5e2e86c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025fe836e5a6dac2095c21504470d48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5182806526dbebedc54052fcf6859259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f47e62b5e87725c83296d3cabe232260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308b8a80401da1a1d85dda8f7fe8808261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db9b56eb5b3ee7cccc18c23e43ade3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce94b8f612e42ef126b9ba4d0f41ea6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3462030a67c80203f4c30b3a22350264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600eaf33a85afdc5ee2aa916e241964265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d5ae6628dc8c86400ed8587c458d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5ea715a93f617f61c3365cefe1ed2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb48a920f7ef10de83b8a9c82902024268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55152c46ae95c478bcee6004a8ab230269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dd4e67f114e641822bc4fb08708e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd666c4a95bd5eae913c78e31a1a56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771ae427a33a25c2e629345637f1118272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289656fabfe2d5adc1203a777d6ec4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d761911d79d902272f0dfc488ae25b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0824247f54be271e9fb5b72f3f54a22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4817098cb0e5235a64001f47ef6233276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27509c60e851506482ce9018e80ea6f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1c537cc31f9cc9b0c627083bfa4a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d5c2736ab62faf37561526e996e91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d15bbb3bb573ed3f240a36e1ec9930280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b8b98d988274c290a817db37dd2c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac38c6fd43b0394dd73bbc663fb819282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd9b826313beac46580b1379ccc5ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131b13166a5a85e8c962020fe46a6b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2e236e6662214035462c0d9d63918285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272696348c0554b321aa591644749cf8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad1a57cd611805fbecd70fb85afad4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef02a9e2905c59aa053ed507673611288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed7ccf827236367e0adf012d20b754289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf62ec85b23bb9f620f00eaf5bdab65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dd54b3cddccd991250b5ca5924cfc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f66f9d2f7d1d9983fdac82cb3dc36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a49c576978f469ff1a38598a23c27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5b9cb104c65407a1e336104a9ad92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef90ac5938f1e30a4d46f5f108449b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389efc65a1444069bae80ca12bfa677296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b6b275d4e1618477cf08e7f17b54d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61814a1c892c3f727260548ab27af145298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4369c2b52c2e9018c7dcc1d7e43ed9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5f8a39c06d48de5509823a56487f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b868941165ac8c2454344e6b614592b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ab4411f3776e2651dc0bd70592dcb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bb1702a23da0c4bd519dc78550355303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abcdcb70e55d60f5e405e3df4ae3f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29b8f047ac659e804266d53e2207a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac910478af957dffe6197965642a4f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8f021b3b359392082bf56d9b72381307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf44dbfcbba0deb2ceb89e2d717771308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab6c2ec78d6891430cec197bf0e446309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd845b3a65078907730ae7067245a4a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04a8a6396219a4ccfb460091ae687c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b6c235c92378fcfec4cc0c289a0fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0139a6eb9a194a1b13026e16e4224313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82816d5e60bfa72d92462f2c4d0159f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2cb0a1a941e2bb65b363bf0b3a380315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9df8e9671922ecf82180737e194311316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53b8c8df4a0e93df16c0eb94fac98a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32cf2b4ed9f366789b0bb04f5c31e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd476439756ce6452561f5e1cf083a09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28cf5c252b049f5b35d019c6ee1bdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165c590325afed9b1db0d2bca0c3927321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc60fcf876e45552b4bf74acd9d26da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30437d75089154b386cb575e7192b6dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0ed88aaa4493cff9f828c2dac5c74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fb09e8c4bc9b5e8d8a10e8eb5a496325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad6e113948f04fca75e0827051c769326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2df5061c800b4c14f1838121625a9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a49b8578fbe11cef439a8232657c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8df89d704b1c4d4900023d194a08cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc68414df28361358ed7c11e6de194330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e150b078c4a62442b4d18ed904b36a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57733595c159438d8f307c2ed6e508332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95aebda978e5f4760731ae87d434fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433850f3e9cb063e14d2676fa2bea68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959c8a9103669ae62a5d36c3fee85b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158b4e276c1c283d13312249bdb5582336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfe3bac35ed9f093e3f1ea4a331295337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ba22914f72f386c3455bdb258e444338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4809bd8d78e66a9243c65231e9173339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3f0c1bc4beb1f260eda104b934a7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae166bf4b709555e0b3c3b20fea7304341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ae18999368d91441df094490dd63b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac8b657e69707a514b733c82ccd71f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163bcaa9be3e5f5bea0451fd541f14e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bbfc76f7842e8261790684c296b0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a8c0a8c54ce01c8c7511ac332115f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55bb04cc5f576dbca709d204a3c6f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7899623aa1cd39df3ed831ee34ec93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339107a5ff971cb53eb6afc29a385a94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c6e7ea011e3a72ebe2cab2ad734f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b19eb021a0118788324ed136ce9d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57eae5811fa721d0a98df982fdc67c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f098bc9c64e83f80cba99ad753d86353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55776fffda882054d4c8b1a1141706354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dc02c46bac82245a8081b636da049355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b5e718a0c18292f676a196182687e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd7e3414f18b4edb26e1597e015fe6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c9df395f7c61c661e56caaa28ff90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b42bf5316ddca5a736d0016b9750f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336921ae86b34f8f88343c6f7130309360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492287b125fdab873b5c2284f25a0773361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf58e25cd190eb0e553b965e127387362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318c79ffee8fe7fdc9fc29fef1c54ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e224bbefa4b48d6d3657d7a363f5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90d4ca004b3a8660bfdb813c230e9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35421ebd47a777adc08459f9e3eaea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9ce286b25f7236c8f197280cf67fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab8798b9afba00120c200b57c4d080368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd4304f04b95d071a2b99106ee15d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8830134d321a4131cd30e900d1fd242370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78073d3fbe496fb48b577cad73ffede371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf582fe3c889937285d33f40cfba5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249c782164638a7081d5b196dfef60f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1fcf185afff0d48a642ac88dcb974374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e747d4b76fcaa245b97f3bec314cdc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adfa84a06714f70fbb5b8a669cdbe4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260653e802586dae417fc5d20c31a7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb6c08c0b6a9c36006f37c8ecde4cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d99ed2c2e6999d4ff1998eda2009d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bc3059be57c8648eda523ccd59603380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906a1d07423bd636c200e4dac93e6dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06f5121b9fa2945ccd79e88ac2f69f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a13c13925a2deffbd4eef42c7ca304383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67960d12aa78dd57f6c71fe6f34477a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e692cb24575978f3a286cacce05799385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334ca0a7e777c2d0b15a28cea7997c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcadd2d13471414696a33dc73bf7c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcc72b8001d0545c9034f8c1b9b6bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c92d1fd53ed92ea7eb7e3aa5c5627b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2dfeaa462a12547100587f2d6af01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7085a420c9b03d132b7d9ba2e9021391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a675898701ca67fc4cc7f693032ca24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a105b56c210bdcb5d3503935d36aa3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde7a5ac5cbf73faf82d7fb165e27bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd189098ae06aca07db54b08e25b6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865faa9681f3d7464018e25f88e7467396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e353b709fb2203d9f02c2aef021e4d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be93649415810527d24d7f51e587dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea623dba391c26016b76a9621dbc61e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c7d747bbf697f83cfd2392c7669b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f556cee68159e375763faddcb5a7bcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978fd2d2d1ceaea63482909768e1b31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee4bf3cdefba02515653df114b9d7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a53b2f86b865f33781926d569894a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec5c6bcb2d87e22ac4d273f71295d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c001900f6ae3698fbb6352bd423b4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bf44850f28b5aeeece96068cf2756407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c31f4791f981bb893975579307f081408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5acd02913f2158d19e74e66038d4c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dc306c84a134f72d2df81fde7cfcd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27533a81f352f745cf7b1b8b284d6c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ec29f9ecc206f962cf11f34e2dacb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fead8c821e0ed328eda7ea87ef8db5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b105138a6532f4dec41e3a34633c6b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c783aafdeba008d1b6d0e81c18d088415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425c3145ef9503f1226173d9675b657416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b01ee8d937f7f6394cf4ee2a568d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81721cf7716b2836b83d9a5f87a8fbb6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ae7f7aa2d51c78b1b3676ac7c33a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb001aa32b5b1d443037f41db2a794420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e5a5200f79db167bb469dbf60decc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7522aa656e612d3a86625290e83c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0383853bf74d30e2c98c2601395b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b04232975212c367bb8c0c030b08e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef2911c1d0a761c14ba05d04a54306425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6e22fafe4bf69a7ca592f54ea11b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0af564672ae2e48de96153ff8af7b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca6b5c626b3846223683b13603bf78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197da24c1c85c6fc9e8a5812ed6e53fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a59f8936d6a6a013091441ba0d498430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13a5c6e1f9f94c736fe16bff148772431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b2eb0f6696d5819a3053ac25fc936432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89275a79987f823e4c58e4b9ffd3a99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae75fde3257302997610fcc25aba7ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded3c3726951e3d0a86d68424bb7f0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0e12515c21c2adb0bb4e11e1e6830436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aee02fdfe4e5fdc8d20f3d69f9ebe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25116fc1d59a105257259ba7897a550438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0f60a130e15db0afe441af039790e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45ab96263221964e6b2f97dfacb7ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e09a48741fad0c218b193ebbcc614d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176019be7085a8f4560f4cfa33bad465442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce349470c5af74b1921e644a5753435443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d401f79a9066dabee508fa8486cbc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9763a65ca45ea17b1b676d4fbf486ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec31de55411832537d27a3c07bbafc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0192d01f59730c72a31eb1ef4bb30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a5d20ec390f98a55069b0f769e589448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b779b4cd532d87c03f30a0e6af9f99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1bb9cff985741aba902680dfd0319450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dbe9d5b87f8d90169ce4e91700c69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d1276ec026ac6db658ecc5b58422d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c21115b86e7a1b681c3ac5678127f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe23a1f6c881acee8354d582c145f2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbacf4ec25a1552d127698bb39bbcac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435a88a44a6eb6b0b4be9779c682f4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a49fd449557e4e23efaf06ee3fdd6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e238b9e16cc19e4ccd449a1579c8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc901424188303951dc24642b2ced7d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80274c17be08eec919a46e75cb1ed173460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6371db4fb0b63adeefad68e11b2b2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a527d339a220389777d27b55a316b7b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fac8f8a83994d4945146056a2210ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3186eea7c1e01bf4f79db239cb4e40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f731ceed9adc967c649ffbacc43706e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467005a7f025b916b43146208f62445f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a60d23267af0c80283b9459f16eb0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051f905fb647eab7178a9a6a33aa8fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1a711e4b97553cf3ee8532ae9c637469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d83e837b3879240f1a2f5a94f05187470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972cc428ba2edc3ec888cf89531ca86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b13147388da9f8cffda1b7eef78d80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7077ea36c03f48f12fe1dd23cc91d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a56f2413bbfd95a1c4672d0f075f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c5f74ac08d0439636d78f41676818475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20410fc7d119a6c59adfb050a691040a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85712fd0077a0c153f107bc9c3645d30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70848e449404613827fb44c6f4887250478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df9a1a8f44d2a9b2c66d781d1a3ed0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4024fe7d1b458750681b92d1ebd0e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230734e7849346846388fd5ae165a2ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f842b03cd40aaee0d876d7d41978a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895cfa3053a41785cef39d289757cbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb67f0921a3df1ca6e1268e4fd676b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e13c30143bc91bbce50103f76a1e4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc9860868b223ddfbca2de4a06c6b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ecb4167ceb5082040bb8131495151487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcd731e3752db42b11ad3fc1c81c15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741d5c441f1c69b8c09c2f50297fbe8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eedd7369e011b7be154a89dad31cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0b96857047197f36cff2a18c4d485491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3779edd41eaf339711a6e1e8c3a2b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ee3e85e23253369effdd0cfc93db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe17c355185e1eb315b0d8c0e57d7c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21563d41308e8ff03606cef8f4bb4158495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba51703d98f2750ef8ff7ea8fae071496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d59e8bbe7bc7f755dd33c94489ce7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd6d965787ee84e216db0a498f1a04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d92cb311a0a2bdf7ecbdb7538048f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0f21964a561feb9f867fcb7582b18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a365b830d5c1394202bf0afe6458722501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b67c4d514a26a21b7054398f62104f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e43717530e8f21db861c17329c45fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f722ac2397bdc356c006421347c27fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20df334318be56c958594125037527505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230ad9e5d05ed1c70d94b4062d6a959506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1994237ef96b5f63439b8995092c954507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c683f81a77a46756728e8a2e84493508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96136fa8f5557d6e67dd3f7b5657005d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508227a040a9f503bb8ea97f83a1309510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b514f57ef6d4c4980bb7b5e383f2d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d826bd51042a17466d1a614f1eadad8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195098bf53322bf8d1aa978d4477b5af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf47839b5226aabc82acb7c02f206a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05506ee0447a432a4eecdd3fec249f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a16ede35de72b52f9d174080b0c2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026c823fcb46a4ee55b228e972bf0b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e8ef22aa11d21098c5d810c954f8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033cd023c0c09b9acd1ddadb5f2e709519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac56dca1b3efb4e2b741beb98b603fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534537849b938ad0b14b48fa5e915ade521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028af70d5e9b06dc2a8f34c6cde7ea93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d227ca96c92dba319d79a8392036484523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095ef369980d50102d0f3b544220abe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014909ce8fb89ec3cbbbcf7e415a941525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a01cbeba1b386bde73cc72df990d08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc407e6bafecb44fb1cd75c735ca52a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b993c1a020d7f43219b4020ba49fc56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a145708e10666045329a122babf1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab07714f84818286fd80f8c1289ffa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cf49668a6f8d0d0121a868e4f47f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fd82ead3f61841be6b7c9d3e11058532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80397484004a725fd7c86e8157ec5d2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4218ebf6dd3e4f1bf84497679b95b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398cbd74e31a2167ba4a845911ed682535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b30d486bab9295dd754fcffcd692b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957982d22e8631daaea05b6c6b442ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dbade80d0627fffb4b4feace600a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e72b78197008c48d1cbe4bbe95a7ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7a86a255619289658c9e9e1c4de99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdd57ce495d50224d1b629a15a14c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e89d8cb61d39c902f6255ca5a081e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10134a0ceed3c1e459983d9fd327234543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1142f2c90f6a54bbfe228f2a91f6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb995224b0df55f78843f9a3afe0c19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceab004ea0bb985845c3b755845eff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3fb1bb4727ba09c105de191b445f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84726adfff7e1aa250187958551ce65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40677e5ad20afa5a534ad3dcd18436549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84553fdf9869840cfd83287b2c1c91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5419941a1b058b20fad43e3e95605c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bcee43380c8b8beec05ff3dca33be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87f9a947585cf81a268cc9f3b233a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421f41366e3141fb41b533befb85a14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c04a5a8ef9235926550f0d25647e25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d254d0fea3ad810d38f8bcee4f8c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcf09ecb661f7688e837137bacd517557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7863023e72f6780405b18c12b1aaa33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aa4d2120984916450b1e53d4a89ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3545452b0b3690c544da7cb45bc3239560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6d1ab71e84f168b5b719e247c0401561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a24e3a44c53583080808f38c0c86d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af180524cab6ba5d9c71d420fdc6251563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df55ee126be1f3193f7ee2c9971867d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5aeef5dcf57ccf5eb96bc123befca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c304d57a93f3ecf74eeb21195c69a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32d739bd5f0222ae31a75cb8f7bf86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e618cf8d808bb9f9072042e65e064568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e6d7de37a1ca2e57c110bed379d9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a91d23f4914401db674ebcc004fae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff2514cd93bb4ef725e43444d82fd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd338ebb6812f9290417be11d87bfb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79202648e60ec0e4c8fc96f2174f98d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c1940aecf64c3fe70c9356492c656574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2113e22b8d878231bda584036696d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56186ad42016c19fad30b33ed6c57a34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b216de865a7741bf0a08b94bcd9e01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2f258aa7285066ab04979916cee30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d491e43b1fb2c1b36f911d798cbc9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8627e53904d6e7fcf678a152d433f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b9cf4d718399dfa0e58ad8b833ddd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971dda591e2100b92b0543a2db2cca7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7968143bee2d24d64d258e9a1bf1494583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9f4acf45ba9e0d274c5d789a8f0aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ab0f834b37eb39f09cbe997da10a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21376e7aee3dfacff393d43055fc2ad6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54964ca80c7a190d76243961d97fe6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f47a7773378f9cf91ea891135d568b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270acfa2bc47af4a1ab22fcf75e269c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a7b37d9764e7a1c412a2ad965ae86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c354adab780cc42a97585ab05bf1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175816d784c50b6feae2cb4ebc6ece37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016a425f80b91bc9336d2d5b531dde7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2e83beb8ea623a8dfd5aaa0389559594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8086a7f885ab0651197c39b04f82a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b99345742ea660a29bc5ec3358971f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4dda6ed5c17fe030c0e3ae3623811597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a1c3904ecd97a98c614479ef8652c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047003460af842ccc47ebc18bff76bb1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2f176baef622b38c1ebabd282d110600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03700ae7eaded6f1a3ce717b02beaeb6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4a1ba6c3515e5b8939db4a54beca6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde6a80585b4ea20cc9bd3ca1faf0cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae4894e43effe62a5b1c4e435b1f4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2799eb787d315e04e8d5189b7e829605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f2294d669ebf59a432e17b4ede508606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867a3e8ab259ad13305727b1836c640607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6d7b56a96c2a7ddf5c939a37cdaad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd39b03f0bc6fea051c95a30664c546609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ee1d12ddd5fffbc299ccc1ffa320f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e785e1e6c7d15c79ce32c4a207f2b96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a74e3b03d6c702d0de312d3c60a721612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9262f0070af3f52c34ac77b6ce171d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094033b08abdc2b64a676f4b3c5df000614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c1a7aa1ad7ce9fe640f11d000cd38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34317813314845b3d55a0379651b23b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef540b221a05e87ab5282a07fff046b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d836fa5a6b6ceeb212ebaf82dab40618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6094490a89bbe23fa7201aea9b7c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a675f573c8ddd2e8b383117a960a44c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd9457a517f48e0e2f0bd30fa99161621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d3629bb62c948016d0f995303d3f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e436140b2e6a929c16877f26a9418623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba7ab3a0c22fb96b185d4259c75da9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618d86cc82c79859c0a86409ddf1b3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe78e84639c369056bd7c286433a20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9f32b70d9227760bb7b8f63fb6b86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0464c65fe66202aed4767bd490943f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103c4a84d64ad3c5cbc6e778689f372629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57266373e1112e483abe95158268e0c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ec445ec3072d1844cc8aae7c828a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9527e6f41ecff9f3056c22f131902ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18157886c6eece6325b6a6673f29bd44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aa1381e626a1b75faf759c7c3b3e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ca3e5f07d1f82b6d01f657ed58894635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb2dc44b0f69ffaff24e596bd493f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc014807e2816a330dc002f1c30068637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce796edb066469667eca91dcf8592002638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b791011ddbb3ee5893b1223cddb0c59639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080be3717e407985d1fa3e740650f057640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad05180f10d16e051bd61ec5f95e29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f74f52857cafdf45eb525c882b71c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77af589728afbf1a12579b81f4dde9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d709b7b488dc65b05cba4b9558c43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3497f0b0fa4a17ef0321f44a49c1a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a32410e93358429b0b9ebef37705d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28d856a77be0fecdab6ca4dcd4973c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41940e44a7c4517657955a9cb8caf828648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb739345a43b7b55c3d19920a6acd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b85b58c61e7e743566af3fb79180e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c43d44b9dfc0d202aa204355cf3b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f392052a37fa14b2c1399391062dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868c1e8e55e7e2ec71e4da8c3342267653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f50dd480009b2f12c3f27ba91fd602654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce71da06ace0e4046b3b7dc806fce77655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fbd86051d10d3e70fd9b599260dad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6e2a9061a00e829a926f9f0969131657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b216b12804c9c438fbec5401910a0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea67fd5ddc5f1943bc8d40250fdbcd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ce595bbdae5af8d4a4b3417125837660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca96b7a2c027d6f56ea11d18316079661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26851b89730c83bcd5f5c68d435154f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5093bbe9378df94aa1db7fb136730c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6a920ffd4e7097bd41129e04f8f29664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ce2bcd8d266651d6675c34149441d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683945e04a1bf789444c13fbf86c1f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98337eddc02de7d0e71e1bc2b8857a67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6824df3d9120156f6d59825cbba565668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e312f78ae611bc31c636543ee7068f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001862ad4e49175317411d5068beff3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8878e6c88a7105acdf984a8414bf1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81a47351a0fe33b46cc5d24bccfe1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155645e1e1eaedacf80c3e4ab87a1599673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff172b8a90aa9647cf890ab7ec9de852674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3876274d0953409d189530b09992f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b62af891b00947420ae597eb30d6fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a193e88db28e9c962957e151f0eb42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4657d4ce0e5d8090c5323cd95244ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07f969952108570e01fe82712b2f3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69d8713fa6ca95781a70b2b74befcd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94585de43c579d5f0708c4b0607cd26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbe6d5d3aad9e004cc174d08e94022682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad106a0f5df6c2f8ac0e01ea2028f84683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb92c9e728b034e395b64e440ff99b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8c1dcc82ce8a79d1c61d83de69975685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911721fb5a86c711e6a368228f0e2e2c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc728889b3dec79dfdbf1c367ac4dd26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a1661a8c6aa7eac28996e20d826f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb67bcb693ef50182b285a83e59f1e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf590d121868c3c3438b735c7c499b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ada5d0d7eb78f09dd19f71a0164ff1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90778ad146696e5b80f7586e187d5e29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12610e7022aab9b3992916b2fb9aedd3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88503b4a036ae67e73cb85dd45f1af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cba21475c12094cde7eec3de76530695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eebc3e258524a15a8940c1e2482d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e25dadabf0044128b57adb734866ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c590310ca1d28689a1225cb6410ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d05a1f06afb17399574aed27a161fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb3ba7b00e284228f87f1c438b914e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b52cb79c467445bcc86d02e5ac8fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b43e24f72384f90fabc07384553e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b37010d0db48acab7d976ff9c0dd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172503f45fd871c8fa83f8dc6a14e73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100694afee065bfe111d7d1d16ca6a62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ff370b7ce7be83d667df6f84f5c1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339aa4f4500cf139bb705051582186b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4dc063150b25a6c28d95e23c2fc61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806db6a61401041a6ee648d2d1be544b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7833bcf0a84f17f46463bd0278779710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e8e87007f6e2c795666efd6f74125711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506901919f96118c9849b207b05c037e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75944d4cae75511c413b39187515f111713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610fc4405268c7f88406c2421a31db6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dc47c03fed884e7aa483117f1fd04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd1cb56424a16bf55a71d52d6b2b40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133dd2a32f201b2076906f7bb29449b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce588fed813b5a484f59cea4cd0f8d38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd516d2a5b2dd6a3c7985a6b936bfd3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488d4bb163a3ad31545f8d734b4e666720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781752c351fcc406065c3f699745e43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c588c665442153d096c01c526b2baf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc36d021948bf1794be338c1a4763b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce80f80acbbe5ecfa79b761257b9d5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16235c9540d478b5579841569fca9a5a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b9788ebd6bb7084f7b139048d0622726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557df29080078b9792cc3ed73c2edba3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed3e0a8ff8ad710a971a72d0e35a21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4933e72be6c609fe8bca43f71e400a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c844a5857db1f7caad550fc534102cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc14a4dfd6bb2abbbbc8394dc69482731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c0562fb146cedb0a56b9f5fd1d1a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc3a6d244b3457b357ec730027007a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16eb91a9f51df7b1e6a6ebe2a6ea44734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2ede95faf993c385c05d1f837823e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ffb6a6edf479530ba3bdfbd002cc0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ac20c56bceded00f0f92c9d8fa6b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a2022dacd323ac70b3e3efa0a00e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f54cdf51027589e849ae68af835580739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df526402a47d333128d8f3428f8b72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146e64cbf01d0a7faa657174540d84f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b30dfc07d5427c796a97c26381430742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d22ee97c20bd002a6640fd778b8f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691d0141cd6c7fc91c09bf1eb28339f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15e8a75fe370b7f280054c9492797f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1ccab266f94d9d61d24aa1e3664ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb5d7169081b8ed41ac1f106cf730f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e85af1cca65f6ea762d1da7711516d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cacbbd1675c9030858d3695ba44bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507fcf15b1b9187694056b840f53061750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d76a66862ff2c9bf821dd88d258688751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a131c9210d9c09d343178abc39f30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf97236005ed0640b5cca8d35d34744753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75fc09c297271f3c89448eb6bffe7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b6daf2be93d640539ac8e48bf3575755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c5a9807d0c3efb3dd1a34e8f560a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76549a7d22a847632b52302c77877b2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb280eb51ba560b3f5b4423cee74841758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5658b9e2130817ca5212dbe6e0de30759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e009beaabf611d0774f0200e125121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183489a1f88694dfcf5809cf03de92262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5d6568c49f4ccbdfd29da2b83ea683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553e0222c37ddf716d6a3990ac34ea94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752c762e7db233b3d9d3e16ad2f8d3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279d168e7ed9c42fae70a705a6cbbb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee58e323f220a670c1f3d74493feba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe942188aafd1d282662758fa5b6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d8e321cf8159f65802a7fc33b14309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8fedfd419169c097fac74ef2625dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3882f19c891ef20bfaa6621216f1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833e22e83629ec6f9bd2d2d6c16b77f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933279a56213117d66d5c2b2cdddb6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42122906b0e2ed7e5239ffe3cbdc8af714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b52fdf1d84ae005778438722e12b2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6693aeb862365a113d852c23b028e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949db3ca1a759c2effc738f821ed2da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b54ae899b3c8d45bacc9657fbb23bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15da16f29c1e2abcb379ae193f6d9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07e12a6da1b117fb22ed059b6383f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0a1d8ad9cf5e805269ebb1964371221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb3633045323f16673d62a6774166822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a0bebf901914746b929463f81503723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e9d49a317d1e26adb03ffbce6173024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c583c4b516d522a482c7d18221b3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad02ab9cded1ee3c6698c567ebed1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994977c07ed4278cb3f0f1ab318393d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951dafc627a8315c5b80408a90785a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf12cd0a139aa2f087f1e655ba7a1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7197043ae31d0cdefa9f042614d7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9541ffb1648bc9f152d4a5ccdcddc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db03e56997f7f998f736089be5ceb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e28633f2d25728fd6765923150103633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2141f3d36896f0fe76a244010160d7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d763e4b990735eeffeca3b2be1b9df135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a8513857170f1abc51d6e98de440936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526dbb216a8ce0677bb09cff0cc524a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f304369a8254145c37be91fd994867738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dbdb36e09ed6a898ce3f8788cbeef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0b195984a29ef0f9c22a06fd9059b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf3cbb9e1763ef9a2a0cfe41dca96641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca3c7a01605566fd5c10734ca24ae242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1075dc63a0d3e908903d0006c1e3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3179acff05edbfbd67a94a1874c2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea1e96d867a78d876dff4b6ef613d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b852d2e8b1d6ea9f8e508b47da2b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dd1b6f07e9714aa4aa5e47f0cbaaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1f94d05e70532bf57327de9285fde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90ed79b99a58ff177ac3452353e8a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a3b27c2bd477129cf1007b332ba7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e93aeab2fd4ae53e42837132559a4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd5f893063167f63de968fbbfcd6e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963cd49b72428ba74e983a1fb711d5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef370ce134d44e077b33fbaec2ea5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6612b376d0a75481a208df85c217355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebbdd1e9570923854a86ad3aa466ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d47b7678a283c3ecf1f051b929609557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778011e35b66922344c55571770f4c6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c00913322baadd9914a053d38726059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aa8325a4273f23a13f0df6e4efa2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb26180b9dc207e317e75052256c49161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31861061e88656be4c69a8707e9bc9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae78b8738fe6acaea6ddeada51fdc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6c5ccaf57137171d4ff0261323b2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd78d8f8b5c9ce1676814e67971cdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106585da50b1ff57fa8e3229c5b37bc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4b8c1bb606ee7376a8a557425e63c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25e6e71bff2b797371f0e9c9b8b5f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801c134c03c3758656b6cd0e64537c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9cefcdc590ec818b98fa8d456764370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7b2a611e8e5db39da35a9d8f80a1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef55607a53b0f630933d47bf86925472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5d950712eb6a2bf63a69678efdff873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57015abe3b1cda4e32b23ea05cb6e28a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e33b0c848ac21325deb2eb8a398d0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a0ac7aaa561039a76bc296742040076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8f1517ea34258121d5b61c1bbb44f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75ad83c4502e8d292e52fdbe405db878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cff9db1d62d48f8edab5371aecd6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d12847071f48ecf4b4832940f7e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7223f276b9538f21ef2f4ae0c83ba8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55732080ddf99ec00f650f8f7d0e745182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ccf34ca6a4910a86c5b8a2b10311d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9086bc4b98efbd6fc4613eb8e3bc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba2bc742e552be8dd4014eb95c4d9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cd1e00266d30d68bfe11fc9cc919986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891777bb6d8ce5bcd9f7af6e3850aa587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ce5bef735dc50dd33802db5a3730988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca0049bef2ebd4350c844d9a33bf0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514bbf9d195fd29ae0c56dafb00fc1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3404c3b7be9e013c34cc19012c6da1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4587e2847f2eade074ccbcf4c577092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cad32ded7b57bfa4c42497c1d91bd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663430312d016101a18db34b5de9fbf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c322c725e787188ae79d93bedc951895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52a2a85db6a5c46a06bf636eb6217896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbd57f3ed871fe4b65cfcfec2e4dd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524b4d7a1cd97c1dd3afb1a808fbf2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b11ee318f09ebca7fa52d254edb6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95ac957c528805956096fce851d836100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6f834ade68345530ad90c1841b1c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f994ca617fc5e6382a361dd3c8bb42f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93fb9cd82efae0c94490943d9a02ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007a018bc4c0b2e3b0fbdeb4942bdc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2dee599922ecca941f4a9082bceaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb1b45a86d15f9211c6b854cfd16cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf2c6ad0ad033a0370033cf4e13bd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef425db6f5750a956a0953c44aa030ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183264b805d06d9b103bd17a9738db2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbbbabf94737511ab1e744bc33ded7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83c948b0e30f2da366ab050863e86d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ed3102db1d81906fbee58bf684653112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41927e57ca7f41a7f742d1736e7683113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45763458804d86182937b014dd3826fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48985c15bb5748c9391d59a48436de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0bd7319a982ffad5d1ceb4d8bbdd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436dfb1f0b363bc72e3fa84a5936a71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72c8e9f4b785e7df562b6c6e0ee682118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe58360194b8d9f047025b572eaf068119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efd606b07f98d058277af43ca7936b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28395b0a74abcda475937217a167ab3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14d8a46139650de58d69a00a12c9c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97265859c951acf438bc9655230589c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afdd2d9dc048166f0bbcd2ddaed933124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c47c56f8187d14c12b8a8f557e2bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b93ce86b9e20e4985a3cfd648ec3b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0779c1f800d454891df973f3250b4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b43afd825b1ea68f2133ce7b25451128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83006e200c475979bb8209f8c01d187e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088beca2bab94341962f2778b27aa102130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8587b30bcd2c73fd8f069d9c261423131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7984bfb89819593c233dcc888d56c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04031e0eb9a857c44ddbee0b09b7ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573fdc60f99026d06d43649230a0c32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5052cd2b33d5df872e88b9503698c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0ff68b0a1b3c2cdaa0fecbc37358b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f80f2c30e5b67dc144e63e65ce035137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac79de213f9ce57072735be406a0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb94c989391c943b858f869ae291c74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b0e592ea7809da70d3ec835d4fc5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e135f8d57d0c9039d0818b9348e5df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833acc845a216b878c5bcaca05fa067142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f4219b9c04d5debcfe540ad172c92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386c55b3101f08947f2a90059b42374144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd549a5bda0db7d6978dffdf2c18792b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf27a66d37fefe4460107c3ab9abf21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82577f1204406161e54487639b145d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcfc5281c2600c1d39f9e824384e78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099290bf6dacbf2d28ef1c785430406149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a27ffe8c945a3e361906334f0e7f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200f9edb8fa35c5b0fb874fab93f666151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f03c32af034611d923e3753f5e1efe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21772619a3d6c35afdc168b94ff8a844153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d200607e46e5b447e2207f7132f6a18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e699b8f5124ad3e240093e6db2a0db6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341a329022b4369563bd4246ac7c7e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d70b9da53896496de717ad2d614b27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bca1abacec4c381214906f18000d75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6e0c84353613b4fece0b116a37d57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae027a7b4c052c4684a0b8ea0f74e8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aa3ae47ba93f9f878fff0717a3826161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dc82cf8942962406da39b3b33276e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11957c729838347ddba1a8bab15ad7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130a6bbc6635a03a1f91ee0d6f768b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199329ac6088e94be068816e7ac3e862165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270c3fa91c7c5596e7c393b7b8e8e01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100a10c933455ba917b88783ed4110d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aac7c1253c3f98b7f241d7a318683168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2174b79b75f4e3f455cf838cf9ccf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43f0fbc477034024f4890033013d55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a6afd2b305daec72f986d97566765171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469e7bd2f544ba72ba9127e25146358172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd0e627a58e46528b9ef61bee7d09d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c0c332e85679dec2f4509650c6cf4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d8e1f6b42ba5621d805692eb130b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213d4fe2bcee243d443c937f06e8228176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8ab2996b2df68686b80413991098d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164733dc727a7b0327892f4a02e57ae1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3749dd1c44b1926ad1e37a10d4390179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38f1750e7fc884ba3da3221d2d87d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae4b3364e49bf517215439d3f49a1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245df3b737676b517ae7ee6fd1a00b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee642e1bcd3e41774daeff48a57e0343183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56031a32b491616a77b43ed04d4a943f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6d082353a697695c0b664a0ede044185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5973aba488d016b5e5f207c1ad1ec92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b139f07ab5ef20a2ade1020223167187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353aa21aa849c7d5ee8702c99e74bde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44bce8bc5a3a79fd25abba8ff473a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f779eab56d91114ef0cb8239fa080c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c7e913f6438778b9dbe615ae83319191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd471eecebcef4cc1d206af4c4c4d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36262e4ad2a931267ed1eed513c9685f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81536d7a0ac7907011bd26fd8f39c1f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654919c05fb443bba9b557a4a507bc9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a9cede79f90f1d6e9eff9a0334250196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49920e4578ff3bb523f27947547d98c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a03428d25b5e344579dcb87ad0d1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ffd0d52dfde7f45b49723a4875ff0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f810d7108ea521aae0188d17701181200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae1f628f9b32e8669a0782d3f3d2f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63984d2706bebfbd7a3be583e6fbeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e29d6ef62208316e38e162ba057e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e96ab762823bd9d1dd2869dd41ffaa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e9779fc1299ebb6fa42ed62d0c091205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47461feacdaa29ca148e1ae88888b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96dacc66023d61c06cbd19a58d935b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ff5dd42bac6f116dc331977358147208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95891fc12a1a5bd6ed753060c6b7b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230ca12e8e197e3b7faaec6c6d27993210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dc6280964e5e00fcf9eeee55d9690211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3760ff91b87761e1c5fef2bed6057c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fd21de7e22cacaf129f4ff03d31d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf49d28ecc0e172451024724edd25f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a4723b8ddcaa7e1c7c222df8cb100215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c63728053c1e5490f1a88aac17d666216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72867bfa87ab3387db8ac44e9e92b098217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81a634e7bdad275f8de0b9c7ce5cc1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac3e457a8c92e028881f91443626a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1931e470f66325c76d78949b0f2d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064910dcfa7fda3c0081dcef8c38f4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a7b134220bad6d87fac6059cce682222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189aace78b733e5aaa3fb3719cf2f41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd1a0d43317a795be3c94072f626b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d6c24c4f1b1aec8ef5a115ab40868225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aa8cc83559190bae3e3f5f72ccb0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5e4ddcd7b6b6701d721ab3ed3cbb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b4cdec9eb775c79bbf1dfdab072e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aebefb210a69ee5a9b596606beee67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60fe2b209882a94c06790d20c327fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46c7a63542e753e8dc39b033aef5e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd62925fc7db6ee308649d6c98acac1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c21c6b877f4efee1c526cab5d59c36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f15ddc252a5d8e1a829a098f3c5208234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde94683a4b20a1fc51c0d88c9b4fde0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a590bf7ee6fa959b57c4ce303cb9de2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88719cd795c92f60b42689108d518557237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d424831f5f94c65796e9a987ed9b77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bcb48c1344400823b9fae3524cad2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068781e75b566d98c2ef64d2ff2b1f6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529903abba7a07b2781016745feb84c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43836f55adbdb4c476960a92dd1ea66d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ec3787bc0df9d02b5ca89a8965689243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eb12c4d91c13904b87acffacc94f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8366cf5a225a0bc0f2e12844e9e27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495be5d83f06a60da537c7aca6d4666246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecaded5dd8352923660d2f6fc4f5de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf2abcbf72a3edff4cdff2e3523fff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7028bd4f564d3054b2da75f3c6cd5a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206a69d85039c9d92f3d25559092e9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1c4972805a3a8b1be73ba6cac1db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17036a6d31f8eaab8ae9989eb5b2d69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a5634567a056b1d56b541f4df7cbb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46df27b6a7ba1fc0c76a026f876429d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb1311c1cfd3c0ab9c99941c5924b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309fd1777b93789bde7bf0327b38c26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb56af54678e78890448020542eedd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea6870394b39ceed91d6c050b4573f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d53c9facdc21acb785ab9b3a45331259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50089d56a83d1bdce458fedb04a4a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd91d48627691429cf5ffe1ea079ffd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea4590837924dfd029c9491ee754fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537b8d746b0c4661536c2529a1d7acd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f86c24ce0cf5e3eb1e193c0034ec64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127ae4b44248a64e53f27a9abdbd3c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546a1f065434119060b2c0b0f6d80d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fd40ba7a0af95635cb52a782a30e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c27b5c70eb48dd0663f7cb03e0d24d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545def7c44f437c7b530e669b169857269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0be204ba624445acd4d402a2e389d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785bde49608eed7568c55c6f9416d1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6a834979afeb8b065ce414b10fa9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46dcbe37db1cc3ee63b6c4f6149fda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a253c4f83a5e42a051592fdebcbcc59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4e4007adc835284899eeb7c238570275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e21ee25077473a89afcff546359a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8f39f3da56fa956722944e84f625d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac732f3e042c37296e115185f251fe0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085387a8605ccfc4a8a176d3d98e3d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03188131f3b741358a8b585a39cbfe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff03ebeda71d96a3a854af22d47ae3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c33881f782572ac854cd3d6c19cd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac8f1427ee4b1647bdedbc92dfa2c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978f2156ab3175a0ca72b3a520499a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093dcf534cb024af80f216ab0fe291b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898239d854fa1791c64ed21bd82b1a5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ee4b7bbd3d34f43f63a34e7e7dcfa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539579464fd946873eba3069ca4ec85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623d0a5bcd544fc31c3c990bc917fe3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78f57ebb402b1858d9b1b5ffa9f207290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc8ded62b766d9672dcb24f65e13fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256bc1f5072c63cbe9346f6b359179b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13c514442856a84b8dccada7cd117c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb511625c87b692e402d034fdce65921294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999c5961279b792d8a020bf62eda005295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8203f89a180398f78c97ede42613f0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d902baba9eb13118008c95f18e5462b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af948fda498dbb8f154ebac9c8661b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67075a054af8b1966360e02ebc66ba0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb4f0dca9880d324fe25779a84277d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd8e22ebefa010fc51df7adba60dd9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3e36946be7112b9e11b9805bbeade302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c807cd0c57138ae2ef08aabd967f6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593df71ccfceeac5ce51439f82fc1c62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b6f59dd13ccd08479f5837e9177de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757a49ac8a2e6119b291e4f3d574556306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec67e30772503e6f707f619d2c455d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac774923b6600b9eec012668c55e91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ad5f6a30e681a9b51a3def8805c50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c79479feedd1676f9972fe1346721310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636fb2a310b1fee64a2ba8622d3f951311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee5861d2f72b9ba1f4fc4ad91a0cc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee672ad496ab5ee1dce9f31f65ac5775313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0df724a52db8ef89325de8de8e784314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6ed79b8160d3efc6c1a0bc74fa84f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aa7e5df57b0c1a8f34107e0c61459316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9948421e0761c28599fc1a3e0f6ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ff9181fbc140633c845db69ebe442318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5a0b8e49d55d7e640b29605ad97dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281d8b9ddb2882b6a697e336111513d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea48b2b914ab232965fbfe81e140dba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aeecb0dfc6b47bb1b03d1536c2da14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49e35a57280fad546136c7dd62fa2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee745d37d9436cf4ea66d1b45438a54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb809b6918f38ba5b3c8b1342c3a59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43272e0430d506ecb7766cd266016674326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0a17fecefecce0111c1d7f2ea37d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15213a74234b84e3c5295da07f4a65e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68045ee1def2e321c055b5216ef91740329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ecfc5ca76325cf25ad1857b0c3ebb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554c5400541b6a9331e8088c13efa47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f78a2ce33c0eecf0a7b18d228f5876332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae98b2dfea0601cb519b85379a412b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becc3c7f72cc22b9aefc29fb4fde0e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20042ebd503470b1cacf5fd5e49e2066335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ae8138d48805021dec7392df4e116336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e82851068cdb7ef271cc044841fad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903ff11740f9f725026d803e75c1437338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25783a9980d7da2a8132ae254bd38a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ddc8a25bcb5222c7694fe587d07c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f43e82cb49f576e01c41d4f381a927341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867e5a9c5bd9b66d8ffc6e027f4c032342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87cda7fc97367da525558d9f8ef98b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232596aed6f1372b5d6278daf5da949e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aa0d1346271dd978e1a48eba6ea49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6178702ec1241424c4189c5750b8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57809b1f54e052becc0add4b00efde7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2edee6cfe22018f2d4391f5163c8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484df772bb6ce8b15329c294401a26bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abbe7eaaa2d484e4227733a6186ff0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce81e9815c70b853ad369c0436e1d3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089d6e93ee5d3eec94fd5721d4f853b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f992c8039eb22ddd8814e327d2fbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59d336f8f6e154c0b19531d793ea1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a211a56c5f15eb9b058da1e62eddfcf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933f64bdbe0e3ecc0e43daacc762791356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2d6c0823e1d8beef295f108cdfc1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36537dc8408b359eb7c1f780dc09a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780005f2e5801da497bcfa494167f911359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755436dbe8dc33575b4066065d21035360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74132675816b4c7ac60c022fcacb3897361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8feeec14bc07fb03604f61243ab86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9f7cec38e162a669e95d18446708f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c560d26ec8c404e5522a9faa7d22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c9afa8e017fd35d0de1f898f0fb92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88133dcd98a04ebac13ce2ed6e3953d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99739969bc4d001a988d51c6a626276a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a07434117e066543333576f651cc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6731b71cdf310766125bef18acf9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6f684df708b3a27dafba8f1a9f589370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12412b66abe98e0e9b989450a2afafa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f8cd73fb6b3a1f5bc8b290c3e2009372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85b6340a9f6c3cd617fa5da279d5f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c31e1e74e8c57a4e8f49de9e358fa1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec97c2021bb91310efc14874884f3a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9de39b5bce2b8f563ddd693b17a60c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cef0db727ccd2f248149490afea31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f09a3ca4967fd4f29c8227f44906d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbae4914f5541f19d07714211f64cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3a35b7a6780e5155fed956d715b5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a46fc9b28326bb4f2c59a6e259a9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0921c7e002b84e887dfcb7c68654f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4aadb828a9642a624027f1df000e26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4d40ea3b94e2e8d19a968858a772e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b7ee0598bef5a05a06dd5f6aab09a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54ef4b94d039f33651e2d5618f42c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff289f3f2b3a937783af49123165283c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692677abebce31d0b826f1d8dfd3b93b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4acf514dd7ea8eb47ac92f17b9e8de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745557334f34f9153689fd0617b51562390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f9c899fa08ad4c38cc651b2bf4adb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fa86ea81fb18bd28be99b3616f7a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88988842ca084a554b1dd8a9b8abaaf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acecdbf124be1e1abf9d7b59959fce5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ee8268c219b257793f0d5db912aea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfac63d2936cc6773ac5968ea5f6133396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689745321a29e46bb983526815ed056397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de91b9523da6c4af0f567d1c7401fd3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86df360b9aae38737555b4917126a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3bd2a0d79ec2a2a0a0589cfa75da8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097270aeee268e8350aa47b44412d11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f529dcdb039e3bc2a1860846057c7df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e430ad2bf62a82c3ca97ae59d1b0db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fa452f58b154513409f6541cc3b52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29646b75da3f06a47d53164c2a927572405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02b2e10e3a5fed9d78a89716c9eb8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0a6329f4f0ca8d16a7bbf357f9a8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9500b3f1017e645fcd7b5035760e796408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd7e91142dad1be046a7ffa8f7f448409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4400b34d2fbc227c7e5f2893392140410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6ff2f0c34842f3532876bffbc5f91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971a1a206a72724d4844542deb350ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137393acf789e6339c93d0332e18bb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618139f1a89f4538d39d0904abd1fb53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6150bfe6a50105e68688feabdcdc76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2116d6fc012b8c1e1543f08297af732416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504607e56bdec61ca4ada1ffcf379dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c654db209aa25136f849a88904f45ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9b4d49626a2996f35767121f72e0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47e814a312c21fc96db65d40aab0e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136e21b9694f41d0897769e44fa8384421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaeaaa92fd91777644adf860c6646da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4986f2d3fd7ef051d8e6a71ae3858423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ebf79984485e881b43210e0130b8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b30b1ad57ea34567ef0337ae839df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b027e3a4e0c8f285ac01ee5ca57c6de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fbb4b15027d9159fb7a5d84b5cc85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d89994213e9155a1a7bb0e4301f9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c79b7a97c010f92896a14da6e12609429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f227286dbf4fc9b508aff3340724c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7034f067c20409e6daef72e868cab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983f5da0ef131b12301aa216b8085dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f7bdb99157d093652ff5cca1cfc21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b554e88f82542b1f1425da732047b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07e66d27493de934f11ad811560034435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e50c4ddc593ae9124b3f93bca7ce8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee13a507de445e86170a4aa0b57e68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88209de73c05ef9456c0d60d3a8f6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ac5cbfca9cee3e37896fcc00550be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab88d98efebe6a9afe48255d84d0dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8d7282b3302510dc697f04e344a6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe2bdfdeccd4bc98d59f3dda495989442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf95982c04cc9dfe46a4dc42a4b7e5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b78c2dedfbecf8dd96f2cfbe24dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dd8617c3e9ffb1a9ee3ce9228af71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f8d96d808bd582fd4458e36de435446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c056dbb863274116fdde48ee7f789447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c97b958e3318490fdd822c771aff23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f818811ffaaada637ef3b714de0a0b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f10ff641dd405e6a17337ee6e32f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f856a248b5fc569d744f65e6e67275451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1221d29a02fe2c524d7210a4e9a18da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838424144cffe9d7536013dc61429c63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239182499f40a1005799129c4330d63a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadddbe46d0d8e7561604eb318e38e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45517a0a389c21ab9eaf08c5f55e70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22579b6f72f4d5d61bc91507da36e72d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9c7d6ef509a2e1f12d293d45555c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ccd2bda8ca7d7ce8d951b5495764b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807a8d3f160d5e9b1111030a92227a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8fe208ea53ee96b9a47fd49d97359461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eeac4184e6401bd2eba9709f11cae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4dd5a59814ff9f5a867bd5629701c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c1aa0204be25da2f256987492707f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d736b607d4a26d13fea6f89b27056b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43196653437502037da4588d5b420cb4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d071c39f6f7d2b698930618fdb41dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844572156f0e8b2c701e2a89888219f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcb4082938b8a6bae3a34537beda27469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db778f46d2e923b490314082e2c0fc1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2b4dcb2f7a8dbc7708b33b5501c90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8efc5b2bee6fa832e0ecef1fc072a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c204b1a464b5441d85599cdbdbde121473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250191222574d1602ae763bdc119f551474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe53eb6a2c876bb7fab33f5456c97d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e35187f2b4ed192bd3b91b34cf11e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96897b1b114e1854e9f97aceef60eb10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6870c62d17054d85746335822e290478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf251ace850b2df41610513ce265432f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f81b8cc02b543e66785d649da10e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e78491d21067673676e5ce86c51e53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a95537ee811ea31546b7bf5068d193482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae35f15337962f1c73b485ae72c8c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51bbb8d0c7e72cf87cf0356df2c904484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76d2259646cb288dbfc19807953636485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb340baf2144591e93ff0b3c4f03a68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6488b5f0275f08e4099b7e21d8fcf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a49b8335322d83fe7c6a686b6e807488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b2f8027bfe54412fbd4306d471634489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f540abcb32645b2b8bee73f703c5a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0a08da2d7fee0d5463a351a612315491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436ad3fe3978a32f712005127b49365492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ea7f07478a6b01e79c160595fdf55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96877da1bfa55f53bb4411e707d87d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9c3ce97cc79e165a0829821e63faf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f164cb7b1cc9885f7232426e39a7cf4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcc1ac8cb54ecb6de8dfa89416cb74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b69f6a7c40444c1023ffea0bbc450498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccd6c6ee06d4e16a62ea2bb1223549499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1d125fe4e1ff4360f9dd8a30f2a6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e276e7b5e61a4cb3f059a8e0578c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c52b315a27fe6f3d70ae4a6ca2402502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1b677db820e095ccef0d237540711503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8857443f03c730d5df25caf0b84434f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b1d5be529a2f2a8bfdde2e5ab3056505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163078707b498019b67e8347ad3c565506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777995852159d9843ed0c6f5b6f5d6c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c818d8e34efbe1cae8c41e8dc6abacd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ae6135e540d404c43c36c6aa1e72c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bffdfd181e5922ad7cd2d0bd2f02d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636df293a4a26cebd47e311950abd20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d4afdba7e0e92a95aed083e091656512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3756b12837cb5e454609b38a8c8a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc2776c7f24fd38eb40b1310e06fd8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437af61d1fa1831724fcff2208c9827515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a55897ad61c5a0f3e06c5b47f15b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bb340f804d031ff5742edde5733bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121217ca8eae9b4f881ec6c648ce17e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0bda094e844ef751c0ad29f4ed27e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355654a811fbffcdca0044b41e7ae45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102be7855f830a06fecbe837f932bca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8af7ae254e25ccb408d2cc738dbc7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91d86ce47df7496fb76633eeb77bc5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84717c2426476580701ab2a90e4e99a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d14ad1ee3e5827b099b8c877eab01525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecb87c9da203e38eaf1bd53d9071dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803153c1a7e414a9b273d7d45226148527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85f064c46adf0563913dc656506285528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2f8565102f656c33cd93d55381864529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba689f2e0bfa666962225e63552a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a2b1d1adbca129b6611100461f2e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045212d7a49e0314cbf32828e1ffed5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afdd4483861515d17e77989a99d938533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c90cbd0c657f1974a426c70ff4e4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa697ec84b5059c2dd252304e75dc7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558ce47190b2dc7e8d80283a68a7ea6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e142d4b40e0a19b1e335cc02fdc18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbea16aef82f3258db89d554fbba3c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3122736002cd5f386e8633a3c1fb9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cfa8edc930fe01b50a18a06ab8943540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040722edb04b90ce8ea01fdef3dfe7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f3aa132849ed7041edbf77f5aba14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d61925a3763b7ad5d2a70767ad7a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a602bac31e1df88f84dd2a9b8beb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78534266da6faf3461ab55cf6ec105f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb7d8cbc1cdf0f7a67a47c6413d08e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417332efe9f35804aaa28d03635e6e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606ee111b4a498d9dc6e18471b7b8e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f929921b1828d631bda77b61bd570549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b01e5a23326b87e004418d42e01d81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0d3d57566cc55e72ad5caefaf530b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24737e2500054b0a551bd4d4758392552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244492e2f5544e7088af59ae0b6c06e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4107408a303af28aa1c106880185b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3ae341694746a264b22c11b11237a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1234974dd3c13ce3fbe068b488f1c50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9e79750b20073ba64de0a9c246345557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0371935423d8ec26ca568e087175f2d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750128c7c86c1f9f24a77289ba20baf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de99010615836b370ae3e4d65523423560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756da3d55a9a83c55038c58ab240a606561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f897490c57ea3729eb13b63260ee35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbf31c12946281bb33af0ecb369111563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0c8688e5c6bf9c1f638152d714887564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c5b119145dd587224bcb03e55bc07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53205e4a0ca81f708cec0c99bffce1ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acc6c5345b24251687eabecadd699d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc4a6ad90bf8392b8145c048d5d3c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfc789bdb70aef8c792d7d0e72da55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1c8de86dbe9595b86f70b8616a6ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cb58396098544df525c69c1d0b784571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3cd1a820d3dff57738ca1bfd507e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6ad1ed42f2699146f14d39221606d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b35110c5f207845268c458e7836be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247558f5fed41d653db85bbe851fbe5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e751e8b6460494feeff63923a0050576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9445b85a5d2142a5b8fadf0caee2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020d13c83d6b8a230f90c78f8873efb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68aef723b4942eaffdc74b3ca51c50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a07aca5537ac478ac9c8ac64a1428580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266abc5c5ce280580dd285d5c854c83a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc51e08d5736098dbed59f19faf0d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234f2a9f2f20c5f39a576ee93a139a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0893ca39bb7a613876f1120f2aeeb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43972e403cb01c4f2f276aded2513a9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340b332877ecc1fca140da8a8e23c67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc64764d0d778bda6d707e61ccef77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9adbf83d5d16d9d962d0479f38a44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6515293275c25f8906c1f70b7946fc9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c97e1ba83d5fe8cdb3e69b3008827590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c088c61d94223ca8fbeb2c3d949fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7d16033f8094a38b3d7ea071e0370592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6359859d7ab1be13c1ca024dd7425593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3d9df930cfd2368667c10350743ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de22ca96bc55c2ab543d922c7627d85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33659dcb111e5d957bfa742714a9580b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c559a8280c04d541b808ce9519da16a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9f8fe677a42c3b47c930d42a74eff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75724cda60cb7d986569d7944e8a0821599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfa975a967e1b04d2d1de20de4b74c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088b84a6487882b42b011ee6f33ddd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322961b3754ad0060ed91425aee01c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2f41e46f05329f860ad54a7ca1c1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104d4f182cadf2423a5a9774fb8a95e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eccfe70bc9f87df6c373d50ed361a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9072f212d2510c007c863460c737a5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d9c2785f38d5e33e17d194eb9e0c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08866f45131d7c53719c81617d9a14c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42e147eba3e974b3de8594dd281f58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae1a0a8f355824caf7851735e267b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155b825346a0a61b84969ee89d167a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a56233d9be7d30b729bbec23fc7968612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1020f026d0e27891e3f2421325cae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0a2343befde875300f0c9e896f77f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c062ef8c4f6f05bd69c2f75fca6a7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc0a5be994b1eeb5ad3738e64bee26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9593b709ea191cce48a87a5e9f0fb4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce2be8acb5a73fcaf4e426ced3679b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73066b3e09a59eccc996ccde8fc79d13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba7c5e2a4d6f2551f1ccc1bc44bf1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d95a06ed2b1d98eb61c5342fed330621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84993ab479f67117a71b926919c651622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe780fb017560101192dd0a9fc1b67fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f66047f36642eb515e2f8a13bd236a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb8f10244801d5ab57ceee3ca151a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ee0e139823d2b9965c1c902550deb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefcee353da9d438381c8b47f535ebe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ead5af9024359e1c00cc5cfef6115c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74839a7d9dccc7e1de49daeb8fb6eb7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd159edd329909746ddd4f9010099a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7231663b80266ea7291183b1b30300e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269e7db0251a51c0e1c89e74ed2e71b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a9f3f423fc9bfe2ad512975738d28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd207e9c1ee33175a9405591c5371c9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a11cd8e7a82018b073cf47cc65050635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91479beebf0c8415827ff707aefa2630636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f81dc03bf74de78f8e1f40128dab3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62963d9b6b3f5ee301f6c1a2fea65216638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ce007b104d4bc6f36df711ea5340f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa0544cf104b1c3b2375af9169a76d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b09347a02c3394df2a7ab071f9e33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d20484e8e2985c89f3581d7286d0d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd4fe138dceed2e809aae6b926c960643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a274dbc6128f536145253d7f6e1fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699573fadc4bfd5b41fc0bc1bda5912645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0c1b4480b145c44567a0f73dc4159646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebd44b26be4822844bbe325cc71f33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a40207cf725bd499a0a5a4a65aeb9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42830f1e0cd872109eef89f7a6c8b09a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100e5b5844f9a296e51ca259fb33a1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f64a0f4c0b4cc791a28acf57d4c0ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa140c0a1d7c62ab26393b711fc0cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d63a995e7fadc7557a9489c65818c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4d078a3a76043caef77950bed21c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d74d5eff19fa1cae7bb38946f731e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cbaf7ac1ae9a2d3dc873cd888e138656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0bf93633f6d39776dfe4c1e792f66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e28352367321b2237382be70ccd910658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4328f5a2692d82b0658ed9d4b2ef06c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bdb2fd84e01ee5abee3aac9aeac4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82c8fad77a782bdd998a8db00b9d48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a4eba28d599f0958295ffe6b9cf0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad4fe9183628a246fe29c164e92050663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b76f700a61dd33f4085e91df80d49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377a386bc4fd9873ac1d8b29761d346665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0624a5baaf8c6490e5312536d8d5b92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac1906ac95b9f2c19c9c31edd3aa96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c557999641cbcf5efde74cebb268b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720518a906ba034b54e36eb9b55109d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e45e64aa54fd4e95b17bf18a02bec7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3663b275f97944f790f53a59c809e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabcc26ffe9bd868c6037fb9f26dca9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3a1ea5c7717342bd6a26429852ad0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06301a1bd543e27b433cd21805535f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d7c7b5e6c080db3e74f4ccee2e57f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434a57ca70106fb269e00f934facbd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae0baefa40115f15ccd3e636937ad4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc3a17037ad8850e8c456e91612f6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df047233d9637a578c01cdb77eac89da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426abf12c2786d5155f430536b4a2ab2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e021ccb7461e5ef0144aad0fdde3148681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5897a0765eae4af0d6681e5d73e47d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cb59c4e6a685b2f4939a436973756683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f6a5aee3818fb494a8b7867d124ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47ffd713925f3eea2e24d88d334e44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a647fe2d548581979c099226ae92e4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b0a42a2e05639d4608c5968b948ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32e3ded6957bb5b294e89bc2ec9d13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7d97561005d42a1012a4dbd2b8b05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60742a12b4d697152399bd7f8fe63e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c69f4d1433726c65cbe2ade0a7e2f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddcdb9477757106c8d8de2f1055da3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4179eae405f5310f5e88a217e0a44b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b48c6a8ba359b9dfa8368dd4f0f86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4803ed5697726966a8c62577a1fd2db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb763c7efb5d49590df56bf2a3055ec6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e0b758416a05cf5fd49ab2000c762697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21fb33a536481fa9095c7a4e0450a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b0cb2630f074cd0824229a8ff7aa4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48e57ef66792ab36d48a20fcd4f33e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668e957a14c94ee5a78a99137ca8d21701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdfef975692e202a39c2ec5334f878702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6d9999158b9e9f3ce2f29e683c8c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fe508a528c5a1b7ab51ebd6b5ba4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728bc074ddf7d345a8644190aa72fe8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0e2029e7b91cd0fa41493ba220049706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d49c9e76f143c50f9dc4e0dc4e33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed9fcdf26f50d3e5adf388de115838708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a393116730c31baf2d6793084ecd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab54a6b312e3b58da21271f8bb61e2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114965f19ed1e7f3ab43b9b861f7dda8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495bbbf1d041b468c25af04cd2e5238712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f0f024c654a476ef8ccac6bcb9409713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f833a84255236bbc9a9f42cf81af5b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0cdbf9d4f1752a28f43d4a33fb979715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2ed2a275a013db1c66c63a443182c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00f0578813b03d9a8770102ea971ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87325e0978584e9a1ae605edcd08da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc503f262911c21f275795f0d8b252b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c1a8b00e366b45182e50406040298720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364befc4cc32e60b243eee725895d0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee254a26bb35b3032b1f8c2d085c231722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc440f45db02ac2e7c4c6bbf1004748723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde162a442bfcdc09763a75271271ace724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c0e9238d46e87bdf0adea04e937d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc53366b1ea1b9d412efcdf9879cd5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c49e6ee173a5d6f0ca1652d4ca940727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a3bd94bbc3cdc8bda294732d6fbff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c467b58c6d87eea5f737d8365f48643729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63660d52375176fb87546be8dfa7f877730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc11b528dc07941c30a674cd0c92608731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760d9abfb98a698774b492ebe8d3c24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac29156aab27694353768813689037733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27633150abe51c2af7db76fa04c0e596734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1b77f0d7b5ffb69c2146f5737936e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a88b85575637151070e51fc475c750736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aa43153cfc855c39e49aa5e741818737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58081bb3ba2bddd1a3394af31c43348c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace9ab774a1aace63ad885ed3a1f686739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09f5c96bca5707ea5bb9eb4c819733740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df67935b5804921e3c8c829c890960741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d8f6d16e32a56239121c063c53398742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08df801a29401b51260fcdb3f430f77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf096659eb9ff03b0a604383dc69229744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f360efa8a277e112bd7f4a395891cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1ef4c2c7ffb336d50ba3b9cd20850746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e41147185ffe6e21a2cdd1c46cf42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d040e4162e2b8c1f598ac8417f261b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7ff18f868ddbc6cf5a950eab1285a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe672534de2b3e473f0ca4db8a7e43f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fcab7bb19c92ad397f0782e89a112751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f5a6d38a3c3a6baa40b1a832a7dc0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a3084e7fdb8365d588afb97ffaa34753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b74f07ea14566a1d1b31887fa5ada6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8ff86f6075918dc1cc54246e9d094755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9ee43c9d7f294fde10bf1b424ca18756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af239f55d31262b967738a1c532de0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c79cf298d8515df0670f6985568f95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc1d9754a80a14e46052d09d7163f2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>