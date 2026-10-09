--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb7fa724434a996f793ba11bf777e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc93608fb8f58c85e452b28a495cce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cba0661377098e0ff5ab04263daca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a6bb5bffec5dd1dd75072f15ffb7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001e836366bd8f18cd8071382d793c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d9b02a54f0b27ab739c0971eca8626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f2077cda4713b09d63634d25bf7f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfadae40ad55a853fcc2afaf9317048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88c61510a66c1b6ef15ae4ea7869e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04471aeac2c6a579f2a14485d9e5da810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c06c4c7c7676de373801347196eef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1313f55cc093024ba66f863607c0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84699265fac925eace5d97a124c3f57e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2292b1ecae95f708422eaba40cfa98114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefbcb8075d0fa3449aea6d23dea44115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24535d66a7efd8deade9185435b9035716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5838958d86227bc32f560b9b0c0fb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182467ac9072355653f7ed3a4f093ea218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6344f1fb796628613eca23d702859419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab093caa281920f1dffb32bcb6ea386220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97c1e1898bf029f0fc77150430ee2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb448348989a1f0da24f22ce139b2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a5b9b2baf8b5c6226d97769afd79623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6734763e096234139cca51fdc9910a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d2975982b305691527c4d2de2324d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbfb600c2be24a9d0061dff34498fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93af418b6485e524db44754efb7852d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df9f833045f110c0a47df93ec4d5b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714d3109674d3733663ebf411da2e6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc04c54c6ad71a5b4b5d6b6c159acd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536867f321c36bfd2ee47847e9fe4b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81921d84d912a5240101691df96a30c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67851d186f36fbdf156c9dd3ac9bf5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7fdfcadaa2df960231470ab83ab9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faead4fd2d5abb8e051c1a252d87f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfae0265815dc11cae26456f561d5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5397de1c73496373a8b1b11037bd9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd79017818c3d2c8370e1ca1ecce8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ce9fbf4d5954bf88d65cd0ff8292e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3a88fb0da022b22be6ca3c0ec655740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1b05d2843cada55817de7523751b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91b7b2b0300099fdcc68c4b98f47b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a63cea3d828e94bfca53837580abbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436981e6c751edfb28a729f03911e8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9796fed5ea18e61a716e51c639e40fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d6bdc91389f7eb989fe124799289046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cd7df3251add1053cef499ab2b94147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2422993439b9e78617fb5faa7a3ff148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eada1b22416cbc3961961d70e122be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38388ac31536acd0da0498113023f5be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1961369cb0d743e746a3ccd9ff50651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a38f6318ccb47bc8b1c24abe133a1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e36274c83419a6fd9252b06ec7554753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8454a065c706c380b6156c43851333d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae9386ed6b03d5ff409a704ea84bce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007117829400ee0b567471da3fb78e9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65effc11ae96343ba388e3a5b76f24d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fb91bb5839cab9821f8816f5a7a8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06122d058253c002b8d62e7b405164a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc868ec1d0d5cef63367c525986ae5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75c05dbfb7f9dd59af7759826db62961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b91f3a4991ff3c5128cdee1c7df6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb1b9062de05fea20cf952115abe7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85027222e6d42ddf0257a6efd70b3f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9042c001cbfd262e6c704b3dc484765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901a9c8596a457131a13c7071fc8e5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c19b02be9715e9dc2ea1ab2a977ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bc5447d16c972cbd0bdfab89f855168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad428610589b6bc85c2b649de932c24269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb64caf15021ba8eddd6a6250f562570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df473cd4cef67040773528dc6b55ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d146dbf512890f886bd1be74a382cb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa89a63e142372ab0c2200244f702ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ec0b68684d506bd36027bbabfca8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff4dd5c38758eb1665f2e8fcf6b7ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afa1061fa0358e4e6e927a4b3e3dbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87216eb3567c01185f1a20d54a469db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716aa892e907590964c0d1985cf4fd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214258f2939c725ef86707ee9309aa679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c524e699ecb7b0ebb3d2b01d3ee4b3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dffbe96e5be3c3e442d4c34fbde5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991e601a8f93893d5afb0efe4a4cfd982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988db6594102703cc924243e72b773783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c2bca7331898674059bb4b3b8469484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e39017a530e8e2faf7e0b08e01a61885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d1158d9043b27161271cd83f73c2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c987b31d3928b9d3ceb7ecb6bc3fdbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c2df151c70935620f20c60ecf282388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e795f27bd83e28479cda04b3848c7a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1c0cc86f55076e7ef474625aee62690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c4a2b7f17dca90b42b28bf7b1433291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8d47acea4eb075b49bbefda80c87c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d9e1c141d969f5562d85f7f1fe8dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009fc1b1d43254f99f1212bf554d64194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85559efd69c3f6d51c598b356bbff1d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6b02d8efc894fcee5dfd273d6a50996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7c5f66a0ac875cfe8e5cb01e8452197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600881e5571a40f95ee5ab87875dc3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d425c8ce806e3bb29261ce1b60ee5b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e76576e15486495ff5516dee1f41d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec5eecb23370ea682b4bf5451dce47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112bd2812770abb989f8b142e4885c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9a9d703b16acad6161f94aaf6dc7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9a08c08127e9d1e2c2fa2335276c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16331ac884416a70fbaf04ad15fb3205105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbad9593c753977b7e025eed097f6d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12be0667e2934b6f2b315b6fb6a6cb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02741da8e5df58134a1e5908038a0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4c92b2400519534f93fd60366f70d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d61834632a507f97330e71b8d32df7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448e66eb191ac45750a78e9eb27e03d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86911c0d0c6be94fff1507474da4cc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614b59d250db7399fec00e99f87d35a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1796acce720d6d263c1b2236287038b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ec883145d50c6c858d3e86bd16175115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d2a133bb88cb4f0489a7333b2fd7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05278aef3fc0854010e740ce265b67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255e1bb76ef771add1411a5ba749daa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4c2ef43d396f3e9bf28d098895be7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22c6c78dad80c921798e87357e7ac6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d15077c2b1fd80c4f198b8513054f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edec2dc1625727ae2eedb5c7366969122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab4e1b55c289eee7978c4eda6b40ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc378fbf62781bfecc9f61cce955a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c328d38b4d2d6162d1dcfe100f1713125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d1bac7dc5c606b796ec54b30ac7e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53404a0d32d4af227f30c7327c8effda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f67466969aa0fbdd58a86e591d01b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a3e6c7a99fe815ff1a57249731251129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af8f802c8cf47358c3fa9e0bec6ebf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7324b69a95ec7632aea2b955b1e4e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ebb56c119853640f4beb3d7538c8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778516a67f5c4db314460002664c89a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b05f498b3d9dd4de01e8d453ea297e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd042583395ed79c6012c7dd11f77c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a698cda7f936e3d1c36417025e418a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008df1488b815c81a8f81b6b8c4369b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69800a06490c43d54c941be29aaf91b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dc0004fc2b47007293ea16ff6e94f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe0fc315b23d37aa9e8d428eddc5e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3038aac059c8e05ba6949d1b049b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9f0e997e34ab325400e9e6b6c8b36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953151d3035af51ebb862696de62afc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241c6073657e9641a8fa97b23bfc399144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb346e6647e9a15f9ba97301a83f98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f677ccc0dee46cce102c07cbdb050ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04db7fe5197fb4a8338c357ac6081e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050596adcece7d4136bf9dd8e2b3c080148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f891f6754076e1d6f7f89644ccc3c98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93165ab167a2b48c6364e0886532d5dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c12c9aee1759f8effc9984024d56ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835687783a85b756b22b43bf5bc8b29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b4f3ef0b75ed22d00b475ea9088f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb70dec88841839d3f16b03b1d1af4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5896e24f937498ac35d3adea3c97ddb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bca125bd18de2d292409ce34939dc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0f39811a8ff9fa32eeca8304196a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53ce8a5b12533255cf6e63450056c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34606ea6a58377f668728f3c06875a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6d7bc11df08d6a9d6d729022f6df4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419b7308034ef8159e31d0cbfbb637e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1769ee161a539b01fd336a1513deb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb54a28bdc71cc1404c9c08a03e415163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36665a41b7dc5f2f450c37fc468389db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af002b89a640ec04facfd01b64845dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838559117250bd0feba800b04fa57e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deb4f404c07864d25a293baa9e8cb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d287160b21b3552e74d9b6dad5c27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64417924db096bf7e0879615df254a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fd8264cb205c044c694744bf8f7f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926a3f6e54e5f05ca9615d05176d9fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a025a74084735b57003e525c6027f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd7be3da6add0a144074034e1429e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57d8b12222967b1254190762086ef9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e823b9adf557bf8afac85771aba22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ce85627984540dc95b5f6ee348c30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ed97f1d27eaafb70f2e6199411b48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b91e3cf73fd5c89f4098ba05f1b7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f33237d735f01d293004c60f78d70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd0ecd0b9e040cd2036c4b55650285180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca59bc114e19d793c4f1ef584374bdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431acf02ad7c63f86299fb7509e2594182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5fcb0cba3abe19dff111f4575a9ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f343f933a5a3942816ccebcdc320be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173616b7634be7e487ececb88350a9cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee5bfabc62cfd2ef7d5c7d2624887f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e634f3cc32da8d4106114397a07723c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212b9a232913f1c409b8317dc479f01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5d9898e6d38f6496b874a7695ad04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba2bd9565e82b2215afeaebec7cfb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd345aceea7ef05a188973050f5441191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876029642b4bfc5a7e12b000dcd2886f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761f4627eeb546841cfaa99a58be12a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3db4ad5218d02876275caa9e57c02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbae3f156ac1cddfea9fff4991ec211195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ed722fedf3fb4e80cf26bd5e79b54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f7d366a6a39fea6496afaacf9e4e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e97c0fff329800bf8afc0e64a9053c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3e5a1b559fdbb749443f657e16b74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40fdd303bb161a6720ca8612dbddc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1754f64e7f738a082ddedc6e878d446201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060a182ec3b7226b2396876235e3b48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e24bd93910e3f2d39bf7bb8336b7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068dc03ef1d03431b45f8ba629839c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccab63129d9a0a9a30306ea9ea9fe82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829848118bd904ab76e264b08ab3a50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a4babed1f985f82d1689d7f1238b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3a0d54fe6e3c3cc3f47a1103a883a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217bc3685b27fb0d22d2155d18c143a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b2cc10aa853e4d456db2ed4c86924210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e55b05a6f738c838bf8e00b676ae0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7e2295cf4c83e30ca8277b324f067212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117a1740f6bb16151123da621f9de10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d92503e76d23464acb531a9991c9a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3346e84a7b7db293421b74789bc952215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb604740c6572a2755945a91d740ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f2f7cac9d481cad08d862130ade52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce09d20ed8f38502ab9e6efdfd0ffa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccc6c2abee502f02bf96b3fbc54ccd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b701c95bc2668ad633c8c233e5cc4ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93100e21665610ce306b440b23de179f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015d2f8d7e5677461606a358c3de5fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963625058513406e93dc678018712ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849be8806f2da66eedf1ac5d1789c673224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713f480c1b7efd07129b811363b107e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999b1f8be58e0b14b5978d32f1e78a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadba65b14f81a2f26054c56a724b93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecfa8db73776de10f52c9a85b06449228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0591ec9bcdc627893b0f15b0439c16f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41332bf55c4aff7a5953b00c44603b38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b708bb8cdab288a125344baecf06b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75f7aa8e34fc70d46062ed32047b1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d27273c457f3b9227ba01e3aa7a1c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00724e87cf78d82a07ee47eb47945dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4664d98eff929242362cfd08c8c3b18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307b852c5970b5a32e85cf1b82ef275236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf21d32848592ad270da6e9a51de56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598cd5fbc82480a36ef1b668262dd7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc277a5b631c6d11e15b771789c021239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121495fdd5f55731f7443ac50081db8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f65e96c7d750126ff38257f00aa476241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a13d226ea562a77771e5b5f934bb21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f2e1233e2e098cc3144212b063702243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706409b4c00e9d2df8d4442d6ba7690f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fc7dde4c5d691ae5e7ced3c3b5c8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5609067eb1e1ac228c7f5533e7570246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286975fe338ffbeebbf9a56024b48287247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9e621ac7e203fddaebac6f2dd912d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707790f844f41770bb599f24c2a4a6b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e38c7a3b368c0d7f42a6272e1eaae7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552e63afedf32f6c6f87429180caa8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7363e0628cece9e220cb5fc22a12e1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e83bc0b9ee3065151208b6ff2ec11f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c57b5caa4a7cf49099251e088ab52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1a931450d8d8c6062f0010fe6807c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5d0185200e03e39becdecc6cd3ce9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa498d962706d829ba00beeafaf9a198257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dedd50b48e13bb4fffbac39bd8aef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48faa097cc64b0275f936b5f2ffb7f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50140e4f3f9f7f437e139fd9111c140260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c69487236d56b08d53441373a326e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0768a01b24a9bbbc4f2d2be853544262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877eccd69e1bd6ccb6f82c209b45c400263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0628b3f50ec79aaa038baecd7272a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7569a13458b8a5c9d83030831ac77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4b92a272763f34fce47f001d5fd0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd140999e169bc9362a5d8fd36dabd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc2fe55054c93dd410125b9c6f9816268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f155fba2820af3060538cca4bb0a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9155ef81a93df28cfee95f5e9a74e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9365a8f2df56f7b7298a4b3b9af5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38040cfa3f8b70cd574d2e1d3ecee58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e4cf948c2a0a0e77ae23d7c19bcb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4329d2415646b2f903cf7dc1e1ea7cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fb1c3c93071c66a6c44529202c4b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af15ec31d22476e6a9b504809adb0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fed43d93d31f403c34e8da0cfbe8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3b6cde4ce04ff8446da9e5138728b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e006f9554ef62bb6dc6ade2ade469279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1433b23e9284a198f276c90606ec651280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6395640f6f59f76e30f360ae591e63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091a0ea8981a4a9d201124ab2fac680282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3481420b44452968b1eb74cbc5fc5c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c2881e30f78160825ee14e661cc96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e463998a42a2ad8fa811852998aa87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e3f7896c3c3bb54da28855ed2a54b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5f51bd7f3e183c795035d64672e35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b22a33fb4f7b0b6eedb74b88a0ae3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042518765a1575b9ec3ca66174f57321289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d18d1be5511d3c75a88097433e1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c2cbfd5a61465b933ab350bb50366291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5099d1583063bfb52ef112dc89473292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4405ea6be2cbcba2b509ae522caf0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e50b45bbc253890d786283f186bac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe6bccca28b6fd5786983ac7c967ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a705c85bd6d31a5f06957664edc6154296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c54af0fcb3cbe17ab6ac9f52b5833297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722033990174329b34a2a90b8edea73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb75236276afc710bff74b7c7aeeb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3474d8f48333823d54b1b87749666300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380674eed3927c22d38a198766d5921301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f238204c33df1494fb66ebb995964302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f4bdb941c52fa42410958a569e3e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182bc43659f58086bc0d1887615e25a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d1a19bbb57b550d4ec90bee537e9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b24f153affdada7e1e1c4eace0e8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7281231356d795417233de0a48e0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d02f1a3200b891db864e11076db3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812a87c6a877127671d0f699ac73eff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe86265330a1aa6ae02a986c4018ebd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f5f83c4bd335b5490b0924c4dffbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76949d38174d067ea3e790a07473fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a3a0319fd76a574b45d76df32f1e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed330882a270dc43c914f3d263ae787314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70558bef7163e1125a085360af05f05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadf22ebbd63dbf70b26ca8ccb305bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae983bde5675f63e57a282b70a700589317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eddccf6418d81b30e2fcb4280afd1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea15e9b1c947b772ee95d3df8bede5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614f6260d591775df0199a9f36f57a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de0244c18322b9ac479d957d43f1f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d2f66654d689cba62d6fe7c58afa5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e8414200dc13fd680650035c6fb35323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1f57e0b519cf10a259d84f2197c32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dd8f8cfa610740ece0bce9afd1b83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502b2aaf6250fdca1d867b67413cb9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f492172e54bde54f981d7a4b557405327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b662c7d51663f3e03f676bdf26cecfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb914df9410ac04489b17129a61626f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dbaca1fe6ffcf22e9a8e274831860330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169ae58f6bedf8d5a148a4eb34a98e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273aa89fbc5b4356b7f4ef0953b0e1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667379f5ed12d8b0e81f5da614da8a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549a4942f6fa1e4da8f246737add1eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cc25debf037df539253015d24e07e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0176ac09811ef4dc24e68afba92aa0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900380a6546f4db5ceb01de7198f307337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc228b983d888822c7f9e174538e74b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45701f56509258e6aa8b577a3299720339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed42a42274ac971c439601303464dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442aadf9ee276bcb45e603d47d27c04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f6f545b6e6b5697b03e1d7fa11279342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5080679d43c345e75a7a7624e5150343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc440a2e710b3484da16757bdb9bf1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744832228648aebfe76bb5e51cee5a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbac237fd6315265baaf03a0e814301346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9b0b8622e83a11df4ff8d0e2fc5df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b34122c6b48ae2c76b21793b8c01a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1d7ede9b7c48d2303da5b2028c0cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd155df90704e609f5272fe97c522aac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12082f60a01c35edb3d9143e40890903351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2e43d9e63d14d8878f277f2d6dce0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da587cd0236567bf4459a675bcc580353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c515b6e4119152d7724ca6a41305c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6a85fbfb44e3a6a70c20ac71ea17a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13a1fc2191e579f3f513d703d9970a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8756e027bd1cbe30476d41b99fac3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24afd732860b2fc57746f15c7419d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b70bb1f17ac07cc5ecad0f72ae0414359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a473dbc26325cde0ffbc321d01bb94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a2e0d66b1846cc1b04999f2541f6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf69a71974b6033bef01c236782892362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5717a045542b41f9ee59c86e7fba870363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da568deee30134601ff99579aadba8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8315b7eaca8b272a253aefd5f4832365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c9451e03c6f69756f9c5a5e04d45e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202f2458638537781f3ec38baeb3852367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c99ac4cec419409e72af4dd7032628368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843fc25832d59ef070df12e46381fa9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a29dfe8770ec32169142728b41217a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ef807f16474ca382a8468cc3e6b47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdf7740b6428f78459e7e092e9bd59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876e2c074d92f368e19720f0bf36551373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef574d5a7c9ceeea3c77058df514a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c53908701fa0470938da683dd2ac4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4cd2808f6c3e20aad2558e98e55e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce25748e8eff7e860acfa21555f1492377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2592b6a8bf9509dc07062ef73e495378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30b8fcfb7573addfb847e32dccc517379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129ff5d6424fd5e3233cebfc66f116e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596815e215f620673980fbd2e8fd6b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf65ab6a4d133efd06658ab4dba61c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5df32e82455f6a9d47a67b8e76dda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e3929a40e164fad87935829b9a99f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd610d9232a9d15a249583324371d0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989623c2b6e3dd4f02376e160edcad86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e2162bbe9cf0aa77d1114725761e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62e7443075ae987f19e177f146a76d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd798d0f2d47da982ba9fdb4da2343389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c939585b78360ec4e787b87928b4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccee65b374ccc4f1fff3e36d6d036e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91127b904ad3d0641665b52dfc5160392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06932c21dc36cdad837c2a8f254bef3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011a0a61c3e9779fa9b1b6ca3f9d565394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4d04d878dae7d16aaabad8a8e476c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ac6a17335c970f2c601c42421c0da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7caefb49312c6e1b8b942c86847a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebe59bae7beccfecd4881e5169de1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180542ccc850f8169253a0466caa0e66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892fc10c3486f973eb4ce22be21c212400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff2f6c9fd9ddc9c9e7c82ddcd6126a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab84cf2edb08cbf4a20f4e07fb3c64a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09aaf88519576b9b7215374e5e3a0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc842019ea4f26780cdda55ff1014e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bc1162e8cf8f4f26dc2e6994ba425405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ed616c7363a3c7e9fe6c23072b69c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2223277c11348fb7c656a000fc9c29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04181053e1b5259b37d3a82837ebc689408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a89bdacc6c91e9bcf451305098a770409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f7de31a154d9c4f86ab1e7b087f65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a14ccb635d282cf26f192f51e77843411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67622f46755bb74314340cee322f5f62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0bdd920cd8c9a4a24b47ad540bf30413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26a572f36f18fefd1e72bdb174dc10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400807b524c68bec09895d7aa66f8cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ff5c1650b071e37aa8b7b4b231813416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae34455169614cd39edc1a441fbbb7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f66868ca981db058258df3a45916ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197e67172d9edbb2ceea193ab89a309419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031071b25263c9d3486ba66d571cda1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfecabbc6d35fe21fa4ae45ce6ddf1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c18b686d44d277214739d35c1ab8ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d90f2c7615a1dcafd72927af5efa2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51e6010fce7c389d19cefba1f0dda0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3635bfd5ec3718f5348614e67ddc6b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84b0fa124c8ee571bc4c68d4bf2685426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f15bc108240ccfb7d1647842ff864c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578089706ad34f153f13d8546fdc7f6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f0a558edbba2f8b621dd892ea0c2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8948b3b81d4b03dd82a77e3a59e51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55553c7e3a6322056fdddfb6074f5d18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67029da03b204ed1f6e286ef6caf48432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa702c465f458cab03943660c2e2a02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e4bf71d2e2fb25b16c9d84683646f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623204fd0c47b1ab6b7852ff9a6fcc66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db158d77d48b9a2d8f30d43bb55f67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b779849a9050ccfe59633f87915798437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad1cf663bc3f9911bd06f0343c25ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e670daa044f7350fe2c4f6425ae93439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0f69b27e0cdb60f17dcc78d202da9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef4f3fafbb103edff887fd7316eb4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ed25655fb23a2c6b001daa5ec8821442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4916c806c8928889027f3ea5b74178c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a373a6a164f9ad87f350a115506edf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409e9bb12e42fc59eb292a9779665b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232687e8f978ef81bbb5c10c9fc7860446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478cc01b261a58d39770db4f14912da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7aee0778cbce651ddf418172fb0b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b926051afabc1b84b0439105ddcf18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a5f4d06d9eae86bdb1a34dd4c4d25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9206461d7cafcdc827442f5c6125f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aca6ce0c1793ff264d2f603e649a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667bc374eef3f0c877e517373c56f59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c020b5b54aea58fcfa294345e11bb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfc999ba7130f14b28fb5a266d9676455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ac417ab0df464a677eacb9281d222456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed3c903a1bfa5a77e8a4f2c0e7b030457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764727bf09e1a1a4bfcf80388c30dfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45826d933caf4db5a5405bedf66073ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29063c3bb56f238fe978555af8a166460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158dd89bb2ce9193d30b440ca47bb08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152093f8280aaa17e041a5da00024135462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fe16fae4fefeafd0f56490f5cbac7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7a9960012abad429874b61710561c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccb34fd6fffbcb38035a4d9c864653465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921df27875227d806495ab619e2b1476466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef192a100c401c5ed0e3a8a6b90de3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445218f0868af456b32135bf47826622468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afacf877c5e028f0daba2757b35ab0f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fea71f18ae90e7985f028d96793d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988186856ae1b173c561d8cf2277fe1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66947c521168090552ff3054e31bdae1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0b3f723750525853dda8c6886bf69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce46cfe56062d1f75e4992ea35e31b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece38ea0fc70352a8c3d10ba8d15dfb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfbbf6e5604013baf03466bf38ab35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c0361c904cdfd7bd75ec067f05153477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a345c87bcc49c01594cd310dcfa9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbdbffa143af31190783a3cb2d8d34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73511b5eb69e792560b78fcded03a33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb00c18de89e18c3ca0ce077dfad7a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985160c86721a0317dd10418b3fcdbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f068388bb0ecab302b26d48b953d61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697f4b95eb84987a58d47afbef8582b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fa4afaa79d1224803a8858b91844c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab0a975190d43ecdac1189f569bcf2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60757cc1a4f73f817fb4272210991c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee54aef2eab54c96c912f59525f332d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb41cd47e1d665cd3eeff694a2f341f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33271af0efd220c3fe64aff03b7bd412490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154424da7250af7246b9b189e40a96f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58989ebd01471fcb0b26cd210aef27dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522f0151712c031e0fa23322b6eaff6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05995c954b17662c8dd1a5d3f71bc9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac225eedba7501edcfefc651af3e57c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373db046860f8400fa104692cf0b25d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdad38e946f18c890c906db622bdb66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631f3bf3424c06d3f9687d42b7cb030498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307d4045d236c51080de4028f98f39a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a46b312ebb40fbe8faaf6e560445b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b29cdba616236ec7ca5038b5bce74e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b03600857cc50377fa49dd1ff7a07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d5aae295acd6ac72120962476434b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ea2ef98780b51c30855ee7cf2e2bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511daffce1c1f6379a3a9d81642f4b59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c37bfafeda9ce8048620d4f729fa5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487687490a39953ec53cade51fbc6287507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0a6655426012d310b733e1803fe8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21094bdde339f518219cdb1590c43ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093070d95210937e7d0e0a7d2c58aa98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b87689b746643224a4683947e5e49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d43c5d1154b9ec0f5ac729bdd4d6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fbdf67a79671dc4a24134c92a45f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb969e9cee5b38ad9b73ef3cfaac46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223982bd994839ddda69bec83f617ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9320efa25638032e3ff25ae61bc6682516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706f863cd281f50dedd2aed1251112f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32302c1bfe8da1bf38e1595fd460cf2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71e2e3b95321acb11da97e4aa4abfb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1df2fc9f363c0e4793782118669b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb990ea2e6ea9d2b98ccee0eeb2211521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dbb1aebe32623f4cb7708460df0bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07096066cc8bb0b453f4700fda7d129523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0af7295d576d1381ce7e172b7ba81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e95efe1fd295995e250f221378322525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da060f7c98b3dae243b5e2cf18a0e92f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b830df28dc28dcdc3f7ce1898afb1e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cb0248b7d0939e5ed507374af73e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ff20d07f5beadb9a89404371f287e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ce3a73762612c7dd99455cf7ea168530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9807c2bbed54721a353b6e02966038531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b5720fde4911b52f82be698e32638532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f87ff5103a6477d4bbae5188fb2a8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de162bef0ce16bd822bf386214cc82d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3e43fac36ab1be1dae9be1e4ca036535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61273b4714e57ca49da685fcd44d2ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f27b1ed5aa1a0702f5e4a5751a2dbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5e13a5ce5f14dae7669b017f08c16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049bca213bb1562ef0dea9fe22450c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ed7f85f365a3531072c70bf450a1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e1aaba61574ff4b597defb5697a6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb5a77d7ae2be3581846bf6f76a8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458989d69bb8e5d38c4a5c9ff77ad16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7616c336305897ae1da6bfbf9a5dfb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2f0d66195070e7e009e6478398e0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dad53679248f3c0df525724edae6ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50514b19d9c9fe0671f8309ca20b4d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d4782ef7924c00212ef6546ca8f2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55719ffb2e5d5195a8ba836f59dc2a17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f7997d1fd5116864845fe1efe9a74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ecf76a3582803f8e88ff4657af345551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40376f1e93c8bf81612c3e284639de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b3e30843f91a5a0d08d6ece4c2d69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eab8347cf3e3d22650365a980a5b99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1c0cfd1ee735f1e4b2ae545f95ab7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62a2218152262862d180c52b1c89fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1ab02cca19c57b339b1330b07e5b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eb7707b6d1b0d1cb26b4d6f2ef4d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf23d1b9f83517b4362a41d94a52e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e096f9f9aba1f09d04600b2ebc93ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7fa6557045915a5517420afd9aac9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14800c9275246cbc735bf817d6a9f2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513f41ca023567415c5c73b45853474563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d428dbb67476eb933bf593fb199ef99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb5dc95526cdeffea88c47d6151080565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acc2f010d4b9fe6e8fafe0c58a319c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3bd533552d940ad3f03164e3defe1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f4baf9da2f92543bcdf8b84a0c864568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e9e29a101c73ec623ef0006259611569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a655112b2b03d4a46af8c085ba7d4c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd23269bd2ae4fb37731d8a88d11e2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7594a948da6b08ae79509875eb14f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb84d3798ace00be5f9e5d8b074e20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099833017f2f5945829211b541cd1763574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc590241ed4136f6c4ebc34f531dff5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b5c395753720a91fc2162b6f6eb51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c3d983bdec2b99f285aee672bce81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179a310ba44a263e8d40d375623f14d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99217ae5568a47cb035f6f5e20987ec4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba6e5a74cd7cf4a31e7ad43fcf1308580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44213650c8f62dc6f0788fe2d33158581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea8bba2186177c52a8cd36ad875fc6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550908732dc02863aa6169af978aa22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163f449b23a8af3bc8edcacafbf1f2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9b3f58b9d02ca9e84ed0584964706585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d3920e25487b53a2d7dabb9002e4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db6d5c5b66873d68715dfc0a564dad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83793b8325315d5a5249b3e4c8cd4acf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1db39e2d75ceaa525c5287a45e4ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86bdb7347abc3ae90d69c696f6a261590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66396774939ded1137e7696294458ba1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419734f02d9ea33e8225294dce2f918592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c106e96da921c2156144677645fad74593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa23c6e8c60a60332b80b6e366b551594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d73d74236c3d6cd2a3b113cf1066e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef249f7ace94744a9260d91a480873596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed1ae6ddb0ad57854b5f0584c2f512597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7b33626563386e3160b9c1e351356598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b64707c77e876ef40f77695679a55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec210adf7a9ba2a67135f4f50791ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873c97d8529ffaec9bf6c7d3c402ea1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e29f0a8ce63ba8e7b43c224f433940602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4410afc1ad2f477add7ba927db610603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25a19d109c7ca73c9a7fdd2979c497604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6c7bfe4f0687cafb881328153a6f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c07d4a16971bc75d8db777a907cbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826ca337a6eb19f92fed770c292a524607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0980a695fcea79bb3c1e51d233e68608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e828860ca77abdc6baef60179a82e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819743ebe4f7dc961d249d7017f21f8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d93c05eddd47677cad08c62c2c2e14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f24e305a899daf9ba9d9a4f4e9378612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e3d53c2a3c46c862c843c4424bb24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d656b6c805319461eeb9ef74cb0160614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb92bf91b1efd45e784ef46aef99719615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab146b39e475c400afc80d8c75c5dda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1762a3f3fa520d13061fd934e8d66f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843255f2bd9d0f6570a600e619fd9f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495e1d623c1fb9d3da2b444c4b8201619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb6e2d718355fffd38329c90259781620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55f79fc8aecd3dd14d65b0163d6100621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be403a3ae510effbfd2ed9bed0be3fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c80c762c95d99d217a170ac8bd828b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbdf6181b7ca04ac830afb00cb6bb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476f28400321479589523de0932c808625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba24ce1a1a1f7d6a4635fbd8448062626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f505cd8aa7b654b3fb46b2ecac4c669627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35b73caa34c186d1f47d4fccf11427628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52540e99c3d5f23cd320f035e9f772629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bcba5013f1d1578c9fa3b06948b37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28a8d1e1e14cf01785b461f7f5442a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79fe5418daead2b5f1e54f657e342c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf51e33da759ebe95d3051ebd69706e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73afba98d1ee008d54dd6925668dd65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972baf23b5dcd049bcc84e825718ab0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f18ec6647510147d5ee2fce340d69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d759a6112703b089747ae00ffd8d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ed16c82004b7eaa5a3f6755b92ce2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ab710714cba67f173ec66f2b89223639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c66dd4dc5897743fa5d1ed4020da43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c9ba05ca02e888f5c4e10b2004684641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c32e83439c4a252c0e231473ef151642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee43339b16a3d7f8448e1923cf14a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432dccb540a7a3529a542caabbe9495644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d92bbfd9ff2ec96ce4081b55693f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92768ed77e9518796d02fcf5e97d467b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc22abdef8d86ec8cc9226582bdafc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749cdebffcd8a77b33752c7566ba719648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31ed0393d335bb66c495b1884e0095649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4f8a775b265baa8093546bedd1f80650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723b7139fafdfc602406dc7e4740001651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd47868026df70531986a5861caca7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf94a526745c42b2f8acbde3e05d5a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538035b044b5695807024b94c2309cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856549ddfe2983db95cd31b75802a0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6865cd9a98e6811b82d7d7e47427d21656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcecc961b6e7db9c6bcecb749742e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4ad35b35a16372923d2552ce879c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0116e499b749ec365738449d4feff38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4e5577edb04cc845cb880a1b679e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd85c15343adae383393c6f245b6318661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3e20345e2cfa7f30139c095e6f58b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6cbd22e97a40b56272fa847ce9121663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7cc019b5872e210dcd1a85c236277664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9e270c1871dda53523d8c135ca3d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd61e6320b3888d70e6d3301018589666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80684e815d100376b88e454520b309667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7d9429f53addfa022916d6d36c51e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c4fd18097d00bcec0366c63925bd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d86cef60bf538a47f704e057a9efe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96003001f8ec4ab9d79cc9793cd1803d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790f197b217bf5d8584556f45db3f0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e161f387e162f9a1386a91c046ba217673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24039e1e148b4829e8cc0414489012b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5db8f6a7a0599c155a6808abb6bd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e499dc69c80562c44d47f0c4e619d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ce2081921953b908c6fa483bac100677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0625e1da1956aa3e068153105453a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a0a8bb868462f85b7382147669c86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b601bcabc6e90e9da2b5c26413bed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26b34857d54504129ea7454d56a40f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33109efaeceb19ff1c804e019ca99ebd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b0401a9461bc6430cc935b2a152a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f66eb62f102361bbcbf5f4ab268c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a792dc24b806104636a4f48db4231685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e79d5043e6150746d2f64bc5bef232686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a264acb647dbfe6050162d7fef9e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45586ec48febe299fb53fa6b7ebe6aa2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d72f63066b9b5d25da75bdafa97b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239707962e7449d2723f35de75371233690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8714cd1606e0f3ac20389e3289727ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d9eeb98d4c256352d3681ad4c2bff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174e382813b732e8226c81fed23e5da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777ad42c2d4d1cbbceb876fe0ad5387694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b1bf06b3248fecec0fe86344ad02d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93b6fe35f495db39eb2771fe678cf4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2ff39a532602ae1de5a8851fdbf88697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eef62dcc0a554219692526004f542e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a888b0b6175be53c2fb621ab74a42d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eaeda86589b0a9c2b45d315226ff0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cae3711999c781ab4cb0406173763701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b377867f2bebd87e55a542dbc2a85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953b407323f2238b2c4a67ceb64eae2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2f29bda40659cabb4092b740ec6f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96464a094c929a8d63979b0a4be9a007705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf12e8bc907a043170f86132e117e4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f816459291fb5d87ffcc9bc478eda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852fbe34d2c105f6906366e04b5cac8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041c996808ab373b9393666d5081bad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de84234492d4c54952057f21ab3e321710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9f6b77e3ef6ad20a6b04b254b63c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166029790ff32d30e679d4056a1bf86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b719e50f4eb3d08bad8de57d27e3bf7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10d3e407ebc1db8bc6b98995c7347e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3e71be16fad23161f06fea9525acf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ef18f6913b16de9a39e976f4dbce6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceb23d0b57501a3e656dcb3f778801717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731b3bc86c8988a6200e72b1196c48c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbb591f8522486edde67b8e0d3ac20719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45d3d34745f5e845429163b746338c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895a48299dcc69e965d38f676adae2a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d3e1301766a38d44a76525954b642722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10af1d4b8aa50a660d0f97eb50e54d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dafef0f85431cc58186a4354d4d488724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34a85ede284a6e32c89d8c81a41b3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c8dd81fcc40c539ee050119500cd5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4940480d0a18767e20063f6b60025a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a24d8cf2e52c32c59f98d5d2b5bfe3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92e5639cbe2ca761ec80ef23c5bf80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f4e4fe297b1b2255a4fb02123d76f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e2b3dd18c9bc5beb5fc31bb1d4012731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e088adee10eb90af89819ae596e24a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802db50f120817fc01b6abaaa992b74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d06ab57df279d87c0c589a6064f78b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf53bd96aaa63aa24410e162a827a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a9009d2d63bb2dc26997bf7e1e7e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ac61f5dde8544a84fff9a47960dae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6d7504b49f3d81fbdb1517e0d0dd4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f72f0addc81e22e9d6f2fed806128739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fc7c53e15606cae0ea6b2171157f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d2aa3141c825f3e65c21016b8c1bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543caf818ce455da2eb07d0067b6913f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dca22c23cf8af0d1e18418491285c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf48ea94a1173aa3673ae3c58850524744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e5c106d7246c7f786d78907f63e07745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1801ecc594f48552bba9c4b2d983572746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b809e9d2d4c193c934bd12b54064a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904f9fb8625cf06cc0f7af525540216748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bac7927315e80067fcc3a1204b0eac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca02fe571b5cba8e1fe73df0527242750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f263e4c1601b81a53a846d8ebe067751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34790c6054f76408089cff87df865471752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd465395c566fe46cc1d47f133b31a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307065c8bca3f58a575df219a306f1cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed599ae42ac831a3feab395bd0da296c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786a67bad77055acc97eabdb13adf5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cdd91aaca1ecd2c487a4d14bc5e23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367e7380991458725be64c8bb821a78758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52bee9c4a52c1ac936390de316467d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b476866256f764dd629680ca0e70c1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98323584d1483a941ef77ae14b86ec91761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c22f0364fae323e2a1c1012470ea11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e98e9ae1b8e3bbea81da226b2950342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19948cd0f5c8afd99e6f776b888ba23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec47ea6e0752e2f6ec0b0925b98fe74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c251c2fd340dd4e4666ea8cf02ce6de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3561230622f006a77f1521fabfa9986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1e672ed79cf5fb57de02e7541664f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc85fa40998032947e789b85e9e03588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6befd1e6b16613fc2f3e9f071a24d439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98b4353481c82ea5028e0ea032103710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b88b3ca8a67b48e4b39b3e2afd5ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926b0ca2d8e10dfbea9d05305d34c0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117b7b5325a15afd5630f101921567e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360a73f4f420c0e1faa8f30efbecbcd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f30173dac41293dd578a890c4011615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf4b82e5ba7cfe2ba96c14a3ae719216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e9bc52174ca4227686f4d31fd243817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7d3f98cbb211349b5ebf59d603d6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb718020296abcb70f6bf401453e25af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda326093bb286885ef72a21e9c848a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b826a99850a57ab3980fc29c1b9bb4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d2a48568d3c64bb84c5fe5ba35a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843d6f67e6bdc3743a6decc5d7781e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce866b30890e4fccfa795f83ee0fb92c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cd4207b719d9b78899444e8abec7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10246b4a9a16f0428c37b27f93b228cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ba0969c02dd7c60549e431e123d6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afdc95e6f1e33642c64e84c378d6ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679f2bba2a8fa45292132b24550711d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd315992f2ffbf6a4e6341535e5b589a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6f28a9614623531292e545cecf51c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3565b57a061e68f10df1146156761e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf1c183e7db0ef165a904d720db8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61444742760e2365337f040329b162334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93553740a44ae792cbb9561d61ad020135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5f411522386138c0d4727abfd8f4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc5bc14a7811f3218bdc68211a36e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4184f253108c9a1ae11826ee83c76a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349819947e9931aea23d13612f0978d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc01e6e4fbf025f7b9eb3c0f7e76dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2797b227c79bc429a97c094655c62f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463f99ceae5f8e6a11514e342a3b3c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84e692591e8820a9b5fb29e250777643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e36ea9c7fb81d6e071401075b1fa6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610b661c8a9149d621fedccb0d6c96545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f627ead9739ea3b196ffc78529b727b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d1b456598cd2497cc0b477625fa9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59329695280c3a27a14b4a765e83230448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031c5e089226f0540508149be9036ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85224697dca3fba51bfb937dd88b801250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84ef2f5b4a1dd3766c45b87f3d869451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be5c4efa81622c2e0c884d25da766c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fcc210b6f262e012b02723b6acba253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d198608ddee1a9982271bee2a718d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392abc190ceaa56fbd948b0016d6af8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88434fa5bb8c55ccbdb5b4b82063b6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdead5ea3e9ba33200b4c7507ea5538357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e59fbc02899d0422f0d3f37824850f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd49bad8dc26487e76263d62599ab959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335c2891b0e4cd106663be513e6b9bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc7f1b7a3505da73860f0d30f497ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d6c359c57a0ea83db67756ca8e2f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddf7e1f883e3928a3129f9643c859163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40c68ef98281173a6890287143f3ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcda05431a52084bf957cb3e27d39bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af01f0cb00a515af5686bb3a8e4f24f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22637edc0dd54bf85e92471c9a6996167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272733f2158936bbec84aa2697f2f1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73177890904e99555d103d8200da479869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65942916d9ae99ddbf6b5e9794d2285e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7d362fb51d944a78fde1a8f4c24e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f709e9fbd91431851793c1d91d8a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5577f875e4ce40760b13f14c9d14173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed755a342430e41c2f16b2c9126b685374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc9f745979c80bddf7c37debd4829275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde9aa7a40c0c73f313b64fae05dbc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc686f6d7b23e7b2da18ac55351fc477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65c9eff42940521acb1d78218aac7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919d67d8c25a9820f2793641a873fd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00765b3ba872ca3b6f060eb6362d5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2374c81304f3ea65f659781a7b0c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd130c595e438ba55e7464521ab72c5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d39207f9cb47c729058e3194b285aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11aa854dd795215eee08d0407ccda584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3ad4c05c5420c24799510833ea89a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c174fbb4fcc9552c3060f278a2d7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0be7cf836b1122589ba86af5036de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e60f9b31a8d3eb82b2abf1ed2f5db388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c865900c27168c11bd8a1d613b97a1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfd6bef8b53b4f1783c274b2e7cca590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cda2e093c693015a75f6f7f34738591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21477ae5ca5dc5581b0dc07178b5530792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06207b8caf53ba102a33f1a5ce4043293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66799873c514a4e9523f19adee8366f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e051ca634d51d68e64568f58e62c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25be18a6066bf003eadc058ce4367e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d838a696baef55bbc4fff7ebe0c31ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e64e9a3ecd1c355830a74b3836832b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3a7a13e0129fc698e54b45d1b168199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeafaa0a8996e18a84f7123648ae3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14076757f96e9eaaae5787ba3f9239a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60058a35166f576ce7e4856ac8f25d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36100671780cdb165092ba2cfdeaf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd49a3370cf04cdc1ad0ff62dedb64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4fccef20ee7a5dceccdf342d328c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255adaa5e53afd965f440d4c1e425434106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985dcecf6cbe39ad17cd1995944bea5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca67513f892a175408390cb63706302108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d2d0d0b4afead912fff55f2b76f2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cce8884359083384b4c7db831384aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb08eafc8f8bbe08f9b015a6ff5a88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08870ec99750871c9c3eac5bb5138bf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8131ad9b1fff5d0bd54b85698cbdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8077abfdd61f1aa61c9600ed23189114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca314dfc0cd0b76c30f0e8993449a693115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9be90d055631c15dafa628a036767116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033490102bb0f69e6ee9127f68420de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfca7c83bc5dfdcbac8048c3550910118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d69a32840ba5a6faca9c084cbc90de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece706de13a42c928ebbafd7b352f07f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0918cee601c25dd8daedb15dc814cc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d842602395c2d9cb6db7aeec68c816122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba694554a1dea3b4649c6a2a15d35ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbdf43c136e05d649e4a9c5da8ecdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f221ccee55ad925f0bf37f7c0a22b07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656953b1513768128aacefde3cf7ff8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3973f4d5623642134d94cc5097aa5ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9949c663a2f8dffd65bb715242c331128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bc4021b792532edb1a922d239da59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e922c9ce6659a485d10435fd202ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c4abb4014c2f158381f33c760d53a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df369774a171196eff8cff686a1aaaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718ffec15302a9c3af7f08efddcdf52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e676c460501a6ac8187102fbf6922134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a64844aaf20baed6852a10a749c48b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcbb44bfcfe50eca1f759686238c49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22f8808948b7115c203ef267614ae0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e9ba4d95faf361d89cf2b0338b399138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d99cf46395101cc9cc57fd7978897139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1fe57270b7818cf2c1021d3bea0e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956de59240c43880d64022e044a6279141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eed740cc7c98a0977c95928a204af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eb16a00db6d689fa3ba6cafd4665f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e111fe25312a36df0560a05e065e90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7739712025fd78878db3cb504649f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66543e6d61078f36324b8a8ba5490001146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c0bc78105f80396169623c206f524147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71e393ae2979b7d56ecec039b78ff4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354ed81c30d9bb0ad0383d35852f2f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3799b68bb3928eefc7f06cd9b4f0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcce150c497094dd9158688299ff60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63cfb8c7e1db941a92f3ef79f4129a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae73d33f08675568a34a40aac37d798153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ad9f9cf865e2b770a56778bb350c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875b0704638fc5dda3efa71d2db39f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27193b6e62db9f7a6ab8cbae920f1690156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1aec5b5b8a7d0fc7d24956f1568dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72f1ce9aed4d1daf35e5ba2405fd1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aed33990d42cac86da794ad94d9ed4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b0465e2d9e08c1ed92f80e053cb72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b217999d07472d82ec420503daa83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0973608e9ede98f24ca1a9c27898648162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fa8fd31c6d0f5cf29b87216d70f86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcc9437ad0007a085908b9b8e82254164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df897aa40eb7fcacd6880190d47f7721165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e3f3ca7eb64d72bb9f1f9f936d910166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2a572b09d3367eba8b6440486c7d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf80a678b8139b29ce0133dbea5498168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146b90012a7e5366d8935408fa4d824169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7add0016bf5bc12556afdab4325c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba524149242c85fc290b382d044c5c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf17b71c19491c00af578c0560675c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbf40dbb0f1ad7f479a14fd8873e1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2048737f2a0b46e53e0acef4d9b16d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c70b47ea2cc326d34a074ab3f7bac0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3490ac950ae377c68728ec245f6694176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8b07ca44aebd67fb2e55beb812de4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43574e455b9e825ab9507bbe0ce19bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e96b74e0a340690692db450536a14a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14156563c29744761bd98fd94ba97c31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803829f82aa1e44d17ff8ade9896f1c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2722aca40d8d4bf0a8826634a898143182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1f9c8eb213856f28c8cbe01a166dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34b6f67d25563666f8ce93bd139d81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a09260a87b8db68afc22a8ca403ad7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc40b53880e2867456b3daf9fcbd26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8109e4fdc8e2a27f7d63687d310d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915ea8d7d1ba447a95c4a8669030150188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d81b57cde137965178044744e89283189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea2c1f1387bc0eea6afb3f94b37a62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a706a7fcce0a2ec3bfaeb1d51657e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0207336e6a8d8328d92c3475dda8a1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aeb6d13076e5bed2528714dc503a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4a0e5b4742312082b710ff8e97f2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b9b7cecff676eee936f82a64ff1c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed40276d61db9f7ba0526825913ca03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036d6ef509bb1bf88ca4339851c6fc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02832a521fb7bbef5f3da3b3aeff2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db250aa658b162a0e6201ce21f4a93bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1fbcaa7d1b8ca402cf4b81f80af85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f78221bb161391f42e54dbdd4bd92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f617706be95511f45810dab4ea7751202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d946cad5b8f972cc7bf1c885b300943203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b8fb826838168617f35e58b71b582204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885669d60f9fb3e3d7539159d90c3cbd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a84acad6770c76a5e2db0ce59d3a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145644b7e3b5845bfcdca97b4ee7e2cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043c2c5f792e687b9784d3df133747d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a28a52a2d7ec4e2500db7bb71d010209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279ffbb5236e591098cf7f25ee2e201210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65795a0f47ddd5075cfc705c6341db5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65195b1ce90cdceaf266b31bdc33be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40f8b59bc2a0366ba6579c440b4bd5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf38590a2365d0bd74f6b551a01311214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba0a6a16df7d9a666fc06e165a906215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1d87302c9be1b7257b82661d41d5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787da0ce36f8d0611525118aede34f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ef93be454c34e5b83eb739f0cbdc6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632f3447145bd42d5ea128fe4075a10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa52986c9cf0619b37eb314e86d947220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568f83cd7b5f01a7956bc4ffba04464221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dbdb3b5032c4b7588d17d82560873222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f4bf52c3936f25d4c8454f7a28bda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3b386f562fc16d7678b7645bf701e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb617fc459d72416984ac60fb02d82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcd43d0f57038c6789ec8d15b6cc3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7139d2d383953a4cbbda3dd0631f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859972fafb5739c8cc45d0d980d49a00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4be319a116cd3a41a4f6becd307da8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe74b0346f907e7dad5ecc3be923f9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f404930d85f68f316199773b34d511231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb63eb65a6acc07beff3d6faa1b051232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849c2e8f153269df2b817b2e7931108233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba6a72a8ee6d83f274fe63b8a97c73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf80fe0335074190f506bc7b2ba8596235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1ab7bca70b4a831929edfccb6fc71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445934d0c9c71115fa877f9699f41102237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f591bd650667ae48b9d96090295a45a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997e7e286093d9d0123313d212e77e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea1bedb4ae4ddbe772545c2f042fb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d8692e8f102fba13799bb55e71351241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87a56cb7b90075764dbf19b8324a20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c8fd4fd1001dc8face60d76ae7490243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6053a332aed0e1d3d55593a4d33e5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30310dd19847ec65eb3aed55e8600dad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee3d9307e6f90192b01e032b3118b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf32d9ff9c4985fa321d403c7c7a6a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad219fdb83b1806d90d7bf7c3de8186248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd7311ebb2e49adb685510e60eeb11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e687a8a63f4ee6bb09d49f0c96d36e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12029337b032fe8dd0de7b9e8d3667b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a6ee30685436be63280ff81800ecb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38a108be91175517dbadded493ca30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201237158bf56a445cae2f0582c76ba1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f85316b41c274d6c1b83b3bf80c84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d621daee0a304bcfcbe35aca9f9dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f1e7abbfd731cdf4d8253e2cc8c1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a831f91331a1f678d5ece348e85e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4adb9175e9d7b673451926db7de466259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a012fc6816b7c81f70c047352555f60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e27502a12182cba7cfea05c15ed411261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea138d401efe007549b27b68732d9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a5f5eb9bae7078eac44772d127b7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da6bfbc8c9ea6ecb8b8dc8fdb3b6b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87ac754c7ecacbab3497ca778cbbde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a627bb03558ba63ef5bb038ba287d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bea0cd0f8e00336ec58864c35b012c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dd887946de72b42b7a87c2f88ff69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f68b8300b50e29cf74e9af276e8b85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465fce0442c4f460b71971d5b123b66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f771018bf8896ac03698c3e33f04b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6657bb673d711689d6f6ab55359f12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8807d8b68d1853493c9a89ebe4ac21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcc78ce086e93c1b8d08b096235180274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936f3e7ec80cf244f31f66906571d18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecb212c51fb1d4565e5dd7ebe22d1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b231058d8651a2397cf91c237fe4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54afed006d9a86463a58719ecada86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23600485b6e785ff7005c6aa2a08dd7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a97955b54596858813361fb48086c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d50b51018492c04382ec69c138e0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709f819c74d2ef374fa9aa5dd717b44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e3575ac53e75c591d5ceba0eecba4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a70aadbc244458810f42bbb4ed3cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d06c0bdf30e246f66900448cf8f2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1298a2b661ee81b14baca03308ae68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa878328db4f02c4936e5a0b7db83af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d3d1b8ad6f0ddd17d00b5ef94e121288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec990634b76b9263b2b75e8b1a6d40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed736972a8bfb09a1074a3c2f3e1c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11cd51428e43d05892662347642e8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cf039271338c2094f4e8bc47407ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c52dba0f0c0aa72e8c3398bf1a7a6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ede59d64df9bd0c75cb641572b8201294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c957422db9e95ba22b64857b777ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f77908745236ed69c82953135c20c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc17538fd9464c54c91e406e74a7e13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13484324e08f37ef4585bb671cf293e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711c5c1db581c2cedee6ee2417a3148299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66172cbd9111126b47d5492368b35c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae32e598d5d53f6dbc85eed4e628f0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb368a75b62a9982eaa03443a9d76e1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29276ecba1a37daaf3bf880684e61847303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde242d62dcb9dfb6a5f67df509caf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bf0a5a7cd0babc40108cc4be0e4fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4518bd22b11113bc5a9a92239c2a05d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1b5bc8587e201c88669489c345729307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e01cb02794cc89b084963fb3d2875308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6ab52a01aa78a86e21726badfced4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524a6f4d87d0da9c3aad4aaf55b46b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33503f93f88b23233f90c209af485217311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d715cc10dcc9fa5d43344869dfd7f76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fa5adfeb1f002261db61d857befc4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed0878d130572cc022ae1985ce1db0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a1b4eb4637b058395e3538bc24d03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5825029054031849d266f79969b6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994eed0e27be7f8af6847a55e1634d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfa743f202a7fdf24216e7e826c968318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a0ff2f25a78cc8484e6b6e32f3cfc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759b46041bc3f1d9f965904ab2926a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c7a8706f9586cf33038602f837373321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0da4235bca5a6cdb3c3436b35810e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a178f3285b2628b1dbd79b89c6a957323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74910bb85f4ade760389d0c05c4f063324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15064d0445a9e21292e8be1371f7bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74fea65fd071fa59121a306605c20e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b2e17aa126d626f344c4453bfea5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb52f7f41293cb3aaed18c3d19cf5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25690ec1f7bd8a7bf11cdb26bc953a2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dba5f9a4a15891846c5f1b3599c2b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a081f66de6f56f29d42436697e510331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ad4f12b3d17cb2425c11683041eb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde5beca46d395a82fceecb40924d6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05e4fcc07559f26cd051cec8f16e0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79387c0ceb095e58fdcfc6a02e5445335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1b7c3113d94791738a2964f6ee18a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daec03e35b078da2eea3423cc571608337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edcf118075dec10a8844c88c24c3a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f686398b5d14b71fd72e654d2c99a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39912938dbb1ce8f487b9af2427b7e8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a843bf96e88705c57113e9d717397a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cbc1a83d337368731a3435be1f640342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ffd1880121de2056a5f8036d48f84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036f99b614e0d638afe579c777ff7d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bca7d952ff14d5f96909bf7da55dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04834f29379149ba26c4fdcf63c7ddf0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060961294c78bc7c172730cafe85a0b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611355202e34ad37cf11fb1bfd044ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a0b68a433e6bb47bac5bf438112f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6598117504db1e9f2c3261c2ffe5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415b818c3694b5e00f5146e1b7a2789351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5e448939f57a2699b51094f28079d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dd970c483a9fba10fdee3df639290353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120cf7c681ba5815c446612b2b65231354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec59f404e1c4ae8fbd46fe05ac5d56d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d978fd2203112b8a60ab1db3e7ab777356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7a25560e09c645cde012ad0d942b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c096c74073ad7c66327f5bcb9e067c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221899bdfa7344259b192cff5d430e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b052958dac78004258710c15c04bd0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2689d0e2cf6ca6cd2ea1174ebd2bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa4158413f1ab26571f33507ec6b51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e8681ceb9b2860a01783c4174accb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b361d21644148b08e090ad44c7ba3bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7146b74c43d350c32f938dba17235365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01edef2b1aa863b124e5fccbbac85cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b97773dc7fbf0deee87597c1faaef4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870fb861e3a85dd37d18b8e40b25b00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99146bbc2eccad5c13b4c885c2a134c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c738c1275a327d6386e5332434c7de7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b18948f0df9d16fbd145bf7fe17ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55f9f56f14f4702704f1d2a39e3738372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f35569b8c185c37fcac2f6dcf33058373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01213647d87661e2000250bf1c4b9d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb245da33f8479bbfa5653e72f4f7ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d83f876846f7f094ca93a2ba7afec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071f0f8c31c9124a60b478dfe409f19377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b355f22d54d5883cf57f0e0c21bf8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de764791ea111b8cbd542f63e319a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa83e3845ea1c05d71e40ea73885f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b1b154efba2d7d97da3dfd2fed59c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6634be1df8f3e35952c5675d79b4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949f034cd91cbb764067b2b8b4fd449383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e577cf2539da15af3ca7edd02846a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b8808137004c541d7dc4493adc531385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fa28df305a8b2697bf9cfc5bc4fea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb916a4d428d163d2403feb5b0f7e94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e7dde5ebe062e06747a25b96dab6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4270cd4bacae9817dcf3f448ce109d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7650bfe4a2a4a51178287eb34588ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d33733db47ce4758ba000f0de84ff1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd186d8fe057ca3d81083d79e6d7185392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44baf4408bcf3ec89159978f24d461393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69c9ac35a8cfc8488e82245ee6951f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2d72fd069a0ed4fafe63d2db64be9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf611dbcf6ade0c4f23c48972ec553396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116915b237ac578081247da14b86940397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dfc8a36e4f66e39fc2f00c090bd17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6328bfa8a6aecc833d43d333c7f18e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b736afad9088db3a23c23996237f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be278351ad4ecc0dec72a4adceedf0aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc90bcbe54525261ed812ccd0b2954402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55005252b5afb82d33b5019aab18dacd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae49aceff1ed6ab579da3bb071b2b67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e4111c492871ddaa89087f61ad507405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cf1461f60a56b54202be3d7c28d37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eca9f67e747fd6c7af7aaf8aa0ce5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee5bf83b75615a1af4a8e8cc4db6bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364981d6960712bac912392b99fcc55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411fdb2e03a4639cbae20e5fd8030a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07da0cf78adb4389fb1c39bb608e17b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0395a6565c9de00e8c4a00069392a12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824bd26c05bc8e4cb638915e03ae687413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944c62cd3b1b32df1659506172a8d4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd0984828450afd06ce0ad536b30ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c16752bb4831506fe9e8371f8adbe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f49c8db7a41256176f968eb5d1e67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27341c9fea8dbf055a06ed8074173e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6301fca94da7510ae213fe67c42e4c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf330d738ea4bf375141fef5888eef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7815a319973ecef641958f41bfbfd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ec85e6f2abe10776cce6eca3b8625422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d118f87cc6681b11608d6ce42e1de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ab5db55327edf91558074b3143e4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1977fe8ef9b3a4f6da9e6575107f291425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3d7023eacbc547f015b966f8a844c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8ca747238123c77f2d761e4f5a4e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d683f3b6c4d903e58c5a6543f909fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2c5e5e89d992f1235e8aaf8c58549429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f9f5d34b940bbba0049ed7d9f78fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b72bf26500373c6cea755f9dbb224431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acc0e9ae459627f4aa3ca2dedc3cd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e35833a651587021510102ca4c2df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59412a78e4bd260654fc9dfdf41391434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f70defe44361845c01c22d0c30771435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e0e1308121b024b6ed0220e8dd817436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87171d24d483db7d1a9515f70394481437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f0ed836eacb547dc2a35ebcb93ff2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ce62674c60f0f3f74f828f16acf2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4efa09ff705a46fd2bfa590c9f6961440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452c3d2396447e31f1efc02caf35d74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f5373097196e300291882e1498062442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f1f87ddaa7d802825cd6ef4a4af11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aae52458b7ca5d5103183b86999243444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f45842306a9be7bc6a74820a03bf21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5976ff56745363ef2d9124c0e92a2fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc63bea699456c9401523299c5899b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25a521b1c91726125b7d10cea93c55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875446630dba31844e7ea1f22b4f5a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a6112e9d5d23890e8cb69e97220af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819b1fa4a36f6d8ff408b483bdfb00a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86682ca0cceaaac07c9af67e00d88f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f558f3fbafdb63b4b939a6d8f69dd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9adaac5aac3d51065d82d26bf88342454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bacce4ed299b8a08e37734979ef90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b094d4a4ae0987b202f3667c483463456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc17eac580166cd4da4f942d0bfac50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07fb43f9fab10bd397754737a9e7fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50b7ef5d2f2f4cf1f4bf4d3be18f1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec47772d4ee726ed45922afbbfd997460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08220f1ace5cb3586820493ee9cc59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4b2149f61aeb5bd6e1cc7287f3e75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7885b8dcd9746eea517e9b36b37a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72006990403c519b2d1cf7455743b204464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4e7913db6d7ca4d9c6f98d5b224bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f1565acdfe3309c3103f37a41693e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522000be2d04bd1b63af935db7aff676467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfffc021f79db9bf063fcf6b4cd647468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8864bb5732fff45862ebc293f43b85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c2965b311c1a540ad71892d1c72ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760f427a83716befe8ee39e6131786a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391c864de00f2b3539422ad92f99573472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3ceef1fe834234e803701ba8c5924473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b391c04e43d7eb39c2e4b47c9896c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b8b6b28dc32b26042dd1baa009d01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a15db0f4dab7b7aadb2924096b2f21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377c3c0ef0556596f0b0464c4176a31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9cb4a0293e3871e637d9a2e55b632478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5698c44905e7e61e9c3e3602c8e75cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c54ad452ed3f6a398117be1796d5a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a515f843fb4344a3f37794f65e5d63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bac5bc0f227cdf38c5ab163d42928c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc91e6d5036a812457191574a8bd55a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c925bdb0a09fd15f976f1b5ce44d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf0b9d3e51c5dd8bf1c422ae2718cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b7a94b41315c442c09cd0d0f180de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d940bd6df2be9484fa7e2769be58d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f0739ab6b212297a50588e66698be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e776c6b8771e35c98ff7f6daca3f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b095e4a354b9f1cadf17657dd5193490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32660b15dc487ea86f92964a23df91c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4abe01c6e69f8cfbd6658e319833ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335b6d953ad8fdce7df4b3348e7fe85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8d17af63b51089826ec6e30c8003d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638bfaaa0c3140bf4e755b7a8beeeb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549917896d465b94f823979bfbea8f6e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb35f103a012c14a05a3a86068a851497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21342f942002a644e3378c800e7d8467498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd762d4525e6a3774fc169fe7005628d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b1ef74fb61501d8b1a93685be5ab9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea326f4ea096c118b2ccc98dd9303b3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9516cdc08e6c6a90ad6e733569e8db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c75dfef7f36ba44ced4a1a36197107503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2376e6668040da9d12cde7d2d17e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba8ec4238d10753875863082753915505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710d47e6bdf37e5c001f6aff46ae6f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b935c7ad2494df5086c1aca93b91fd4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563378d0b7d068be9013169f21d32beb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3f45d49c8d44738c946cd75c97c38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098a6b0c8732dc5fc49103adf3bef20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f9509430ee1f9b231724d603a6a33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0359f661366363b1ab4bbc4ecaf7c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642857214b9cc3dc6a0e52b399eed9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865adeb12d49a7c0e6478e6d762d022514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e66cf4712f1d5ffea67caceeb9b7c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac5fb2c76dd30a7ade2f851a1bb989516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89125d889ee44b217a56528b3a241b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c627032379fcbf124f533a0e45764518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6a9f279539c42154ba2f9a6610772519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e759da14bc25f9197fd5af1e7872c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980ea2f4abee18a61848be25ce60e32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd313fb5ad40b72bb81afb1d24e2b2a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395adba511f80820f3392e2987f90325523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999d2c7b68cbe453d1e6bb176684975524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a655b265958ea03c0504d0bb27471525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed47aaba93db4b38e33f1cb70c36a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ef61855d30751c577672c5c2eca8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f7d818409842770a932cc9feb0026528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648579dda7fc3c0b7ea365e547eeb126529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348d9f7837d9bcf9565dd28388e4024530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3fffed1b818d10543e2bdad75a992531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530764fca0f0e382562dfb06c0a0b28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155ae575103705e572f44a5f21fd9af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b56a9c551d85aa54e6c0e02db326c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2ba8581c53406dd5eb6ca4d4fbc79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882904e6c298384ff5eec0b673a4a43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a672e4432c550bf02b326122516d1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a43c06990003c1013986e3147c6ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37115606a260fd20179ceadc8913e44b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df48972ae5c51de9aba8a4f093e13a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f320f851f381820c9fe3c54f4c6e6ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef5a318d381d673c42247bf5bdf4ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16889e6a38329cbf9c87e91cb8c626543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2484c91fdb19aa2e8f3df24f20c50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f96c5e1210b33d1c7be95d70cefde3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a55d784729348007e60474695c125546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe533fbad2644d8c6b24954ed20512547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a6f5fb068cc71870886083e829789548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b59f93860e2d237282284f4fde3a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279d8d60e212dd014faa9d3b76c32f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1015deed27805aff4ce9fb881eb16e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001124c3d3f0f137c79db2e4acfcfbc4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ddb2bd1d380155e9866812ff7f777553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51158b7a44176816ed1bdb000a665ac4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6f4a79652fc64f888458338b31e34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9e7a6d8116efb142d17d735f05780556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f5c231797dc5acca90da33eefaea4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113075093b38238994e00616e62b396f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a582a098082b000f22d7a0afcad6acd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af8933fdb71194997105cb8410cefb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183f4ca122d9ba200f289015b4d7ef5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337b0e4738cf0a08361fd710d93dbb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19b3371d65649b3f1debb513ba39b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e1558de8efe61fea7e9ea88c805f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73862d9dad0f2091542140a8f6fb7b6a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aacff704db1f94513a70ea46121fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfba3e8b985216a4e3206710b00b62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70fd7f957c74eefbae6be7a8372c27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467ccbf877d340f41c33de9c0e19d42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb42067e0ffc4746c92a7bd1a0462c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b60d6b82d006493dbb45ca7f6f071571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103b1839316444919e2bf7843a66562572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e44e0ca0a0f8f83a3f3aad2486ba21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4c0ce192072245901e513958dcede574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfe0d8aafb40466a57961ab2359940575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543bc96e4e341699d7c9ab01881fb58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1204d597c763a24a6074abc0d85f8b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ad511e4e9d4acf44a674cc64f6222578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083efdb1a67f8244e55c3ed7d75b6bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1640f882a508bc073ec297e15e8cf6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192ded9f08253966f955ce4b4f55076581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043c7518f95e17d1cdfd91e4b6111f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209171fcd1c5848ea6aa8d13eac7ba9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f71c5dad4e7e475e6633c8b8c6ab2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4952060e0bbb70ef90143d2bd7f1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb56ef5937de77d405a912c91bcd928586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de43b4057559e5db031e1e60c8b566587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abd65df7004082ab7819e60f4fc47e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f7d9283d0144704d4fe1f54549a79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a776e6d420e2924e660936e3635af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae037ca84016716312e5c76e0d0b43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de41bf8e9737dcf5a0cf0ee7991199592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c71222e15df508dedde11c0cfad06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085f0a42f4a7214cebdc5e66d3e836a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf83ff13c8d98acfac3e8428b586e02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5915e9905f72630292f2f0baca7ba91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f30df40eeab93eca39870e25fee8f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef87d6ef3445003f52b141c388dae2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50cba43ef7322e70bb94be20163e3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af8ecddecb8c2c9f73fcd61bf95f66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c0ea46f34e6cd1f0b69c35ad68acc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f57d106fdf969738b0caf7810ad11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd44e4ec4685b679410ceed8a814076603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f063c82fe2822ee054e40e52bcdf5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e828f329f9ec0f55cf78fc18432c1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432c7c73a6c7ec8f2f9d4976682484b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dee551fed855569dd3e3c2596491d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a20017aefa86b3315ef571b7b4bea4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66d593c0387bfa6f334e6bcfea2e19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5b5a793d893e65f7ece052d3f423d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df4d7f49e1d41bd05b0c4b00fc1a71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b81d284bf7f940ff07b5c320a5810612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792432c718435ddf89f632125f6f9701613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422434bd7f5e5af27a335cdf647d785614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48709ba7ac83bef5a5f3af212ae0705a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147f379e2bfd3542d82baa3e48b2106616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e392aa52a9daa2592f764827ea956d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a94a1885997e2aa6abdddd66f8291f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d2be3b8ba63d4cc147e3eaf5e49df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14298854d00d22eda1f65aed25965b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75c6abd9aae536d336655d379c5806621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717775e3cf72355dc0ae41d64d9a6cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc104fa2f07bab6013687228b413360a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c93e385e7e5c3d8eceee3a6af233b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e814920b61d702390b42dcb63c1bbdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc52aabf9a3d0dbe5f9a27817f98ee5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57122806dbaa7a74fb03ae519058b273627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792940d1968fcdf7353d9f0f8a1eda10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a4cbc00149754a3c1ba70b069e874629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202a816fe7b0c7cf9b190ed273bbab0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3cb753c39ec4cdcfef1f9605c0d14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f6f25942b70786fd6b9c465b38365632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0e2bd001ee0800ca126acbfd0169d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9991a495eb2a8737a1905a6fce103634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554580d95b56ce31f0afecc9fc730bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f130bd2964273927171477ee5f8c58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd442611777996215950d833cf8869637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b382b26070e104382b5834673b7251d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4650296a66c834e3cea94f40b3122639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef1d12f2734994b40ceaa63d237123640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39985b6c395c8ec5b5e01e719db37ccd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59679fe089ea2c45d904b0d265e0cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05553c82bc0838662292a4c290539859643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a100daafb146e252ad4d3859fc6c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba4b58632f87c1e91e5afb42ec49b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b2de5033a2f9ecbf2f078628b8d0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3f4960ee96420954e5bf136ba1c05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf78dd5de8bf50627a774012f78e4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85871afe110385bf7813a448ca24f04e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3207804daa9649fc30aeb06bd2307650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce54924d871fa882ff0f8a6ff16c11651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581338afd8053ba675cf9fa1c91c27e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52200b470f41e2ab8e59786cc51b933653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8d6088d9fec111a46e28d9b3f2789654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c13e127e5368a8d442c0a7e75d81c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd068cc29f1824061140341c6e52a93c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43398950a6f8706c28543f0bdb480370657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f982d99cd73046ed9131be1daa9f5f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3736159187b013a0b57ca8d847cea77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cba5930f409c3261ef96fb3a20cbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728e1b6804261803feafe9c5c874bae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f46c47d002f410f9dfddaaf1e16477662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705f69ce9fa28fa445ce9275a7f21fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4bbaaff705498ed28d15ef56d84c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c92ee030c5dcb1cad6e8fd54d52f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb1cd7999712dedfb1c0bba6019923666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324909e44c94dc25dda5e5c8267c7875667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a48f74b20b1c22c2814ff12ec6efc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff905b73541e9e85381f89c15ebbe654669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb4fb922db35726850415f1168cb15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd18cb1bdcf022bb1aa586788df71f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf6fd36bffa90d68ff9313d98d1b7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78862fb3c0f965e575aa9986ede36677673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13284c7e57c3914326f48f4dbfd5c4a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240018899368ac696eee9cbe262bdc96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50bc4c72735ca558542309cf8d33ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571fd089041f80c063d76d81cf6e3cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f139270527c64642d1f35e4384e10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248eb9c751fa2ab4460f8b40423a626679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b2c31828412617ac6da26fe16ac19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e2e35ed498f6d6e1662ba25eaa5a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7888bce24d075f154b5c31bba0766682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2a5f29c65dc1f9ebad0b0047426c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9f3750a0b3202026ce84aaf61b2fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aad80a7193a89eec48c5eacaaf162685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954d2ecc2e2a58c6492aed918758f6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931e09e07ad394a7e9ab31dd44ece0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f454bb15f06bee299c09bb4493c38d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1fac05344f6b056be15521eadfa19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855f992e6cc34bf909b3bd015bcee0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876724c447a6fde8e194748ff67f895e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2e0c663536bc7d72a59434c8a63d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3f4c234e12287e03333220954c473693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e165c8af10de6df63c6203ba4bfd43a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697a08f761d0a48acbe76a7c12b4cb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609d466a93eb0a981e6de25ce681d76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa40c3656651e2c0867d1ff1dde24aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df2367f391ef28236fd29f592c9ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fe782c06a9d58891b6ad3207426cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f61f017f50362b3476676179a392ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61a5e6bb3f4f7047f9493a7b264968701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616f2bf42ba72712057ead8982d84a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3126abf731b57370efc7ce70b660a40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdd174661e70485013ddece6b68883704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e96180863a21a224ff9a71c2fde113705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03b78c189bb906210276cd2493f041706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b740abfedd594e7db93fd218f425e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb07c200e072748ea4820bdb034915708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798c7710b4fa4353961d9705fe44749709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6a5766737d467a9ddfc7bb5a58e76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf575426e0a43686604ce468e89d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b4818cc107dc1dd76e979beff9237712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281011f6ceab5d32e06498a40a380ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3f3893506780cc19891b6266900a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589ecb44d5ab90f6d1d74504dcf1ac4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdef11e4012e36868af7b7d68aa9f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26724f435fca98f09eea5c24e1e9666a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa0011a7e2c3f00e03e7869c85da3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d664cb9f25a31af641f6046a3cf9a38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7307ca98bd6bafdf4adfa030ca411b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445ac8548a3fbb6714f708a574cc40c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378826076501b3a78fe3747270272730722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e833f897dc533c3891da9bb4328fbb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cba87d47763b3c9df5462eacbc430724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4136ae168cf255ad0e6792f71422f3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867709400eddedcbc4408a56f56b0ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862063860006d59d8bf80676fe72888727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c34ec2ca711a6d8a8fadd5bce9c0b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52d380cd135edcd2ec88814995bed8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93044ad0462eaa9e316407d776b4fbe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d614dbfeeff453b3f9c68c7b1adf79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03defaef1c4eb299e34081dbf3bce6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc8aa856dd6947a448bc3b6f627544733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2787ddcea99e532bd66b094d65e7507734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25295e96c85b773cef7e36939bffacef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a14f3d1b4de63ac4dcdb80fb5a78d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb5a42e06b9d8f25ebb3cea6815c36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbebe4f3ce2842d4df26d9d2200173738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1fa332c7524d2295ebdd97cb50c6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5b392a100fe69fab60938d8d7161c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42dbd11bf3d5817959091797492e85741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2ee4f1fc2c2f762968e735dcd67e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4021f72ce7ee66db101ab77802c284743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5cf244c887f91e1d6d5443d0e4335744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702674a81894ff2e313b7431b937f1a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a463fe6ecddfca9004fbe109908ba2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f60b03ea5d2587877c37c58c41b3e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45626c2c61a60f96d4cee3c97c0ffe28748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599207c47109e029591d2727a966c87749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3752ba52f34d28d1f09a33500927e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed47b333d1998533133a300d2a9366751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a456a8e98d315ae745fb5aeef030ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853a74c4d7d626e843df4f1098d0d5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aa302984547113e80158a4b3defad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fb63533d8fba29308cc53dc16a1b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dfe38bd7c98fd673175a600300e71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bade292227237d68c1422d57a4d7d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e691437550f6cb0426dfe1b311a1604758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565f0a0511552e2eaeb28ca8c4911af759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>