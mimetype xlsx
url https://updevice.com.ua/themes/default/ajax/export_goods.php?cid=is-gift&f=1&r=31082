--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b61452315bed8573c60923e12417a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882457d5c1a774b2833985f6978a3aa82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77d530e43eb849b47a95f2e064eab43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10de94bd4f72b7a46b99982e32f0524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f007aa4a8f6c266a92b318a62044c4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c106d4a3172ee878b02d352c1bb496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b0b3ca34f33997bd7db2c5157a32c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625ddd74af841f7a5213ad9db4ea9218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada288b7f1720bb3d394bb21079549e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab54abd886bfd1fed3d78fe076799e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364adf81f66d7264710b0551f1b724d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7cb133146d021d2931c3b7334e0d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f33b3fbc272b1346a880e0f4768a6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c5c25fd10ef6a3d325992bd3e562814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69207ce034c157898a0c9a3937865b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed5bb2d8a3599bbf329f395f1faa1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98937d4d89c0c019dc5b1245e8b4c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf6bd27b2b58f0617e50a151eccc2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878082bf2e70c84e9967454389165fce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157fa08a432f32353820b752235f47720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a2a6526493b302daee8752777a05621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d615bbb1ccba71ca43ad33fc0174cc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34361289fd1571f7e2ccf8043d25d7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fd5a0a476deabaa8e0be1e09b95c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d43839e84b0007c4218106cd96a81625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ce031d41ab1f5318170be6782132826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e43988c21a8299767b92814ae9611727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07c5575c21c24493d1aed91dfba40528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ece5882682e1eb7a6787fd0528fae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1165310da68f7577854d692375de030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab91db96e2677052ddca9db40df11dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419154895c9f2593c2108f0201c060132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f15e32d0eea71ca9f751489f3b221e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da852f4132e3537ab8ed869cb1a086a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6bda3bce5e79a4bdde963643f100135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab06d081c5382671a3487b6e6ed622436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6499fa0c7afd2db8f873ed4c272986637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91dd11ffad7acff2cd6fe4ecd9291138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1afe7b39d2adb5e5c1965b99cd50f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c977eaeea97e88134d31ee0d71362640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ee0d6231ca74adc26b8d3a012a7ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb6b688e334630c1fb290e4ece94a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f24191aa71a783db02d2e80978c6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6287b9fe60195df224a4a094ac19444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14d986d67e6ef2eeb52ba1fc3786c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185a5a7c03ad239ad6d889a5315710c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc50e9058f57f2ca48cfea35dac648847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e54fa40117e4e84afacf0ca13dabd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b002f3da6174da3472866d419278649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c9a7fdc94f50b0f7f627d0231135f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c78d019f798080a7a5d72b0f6a7cb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228113a6ebbfab146caee0ad88ee7a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b5b85f9fc6caa8277e86768cced5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd526dff5939ddda5ff3375505fbb51054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9c8e66a0a671f3900f7f8943b8d4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d54251022fa6a5e2e2bfa95277d67256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601da18ead322e92fed44471632acf9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a14fcaca3ff3f485736885039418e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69e7640987be56dbf9e7f01d42189559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6a6f8ab7ce4ea948b0c69c5cdca4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2af26e4248e98cd7bea39d792e5b1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07414990b12f1897b82e501d85a6133462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee289eb1734a7c51473b908a339b414f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501bfc2bf840cb60df3e517cda5e0e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a318cc56b0380b3f06df7c73f36bce865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21612caa3b3c24954337c4c0ef7ac6c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca9d05f6bdd6e8377c516f3c22519567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367be8cf807bd849cb4cbdc3099025f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63b50a8c01e4df46d250fe3068593a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2836c3bf12c9ed71516e6bc671f8b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be039bc977ce83cd26321be5fadd92271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680c87ad33b7d3ef97ad32009dfdf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b83d3dd501d895d396bfb1044b4b2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392758f686834d86efbceaf1316a14ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9670c5fc5326fd530d5693757c891975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943b0d83dd8aeb3cec40d9b1e2c6c7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205fec9e7cd56ed41a093d876d7b4e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbf250d5a2b64afdf34d889171982878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728f78a1094a9e94e9e88a9efd671e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e2fb8e907eb973f6a3b7a2d6795ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98094255e7a1d1a8296a12ee319b19fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aba7852182c2e26754adc728d4b6e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1618a4e13d94bb09003ecda434d14483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0a3ca7b0d7677669bc50078dfa1bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b8104d127367419f547bee389803185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aa9f1a45433bb77e0c247d644834886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e10881505c43ff6e963825d75770e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900b4466c837d5f5406ea4bb9a9855588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa6a865294616f0ce105b24d90dd2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf8cb59a19e57c5c9eb7923250793890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a0e7ac19473f881c92f75b572d5d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8198ffb4cfea2ee12e918abcb3e6c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa630c463e75643274835077158a446293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1d317037c8befacc552c5bcdea3d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1efe11579a70917787e134a097a7eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2966a51272df5bf4619eecd01502f5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc6b362d67b731e9213ed0cb34cbd097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad502c3cb88c615083df7bb74470b7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3892333e3325d0ffc2e978920dbe8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbfb4f12dc571d30d4671243f21992100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b711b183101791de64530cfc8258101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1d7a570f4cf569e50fc77ad472dec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d6288c96c117b1e27cfb19ab38fbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a56c5df9605c6baa96df0faf7c6cb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be5de95edb955e97e041b0e80d7cf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ee5123e56b870cf721beaac8375ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3ee6f838781f62473692ef80a89ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc517b7dacab6aa6d89d54481282d65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0b899dc86d05bf87a8419eb768a62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cad08d1b5ae73b30d474e9f172ba48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d15096330829a4d41c09e03928ac43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11ef015ed4d6bd7fe2fd012c5682f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735ff37ecdcde40ad7ed647ab956a81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e5c51c98d61ed877271d3a86013c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18460299d66017ccbfe055a22a1ab3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd43c3bd79065d80b09c22be4772f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01224a97c5b758c1bdc7957bdc7f0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eb1ed39292e53df85da01eb03dc7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d5f8cc6d4511ac38fb10f130811dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad17d165c21d932ad9b69ed823ca327120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e707850c270de6cd5cf79212a8940e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a49a4dcea0ecb1ee00ef8ac8de4ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59a2faead3ea76f8ad8d2868042752123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391afdbee878fad66c16274ec36209e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe5167e8ed56dee6aa1e8b5379633a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426cf7ba6522b5ffa4f1308d070477126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973baff69e42309a515c6e4723041f02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9137ce2faf5ce3ac12723ed34fe423e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec6311d0b4b7393f9d2021b33b7795129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f54f1c0e3c2c430d21dce668251a18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72b869b58b9cde41196a1b3d1a3190131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9e79ca3b1375f3bfe29b6d6c949a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31d906465de2d7fc228adc8c7992e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305ff9a658a6301219e9e816272a4b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6345fec5ad179d0c1ee8a675261b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b736abc8132651cd52d6ac8265610136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0ed4b1af6c95bc6294484d4ce974c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf553b0958e9295863ca84995884803138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d59b012f854a03ced8f1f62203e36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477e3aa1fef84f4f263bd128e75eda7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eeb332381d7cb79ed15607828972f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2963d7ac02da3282116dce36b34fe55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9b22021f68d468c349fd792b4ebe1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c13419a7e75040b45b2dc61483c24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c2ca401cb253a49a1805044ebbcfe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217bfd0b9f8c73ff9b8b4763fc601cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6fde84896310557a384eb90583569147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68048bc924f34c56611996a56ef4bcf4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89074bc750997250e7c78a231867d49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115914d1255e40d9120f783253223086150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce376b75f3b90f70aa894d17b2ed0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527d59456ea2385397a5cb2cff8cc58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fb176608ae4fcc9ab6bb2b1e36c20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1a9a9960be2d452d40719203d49f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ed2e9ebe1688db92be5c22a3c516155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b95ada28ff1d38ce47e27bbf893df9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5a07f687fb407b3a3a7440f716023157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09735ce4ebecfe6813e9c45b2a82362d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306857170fd014e0631fb15797b6d59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386eac22d938a0850a161d59ff1d4f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3277094a64142f351331f5c84d8835161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7549a5cb115ee9c2a24e98c9325409b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22ea850153e7d00e13ce1397467eb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c8bc9bb0a3d1a464abf02380c73f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9062ceeb3352ff606fbe0bf69a03f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f9ecb651a9eed32a1d11dcce1f6bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59b2e25dcad799dde2bfc7714dba4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758798e1b1e64be7b7a18a72e30d8f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfc463efb51f1ac8952705dd77ed4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64325fb02ca7e10e40ab945066d8f3c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c35c321187fb1efdb2bc25eebac15b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3ad1abc45fc72eb986fe6d1e750c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0004ed0a4ca36064afc3bca6c1551b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee9096b47714d51b2fcc748baf994b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3d0e3cc826609e785b58f774633dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62a3f1502a7ebc88302571815bfb4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d386cd59d397724d5f5694e740288177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0651ba297f95b92264f123fa9b36435178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2053f8d129ccf429e8a6da0369a2e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de6b1f0a31b8e9edbb9e8b6e731cbe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87e2a56628b7d548921260f003b31e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e778752e686be5f5d75690edd22578182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52faf033f18f9d58ead70b01e3c3c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262ef7bf20ddffa371484304500e498184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96460be8762eadb293cba4f40651bcf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4bf360592b90a80c61e2a75082993186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708cb3477a54ef47aa978409cf4d74e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109eadb626609053f7abaed3d27e614188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd01d5edaccb37a9b2718570259def189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d315e3c55781bd50087d0adb7e4447190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f3847ceb01e29d128c80ecd8a81d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf542c3b60ba9c49147d3b7c749580192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214de899f8f7cafb10028400bedcacc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed826243a179a4e804cc9316be203524194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a28cdf858bf87b0d233fdf28fbf888195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811d5fb7a121d1543fed042d92066a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397aa0c2f569d281e8fdb8cdfe55e8f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29634df038da4ecfc74e7cc0cde004198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2be52ce4ee20370c2065eda5c33576199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43653a4e9983f40c6b9143f5e854cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d65b8b7c691d2cf5ed7fa9fba7be1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81971b46ed568a6048d3303ddc1874d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5ad39b94adfd0f3598e69375150de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ed0c7a6ea3d061506bfece0844c49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc00681bc87d8241d0f9717b5a6ea14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d791787680dee3611c94b1ef26e20c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068ba3359241bde9845e22bd10d0364207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8582159130ea7e6d622d185c972261f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0111f4da17e11b91ae46d28bcdce6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f955a536f5de082c7c3f293641a15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1ef369b31e8c6df3c0120fea7bc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9646c7f1da691bf8d564c8b70fc7935212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9306c9447491e5e5b86f45c9c0627213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022882894d0b6513e2c9ae42c9eb93f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd841188fcbc1fc4c5b8ca571993febf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8df32b3df3931dcf98a0dd5db17f9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6187eee2f98f68ce52a1e00d87d0ed5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b5d4a7bb09d11434a7626a410bdaa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75790b494a8c9702487cf08bb18e087219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d76f3f3905c1abeaafc7e8307027a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e05d3df44df9acf2f89d42e89dc505221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44e32d6b296f456a5c963804472d02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b365fc091986ae0ad4ab11e6b6a744f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e940d70deeb2293ed60115cd495cf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0617d235a17c9528c9656006cff86d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9c54ed223cd268e3503bd0d95010e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a7e52051544c2d3d7f503a35ee120227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e68e548324a6df3ac69f93fb987d04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b81f34a19e56a3527f93bb887a5772229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350f243a01f8acf67e065cac483b9ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783b2d61daab4f25dc72aee9c3018e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515b4c985185979d051ab58aa504d68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f126ecc9ac01a8ff2ba6640661c2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1a327ea5346bf0dba956d527cfef7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f970b9cc3cc1ed997b65ba84f050b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dee44d020ef911be938f311268b441236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb16278ffc854048c6a8fe105177c53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c18908436af4fe5acc7a531efca81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552b19ee0179cea6df8a1f3eca0f58a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa2411428110bf7097202362e81037240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e170f08b4bb3f20d5187c59aa10838241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fcef07e36bc789aa298a2354ad88b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620d7e8745701acd3636afec748611d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122d8e858f815f8a94c71fdb65ff725244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3fd26e30c46216649d9fc0cf0d2ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7536ee0acab15fb9a5cb620220b7c0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eea057f1744ae50d6029c70be00932247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e886bbeb62fd1b3a9df30e25995eaf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb008c92f79b18bdd07408e640e255249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f6eb63a13663f8f6d57e39ea981a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c131b1a7ebe1ef8d190a96b18f4e26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901315e635985107871dded9ff8f6e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a81749b9dcd8d8f885e6a05c9f209e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac89f21b10a65b815bf0fbfea2d9fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276291fc6ecaf3389e55c7c10f3624f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b47093cb04c0b60aff0dfec6e3307256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb96c49e67b4fa476ac2ce823ca265a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d7960d5f606ce7b98b0ad5707048e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ea974af0c08897aea90c435346fe9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c530680dd095285c506507f6651ac2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5618631c5dc9fa8a4769d5e50f6fc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48d4df1f80fe526db0205cf7198b75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1cc031f9cc044b9e7d567c563cb4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf34849565b3f5cf90d8929f4dbaf0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350baa70925ca8a5f606a0373b5010d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58beffd2caa1b1e44f91073239ec11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad2e8472ab46402e2764fadfac79d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fea5769499dcfddf3dd888b710b1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cea088314bd112d01bee3ef4af358e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545009b62741d30f91868c795f87391270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0adc5b7be4c6a077eec001e69c4c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0f31e0358910f5bae68b83ed59437272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bedd31b8fc161ef0552f69c5ea8d48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae0a678410aa4f2943bd996bacc356274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64eb510dd991575c5bb8b1c6b29d95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd770e035a4f19103f4932bcf1f7044f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696ae1e724ba1442de67f149217c26e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd5b5d3aa6c8ba98b481f3c89ef479278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbc35bb0c97b68cf14098baf45bf84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0f4f1e5b8d8c6d387b2d59461c0fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e3ca896da2a2d071f2f5c058d8607281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c895f4b38a220af095654900d2cc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f002c2e4ec6fb7d7f0aa0ed0044d71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509606b53c6a41c16f309bc85b6c3ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f4d6f8332f024fdc31aba4db1bf8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d71fa2292821613798b5d2a263391c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb6934126b13ad144eabfeed3209fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf52521da5d93831c389d74be6fed46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d9e04d5ee055a77de6ba7599a32e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8714ce1d51d491a70a7844c40a0a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4c4e0191bee6aef99078a27307bde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07b8c7286c14a6bbbeddadbcc18f93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac73341a30de9367541bd7b53d48c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6790d14d8f93c238b19647e2e7757294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69707dccd6f878c510efe637df5a0ea9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd1820797712e08866ea4473dc8ff0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d457aa9a0a5673e55edff72a306835d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb70652c8d8f42f25c73fd18dcff12b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600dd2f0cd03635f12e8c7702c88899299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf429785dee651655d37406c1459b268300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6005a597f93d8e01920dac3f12f623301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652da5addbae07c2bc22ffd9d63a9ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee000213ecb8fc3321b2a3b4b53807303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad5d7016154b8f4cd08d11e85a9794304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca546f88132c50248b24d34d633341305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71726d89f937f47bb2618ef2d63ddeed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcccc379c1e027952aaab379e5c5f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfb60d7ece753d4665dbdeea0c84c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73010f125e2c45532ed33066a2f223309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26a420091a0f871594b664a7f7d8e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e3ea614332f173b65b5782bbc1622311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0f1769b1f33ad1c0985b7f628a2b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ddc09b2518eedb79c204c1eec6eed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158a824c19fa0efe50974ca32e7a90c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2f9bf77202933a2c36a930f0f82f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cedc03a222942c68f3a37e547dfdc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa85e0689a38d6bf088b7fb7777f19b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d33da6284224695576534620f8f68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7320b50d3a84d76378ae5b426b87d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f2b60f66bb881cfba3e315a3ae5c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089442992268a0ffe2a6445c730bea94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced8289a25b54ade1adbca97487f9c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3edd8b4336199867039f749d3054ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f059b58bd93d5bf1ad3e852734553324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c18c3695febf97382aa54be8e9ef2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e77d9c1c09b13f41abc1d76b2a848326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d2aa03d86573c73912a5d85a506f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ded1d4d0b27a81dccdabd03c9fd6bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62c4175f75a16759c4c11a3fc20ec8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae8283ed4ff11e782f27d01b152395330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5cfe162e4e741573d82d0f1e7e632331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cd582892e4c4ee64f96d9c025b449332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dde9fbd80b8dd53d517e89f7f541b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66edfb062020107d4b34085528624a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b9f25e658b1dc9bbd6951515d67ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d3fe5216155d03182a760cdd64804336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94fa733099d734007ec632fcf2295b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1f3fd915fd3b9744a213237d0eabd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea12bc057586fb5482399ff3d8d0e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be102b842c605946817419d9c8ff203340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bcc7c77be59702a6f9e6d2dc17d0f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577948f5be1aae8fb39243c8d05f78f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a660ed4c3d765a22e68803bc706f96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e594d3557e6a35c76b4b96548e3ab5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df29d9152581332a3371ace8ff51475345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372572d4ad63b144a3e99d53ea3f3dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44831aeeaa28fe76b768517343995b65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ce59b5a2222fdae647d644cd79180348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf01b5cba70eaf7a7d788a329577df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fb5fc171c6588f8b381ca738a81ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b12a84678aa075d9cc0ccf59042c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe39bb17f864023b46b6fde990b427352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827651a167467b1548ff1d807c1a793353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03b1c222aa10690a103bede65fc4c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e826a5160e3e0b60aaa4fcfbe518e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b038aecc6cb6478b500d0510a8d16c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8adcd3807e00064185d9198d0b65e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcf6f8fc824b2f8f5a7856873f3af6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29653730f0bb0bcb0354eb0c2b716265359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954dd52d16874527557359361b91327360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e737c33e9cc30cd7e254a1237ca59f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72f79ab54f6f37cdca7287272d5b80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fd0f2d70f170f8377087397695f1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc03240ae9ee590120de93c390e9e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc8cef926b1b2f44ad908209a9a8a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad6f8b2c43e683d23fc21531178889366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c96ecb2393689b1936d3bd274c2a8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325de0b2ec2767072735a16b5f6ce53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697762a844c31620ac05ddff114bf54d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81606f2be5ce71ecc68ad38423a54426370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fba3866e91e6536942eb58ccb4210c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809a45a930a36b83aa86e4530d80406372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd01e74daefd115c59fea310776a526373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0c3f229032b168d2cb44a7c61325b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65150788dc6fdd379b365b9a005d1b73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a69ffc9a364963f5b83ea8732e19e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847695d79b091faec5b279c8822e148377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f65e3a588bf6a141cdc4564101a7ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d19bc4cd828070ad8452b0b647ed1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e60966d32dc388f97d3ffa8aa5580380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080042ebc4d7f5103df4630b95e716b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d01998142b0c14428d32869b15757382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbe81370c4c2ae51d4bf4a2f69b4e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef0e42003a91fd78a32121ca6f6431384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd421916cdfe1a448afa69d27663b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e0c9e3bf2d0d94d061636aec93185386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5af1431bb858db83ca8b5557a1d74b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18daa35693bb5d11627b78315b4abe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcb373bc9c174d6b72fea58da50280389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe3dd9284cf010d3e0c0103ec5d905390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd9d9548ed9abf94be0a549521762e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385e5054dc1e1cc0064869536f00444392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342520cfbf8ba44e6e3910c2ebf1c2b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeb894d7a9381e88a62888a1cbbc20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03d5ca802549647856b8de19959211395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c6bab9ebdd3654806c819c88e9040396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f01eb253ae772b3f2c48d31c0d77fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2ab6627dd6b4f54153faa08c33b30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5818efb84e63fb43dc48b32bab9848399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9db681e0e0a5e5040b96b5ecdb4590400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc347ee1d8b3ef0adaae7e2ea3dbb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeea9ce80385e96f4fa4df18b35acb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf568e120c47f4fac73b83b8778ded2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f652e9987c30a74f67ced52b4d0c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03554bdd7056f32409830631f1b4550405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef200b23dbc4af0a9fa3b6f304e5b5a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97460e1ae55c2bae1256f1e2ea8f5a85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eab7862aec7044a09cb99ade98d563408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67550bfcffdae7ce453c9b89594346a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4967a7da816ceb6471f246396beb932410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd91c15af5aee19e839ab2a71997ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74e4fa6dc55755bd89be20aef1c5c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e3e53a33f043dc24366fc81675538413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb802f147d68ade0067d069a5d6fe0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f98a3aab0ef646e5c6648091212c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8463284e84b66150efbb3f1029514416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b31aa2ad915d23115780414546fd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120d810d3e8907d26f0fa2fd359134e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe456991bbd49b51cbc78e730c70b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9432f2a160b6fb495ea01fe5dfd380420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aeae1eed3095de1f4b29834823565421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa9dae2efa0cceaf2bee0cfe0b1893422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c314c637c5318ed608c52c9ae0e2a0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32b52375bbbe9834b3d806ea3d397f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8ee4298c5678169c77385a1fb9c60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4216bfd345a52626807b41de30b47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308be97aba56adb4e2e1f0729278ae3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1bd8e0eb344a6a031a2005a93a308428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e71128b0d2f82327a61dc132166aec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb0565fe0c1b48c46f8d3f41d32697430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cef974b8a7c7c902bd797ed912a11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcded09defaaadbad1e4a2dd9e88aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efac4d3cd9229bbd3a02e891642962b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26b65e20fadf006d8ca65b7f8ac994434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62548a02c9dcc0dc27ef98bf7e6a03f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7187c8a6372835345f3401b98f5ca4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b22b32a1bbb6e54ad931351dc7238437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd2584aff57028f592409edb691476438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f64d6cd2dcbffc681b06326e8a5b12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738f2e0ba8dffae044c26fb42c86f74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbae07e8c1ae17025d606c993a7e7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff1d8b86fd028d46146f1e266d9756442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af525414e15842edb258845ab4ca795e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd218194e42ebf821b6b9637b676c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d9d350a4f0f5d469a989cb106d994445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf799588b8a3a40f26aea65390b2673446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5a1a0b0e3da5266ee2d41063137a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab60dba97d663acfbb2c1cbb41b912d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0383ccb04209c6003e8f5f21a1c5c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d43953a1db79142397cf0dfe9215aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61917ece214e38622ad138f458822445451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703c00fa2cadbb6319b2caf66287278452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585555d4d0269f37622a28db119f8a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440678089ddcbdff0bbe9b5e4ea2919454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e05e837536c4aa40a3243596e411e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dcc596da76bd293fea334a0f0e389456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be77d45b0088b370fe8dac213cc25d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1387a4c07193f58d453032494b0fca7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bfbe247b4624c7c9c7cfa8b7c0d7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44563523b60d4dcc2598c66f68b78c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe15276fcf99053d4415c90c5a8f497461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12992dd1f4b53f898b4e63cb3209a28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7ddbc915038b0d5a709befdda184c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890519af7ef3292c3395c7228cdc0260464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeade6ea6f497363d86d3641fa50db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804b374a87228a716fb282f695f5e34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8923cbd0cb1bf9f08f7626a840d77c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcd3f7e2e5928e28174be60d27efc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980114d20a8382adb5382888a9f7390469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb8f55052114c90263f86ab00bec6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c306dbe17e769427e92b8292d8ca31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc46c9eb0d1f2845330883c4c0c7cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158ef3125ac718f577b18ec8b74eb87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864c967bb31a30ee3ac73d4a38f5c09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05317d71aab759fd6a98d39db190ef4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022eae02ef82c38b216197c3a320b7c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832a97ca1fc95ccb3c718c18b25a24b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fbf8f2be0f31cb93c01dfb6c6b952478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e80be880819e699b01e434d8a1a490479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa75cff1893c74165afcadff17bab9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7e3254bf342153c34fe3db54aedc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b84541ec48bbc4f63ddf55e28fb4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e97c7592d97842a284ee7886e2f12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d80ccd548446b1583b45f8e80481ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9746bde3432fa3849b49478f7f6b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e1c97e924029180fa87b014648cfa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888de2a2adfb29910f6e99707352b53f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644780cb7367afdb7d32e231e11b9420488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f3a1cf946fb486a7c3afe296dccf8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694dde02d92e22534321f9a70d74e19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd17c2b2f047d2b6093fd98cab4cd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a01e53fbd7eb83712a668a48f007e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb6e773006614202b0c87e4e0655cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f39ffd63864717622934cb457ef10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbc6b8ef03c79d210e78de32934389495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add476b2d5463802bd95b79c5e9cd3fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132828b660228ca77b736a06ef1a7e2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b47f43899ee22d03167ed80684afb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf49a6bf54f7935fe621b84a668e79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714f19c56f1663a86f4102bd65cd155500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd766a9ab52d4b3ce58e5496b24a4569501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9b119f390d78fc6ef7f9ead9961c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc3f0df99cde0f0e1bc3ba13ce2145503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626f9b18447974a288aafe4a9df2089504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293f6e731c6041a43735d31aebf4e31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b6b68589242f6d6d8c978d63e003a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc66e9431df5a4d5a2f0e697031595507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa554886c57a25d45d15ff938ee86f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997825a232856648911f30cb2341470509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d426b3efc989c5a6212b580c9414f95510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698939590fd8144d185677334ca2eb89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe87caebdd40c1b8422152adaea3a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4035ebe06a3017c882252b06686f34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921f6da26070d8aa7b6dd97d4128d53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bde703619a6eb346b00514d01bf9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e1205ef6f8e0c28f7b072493be5ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825815746a4cc2186abcf8b09ae82b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eb97efe0ab41725a6380d74bf1be0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044a42c0c236af3e01315222036f5ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10321d8a4dfe7164e01a3786fb421ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def7e0fe2b19c657898c447d429597521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3253e80df3020c39f86eabfab1e873522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ecd88ea12f068391cffd887ab494a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babe09457eea3f5c22c5ea76de382b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66ec9dbbf321d64dd71e7665cfdb79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b809411e6b82233e148723ac1a531a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2303e8e18c637484c1a71bf704f6a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86364396c4871b20a4cb763ef105ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583eb03fd5ee02be5199ef30446784d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba34ed4e69736e00fc27ccb8f0fd37c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f711b049cb2262c75952b16ab4036531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829cc69c1bb173b9070f4bfb3f9e4ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387c1f46ffd16a057a2ca045102da94533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaa82af9577185af81632ddb94b465534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fe363f241de0434c687c1f46a8199535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc294b289bc583ec206f7f94d88c77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62e5831123b1340544eb902426169f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5869003fc26885f4f1ecb1a0b57fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de7a347d035c237c4227cb13ae89de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee5531783ad3039b05abcffaec483c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38a26174ae939efd4847ef6b47d9fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4bd762938474249d207a8accffa45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620bea06a77d1759776a8cec93cf899543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ff8476a5a081c2e62d26befd8bf81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ec1f11005a5812e75ad67c59269fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3664cad051bec484164911218759ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286f943be1f2abdadd35da391e37dfa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e3f5ca9e21b97f092320f1822fd5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09f0bed697f701cd9f2394a2273783549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84638a06f431658b0cb3b324f5de26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9f056331c756f0a4406a41734d8fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c4eef0c324c68511664a2f2d319cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a56475799bf639269f5895fefa7dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab5b2ed1173ee09aed8e636a005c16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5d6717a45052bedf377afa0ca5d4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8bce57e81717f24a38ca51ea4a690556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41e6fa8421b15ff672f8cf75434704557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a708fc36940997aa693497683b0ea2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9c7eb19490631a7a879a2775c5778559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474b079752014dc97cefc20e72ffb68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f5c3758d92a837c76a8cf240fb7c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d012a82afc83fde6e7a150e40c00a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655b0b550416e34ba3818cb54dc0bfe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c014e1c996193e5c17a5d9ce38378564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf30f993f3fcf1368cf9b45c6d9907565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147a7485430ae5722400d1ac2a4fedf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e1e43a968f8aff8c5e9dde955b8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7981a0901294172e9998ecc5660e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a304ee7e587f958ac887d549ef1b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4f5e183eeb6d1ac331d25fc21dc02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ba772da0f1211682e90c9b5075987571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a0f9fefffe1a1759e6a73d8e21dfb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240defdd420f9b82d58745fa1fec36a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49972733b9af02783ffea7cd966d505574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2538313543e734ffba96cc5fcf51c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabba76f229146cf5496fde9d81a18e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae30763da941e9b2032c1bad5a5e53e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fb14e2d03dd259d4e570c022eb175578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062a2cdf50f80fcebacb0fdb26d07d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86de7fb21318893ff460541b302f473580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636681a377662a8e02bdc9d1ce5fb9d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9ac008287a47728b5e23333390ab9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7efcd59fd00c6595bb043b7dd54c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067da3dc39b741c34a0da3e2302ee15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076629fa4763dc62d8ac4e7fa62be74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610568dfca298f5ec814fd38190610a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611e9a35dd6a05ac88cef2099bb7d59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469956bab222152f25a4ebff71eb6071588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cde70c82fbe38136013205120fcf5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a45244420a2dc1a3a52a63a0ea079590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb227b205ceeee4fba1145bc00733a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1fe8f34d4ce14a1e43d0a0596e959592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43022cf31adebecceebf66a16a397454593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897906c40787537a2cbded898628ea9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f5b9807f9191250a5eb99948d8624595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b04b0b3cad1428f0954ccf9ba342a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e24f8f6151c822f7907c9f1c5dc27e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d977f655a0de48b6554dc43d673df5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c272ff1022387b532b51849204f12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37934dc80528c898a3fc938534807f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7ee586a8f1e7b08830cb168d783cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8557782806974d6d27a4d394724906602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb9bfdaba92f77a1b05e20aeaa4325603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938415003f04c4077b25c20e2d887ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e702a7014e8b69c85dc7282231117e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a320770f1dbe2a3fcff5b513ce4415606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb133b3380075269795e2f11fb83228f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a602f6f7ff0848712c8ed6b0731295608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62662bf1ae1b35ef4618b5e2d01064609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0b802df468d4d66d1901f72cc0056610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcb648a6d4c698aeaa39d29afa1957611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34018f1132bfe340b979dbf5b6355a37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5417826b208611b4fc38d39f2a08839613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792fe2a6875c3d2f89d3693e83f7ce6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf462ab495b0e83ff6337bbbc03a49615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c29bc96bb1268191184ab75875a91616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11481c50aa40febcce7941bf43bc6e7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b23c27e01ae894db73d8f2757c74e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25972dcc3c00e1f82cdad3e44427b4cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e802c6323562990ed43d60de5cdaf74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869978d54db93d359ba924cc7eb861fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec21165a8109492611c00266171c53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2013368f7077b7ab1dad26740d9496f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396dfe8b0bac85f4296e4f885552b90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ece94432e097d57af86027e8d3256625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad4e69b8859030b04d9f44046da54a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160924bc48c1a29dae8f60c67fff744f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be90ba5ddb286291a8dd4dc33bc49ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421333fe29ff406bfca29f73ad99c9d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3f5cbe9c43d99cdd2da764bff6b62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a44697b142ee39d0b4b9e969527ca5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d6d475773805b91d0ebefde0fc10c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9332106120c003056f4d698f2b350c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2bc73c8ca110c5b0e8d4705099f28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2ac96c29b2cb5adf24faf0fdc22f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67979d089f07211c5d1d1fff396736636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f30fc328bf3ce3c8a97755f7c3e491637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3333b4178d2be7972e9a37df6d344638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e3378d308c6d79028182c59867e69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b802481447be8f86219cb9d50b07586640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36964a70e0a94eb173a5cdb4517d056b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef261858761bd3c8ff0a496e93f4b5b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9588b38dbc0af864330fab07d956d57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e19237abd3b56bf6a489371d1e053644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473821b2dc8c4c970685365a311a842645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8727392aaad22daee7bfd4f5c777a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf38a8e05770c624381e71de53a87b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e78160a476de2b7ae1f1dd2927423648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bd386b54797a9fca02fe46fb5b0e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e88a475404cf0bff7e40e4d1dd1d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc73def830e15119cf14363e979f7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6fbef72930185d1381aa1a499f8dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f5d6c4eae355cf1371b208ad3d2d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fcfa742a198076c7239394034f674654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8c2d5060c8fa0ab203a5539cce60b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceedbd6d8fbcf227f2a10ade7861439656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c724902ab5d77829a68022c56a273657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02105abf3bcb1f3dfd8057b4ecdfc464658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968fed79d6267b553353ee978c78147659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21968be21d83ffc1057f6cded191db8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed32ed0e413846a02c9400992aed7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e15319d01ff8379c17563209a8ee1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38fad58ff7b28f6848c0259a6580be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4fb8dde29a2a8c816fb542322d648664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ce5f18f9f2b2b2ed6f5743ce8dbee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a1a60d676da78e5f36606ef3b7344666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a8c7b88443a9a6cc27d9edeee5c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9a5143f59aa8e334d4026f6b49c88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19af32991ef53b0415cf4e9faf1fa8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4974d650547f40bf7293385724f2ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a0cd4f60e321272080689d9d537cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5cd61f3471a753de50df10f2f6a0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ce5bcf666a66d411dfa51024259e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877fc85f1c4529889759cbc428edce9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496d6daa1735ed59efdaf241d809c4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d011d7ab5ecee7c273a584027f86b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe4999777992cec6d8504da8af74f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9ca61bf7599d48b315500c90686ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef9f83cba6bad258495687b04194e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f359d1f00618b271b010c3942a97817680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7373520385227f662ba5c6bf83beb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5c81311bb2a76d15092a81e8f28fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2c85db865c73eea55985ff0810922683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cc2ab74e9dc6060b41ede56bf7045684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08c704449220fb72f15869952ca195685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487bddaf693d4a7b71a8ac77fc715c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a168258977597470a189845853ec1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c000231c87a5d433345210f24801e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578940c81c187452f1a895ecd358b025689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618ee8d2144cf34296fd34dfdf9c1a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6c009dbbae13c9d54a6ed918f03af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987356780bff61983bf39a3da9b86f6e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78169bf1fa1432f2bc234fd270e273c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a3ff511fa3028f91ed7a4239d54f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee507dc3069042fabd1df674d2e51825695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6134bdc0276d76ea4e42b0b3f6a6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49240ced5fa7e70f5a821a389e6a69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6035749f2f4dd3789056f72b1e2da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5a312bdb7eaf8cc93a780f91f953c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d37602049e7f9d6b3939008d576ce1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dc356d9403a15d6eb0338929f67a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5a2a25a510b64bbe5faa26e6a6736702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9245d2cbe9da5790dde8ca0ce16d16703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e06afe1f362d25a093b213bb1a2a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034cd9fe728f83d960e8b1fd6f122ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159e75346399fc5bddd7b844e67bd01706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c548c2a59e1105ad73f5e74ec398e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3389f25276431108a1d45da275a4447708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3caa2066b798346ef6caa9f8137de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49895990bd92d6dbd8fc821b82e64cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4e65a207edc5c1c5bb475608e1efc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6d73687b57fa2ff3f53281cd3ea04712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacfc41339cd78d368339e24aac619a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8be9aac6c21427cb6c7771d5e3a17714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea5fe08ddcaf773ae9f6c385dc66ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bca886860db4e0af2847a11514afb1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191537feb4bbb1ca0b2e3f04b3ed1a89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777544f9735ccfc96cb3a7121a8bf65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda886482e06e57c546777547ac9011f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998827980a61d3006faa8ab71f9f23f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96827c22dc222239caabb5b7ab6431721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f84ed0d83cd5ef947ac1737aa51fa0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf861875d29bd1c1b6343e86e66500b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c767b0069589f3f667e69213ba012a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7352524b633891096d401152b9f1afa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c593528f84be23be29ca83306b9d29f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ff6a0d4bca67395af8e12068752b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063022ccccf86e13b72048dd9115a647728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50b2492c4a7fd2952b45ed13cb33f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fe18cc2da156a6e0a14e474296639730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0082456d518e27cdd062c1644fee96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67a8910e96311b322f897d524b5e89732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667a62a1ef1c080938df2d7c90d2d46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ae2d1c5b1cf99b14bc977ce253884734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed020b9c8a2ce1d3d9e34067907852b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e825c90187a1a754a835ae5b0f10a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41354404cbb2fcaac4d7e51984457a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0f92732f43a7786846e2081229ae1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453528cdc15b5aeca25769b6edbd6e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd01c8097551b11fbedfb0b9a464c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca2aedfccf9a15da2db928c67d0a05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e95a873a8b711137938523e8fc12a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3f47a07052f59ba7b8bdc4bf4d9d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec070147428be680d275e5dca80558e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9175d938c19ccd10713af3190ac97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292dda0669e428ac08b72283071fc92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff52ec39ec103c7cbb83db77c009d8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740488b2b467dabe5695605789059fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224598af01a9e3d45f68d26062cf424749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d2a8c0313a983f838250f756648ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ad6e20ec0afc485245852a9f4e71c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f38b35da4c1f18923b941d02a2073752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669b7fca48165646b515c880f13e0af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40aa9ddb5d6731b04ada349cfd9b0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7eec6ac2bc8fcf0d632f5e8d2dbcf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f569b7404f526e3ef3d58cb1c651b45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da8259f415bb6dd201d25839f592b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0a1d7de8146cb529ddbf6b2e3b796758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0c10e35751eb0fa811331214a2f45759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b40cb7f294724440af77a32b865cde1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa0287062ac51b067de6a26f1736e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c36501a0d7b9cef258891436e01af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a799a291b1469c190f779309ca54c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93428f3513a0a332e5cff1b0d7737b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f701ec7f961c89261040c0a707d3366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb36e9781774879f41e48087da4b847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497c9b60deb289bd5f77cfd07a53f208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e4d29432966cee80d2c232eb521889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc4dc37cf8902a725917f08b51980a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd36ca4849ba18c565947a6f912c31511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f0ee0fdb99840689ae9c1d8ec754612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b0f8ef398a22725b3e71158ca12a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2bfa6ba3dcd092d58a25badfdfcac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c28dd6dd99855958382c786ea3dd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7b0e78b94ee6abb0d201f1433648c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c27b59ac0e45142ab5e801a7f645517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9977b4e438395f58ef4b7e04a9c4d3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236205f378a20d34499ad660ed4543719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f00d54802bee794f2ab283923277420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756bd83a0673e8609a89ad36e96d91721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e4b3e05bc7c08ed57f0a23db01d4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed259836361d1134307c7b56185d4b7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ddfc6f5a88fbd839200f8390feb4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653cf1482551b411d37b43f280ec56a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8e46dd8bdf6871bdf7e89663be6a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881907eff01e2d2d27307e4d95f1ad927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe19595d37c50117cf6b68942383f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8c70276243f68cb5c9d7c8ab2206629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd00caa3a13d88feb7e5b517bb79d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b484badab773bb6125e6d5acd0a4da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eb6da0c586706ed1d007bc039448e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f344cf613159b890300cf8f5b06e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062ba3b4094b2eb8d4dd792c292d24a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86ba846999dfed7509e34121da3df235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7d72f97f7fbcbe14494102348c59c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799edf034c5bf6d3294c702622a238937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111caed772a6d4ea721c151562f614cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fab8b33567547c7e1d6b54eed2afa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498a357988c54ab50068f2c86379c8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b72651e2efb9e1493d9111fcbf9ba241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0064443ac4913785ddd47f2462db542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871b1a9926166f2e600e056fd0e1d2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bca56960a7799bb482a94c44a5e3b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5736fb6a76eb0600a93979fc830ed845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c583fb5b7d1ab5d45c5c14bb78f0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306a4568a1667131aa97cd143170c2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671eddd7f28fa77d2db3352e5d7093648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c929ed7176e8e8cadcde366188ed7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c6ef178bbc0b517a1a843ee530f4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed70bd140680b56a874f10f0b2ccc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330c653eddb5e585fcddfbf82afcf3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e030ea32c117125035f46e53e3f6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c558be65bee18e8a41d8551bb62de5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b911719fe3ae72d0d45d696a1a93b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1e0374c8dbe53fa9602de40286c3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7e96b2df56f2aa975438ce109370257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb81f38c9c6473b98103db64be5e5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53114966aa0399ddcd2446fdf90f8fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a804a4265a5d656d033987e2cf708a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefaf470205151a660e18b0584d21b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064d1ee3d58e12232357e3169ee4fd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96362497575e30dc728ac00a0acb65463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59ec74c3bea6a5f6882009ebe681c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c92ce3e78d8f21e1e087bf7ec54cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8360084b0652d649e738d56cea6df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4fb53d9531d9301549ef530ed362c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2931079ed2a96e74ba9d3689e8d9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b9b7cda1d671090ab04925c7d0fdc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d0cb05e45999ce80bffd3abe7f6f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89272469ecbfe94bdce5e5b2fb039d2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c1b3d02a1d38ac2aac8f1c332b7c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ba625148952d4b58cab5e1128079573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdaa85562baa2b67e292a8f8905edc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89791de35476c2036e249b196181229675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80415f701e53fc4227e887cc42dbba3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b304db4f1060d37cf6675fd350bc7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361dc8eb8a26086923e3c4bcf2318c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152168b61c129e16e956bf5bf55f20d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f721a1cd6c3545cb8f7e671e15438780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1c82589aaeb701f654ec372c859f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0407fdef7a1434a4b047a11ce8418dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa9596946f3649ef344cef89945d9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801535f0a173df4d66d7f82cef7685ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1439ed07b2a9d216a5b3df0758cf785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d799d6075eda07ab56784a223ac525286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8603bc379bf5efbeac82845c489023287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571494e6ab2701dced28c283f35e0e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceac64199cdc4388e7d5adb34455e3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e7f567c1eed18dc0065f53b49f50a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a62318b0e6912c5d814a3ef86989c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00503f35fb4ce25909278029b82d448c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82b8b11dc6ce6efaf3e3ada4b7e1c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c272ef8fa1c713f80ac732aa738bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed25f619a778056fbff933ac6070ecc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17527cfa8c15b13e57653272ab6aec5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757e0076f4dc5ccb3fb518b52cf384497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9dd08ab23ddaac873e2cbc260eaca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02e0123e55203a4aa146f6dbb2a68799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf05606044ef2cb104b863cbbeeab7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5053a58cd48ab207abba857de2f174c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601f06fe5abd44753b42933d5fc28c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3210438ea8927cc1e550e0006c5b0c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f692e31a2c7c09b2fb1066af5eb070f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48aee4c063525204b6333c4edb249b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdc96e17766c59746e65317304db6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28042b3e3ccf13505d705a7adb2fa17e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11333351cbf58e42f5c42f1eb031d8be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d81f6b38c6352b8f11622d50a2737f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6f7dbb3507477c1d800e52997ddcd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bc1581b68b9092723097bb986f47a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68b2a74e0cd9c8a022c4a80a78979f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7118e774d343ac2dfb021ac15494f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6ddadee7153dd23ee6d51640ba01f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152128377cf55bfbcb2287e9fe8cb8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f310e96399b1a3df83ad14638b10b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99cc3fd9f2d5e6047f8cbc6cefee42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bef0053862a8031cdd3f2871e31de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657b02184b6da95713ffc3a0be2bc4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1828ad73efe58eccf532e4c7d81f177120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026cf98787b36ae98ffa352373ba2fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4257dc9715581060a07a4622410c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a24b26ef3c201831c55fef3807eda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2ff5452db66b47d79175ab3c02560124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec55d28b21be75b10bb9c0a1ab19870125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889601d6527e0f5a0a5e39620a78ad8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cbb88a75f4205bdad54d5b4a2ab62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd14826b62f094b1e4985cf9678c9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e95a40dd4919005b44884448c188c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cfce252fe37fcb4c312e06905aa64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6675c4658bc3ee5816895356ecaf7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6214def978eb7d34c2e8f8bbef6eab8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b57eef02888f9264a1932bdfacd98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868315b7bbea85c9fd56802004bb4942134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1c4ac26059b8e6a6ded3777c0083b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df07f9e6df679e287ae9ce515eb8701136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7204395fa5b5c7b6a778adebe2787137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5be85c980180b6f9afafc80b6206ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a75ccd575532e4a63ed6ba93f52f73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b29f6b39bdda93b226fa3c857d8f77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569f682fd02645ce9aa8f98632a0aff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5c533af00289f206f209dcde09314142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecae7b38b51e6f642ede6af09703ac0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b3def3df16a531b135b91b73adcb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b716bf5817343349543cd0da14ba04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8b737fbf48c530c9ba822b0f83315146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e03bb1fffb283ed0ff06cc1db078b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fc38d919ac83c695109aea2a593c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42820a195b98ba871a62e936357e41f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f9c5cb020e7489e13f756b75dfdb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec877130f4184b329ad7fd5e5828b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999de92089ae01bf92368057b55b7441152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae379286c7e8796a1ced4e99b1e4eed7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eada4829b2f753bc317f719442058da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13e29b9f40638858afdc1cb1c0ff02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99f9dfb67dbc4208c64103a2c02193156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f920ac48336e913c6c240d1b62cd24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab6f6b5d5ff14fe93196e62745098b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056bbab9fbce48545f6fad62c589416159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9874ac9de681bfda2a3df1bd8870e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fdfc58ae525aa1435af7b091e15a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64923501b866ed93fc809ed1aabc3459162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc80dea5f6974c774fd0eeb7c110bb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8e72c1954b02a4cf2b97b9b132b76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b419406db5d41efe87bf98aaf640bee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79652c13cb7546ad1fa8b9b9ab224dd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db2fa305a7151e1eb093c80c4994d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02161667d884ceb07afe87ca433cc71c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f04821f6df7e5622335dd9bd8344f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574f84efe88176ae27452e2a2eb268b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6321447330d6ddf90b02dcfa176ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4364c0487e15516b3c908bc480ff0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7507f6d0dad5caed9ed53c9c328330173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598c24ef1ce7ede0dfe0bfd2b6c696a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28281dd3cf9d69089ad703d5ed5e6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e10db2d48ccc6a05101b4188c9b0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2676db7c9b80ed9dd767e30f04ed1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff40b44f09c75904730d5d0aeaef34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d2504ab3b2edda4a540c28804bc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cb69015a99776bb68da7c1a413e09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b8d8c95c5778a27d7a4922c03d1c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa114f4addb36b895a4eb0e8cdbd99a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9457bd1babe7f3853d210ed9b6a98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e8fbc7de3ae6c3e450aa5219a05e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100aeee265dac3a8407d36540375ced185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0707c5a5cef4b5cb9399d888c78f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b1962066f03adf5977e3403a10654187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00f8758c9f220587df57b6ef2307b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866bf56a9f31fc28970ccb37e69235a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71302bacbb8d587b291351d46c825d88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77619e160af212f21e2f5bec3860e33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3eae9a979da57c8e9102de6883138192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c35e6f66b6ceb4815cc4cd97a46e58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd372ecad465c8de5a1b49b25aafb2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaade3c6671b6158c19c3c79330297e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654bf63498c32b0c31ec1808e8a9eda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c9736ed92dced719c5021f4f0083e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943418e5f834064f2eb4c1ab8fb18bdd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3cd82a21ec64973cb9fbdcfeffaf7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ca4cef124cdd574d2affa9ba361a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db5d6b61328973fb0f7be9708dda48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50def1969db1951f1e12610cd5b405202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff171514b6c3c3d1881b2af1a23f9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7b42b3bf02612c60a050f96453636204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d15bcd229acbc4b5d354889722d92e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584f674972ae8b625a8ad7ba0d4d381206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f31ed1888ca4299de783114d861123207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cebced2306c17ccbf339d971677f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adfbd3d593970d385ae533505416f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d66ae759665eb8e6db768b58a5dd2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2023ad7e7d633b02da60c7bb51ebc37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac774cff830c6450998114adecfc139212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a34625cd4566803d57758e20983887213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162a7088d94fdfa44e5954556e231e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25245694d44027b92a2408529246ae21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fc162e35a6acef60c4f66a78240b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270bfeccc6bec51fe52c257824c980f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c45b729dd27e12d1e83baf3299b1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27233aff375e9f25bd5efbc11eed6a8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68a672657614a6e3fbfc6f6e17d8e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4413bb86303e2bdef2d0a74ced6b6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63e1dae94846ba384f1a2098571c5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4987a2dd3f74f0f536a3f6062a878223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d607cf121bf41bf0494a28974f80616224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc984e3195854c70c12f8f62e45fb10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efe5111715568ad1681f8239295bf7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709437eb0cbdd462259ebe855318aa0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c901f0b646bf70370d921c1867ff9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ffa85e14e2f4eafc4ed802ce8c358229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093569b1a5da041de99389e439fecb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada58f130be4d75b010bd0ddf6e6e9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ca0f4f0405e8e3fb9c8656aaaa42a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb2b6e79d2d18d87e5005485729f13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a727ea7a61fae03edf78ec3aea05c8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d6f545c79efed5bb3c6cffb2634c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306ec271d6b8bf440aef64f7b7d3a3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e2bc75295346e32a224809325ebb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650b472f271ff301b654f9ab7f8726a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a54379e45484f7ccb4cfabfcf3a05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2168b3b18a71c9a648b1779edd5a8e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd94a2af9352181c6a52434c52445fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ac5c8401ae76ddeed7ea21a30ee05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f8a6f5a5cfbd4080f272ac1d92a49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9daf218492904b52da135d67b2cbb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc6cee8b5f76af5b73dcec76c31b1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419533fdf6635d7fd893f1d6aa99046246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a371c6805432b82ed4674bfc883fd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7616cd2d7cc8024a485685d50c7b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa639afd0085cc1b168c4208c0f0c83f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc976dc3b9c694d0db772aacd1c372250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcdd20679f97e65a1b5de724fdd88c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3c789c496263c17933a9e3f10ad12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa14383bdcf0367bae173bcd3699f34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a9e25175d9e31a26d501a2e13c81a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789479838fad2ced694799e1e2f79405255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e06701d271816935681d9f47cf6bc4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fa347bce8b0a3857dcfa4fd8f9784257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775b73ad518f4c9d25327e68e6907a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666da536a49b8fdbf0883bfdc183546259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ba9115c3de295c16d9f6f9aeab79a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ec76e922e4a2d4833c499ca5f2bfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf403bfdb478a4922d134cd4d908063c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61006f85c1267aa1f289731c9476e447263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4526b40f447b11ed4e5e397b2874acc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069acbdb8069d08faa3088bf0705236265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64fb550a1ad31fd6f0d95cff10bf18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd704dfe15b024d2a3807e9679167283267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f4857b104cad60eb8deb5a743d17e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae2d9d797592a86ee4057ac35dde51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71543d813e5208e369e78644cd980e05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a3752ae7ba487a482ef14566920c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb698428dd4f46413a41c6a6b73ba2bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0988210333450d51e861f3ab3790f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f553c2758c7bd557933c2290b4eb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a9c4f8967e259304fbd49923f9a7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eb1f3df7581dc88c7c398ba0c6501276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244cbed748ca2ae0f6a91f904059c61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe3628e3a96787ba0ad068dda035de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e76495b031bb82afeefb3f03a04324279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611f51a5f764712aae951bbbaf12a2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ce2da4f62239be0672f73516a18f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e364b88f7d7f5b2cf25373ca36ef6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2616e5b00fe7dc7c89eec782d864494283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b153a0528a5e6d4aa23bcd63b7df7ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edfe87ca032d23adb431e33c19792c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468aab212cee5b500c99b7a5e9bba2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ab395e7f2fda6fa2998925066bf11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea6ee90d701125a1d9b1d6cd52ab65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e47bdd4028b0b992604e081bffd0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac03252a21e13af104ae9e2f65d4f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f92ca652ef0a3371565aa6cbb9aa65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d60f5489a6ed05bf17749c5556383b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198199cbdef4f5889a8df01c2bce1f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d5f7d75942ca291a4f464cc02a943294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6bf91178aa9b64b39a20a4f14f7a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad230c25ed72b54ab5de638a475e8c48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b87fe0e7a75c5dae8bd1b90633bb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4346867575ff96d17632ccd2324cc6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9641d30520039bfabb18b26632107f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de681d911e37aede1af6399134cd03e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7036bcc8863efc48ad0e1c7e95db8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3bdcefa1ea1b8d7ed3a379f5c77d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702b2c74ac1d687d40f6f39cf653c0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52597fcecf7479a676d926ee06b1491b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cce50a2c65b3b06e2f3ea3d7702648305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1e7278a01cc1d23ee0e59dd79df7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9ce9973404202f7038c0281953c9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5f5c88dcb1362ba2c797f6abf6022308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461124d6ae83651d63f562a6a53131c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0b5909ee95508bd0c4035460184a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34f6bb3765eb08d23d76afe263cc96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad466c55ebbfd0149e9f527b948cfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf583c387034c1db78550e8829ba8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1508fb2628faedb87f2a383ae4cf8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e54f0c0aba4f27d6283f8fdfbc8869315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb815c96f6e019b089cfe1dbef5aa1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a607a14f9acdfe0358c3704e27804317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c565a4b88b30c332b32786038f35b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e37e5bb477a001eab779b58d5a69a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3afad69e62e8ef8d4ee74dd03b6641320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba0356fe53a55303e3c9f5be87e4d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190fe515a2829a770891bb21c8df4f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202b3f5fc49cd3cb10e03d3ea5c5908323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a6013968b959e9b17cc594c8d27cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009761e62dea578f0a4dfc9898fe2107325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c2b8df5b4c077b715b82e80234666326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711aac6943111ed7bd75c734bd7fed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca2c050fa896367f94a4df73ee980d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770362f36d2eb2300c7b154a31343f01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb84f2a2295e5deeeda841959bee268330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c91c49341ef5cac20c0c21865b27f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313d1f112ad7da6fd2ccfc29ca5aad4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cc14786e3a0de416293ccae7fda17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681415bb6aa54c2996d73229cd9fd819334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1ed7cc24dab5b5c4802c46aeab7b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42dcbaabb06025ac179b3cd00d48fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f9bd696d5423cd9c8cef700c8cf2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4b4ebd82e77a57cb77e895abba50f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01083a22551d1343de0039f224fac6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48680e4f2edfd07fe55e387ab123fde340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71656f7a6f120a3325ed3234f69e9db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad7fa9c6b2b317fd8816f723d36e9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c670a3cb06fa57a66b99216e56b99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116be2f9b9aab8bf456d5b33cd2424e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144983799be425c3f4b91e1c02a6b7d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195d37e19fcfa1068038306c212c6ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb711b67a125f297b73afb8a93d6949347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcb43fbf0fa7a65336b0897a9cb3bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eb3011ac95e493b33cb3d4afef12f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62f47788f5127bb37313aaf2b2a685350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e99b09315aa209211627314985c84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75836f4733e9389ae0c9a0eccf008102352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104de03daa518ff33ddee8ac9bdf8222353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55e89cff84d9ae6dafd99355c27f93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb316e6d894395b1839cdf937bb259355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831d013578f7b57ecbaa51beaa6881b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de68984a4c3fc9ece58d7de603f292d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e068414e493abe13502a4614ac0d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d88eff71cb80a68b9b8920db3433b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b2367b3f5bb148c3c89549c04f7ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d6e1493d16afef370e5412b16f33d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4856372574eeaffb87d2d56241743362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b919147028b029cd32e14122825e48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905b5f4bf6b23d7605b6e64cfe19487364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50a11e8b1642892064c4fe7867f1b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3f07ff29a4a2a39443874f467b344366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb0071c1c00b5cbddbb0f479d7f593367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059e901b9050c38619310af62f4045c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064df49649459822c048b6f987db267a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb721fdb150385883f209c4257384d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b3b245e452dab63c46012b7ceca0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01938a014017853b1303e893855f78a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959085de07cde72236c65f959543fed3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4d2e2a9ea4ef93454aa69f3d06cb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaf9ef0e5d510e9f9b2d47a79d3f35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f96fe30ecb4fb7050ede0ab0ac68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49f8d3d19f0dee99b1d4cb332bd67f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bd21f3895f93bfab51fe347f4dd4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addf32c3d6568751b9406d8d38465f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20674a49b61a92e93992c506da8ff8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a54b0e57932115e48f3559b5c7b4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a758c5653101296111d40fc1a30564b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6886aeafa42597b1dd7cedb7788798c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b64e7ab2e5b6037e42ceb2255a9ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d3c3c6b018f1219b0f543644e8104385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe003cf1890c4887f797cabb114db9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05f8f2473dd29e120b13bfc873e498387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7901d83a878b19380f9987219248d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560dc05dc1e17b8780349ddbb7c4735389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed94789ed552ef67b44abedb30d905390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17790b5783e1b0d8a2b6e942a0ef9a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba19812dec4194eff969e16811d88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135e4b3fb6c57bc923e18f8e73b21c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28362c915ee55b36f144ef2a8c33260a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716d69d9001f30abb212bba3cad7e3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d60f51ce75ffb7e1bfee5f501dce2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d08dd6af77c0d1a27a9ac40156615f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e76bc7dc8af173444f8ef889419a41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935277a018321c645048c39c0a8882f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e561e3eb645266aed4a7b52ec22f10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db7ee66991e54941f2e5d419766411401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90259bdaabbfe5eb80f8521c3eaa501f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732c5e4e7d769364a869eb5176d4398403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126bc8b24efed90f3812e42f8200f9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a10f41c42bf95f8338f3c7beac4c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b865f6875d126aa0a14e870dbffe3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9c39f01fb754e9c27d434226fe522407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acde37f647d1e614cc50f0c5de384c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a780e1b5c24f05b98983cb2dc8fdf6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad02ad75b464e5d45bd33894e9ae30c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a28b743532dbc3bacee640014cbe0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d0396b9395788670ba5997460416e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f0ee9f0efe5142f2e83540ffb8a74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67efe36803e5af3b814209ea4f70112414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c95635ce7972c084836e2711f1d12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec8e7b6b2ec3c541c70a283e77396a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d60b7ad2c0c7153d40f7be2dce4d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e1ff53fbbc85226b115f2f0acd810418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d435f1026843527bde55122ac27e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b89a534a5c94fe47d29cceffe83ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b0b45694c1ca2c56f11aaa07c572a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc61f73df3d2c960b48683f8a7feca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d081468be963a3ba8f5acbf0514e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adebe4fc4b4a1ee087d0b92e327961c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0917dba704995a5592706dc1ebe893425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac9142a2ed085a965715e27acb72cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccea5eade9c25f28dcd7510f8ba74a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa17eba52a15ca8320da7e9b1b666ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bb8c37679f3d500104375519e9fea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dfb4ec49f00618800aa220225f36a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690884650f309681d6b7c5d44ba62fb6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa921258af4f699db466489d76a48d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1d5c51eb42fab1edb2c1401de163f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd10c94ca54829fb379a8b0923ad768434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ea00fda1a9791674e32d626ff8d4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03025b45cb443a8328af0fb2dff451f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d05c7ba75be22187f1523de87ec6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8a582d06d8af22bb0fd46b3a7606e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090c2b272bf0c05176b983885bf4f0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979bc00745006feeaf57e112c6218c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a07f78ff1e378291e374608ddabcb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77738836790643e90f123e21b40baf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31638271ae749176ac176b8d06544e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc5424ad980658233eb46b17a7f84a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaddcf93a0a688310dcd5439137293445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555a62fced956bf3e0b03c8ccbc658c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11262783f910afc3588904f4666b8d63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514f76373052967e894c05161b5cc9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84817290d4c7ac07b75a6867f1cf4d7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441abc5df70a9c3193d53e78f07f0061450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a405d6518625da2df576762100a392f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666006060c3b618147b9f4e17b316ed3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0553ab5a93e529e81157ea387afff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf94021ced7a80d5485f5ca3fe1340454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782b6016f261ed571a08da768365501455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbb6088ee0725a37a672150b710519456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dc085e174138d75c3814efa236f82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde88d5adad4695a4ebea264b8c3bd2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88174c4af45857825ab2d5322659b24f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61028c659a429c4b48c902b680c205d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda9299d9774b372ae105e2bc318d0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd76a75b8096ed9e6e2495f78f97a3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d28d8db216176c070b34d26c7cb80c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d422fca29761652390b1b13e7b06ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d3323d4e48b023d4a2c2985dbdb21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04ae17751bb934cfd31241ff409aea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c8de77699b402660cb4d4062f8c2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc2b210bf918e0293135634a9e4319468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be55abca253ae4035a5dfcfd0c5b0c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca551ce0755ad88ed5284a6b4a3c56db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab4dd0532b297c0ad59666e17e8f94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c0180c3dd52193c6175487ccfe68c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32e613601b8c46416493e6dc65b51a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26866581e6fa62221224c7fdc42c070e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c98d6813020cf34bfdcacac7be526475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb8f806b34240a6d9147f8c0ba13ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6392499c41799de4425af6b5c2b6be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d9269f4d26db833a005aaebd4193b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c5fce3950f7fbca22d3b53ecffdef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8bc08648cab859e10a2d40d7bfca3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b66008c9ab638f324919b2fa3eb5eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37a0b94e96a43e5ea11cfd4577bc5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad6b1e1bbeeddf8e2307252c39777483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f49b12117df7855934ccebed51ceb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b2641ff81a5caf57a0eaf69b652a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7b8b3ce1466c37084c08e1842a288486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5bb3762e0bafb8ac32c192ff93a0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7975ddc9072242372d9f89610a68498488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58997978573a34ed45b84d92baff26eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a46cbde08bc989bdd5d3f7018f168a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a091c3cb9c14145b458c6a3b78012491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b361b7488e40dff840beec394cd8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d43d3a1a89d45ec4a539aed06f4c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0ab1e86e6a10bf251cdc4c4ea87a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a9fbe886b9440bbbea8ee04672516495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649291dfa0811e75ea70644edcf6ef2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62609876276f68177397890e1b04e352497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9984c3366dfa894333ba67e4c5e969498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98226e150648d60eb712e148a057f35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae174e668685e0500716c0c5cdf268c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5791b047bce70ba591404d8c12947f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24131caa150976e46783a83224ea1929502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587265e1db0689f10e1df499aa09900503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bef90f6a460038fbe3f282d51096a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c606b689caf5909f2d8f2c17b5eb88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e143d1f273e973227b831a44ecc82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b1228d3f102bafd23e1125ea1893f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cc91702aee73b0c7e630efd6b7857508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd5e988665bcdd25720fab5e803029509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644ed22218a3e83c4b4d06769af78f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fdd6111917653b751cb4be26b1c06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ab21c99459ab0d0db56e213e6108f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3765bbb9cd48e0ef4a65b6863236ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaade761ee7374e5dbc99fdbeeddf50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815d95c5cfa7403d858558bacee9c1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089015603ce997cfa449d2f077e10b32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161fa2696e792fad2a32dbba917f4cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5eac20188511e31392df898bc055ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ec12c1df16f234d1266f29c22cb16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f8c706626d37a940135c8e5504636520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5f16702bfa3b218b50407734a1f92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19984de007d01e12b5dbac35492764a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd842bbb5f3ed7416096ca81ed76ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049e7d6e099c0503778b4f22a366218524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fe1344546972a1ebbe842e7f7fd18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca31db68b46cfa363cbfa414f31282526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcb8c54588e3476e7a246926eacbf3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b714f9619b9ea3e4d710c891281a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748ee4ec444cdcc47601feb3c3e299d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2df9e75fc3be2f917b0103fe6292f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce0920e75a5b2b0dc122cc9f310ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb556f3a09af39ac2afa11a5d5350ae7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57150698d55ee0031ab5016793de5f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dedb9874792d79a7dcab03f5f6499534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe321c26e74c60e52a458d4f080642535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29620c27375c5953170b982a31fca3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b8a0b196215d6c22e60db50757562537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fe3d86710cf09142e2b0b8e3f6907538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e8b514a3d2f34b88b0b9d58e0d4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763c2e249382d549a5b8bc2a3d6fec5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704287959f2f2a512c217395762418f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf368a3c39123c0907ef18e0f4bf7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0494fe5ced72f3f3928b1ea8b7eced5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db74364aaee0b0066e7d8f853f1242c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8554954108f694028a4ebff67b87f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792927afec1f63ed066e18c3dfb9bed4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce89e74f8dee52d2dca89d20d9c278547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e4c757b811afcbc661d56105b37a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a908188a60663fbd6bd6b79bb6f518549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516933edf7192a6327a321a4514582d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015044095690ba1b1bd6ad6bc1dc355551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114ad47ab8b1208170047e31029577b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f657a9c1d3c4ae5de7242b17f21e3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b0101f71218fdae0efbff07e88970554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6df0fa7b48058ee6ef9553c5a7a1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0180d572849663dbd90f84b9b8aa9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5556545abe27e37dd675b0fd3db7720557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac916ce08a1a5d7f26386ffc3ebd9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef285c287e0acfba7d1d13d837340fea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fd466afc14704a2ff1aadb99bd4c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816e9ee7514a3577f3876cd0c85c6fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70724f2c4b3218defeb34476c5f49ef0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53426834d905a2fd5980f76232272fa0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072a8205a8549556532c7bac98d79f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f57cfbceabe336c0f62235cec5eef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba0f68bb0de0eae03a109167020e51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a950663b47d9488d5927fc82307de78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6ad951180b3104da8a1b291e58607568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb345011041d3f786e239c563c5eafc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1921f2ced4b6c318e93e541bd0418f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd69ecab02fe1fc4a4ff556888ad51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e85c943e977bd401a682754579b97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa654cdef3d9d06c69de95bdfb45dee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ea6db3468912287bb1202a3eb15de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ac20a55e0c6238524cbfc7d6c7ed3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de719d37bab51a72288bc495617716a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a0edfe9cfb032f2c8452fc8b6dd2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438f28ab09922d9b722770e00e904d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13694e293d1f99a73864d13555b7c53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f74fa12d138cf8ac920b54769a0c55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e6520973679a2841253ba964c8794581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f17ee759c1c2345956a0748453a8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f244f1b22a4e94c6ad80a90bde4d308583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d19985094a5e764f04cdac2322e1a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5babc40b60058800f0413886c5499585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c77e94812683f2c8abf3cc9605ee99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5366488f8357a2206523075af0c1af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8f2ed10e13bc3edfd68d7ed78b678588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06f8812017b417c160873aa97671e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4b42fa46a98cf4aefda7900b7cc69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b9a3da2c4bdf84540da02b9a2a148591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957051ee2c3b2cd9388e48897bc06d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2febeab0baab5d7929b55a2576ea6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b85e205dde69bf0ceb7efa4ef2c46c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83316f91bf24a8aad932fc2fd2d6a00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d77de724aa38f4000701541f72afc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b6346b2d0f1f752a6b8a27d8df933597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6158261bc160c66c1f213637f9aac78598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716e4d3b24cad2fe7d2d762e1d431ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2952e19b8032ff26287dd52927f7f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae5385ae04a3d6201d452a7571cdd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00b7999d31efe65f23d832d25db9aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760c0ecc58918b2187cbc74c665fe46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a753158c9a2b73dd026a46b65d938604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aeafae58214ca9378f1d942ba5b6a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83da2d24869047e9fcefbb1f100c6bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb7380e4a39bfd8e31dd84a8361dc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7575a19bba79b90e4aabadfbf440e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b10bba8ca0a75bdae816f44163b7d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7295e5c23ac697a6b9bb609853732610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67bfaf51c247a375aa4a95a1d82d24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775abbfb493c18eb8668fe2b5b71c70612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdb62a153d890b6c2224a740f9f66b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4309f32266070da9b375029b661ded614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d68d83575ffeff072bf342ee6620c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52428256f2b7f865bc25a01f71752ffa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2abb210b3be5bfd1f690910ce6892617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447193e359c7556a40c11c756e1329cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e88a2704fbe59b11539765a403ba81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f79f776a950310700c6917c0293d72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf281aadebcbc96c43519d0375476834621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df42728671cb3095996954e70e700d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706c88c45cc6b0334958c4c0c61d4c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5bf9afdd239cf94d9f521a87b4362624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19159d5732b57c5be618760ac6bdf29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757503b3b80540274a24269e4962bad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bae95c1845bcd1f614c4a0cf48753627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b15498f25fa0195b67a43e7fc2711628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf72e01689e6bbcc5cd96bfd9e7d582629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f677e6fe0986d637c3b3d78d9abc4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509349872d051c623b791a6c6a3338bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f7be93dbdf52d2942d08762be96e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e14be5a0c4e5f2a128330aa775dec4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66833d02d84f5d12e80809d3ee74b39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584509a2d9cec92055c7e0970b0994f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de70e4ecd1479792909ffb1c512c75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c977f72f2f1dc83211a7ce7908c3590637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73b0e5a1ff4143a29096cb1f6af0c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bd9e7eaa5e81d7ad1107573e22fbe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d22e24a4eb1a7d0283d2517e506609640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf62ef9349c6859dd83fad256863cb2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb886c3e408ad2c4b0532f676bd762642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4d50faf72ee55a4aaf0af70f6857b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cad2c857c425e63e742953798f4fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc1e928ea51e88eedc31bd455a3132645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dccc7c751459ff78f1968aee892fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53045724037f102265d2d10297e60cea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323d0f37edddc5bf2a6324d482ba3b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e21068156f5e96bedd5c136485d76a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730cf65196b4bf5588ff6e698e38212650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e7e09411dfa312e177f40979946ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d80e0f506453645cfabdb0365c64d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1313f7abe8055d12b033429c953fec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85765854e948f1da305d0c47b5853ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f06c01a838e1086f6d29c669fbc913655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb9add9dd71371ea62952ec6822ed2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcdd400f15d9d9f10c0118d1adbc46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512327c7ded12fbea123afc8afb4b8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad284f92aea9e59fdab6a3341ed4f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928fecf58f4396fe6070cf5b1cd1243660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079e03a3f163e9c71f5f6fda4b7f8b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712bb4ba87bb296be998f1f770ec00a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d85c5d3bcfdb8a086bbfd32599170663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58f716983e0f8ec2c8ff42cfbbf8c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c4d497b2df76f74dd69b9da35fb86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48b6382d82ddbd7f464ebee087761a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9981cb9ccc1626fa0199546bb0da0fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330ce653dfc2464a25c9dad84a6cc12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fe3fc53230200312740024435b828669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19b60d2a5ef9fbf86f5a12ad4e12f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fe1b4df0d0fdb0983f158b6c4dfaf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975f1f2fa0d8955fdbe70b5fc1dca45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461118e62093b6e891787c358abc5531673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728261be45b7198aab1aafa7f5b97090674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff6f212293ac2fa96559582afc2e5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433442f64f6c6d56bec598d14fc7888676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac904ebebe4032c99e041265434f78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff56bf025876e6970d6c481aaf60a27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728708b556a2ef88efb3386b084e8a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca47ab698cc2c8321a58a7af3317386680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467358a045059c5bfda1865670c6699681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b385f3455d3a6709edf0bb0989c001b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ed291ef8312753dec2bcb076a60c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427c52cc10784c29a69dfbbc45ddb6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076448b1322fba9ca9ce73dc6cf05c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffed0a2320fa3e7036101a1ca3870d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef695f6ac0fd55f6ba0d5e4530057db0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0c95800934b07792aabaae889d9c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d42587b3977ff45789f5736a64951689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a56b7fea07c47fa5934388936cfa56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d198fd38c68fb1ed2e7660fd361e2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6e0afad23c3a2984f24253c18028c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27164b6ad09ccb58743e7625cb31b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd25e1c72b909e7c3e531a9a8024d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278224450e9d103fd64513db7537bd36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c486a497436dd1fc31452e72d5e4b56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf209b127955ae8642f16df7d2936c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c09e1d3ca79c0b5a12e3cf0423ed0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4681e1f50e4fdd9522c1c08fb5da1ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8514deae2bff5f931abe4e8d92c2560700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd0a40727a9cd9145dda5873a8ab5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465551cb56869586b9943646a052840702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1feffe134d05d4a82fe977756673d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc305eac11a9d0a25346bf82f21f2e08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38bbcd3f2bef90b5fc12ef3fc9a828705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328e32a06f72fcba44955dff5d93bb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c65c5edb5e78e36f82c6de33b478bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667374a264ee67746738c74125a4347708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4db4f3584059924a642053404c7ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab771758c5cce91bce3fce6ea11017f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907171a77ed9d0f127753152103e3d97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b811fda17f71d9f53aff93d22aa37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b00cb9e6b749cf799519891fd117a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554507ca46ca21ade17324135e5b95b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f1ff4a4be1f6b7bde9a96a119b5b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6177f5d506abf547d2085543c478a4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d7da76ae670b3897b97ae7d875551717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740827cd917cbefb02539a4fce82b80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab16ca5151c4fd8ae88963600f2efb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7e8d7473d32477748f32c903536d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b69650047f18ff384e1d4ca2205bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c9e59897e3fd1c687cbb2f998849e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf8884b6abac9da1bebfee068e112c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f423714febe00087aa9fb46583df94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee550aeec639734f321f5e16322f37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e77293024a2fb532404e48a3ac2c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d700d905dbe6f0aea03a2de8be9956727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0795b1fa5568c038c5fb63d81d89a1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c7f1f97483955afb17b16ec58481e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590a45c189748f0c2aefd59870750f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7704a882f30d06cbf30a127fe0daa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc61a9696110a38d9a47154f517a978732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2680d99cf5f5eb79ce85a04b69f50d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54687347accb785d63e6f35257ec660734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9eda6065619d254a235780bfa0dc9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975f713a4757521364be3a26d87ebfb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ff14f2b54b66801c31bff0ba53d24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4334b25dcb54e8a5e59b4cf09ca15b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117bbb86391c8cdee180da90cb40c54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127be0184dfdd50bf63f3aabfc574e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3e1b637eab1e12f5e73515d07b196741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0f4a4d3ef9591adef2d8b331fb83e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3cc666e593ce5342dbfe040055b2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add514696bc67025bbbf6ac0b439b30e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c2d02a107ba961866b02ee936b0ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45afdbb3c87f81962250752dcf9d54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877496f07e145716749d305bf526b6e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc845e6c8c7f2d8331bd7047759cb4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ca77aac1a85c34a7cc5e8de69054b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f5da46c340c4c7dfd193ecb6e46b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a96bfd9fcc515d67c2f0199a51380751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f391762762510cb0a3cb0bbb52bf26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66f663deb4cc26df0a2ac5c8dec095753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29352d14db5ca98bf6c9b80e6a64e0a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae0ef094619e8b3f6a874d1ffa203f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4af03d24cb51af71772721616ac5fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb2ebd0f6f75afac577b9c701c0f67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56065afbac226e9d468ddaf8e74b76f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a14f4e35682a261ed663cf21313cba759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>