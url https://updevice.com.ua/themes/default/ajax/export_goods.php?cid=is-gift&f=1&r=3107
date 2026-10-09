--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4171661b16ba8c0c78aff90a1a47491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2085147ff605cca983414c0b4f34b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af63dd13bcbedaba4a2ee501d5493b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52860186a7307a1660f5eb4ffff2174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc38a5173d9b7f1d64e8f2ee164e605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45ba866d9ccceba732fbbb22c7bd186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ea4cc13dda0cd70b3b38546aaf7057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db393b310af74427ee2667b1aa1ee29d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b464256e3ab9bd72f90ced15f1720009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833c5bf1ba19a89c3f9f048a184b83010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e036a2a8d93b291334583c7006fdd4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198faeb0c4f11a800c1d0ba7df905ea112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54460bb9be42a061f2dea2f358579313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102a881df5fd5bcecc314808a6230f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3b40c6fcd2c4cd6e3686bb2575ec115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a4a861d262969a167e090470719fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9e3fdcbd723611619f3ff2eac03b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968fa332e34d529def948eb74f8073e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afc1cd3efa6aee52fdbb3d106add5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109647dec1a273f80a1e5e62bd141f9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef957eda2995236103aefd84f91d394121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4315f314f27b68e1ff7449e35088cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4e1177b27c45b9119936f13bee89523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ca9942d6514149f88eb8e20c04ff024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cfb7136f97a5a6964fe7a457da71925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b83007384cf73eff89949a329c555926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a8e4c97e8bb29745884c60af5a95d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ef2eb5f4e70e69b3ea2c54aac52af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda3f76c3b07ff892a3b7b8be75444129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cc7c0d7d44272d47f15d775aa950b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02582c6725be9abaecc2d8d62588579531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987473f246c6b0cfff3f0994d92abcbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e1ffd96df95f5da5d243e167100d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62962b25db793343499db71949f90a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa773c4c2069b2d20345c30f6ab8ed5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27221cc77ac262ca107a1cf563507836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfda1b7524bad398a4f52e29af038637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a936c4385261b38a300cf1876072d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22694d42ee74855f6ac554499548845139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86295908ce4a98635bea922d2eef8e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae692a6df4b22f9ba83856ac255fd3e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb91270a1676d60ef84682f3d85c25642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bd0eb14df3a168bd3fbcf94afaf6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd49d8e61d519e9977ee98e6244d57644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a082b904d082e27fd94f9ad643e692445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a90890fe6b97d9a7bd912156b48c4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd49b994ff700222dcb1cfd2a4c83a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa81178658167d9ec7bdeeddc76bd0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dcc9edda359c8ff6775eca7e2ada749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2072374e8f1079e7fdd697e6ce40c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1fee4b61cbe513f0c16af11d0a2b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d86be5e8b51c04dc9a72494f6446f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8f1984172c6e1f0d08d0ab65dd55e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f919e01d875c8131f0f28f1c48a16ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba753b421f8891b630264c84076ae655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6d802fb3b01a47c45af602036fcbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b19bb2ee59865ab3cf5b6ab74e1ee157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739455f36c00e4b2a6a87acc186fab3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a93a8189a772be088dfc11898055c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53877494538e259c16f1c935130f3d6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5263fdf2ffa5b37beedec1a8ac2d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47b670c9a849d63868f7fbf97accd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db5267bd43191879cdab0e2d4f48b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd75b1641cfa35665618f57b1dbb7f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a32c789c9437ac37f99f0d646bdcef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5f642c9471577e2b339ecbe36fc5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd03aa3eb07f7daa8d0e28fd302118d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9476ebdff6eb9d655798277c2039268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d3277a671eca8aefe016a74265f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b98f7c9984fa321b4ee7035a146b8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309dcfce71aa1b692d40519f76a8db171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9b7fb73684fad9a5cd2d4e3f5a55572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8dc416ea26178d1ab63c5b9c9972b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34702f0c364f7c1c6d6ddd774261d89e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ced3fa54c1f80685905d84c9c89aec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d3b641e2ce5218cae21e4cd6ccfd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eb76ec051afcddcee4ace4dbd38fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af972066c2165aa4be528d2673bf6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa89f61ad391740bae1d7615884c41b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bfe4861154e41afaafb4e765e746380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd7e6d75d92ad82d19d190c260b0f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dcd9b50ee3e70565a49660e03ce0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bcefa3c8291c65c3f1a99fec40c4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fbc91ef2512ee0300722141b2f29984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20129c780808600b72a85b43248835a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8784666a4c28f595545505c718f53fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1984320a680e7317f1335a45a9f0f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ddcec1b1b83ad0059f1214524235488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59626b213b775774ad9c5098c0d8fa5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952edda9c57e551def823e22e6ae84890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddef398f754900881d015bc20fefd2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f45b0d9b866bfa6c92343c50969e0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f50068cda2983ba3d421d520c1f9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9975fc1e449bff1a681f66fd895f6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494292796bf76908c82dcb8a55369a7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eb8ef3e50b38d872fd630112e2f8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d1e95b4ca1f4d2e27e0850f1d781f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445bd0086219a62d5010f292796ea8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e20bbdb6dc43f63899de49f710c08399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ae77080aabb963fb79e35578424e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f8dec782d6d816eb1de3ed662501c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b394961a020677410cf3a50e00c19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef96afe79779140b784dfada5c67943103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf3dc04628770128c73a8d33a777ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df732c67adebfdd0ddc6ff677b83f6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449ec40413bb3c17c2ddee3b73bfaa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60e8ea2b64fa2e71918c4e8f4b3e97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d99c1f0cdf97cddd07171152c4b2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47548a728f421eb783c7000d3284e85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59f33ecb1a68e649259ec9c6d26992110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61b4f36b6a16078a597da247d481db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cca1896fa31616021b7456aedebb14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e7065cb6eab9705a1e46124c2ee6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b5fef463567fd29072920816be741114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ca674ff182c8c325a249aa855bd66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7866c408e7642ff87305b8fbfd68339116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27a71f8cf66f56e42089a73a4327ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefa60751c5336d3e9c755b7a21d052118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf51afc993a649b830c95d2642aada5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9549c377dbb5f1636bb8c04da694373120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a978b4aedd526a98918eb5e174e6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771c4af65b08502148a8781460e82f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec941aefbd31fa6c28cdc1fb0baf97c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee868b21df9fe3b49ea3fc49c7b3181124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bc1e2dbc106c75ec643b62513cb0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc395248e577ea2447662eedeaf61ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef863764cf39e9f5f06fb27c207e49c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b150c7ecde43eb630e4e2699fc18ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56bdc3159b6d6b83bbfe1fa1718a0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd98130f28d28ba177d3c3d84889d57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc755e3dca744e0747333edafc1ac112131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895fe44d1e9a0453c8ba8c3f5e0993a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761e3f78c141d28f1eea07901d98f53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d9a3b01d9bbb92ad1aedd59ba83ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8199dc4e0f3bdc510963171b46ce2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9056fe226c96cb95db247340a56b6b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fe2ba4119986ba8b2673ea2d4f2c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808b16ff2c4e08d3b4f30bfd1d80d26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e7deb74aed915a8ec8098d5b44377139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce064e97161924ba88534271a7d543be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06ad64ac1e76ec06f22e14b7097e84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ae24f1b77925f4c64714dead80d34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad693ada53b67d16142bc6f02d3833d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e915c41a1f0d24b33d223d25a27da03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac00dce5967866fd7f82c5acf158bb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6772872dead62d8f062bfe8d79b265c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151b905d7d8bfe3f64b1a09057867fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb121229caffeb75a229832a550ed4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6f09d0aa2a44ee81d00e13d43cbae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47258126f3f275116359beae018e43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da3320b58b3d1aa3f938561fc64642151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c350916c826fa0e3c22ac8c745b57a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5d293754b27830f6eb72cbccf0212153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971912a9a22ebd9e0a5ac8cc6124a44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634e96cb0c8d8ef1aff2412db7ebf83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fa1dc5ef52dc6cb84351cf03facb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8503cd5cc325a1c202ec92f8a6ee7a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dc1a74a54acb2adbb8474054cf23b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b8c143fabd1d85532aa93f8459f97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a2e067877555a90dae135e804382a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212604ea5ce76867f02475ecc1c5a1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cca2d764e7f49ad8cbbb9a21ce1464162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b49a79510ffdfd5379d66366d2bbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b284f021a2ed50de9e74cc10b6cdec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fd0f3f8b0ce7a605de47a6fd2489f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd872a6b80a2bd67bb28354d631b92c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8bc81ef8a95f4ed687199c71050af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8187b1a20369ea6699ed62298308eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fed9e154efc501d7c2b18eabb7ffc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc40a0c3e01a91f0bd34cd2b8377d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac7fb5d70b76ca52770f6ae810206f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b5644aac7c12f4f54c214aea02efd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c3ae296503edc34bc9ac5009aeb4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843d1903b71ad02a482336e44500af4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475739ed81ab089215767e6b5db731a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3c5c0c40d5d2700af895521c6dfd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683c8e5cf444c76287b56113ae935a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5e8ac377f8cd9a5694d7ae35aebd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf4769a00853a04fb2328bdcb05937179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155338417e76209cc33b300396878173180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf3c7c61af15a63985121c9f3955f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d675ffe1a089108861a4221b285ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97001dcd7338a365fd6fd44a5f73cacc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045f9a55315a180462b83d3b343e63b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3a6f8da779a979d200c5e8a831fa6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326b90bb6ec7600559b3b09e84d0500186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85871d2df1d0c43e705908952c82fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ff6edc2b3024a4cb434593dc5bdb5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1b40c95284d857813c3567df2fb21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d096b80670e867c4666abffd1335b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ba5874dcfcbd0c56acc7aacfcc145191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965d3f5a62de5c8f7d8755ef4cfce9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ebf4fb8a8371972a0c124f8197643193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a592f94a3e46b85d635e788dfc8e7e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ba4c9e77843d62bcabd48620f106e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83004e9a533bb1577de44e08e8d706d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854f8926907e4886d256ef8805b6411197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230608ebd68ca6323b614cae3197b1e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a0f985f2137b04a7acc3ebf8066e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3201a2959d9c29a6ddad12caada347200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1129e96c0c75151e8575e41daabd6d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06da95d723b0ae5c384267b23e50add202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f903e4d9ea78ba4d1ca10b509adba78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a2548c075cd550342cc4b22269fca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead8f936b86ed97e94c41d0b0c7edcb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3993f3a5ccd791e2c8a96bbaa1760206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18aa399558b4eaac863644c2ed1735207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee8f310307c6f342f06b439181cc63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423edaec1500f9d1a85bb0905ef13a34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b90a9eaa156c7bf418d9ea0cb3c7b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dc4f295da261e345db5d86da9cdef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9a424f15ab845798073597462a103212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852168b26f8fe05115e8df9e0233718213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c005eb9a0a9ae757182c4509c78250214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5693a1ec2b276c38d024260450f43e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529745a6a70471143e967676b048134a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664cd8b7e3958bc4259f08605d85277217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f4836db8dcfa1a1e787e47c16a9b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd476977cea8fb7055f57789ea47276219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73973e6556ffe516ff6d2800b702ca90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460fe280e9018b12779123de2aa9c8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c8bcc542ce0e293d18ad881d48070222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a585ef6ee4650de49476a315121608223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7846c75244619f202bd1724a601b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09560df75d012c7a531bee9f5e5c131b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739436c5d5202a4145fedf820dd0137e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79c1c1882f49748771e4c84693b267227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e6cfb9942b20f04c14cecb0513230228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8dcbd51f19616584855232efac521229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284985d6d8f59d1c3e87aac8503d5f0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498b5ac04856b71f9fe00f3c3fb5230231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c2734e1e9b4d674f7b1b480a80fcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e886331d387b17a855c3617b8cd10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db49299fea4a3ef5004d94b6919875e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8bbfa2cef4ebf683a9bb70a941d4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300967b8c4ac7006ba36f362765f12e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcee19f545b7bd9928516232e49a6da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d889645066e49ac82b5658ebfd356238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40388f2e4b8916585dc59d8ef3f0ed49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44abd09ec84eac06aff0fc878e598b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e54c78da603f78111de65cd1f0e622241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef641718f2daa655238384512bcfa18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08832e8578ed589381dcbce8fce2ee6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a592d771561b5ef50eecf63a17950244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3e902f4255a262a5d27e42261ab3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5af624d2e9defc38632763e6b360e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766351223021b54065098c6c0e7222b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707995e63e3d17d483649dbe0c670a2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54760c0bec04eaf0f52afc90d2b5ed1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de756c989244f27b1b5a1a5d5ff98c2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d26670023362381cb4a911bac39f15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74105780babeb953314b9e0bc3a0d2a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73734c6f26626211eba1db449733d1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75798b486cd5fcbd1974e5a6b9a8fb00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67abd58caec020eebd7bbe7f9e5f758255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5a143891e2bc36b5995dd3c9491a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9fe8f7a48db150cdd73294b43223d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637b1a8a2f4b03dc8c01410364490dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e4c33f4232d0211c31b6c2fc804d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22aa2d79d32dce3ea19245a7a2f816a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c192a4cf7702a9329f7e0b21d795eeb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ae32718b7929b733bf7ea2db3b35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27860694465d33a19ece4c685d21df5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a6ace6af6516f17282654981d68ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526d8574ba35cafee013e19b42550b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e890b6d29ea6826cb8c9102da8cd9d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb8eebab1a7b30b447e13ad964b85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14d8a558a4ac153cc3afdcdfdc4968268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166a876e5fc7fe9c2c66e2ea1dbfc0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab5039b59c14bb088bee96dc1b2e9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570daad115fad1e7fe38a84ae55dbc27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c397b4019b46f4d845f1a545915175272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f399e7af1ac3cc47054ba1277eba957273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe573da43843e6b5a9072955fb47f37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee468b21eb895b31a0904e883e596f7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dc8f1a1c1e54f4c2fde767a95f215276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37422c505df3d261679898e5c4c1eda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17769139ff6dd3189dc3bcd85aa88ab2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38a7f4bcb040c33750b588028c67c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d256008b3bb1dff2cd070475e120afc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8a2bdfe27b7576b587a5dba6fe1bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee1407b5eb752a9567190b966ffd49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811f49457ac01533d85529eee78b2bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359153dbf56f481e8bcbe3e1fee2541284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf9eb8491b5a6e2adf99365bb37fa4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e4bb3bffa738ccef819918d26026d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0909b9d800d3384a371263cacb943f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa312e8113ac482a3f1abf10939325288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46812ef1045bed19e01659b11a56f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeffbd21c3d3d37a1786a8e1d15cea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712d81394fa4e7ffb29c7720682776b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85908d4d864c387a91df0d0e89a481eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b616d416141695ed5121cb27f8a0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bebcac0be1439442b3b4d52c3682c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdfa0a72b12229b1c1e3ab192ede80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e008e4ddb57257272c233c5806137b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd53ca287d6053e8a7fbd6506fdb22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743ecdfcdaf2c4a6d0f1b162139ec1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80915e358b7babb29f51fefa031f7b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebd856f3218f14d4990bca560a7024300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee726bf312cd1bb3093f580aa2b0bcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ff192e83dd3d25f4d01afbd0d7d6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aa7bbbd2a94be201736ab1f80a634303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bba960c44691101e5a2ae336b6958304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27fb2ea8d515f67d4e4da74dd9b6ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d8fc318a80d242e87e542de4d0175306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e8b04a9b0429baf3ae3ec40c6b86d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82f54662af6df19c67513e41e7b775308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690d4fb1e618dedd3d04ec7ad06c68a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15655047de6a329ecb9db35b32fd157e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d7e959b7c887db2d22cbb8c5127b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b960df90b9106ca3502dda1c39d1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54635e63662bf21ab161da0ecf4715313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8910160d87716af5efdb39e784989314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc1a53ae12e0aee81308e6b91e65c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1c2539762248bad3a8a54153aca19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e94a0a701aace47dd428cf4dd1f17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb1099fa46dd6fe91cff6743c5c055318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eccc121ce4e596b82d51e0c3d9ede4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cbed13f75ab16a022bdfcffeb9440320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaebb8e33729c8b27ac4f68bc25619321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933c4c129e6369b89d6dd8496ab6424322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6b1105fec45275829811e1a6bcb04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0666bda706437e81d0f1f147764312b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3365d9854b1b9356a2415a599fa7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da9031ab39920de07379a3231c89bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127805c914a5d86ef8f36cb9f4daad2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748977f092f3c1bba96083e8a97aa407328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a812c959602af65f9d0dff938392f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb0c1a6365f6e3d7f943852bc61582330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b9ef0048f3a484904a340f367debf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30250b4436643cf459842a08c169fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b399f2a2b41c97dcc8380d33e086d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303534a7aec2ec4190fa6e932cdd1b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25484114d14045c7e5d660a517867217335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496856cfa122e7151f99f8e0e406deac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd115550e19045c598bec4bf9355c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a5808c34c6f0c3eb94d6f97bf67e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3be438505aa5cd727e195c48cf34a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cffd50d0a65c2c7c2d9d704ec2ec0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6df6b5b76a7bf8746944db7d82140341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f145a330cc97374830df360cc2150342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3cdf5c38aa923030e7f5fc36c506f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01a32089ecbdfa5fd46f91a6b8956c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06976582879b626aa11afe850bc20750345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bff50af61eed946953fd1e00ab169346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae30435a9e97d51d0c7b95bd18cd74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efff889213794fed1207d93279a2ff0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071726047842efcb11e6563d5446316349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f206df76bac0e874cce03c2d9d4c024350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b8a1d963a5053ff06e73166e50b2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf11fccfbda21741aad2cc85775bfa5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f23ca2579241ff15a3bcbdae21310353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dd266ca97c30f95e698057b53c20c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e52bbe775efb4d3c04126ca1136bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243e93cbaa146985e0cf683664e84a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78fec58ec957a9e47c35af3f3657c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d96fc959857cafb00421eb0240f3b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e39ba4fe3ee0b9b95a6ff510745195359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d98ae396dd52a7eefcb3490010fdfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b88173ff02a3300439b7008dbacf7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0a83c48bfc8ce57a412c9684d0c7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d83222d0917932fe0f73d36210697c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bb70f3533273b0087c0de632c932e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca328f89f6dda1acf9f7d40ff59e90f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462a405813ef612ec6ec6b191d7b41d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1726c1e8d59e98768b82b47200c0f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b1c60e047f0d15442e8658614a6c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6ce44cdeac090a53cb699c49038ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ced533e465461524be397393840136370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d197daa6193f1d9b74cd8818bac70a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aab7123e24bf90692fca71d21490ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cce36f9cfd79a61fbafc5ead4dc45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da7f4ab554ff6a0e2628e633759cef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73315b5616923f8251ffe068cf96ba7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae31bca6837f5a5ecedb43f0db2f26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bd904bdf58528cd634b672910b893377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b515f0da5996e5aeac5de8279a97a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75eaba912d236b305ac05ba4f284f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592167df3636a479629d60501b505983380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c7ebbd9e60feaa95162d6e3f35af1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a74d443f130475352957bb3b85406382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c1cbde642747c06a53f19c5687698383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5e262b2060fd6be6346d78c6338e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbf410cecdbf2ab7febc965d7818b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff867559d37bfb53e34bf3d5381a42a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6e54e5ad390dc74c7f34373c8e9ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acb483cf4874ff6d1aad06d0545a28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3aa42a2e6eaa1aaf5733c21ecb3cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0b1f0ea2aea99eb2ba851d45562eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e84693c60cb357355ec30caa3f9be3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ad79bab24489cd8190f523da917dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b31a1965e67b945def8cd1604762e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c050f833d6ed1a0b0e95e579d1f1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca00e68ddce5319041e94a7aaeed8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f02ef8570cbb18516af93692b48a06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999640522aa07ce4b9b753d4f5e48c1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290e52c531c01ecafefd809dad673f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd307dbe0f386d4351332f11a94eaf72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0490c37a30fb00d22e28139eb9beed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d77b8e75ee4aa1bf19b13942f94119401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb858625e0725cbc0cd8bbda3439df3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d11b0f03e11e6041565058ca98a3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0810da09b5c251c96c87eb476858aec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80261865815b2e21a9910dc48dfc3ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfed45333d39b0c0c062644cb673f4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c54d7da988f158654e47807af5230a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254b5285aa4a8c94753c4eb1e7fd1ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828167d0683a6f6b537efc857ef46c46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be79e2dcb4046ea421ad56704ef109410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b21b50500401603b95d61f86c280e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee42cb9676458a5d41e2aba6a0b0c2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd76a4a03ff663cc3d71f4a6777972413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703e01c8335e6b7c75598de1249f323414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7fb1e8db67dd8e496d824f0c245e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39642e9a3d1abd2fdec0a4dfe82ea4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd4f1add70e53cfc2a92c0245e2536417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea36483d89d74a405a7e97ec23e2a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ef4c222f273533688f9a595268074419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e8a7744d3f7d72c44c1995bce3ff3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194c84d9a2d5c2f994d8ff0fa516edb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f64911a3e1da2495f049ab806e74e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed31c1b0eb17b8596cad96270ce1039423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa8b252ec5324ef671e014d54e420b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792abb5647cf8a9cf4f39e2c05d606da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f46ab6c4a0d3e73561583cebb650e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680ae7a5e021d228a4897c6c1164c9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797707a9317309324b7538d000bbc707428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca900ab71e171d5dfb38f99a2fa6a99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfe39c211a82d532332ca0f62778a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de433f7b542f03f841fa9f44e66721c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76879aef8779ad3a399960206fea7bf9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3ccda8fcf7cb534750f882cd79537433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e059ecbb1c741b9364173bc42329b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec167c7940ee5b4add345c1ff70c2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb6ff69f4496e78a8e9e6196276ba3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b0f483cfc68216fd3321dd0bd6751437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfe7dfbddbaa5eec614c144840973b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39036aa014ac18f743ec191eea213f87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745456df6309885a1154dd737e7e759440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bce815de4e3a274e8261bbe1e98c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36246fc2cf902d976b12b2a9c3bae77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2e0ea262a429c951e7b0d70d22768443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be204207364f15dfc4a0f84cbdb19c55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfffc4a0328d2269c40c4e523d48b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06c6f752690c2782e7e0f333496bf6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf90bfbfa7d64198ebe8b98e9d3ab7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb030ac4a7765fe0d3e6fbf1c214c7d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246abbaf8de46135e517e24659a8ba59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4fba17924f7216591b05688610b73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f663270d5ed80999ded518782c5909451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70668b66cc5e76b76c595068eb3675452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f74dba349741b45b256aae1f49a5b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7261fdae0265f280adf42215a59acd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10002283a87b9ca89cdaf36399a98804455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae508141dfba9ea71cf758d9168e511456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c313861f5e7c1688ca8d0d96e4b28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47812896dd1b011c7229a62e4e711b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b16d5274215f4398398335a720c29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75414abc7a395e3a2d707c1efd0bccde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bb282a6dcb29eed71a89ff0f120d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e323473562e56be105d5d7395a93495462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04678ef4e6a5643f163aa7dca87dd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fae7110e4427607fb0b628c4c3c525464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd39f6f0f98a70c1e65d2e541bf2bb3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9c27eb3179ffa4aa06802d7d6217a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624140bbf40571dad370926ea02a0940467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6e9a0b1c093e8276e17546279cde4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea87df7569e0c8909fa05ec03556959469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13770971650664f6746840a9a6e80ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec5e92898ebb1c2b3de215f2e13daf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ec80c48ae4b8542d0be6b4f3aed3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd215fa508f41e344cf438448e085d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea533f3618675e79103b52a7b5e6e3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29658fd0f372fbdd5f222b69502a5604475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902bd09dccf1fd649273171c791c90e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc3da0b962b7e5d4ce4fcbdd4ff9e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535310f803761983e8efe04c1aa3685478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14493bab794c646a301b060faea5ae5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df446532c72dba50c39d44e7d4ab03fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4206140936bb65a095bba7f3697ab7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38183a211fed8242837b52f8c455920482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8375a07a9953019474e7220708679483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b995bbb66557cfd9f37b348b8ac74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b9e2aca0246a37172212c39bccf89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed16c2151ba06bff8b15277c3c39897486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545edc6501d4e7541ca85e55486d76a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dfbe1450c3bcf95d924466bbcbca2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbc8442d3636df22376941c359aad4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b002d5f4db248b15c3e9b4f030413e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff545221911c5bacc531dc94449fb36a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ed3534a3a13ee7a61e14f92ff1e28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36410ede2d246aa57af3722144600d6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2653d7513df67aad617afb8049e99e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954266d61b19f6843196ecfc478f042495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab27cf4494d6853723d742b6a21994496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61319e953f9bd74cd015ac8acf5b0c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e79dfdd509e0111182e3912e2ea7ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477d9f93102fb0e7ba5e620d29430e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93794544c934cc72061b41335e7f3f8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9f53742f7f8b43d4a1d7e51035e1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33507e0457ed3418d8d40d5bcd1b40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db08c2a9f0f211f2d332c8546633810503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7782025dcc83e76cb24410cdf4aaa5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5380d06d21e54af052fadf3b56fe96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe95b782e4f06233af512be1a159068506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d97e300de36832483ebb29d46b88f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dcec09331e451659208ebd2e60899508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6255c3005e1fc26837e5399ceaea0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6679a375ece4df27e8cbb0ff57be2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b23ffda75a36a274a7455e0ee572bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aca3c85aba91690e464bcfcf369235512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05e92f13efdb76d8614f548181260c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eba8abadd209a9547efbb7285e95b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0c2dc2e8f6a5a568530868c80e0d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9139274c9a9c24a1c5e3434e878dcfc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b640bb4ed5a2a642c1f2394e8eccbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f134b8d07b10f83efc8561d16bee9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358ff561e30c6a220d4706cc16e7ef5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95780ef2284969ad736938667addc00c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f13c81282c24d7da88d64a1e76521521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208ff4b2bdf7eca1f1bb615236c5986522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d3f9ed1088002f3326699130a4743523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab230596df10a47eec5f10ec179bec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7c9f1e52c803fc87af171d1bc54a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780101d383cc5ab2980d3c412182f737526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd8fb0af2d6bd4534fcf88fa130e6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3dc4593671c45e74837a4ff9e12f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc15e9e1a1fed370e2567876a144c1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee08897ccc024aab434d7ff3a4676b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965d5b528e333380cb5cec7e2834e15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b399e0ce15fb7f05526d812f239f065532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a282127b5646a108b458724ce22a90e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de63731f2195bc6e76501a6bb86ee19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bfc94949dbd01af266bd5b1340bc3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715a9fac3a27ec4c75f19980af02688536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe9c819109fac8550075165e02cd47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4381e59d3db2df9d1c548e907567e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00bc4336a8f5169f4bea77f6e8eb51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9cc11d38f504f2391d225fbd324d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6204d9b1a030eb8933c65731992f0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb729f1f5b402bf2fab0f9a57c434c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad5022d1ddfd2790eb7d9855d45f40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60952045a72bb29a1f097358e712947c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4099bd8d23cce4bd3972e29af3540c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b24b68886b4057d7c7e37a49aeba05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cbd6f5f560068b4dc05ae8d1128c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f84264d9ccf2c7cabef9978c5793c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c4808603d61600a2d223b0ae81dcc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04610a6c090b2435910635300c4cc6f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a8b1226778af4bf90723a165640ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab3bf48cb8e0f0e841699055429cce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef0110ee755cb8bcc66c15690b3b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49c1d3012ee0e34d18244accb4dcd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdddbf272949d11b841f3b59fe499df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a3654dc63a5e1148bb08cf39ff9a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef3166859c981f20d56f67a7869081557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcf6b77549f7ae66e7a941d9805642558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acf23d6e587b1c13d2067df60fafa4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98b3fe3a1e49404eb7ef0d9a16d0f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881cc73fda40b832ab746ecf40bbbb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd278ab608ff8d8836898a23c8ac2c16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec25a921193d66a426b792a1d066128563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39feb89001c2e97750c6b94b76fb49c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bc5f2b416cdb2c2fe0c15b815d551565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13300634627fc08897bce8b79aa54c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dda3225b7554738033b4e92deaa6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707135b648fb7af751fb2ba98a3fc5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de30bcc6eaafb9df49a087a7bb4aad1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1b13df8b244642642e81f0e64b044570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e551c38f0a660098a7036a5bcb789f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831c535b8b729bd18135c3795c3880f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198963676cd30a214fde177963966e38573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d066aad4d3a551a2d723931cf446892574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61c974f7999e4d300d563601c2d380575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ed51e20da2f3701de87229e87ece4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf824548fceeb96cb0ee336f79e4cae0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba175dcb599ff798ac060f30acaa17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d0829bc4ad24c48ed69dc6ffa47dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090293e743ee3cc66cda182f3a271ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07777ff49d221740a389ac7e45dd3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf66a0f04e68bdbcf67e94a8a60bfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c54635bd1c9e057704b1e51885753f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec9d464ab512281995c09493994622584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393531674f813b0236723ef5fd5a87e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc160360afb67e09bc299643d3a48ab1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64aa6600863d92f7d96ad132d45b29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20084445637bb2691ac0ee784250fb2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a61ecae6486d78fef4866d0afd482589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b0a31db761b11b341f88eb5b5204590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cba4e3afcb4c6affc2736ed99e283591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b03c9b84d5743401f6094062bbe50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6118c7486e1c067a5d59df82002a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce603583f11aa2f7ff69afb380800e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b58ffdc69f626ab17eba21c8640b27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d127362739fb5b543ee10820eb343f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf462c67738273acdef0cb0465eb052597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d20346a1efce502b23609b5a2debe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f674ae7e07c5371f6b896ad8a3382599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2898427b9237b136ad9f348af42ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65004b3de6ea2c0d7aecd64d3459777b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061785f62ebe1a089e7e04f991016303602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a81256bfc9b1b0bc2394573ea8b54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d12618f3ac7045065fc17676a062b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d31079cd0e2a74089e94381f59c805605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c7b9ad7ea7f4cb324165e5e70834f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b25f6819087b158e204477e370216607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc4a596b6b0a53a64b87effa0946e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4af9b2d72fcf1ec3133d204d0d039d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4bea9803027b5962204140e8657c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290808acb800d6a7ec5f3c30390c4f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4c76a41ee6912c4e3798d350e5365612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beb8c67695027fc24f1efb36bb6021613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba009b506e5459796d363e580528ba8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca75087d1605769e5de4c2779c3f17615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bb8e81f73b239e9e6431e08c45550616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747303d3f65f892a19725f68c72f6228617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27271758eeab5d78c93e73cd8e934ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bda7ff810c072671ed258bd049e702619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcac7d0e3a725f14ebf12abab24684620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e555f0b84fc1c55ed69712350b82e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243b376c350e34ed9c7ae3c9d9d4e08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa91654498534b102eed21ad0bb481623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776701e02bae0ef283f925bd7e0b06d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c64cb76d4eb314d61e54ef2dc97d36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0779d9494ec0c861aeffbc4d72cfc5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2a5403c48191a152a3ba46fd2ac7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50c9b846e99e1c3e5858f291488dfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e828a6896b52f7e7b167bce219dea44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30c88a8de281ad00cfb494472ea8cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd84e90965e3aaf2bb718f4b7c472b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309374a79f50d84b7ee3f60272b2d6f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40559a1c6183ceff7c13758db91843633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd95d8ce71be87766e2a14a1fe3709634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5573529eb8c005308e05e84340bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fb90ee01abf667d120f23ccceaf4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e925753b149a55fbc64b7a10309ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150844ef278ea87ad90133fbae5eff7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a13da5f26192cafd4cc9423cbcd7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0893551fdb15be34eff539e05a6f3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca374c164c3921805079120cb56f7b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc99ff70a06bf425adcc85d6427b8d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c7f8740a0082474449aec77fd7ea8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480a00b55030d7a5e3f905a5b491a5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f119031e057f02d64bd367ae47e8da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ad433654d6201d39f1863f223fcc6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603a42fc1d0daab6ae0613987cb81ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15711c4acedcec4038851de1dda9dd87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d92c6439ad828c3e150ab9933c73b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98346c0ebae825ce34d01ab0314ad0f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d8adbdab0084f2dff7a1b618c889b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e912a6258ab3c416a886d3d803ed05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d76dd0250cd223941e87d421731994653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cf446e5154cb55f708dcf5f30fcb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7230d5501e0195ed44824374c0814655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189990cf7ac53244683bea3e0ba7ea9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4c9740def7cf30142a1ed8e8b67bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53412d7a906fc41f71d1dd6113ea70ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0cbc53815097dc5c3019081349e91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295359419031778fbeca1a519010836660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bbe5a3d1779ef092d76568613bb5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670a7b801a5466079650e8bb97e3af7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d69855d67da5a554ea14595111a1b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbc3c0f51f041b23b07532d2634469664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67828321b02b28e4dbf77b3f1f84f20665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b65674a368d2b9db2ff80ddd4c7d82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738571e00f6fdd7d90f68968b51d471667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cca86c166747f069f34f2e49b172c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f25951772be9068956e70f99aabb07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bbf4dd3b3805bc35aa07e176ce93c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa95b0d20e861910b6b44d511bb6116671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f6c05ffaa9365fcdf7d3d9cdddcb5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8904ada8e1f3986b8d3bc88d8921b9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a4771c8678d9792e04ac72721bf2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957285e69e147060377bb5f06fa2aba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0623079912edee88c7c9532d12bc88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac2f0268093706277d656a5e286dbc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d41e36aa285b25d33ef9d913de82c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b504ecc197e9a479a94d8e57b4ebb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41038f87d31a8c23c0605fc6948de2e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeb8b15e141ee625abc86ca46f452e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e398a6fbea412459e06237c3e5460682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ee7fb7934245296474a53986cf111683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494741204923addad28ad2f5711fe862684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fe61bdfd553e071654d92cbc1da3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24131c37367693cc1178288bda3104e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4190221fc80e017da1e5523b13e89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d48bb8b39e86404ffcb9695b83f85688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312a6693cd5e3354e14b50e2b54750c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae418d2fafad314fa0538f2aeecb65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948d4fd2b275eae13e9793eae9e668d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97a9b499b8fdaff79b0a0a947a7036692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefedf7ba20b4679d6298881f3a690d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cf05058edb9a3810d3ba85bef84e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d6e4064eedf0ec8854e7292ce14d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5340071b9908d6901ff6b5829924d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612322d2f54de3a21d24d18b79c4af0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71614f686c069505c34286685b3773d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33738e465d6e0588e593dcd99a64c354699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fcc7616ffba17e11faf97cb3298a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62fff2ffe38f4b46590f5a7089d554701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0917f9aa0b75929f4da20f5dd3f4dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd884bef2a51ca16afb00f695a36e7eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e37706c64b14b338f33f73ed3b52b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ddf96aab3e5f27924347801c87b57705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa305222ce032a7de478d4456595563706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564129f978bc2496b1fa83e2b797a42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8efeed5f081f7daf66147b241c746708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc602202f87facc1b3cba8eb1c0ecf45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a1dda8b9803fe6cafa23b929ff9a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d3e7fc76febe35303a52a7391148e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af7cd6c4cf8c4f16043a653a7354fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89999093cb95cf63038911dc263982e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a35742ca93b9755e568f6dd9a6a19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e92c283a9d1018820f0910865bc33715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9777778398fd06848fbf64869b31cba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07384af3bcd239681e64dedff09c867717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bbc63f4e0f7895d9ae3b8fc9d8ae3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ec7ec9668345b45fda0a57f8df4f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42791885723dccf70fa4ecec92fe4a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad838843c2ac128613b91332262ce1e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1be6272e89f773834322fef4a2a78722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d8ad916a3233eb240071435d39dfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c35c3c83885b77772aecf3a657a05724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebc1f6bce9659b305f2caaaf0cd0a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4de177c61463c1af4ece3d76004a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e722a051fd9754e979f9ebc3af7d19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7555dabac58c20a67fa847af6d6e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7689f258628ed40c16723c00872a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32598f60521fed066f41719083eb81a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56419b1b15dd1e39b823331aa02da112731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71459bedab47da9dbdd8aed69f675b8b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d97fe493977e4bd0bf5e8cfce65b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7df379f11be694cc68ac5402880e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590794bf119b04d7b5db899426c30c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9610ca5c011cde06a24da675c37aaa1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9a5462d5b18fc3d63be4587dd5679737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6812f5f8cea18dbc0209f18ca2750738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82d493427510455b41268a840416f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b58765290dc1624be2f3c90e0efbc3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d51842dd807baf5048dd4f1d497aee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415db80463554f9d4a3eff6b4830c630742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4aac2e784de4f0c4aa89671343fb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898071570a94b093c3a29b1569dd5fa8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72d028abaaf13a80bdbffb274c81ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cf9869517d3ad73cf5b24a9333fa2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d141797c28956e3d7caf4a2ea0e59b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570de9d3162070ee986b64c21f811759748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cad52b937f1aabde2cfc8c0124060749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7dc9c7ae96fc9f4579a49e193ce87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630b75d7f90cb6f29787615e97de6dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bd9bd85dc1707308ca8aeb7016408752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c7170151ef7495756c474ecfb3433753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c257456b9ca729c0608394cb6d7a3ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd1a633527778ca28d84f8fb085d75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc047f2501105afe0f9366771ad397ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b55c51e43306db971ce4a4cbec63f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381bec8afa32fbb13dae4b3c1de3bd3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35fb080d3470e81582dc4828757bcd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20436de4d01cf973e1c8062934d110271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d88037a7c29bb1026a1b20174c1f7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f6c5bf66a7d211c87d0a61df674123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b641a09451e92831648e7b1ad5c8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7252b9e211e4d7b8669209c1c2215645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4204fdd4addc83a2a9279c315f9a0cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a7a8609fdf7bf54115514f882ad2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe66247db763f8ce8dcbbfa82ae04fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124767dc92eb4f2637390f031ad5a649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45392da1f9542f86e5f7eb73792c03010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641279fe2fecc2f397c62d41a62840f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fac90d596ef92f2751af99f2865c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e761557faec564615ed0b3e1c2001013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b405c826b64448fbf30aa7e6c2bc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1723c4128d42703c366c93c757dc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482b9686c90ccb8e9c5dd75d77d9ffb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a98f0fa700c0352da0152bd5cd8ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd87ff1c78f5abf04cb982cc41fc7d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7473f160b66850f7e8c1cefaf4f8d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838b1861c73ba6d9a8a9ef39b05877c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e94bf8388369c7de6fd0f968044de821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187344993554f6ef34400d390c235bd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bf6d809a29951cfd4bbba2607397423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bebbb6b45e555687b126c0a36f86f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354a8b8bae78c3e290faf72b40de51225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647b9ff3b74650cefc3785e6368085b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e182aebdd4a36def743fe84e5cfd7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237cca972fd738632c7d837379db24628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52efee8e279dbf00e74dcf5e8bec2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb575faeb2c382f35e0fcd45e421959930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd7076510302124b4a6baeb836db5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8a2eccf7a6d41b60ff215c1cd5cc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f884ab7273f9133898e9a05dd8aed8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d13737e140fe0c8b030bd46e8b82134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207e13fea67c0ec75cfd557f2eeb5a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccca988bffca85a6b858c4b851a8ad236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692d195063879408cbba50a5db6855e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ad4570110d80e7dab11a9ef5aa52738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288acb221cfdc0baf110a24c5af4ae239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a8b4d1128d5256028f6643e0804d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83043e8e038753b0362e6a3bf80af341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac391ad6eafbdf7bb133598b48baea842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19262452f8818a699a0fe9a0420baacd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a660c1e1fa4f15c727ff98ed57a1bcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dc6466dd5cb129b4c3259acd5c13a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c9ccdbe3ceae330a8acf9cb2e7f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b3837467fb4eb83807d31a15384ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92975e3db651e752351c5dfe6b3bd7e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541bf836b50b99381e0d5083fa489ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dd235613b51a2152206fbe77b5dcf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15551b8852d633e7dcd47fc757065af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8627f36bf80ddd6bbbc5b35dd98a44652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb622c1fab64efb846e57b76bf7171853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a21f1ab60d39f9ddb898bb9863a19e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8582ac9e4f4216e5c08eb3f9861a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30566338048dfabcd13977a7697f3a1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371567c216fc739e2b00c24238ed70a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c44ce462bf75673781a3e0f839feef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f030ae9c8d7577bbeea690d8bcaa4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d933aded0f69efc4d3a2e4a26607a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50a2474ed0a52ada0dfc0280e6972361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57266751f79656c439ffc52d6c56268862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0011df623182c538d65bfe0f08a41f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9e06c099614d3b557623fb237274464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcf0a428480062d3e7e9dca4475c0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e51640e18b0556962b712fda411d1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49932c45fa97d4fcf696cb9ea1ecbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b724cb6e85d59c93873cfa5aaece1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61c502f3751f508a7920db9cbb99dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ec256cf0f186dee7fede0565c152b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57f0091c73c720b26a94bf5ab4da2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e87fd8654594b34743ba3cd5f19da872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d86697166bf8adb5a4f959784369573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3382aba7244f91be4bddd52391be7dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca71242e026c088bbd706c777dd5c4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0de47b66ce1f197ceef46d8a28c2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f5dfbe32da955acd9c0b6f720cf8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcae952a98e6943a1148c6dc2d307b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21786045bef660e2b17d7278fe2299ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62b294afd15a8f0e9e20d057af049080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5fd3884a0b48223fe6a7e9e3fe23281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c729fcd58cd19654f6add3737046682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb4889982830f7418c5460f5e9c43583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54531a7585745253afb99fe16218745184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feb2a38f0628ec5174e5854b06752c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa06163be643afbef6f03da11f833b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f866b84b2a6fa2c4b82b106ace2ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d605d6b02b80e0fd2c971640434f1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ae8f1770fc0c6d35d875df3dcc70389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abd9510b26e1b6853873f794b9102a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10962575f820573524fd900b8033bcc691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449b4449cfdf27ac882bad3db91221992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b8bbae87d5f5a322dd3971f39ad3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa18b2622fd4221d0dbdad044596d5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700013591a5d95a830202b3e5761683d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d791c71e058e90532ebeb51c0db2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c74545f9047acf8d41c9c4182978997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca61a997c367a56985e283399ad89e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc84154cc754266167f55b5cef443899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed43620802a410767406dda2614ae9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05984c96dfc51f0e085349d50bc956101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564971a554162754dddc1b6883b9e03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c5fba2372333602656d0910cf5944103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb73ac8657ec54fc725455058767d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb1f9886b52479f40c29f79d2bc550105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fb912a2e5fb558d3b8c78cc268c5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d306c225aba48c6961fd4f2aba6ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557661a544ba3a66155f4c4130e85ade108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b3e04b0a121fb6f65c794f691c9cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655a623c26358740df0802a89340e2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5f13a5433d5c79d00602de47676e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621af175e43182829fe5668ab1600396112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e698bb59f0c6d99c2ef406646d8074113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fb00f841c0f4e51b27af69944936b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e708aa4259ca4cb0b8ab4897350ba04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a727e0ddbfe9d14e02edec3df4ea53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a021ffc25908956a3b0a9dd850ebab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e387e511b8a943be2f4ab5c21d4a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bf01cc3b54db1f033204b7ef9d420119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8062956a7793c91757683944a2e0b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5054ea6056b93699aad291df67b69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cd87731de210d7db6f11f915f9868122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3003740a7a50fb5fc4b8a1143bad3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc2692ec3bc436ab3538168f1361d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940b577e52c412941255f652c3bfbd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b96a8a8859b0fcf3a897b49f09855126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286654c3e7d3b05f1dfabec3a389c091127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76caa6fedbe19c3fbe50430eaeea1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98bb1ce1e1098270cc9d715109f3a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8a90db68209a76919dc744f20db01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc05c32bc26f3693d4f58d8346c6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c891c37849c7bfcfeda88f9396aa32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e080f5250ba8714df57c530d67af6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eaa4a8facbe80a89367e0df735a44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0df10fe005dc5272dd4ddcd533589135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2dc5faa16a7b72b874a775cf9f177136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50d279b49e04b5f65c095239690c59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6cadc85f9cc6bb9caf255e6188a45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03842f4f66f955b9696ee44ee4d8f83c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffb45ed8eea235582bfe554ac573b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e840f150fadcf7c845b96113e174ec3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4ca20e18b6c35e73b83c632a5735e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b2b0666ab7f8890e19505b2de0ab6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996730a66382a4c41cdcf152ac2c7872144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21fbd1ac5bbbfb370cfef69637fac0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3d986a228216fb9d1759833b3e18c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3b4d3f3ebcb529b1edca447867f78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb689096ed686cb712e9ee5d74ec57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed9de24ed3941b085cb12eda8c2150149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b2fd65def8c4a6518558ab94122ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db326f266e657f9fb06a4e648b3b2eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27997d70ea042f2681affbef9e8590152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85130ae551fa52bd91b4c83a4147c69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344fa0d396b82058e5c10a3e8de2562154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30bc29a0546b7d756af52e68c5b7a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f6e065e1b61690ea2c22b27b5c2ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad86b5baedf04fcd0c98d237928dd2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255222c21d415148f922aec8a457197158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b407b1705a67c0b720620899c1af927159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6b3bb715a957ddb37ba4bfbc1fe79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81de45258e999431bc089bd74ef45bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d831e6fa259ff87f9bea0ae4ed20a7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff338c19c25fdd9b85d34f243ba0a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9373a4bfed783c918046eb26a02d60e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bd20b43741b34a0d31e9b66bdf66c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d495eb9bdede46f082947594f492b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650242146ff8e9e1521d19d4e8322d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73ffdadc9d5e5beb57507c1053ccc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e107617a030e3b7586fae0e5704ca1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5ba134a251e2f249cb7599f89a8ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ef612c0236467393223fc2fa38115171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fd6505e1279a6780cd875a8be2086172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2e05c8aade07e10c5667d709cebbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10170efd77f36b851fb4e937f4505fea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fbc8b24c9ce49aeee7ebd00ddaef7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e8bd0f5681db0ae92d90a018388d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e166fe7a98d75f70fb65161c679daa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1035cb21151c4a76293cf69be63f168178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a86835ae49bb952e4fe3a88c13ce9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95ff1f7b94339b0828049fe71b498c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c723d062e0df89d97d24a675cdcca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cffbabdf30768f5145df54f210e73a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92575728632c523db31249eae05d1772183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995433448c29db4eec8704845fc9795d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4415001936067bd2841cff1c663bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bff568712f2463115e814d49a2078f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b1f3924646bd18b5bd991fc2d4d68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbcb4bb578e1fab3d029a332f3bfdf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1cf0867ff6b5ab28ef012516d28db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d9e14c7b3bcdba0f37a7c4df3136a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d2f12a987b2353b92e4c9a572ffa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3cbb500e3b25a0b7c46edcbf7df9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796eee0b8bd2bed3388d313d9fd62ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ad8d32231098525212a27385a08e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd886d9fd8964b08ee64e74f6891a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158d7c23a82ec675e9737128cfcd035196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532181cf5c293e5f68c26b81e82bcc90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66887256335f229d97a1c838542cd193198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9512ecad8f8d9e3328fd723c598aa3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46fbc21729f42b0d9a4864ce5a9f46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af7c095dd05ace9166826850f8b452201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2ac9945ddeb606ea3e25f5923d110202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea7e6f91fff7e0a9fc6449d2fdee98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcda53781b6635f536b2a9f4fce53ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5e2f9ab98ffe7394341d8e02d4f55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e3b8edd96b9aa1ff6cbf2c2127406206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedfba9428711262fcd125ba8876dc9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cda8f1629b4bfa4800e420649ac61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13788f9c041f07e76128cbc0b4141a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168648a97307f6d413e019e148c7fd15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027114b08a109412277cb524b4bcd350211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960119e6cd658bf432e5769e87f4b717212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12188c6a436504c7aad66481f772569a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01abaf635c609bad8f064e917584e3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2502d249e030392885914a657aa21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36d5c8907f4b878046236c878cf4fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891819088d002591290ff9c96565c2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f75dc7172af2b878111e70fadacd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e16d5ec53e0d9e01645873399467fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb60cfd9b9f6e5d2fbbec885d89026220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece1d4a792d504856d69fd284c07fe4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddc5c9b9e4c12440db6feff5fe7787222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce7acfa5b34fe1f74e5f8b6af4dcec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c30a870cfa6b488bdc7a9474999da5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2301901c28fb31ee586c08b438dac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d823eedc92cfa79ad473f3f3dcb69fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fc020d6ca0be9d7eb704508c3395a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69867cc2510117ad39c4a1375d15dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9db3a8e013a4822f213b5c5d0d4e37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2adc3739342fa11ddd7836944c3c9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8511f532574989251036006280e57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703b7ee757a6f64c3cab1cca9538d4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8668b998557d240171dfba54af481c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ebb63bb177a7d571b509dfc2c4d14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7682fc8c7e593e6c336add56ee1c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2671748b05233f99e7c22762fde92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacd9a9d5b47d5c513860472f4ed378237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3979293dafdd4e4b0b8f1294765e0ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c01e328c09f770c8a53a086fe17c67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebdf71a961fc91bb00c4e3a22fcedd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03924541c7244060803c50de510adf5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc740afe54be8df78ba50ed5d50104242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dabd0794c6eb4e77f834016c282ef7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97df3da0b27f23e7b947afa624aa6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d59b43e769d954d1a44233df1f8114245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839d1384b245bbbdf58608a5ec01ad8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633dc26723611b31f55a223fcba168a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab4c584a96f2acaeb4c52b33dee3a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01ea04d0b7d39dad1b972de2982ce1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b415d25c3ccb868ddd71c64d8c69d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e239991c5ac81724d9edd76c087851d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47570636f5cb15d3260f9ef3fe930b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae4859d0fffa192c3fa788a1508315253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94a92ee8f4be5726ec3df70ed7ecb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be368f7b38a13ffff5b0a7ed4172a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29378290f462d919df3c3dc15be9631f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6dfff8eaf44feca80d155be2fd952257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15c3b23052e05f63177df71b990fc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af96d8223dc6c43739093c201fa6e5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a301488bc3c4329c28d30e6616684260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15984a96cd5505714891aa1907a340b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fca9d2d9b2c2d21a1f94e7fc2b44fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796422b852e3b7f89086574c1cc5d03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdae22e456853e39ae42873c13d3b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e02ce710d53d46c3c62511e0e09d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a992f8fc405498bf3652c5ac9da0a3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56718b55e3d9842d2addcd2ae24ac933267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f500f5eae8bca3ea8a269ed1cdc6d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec4c5f22c531564e80761829afa98d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebbf95ef137ecb42245968f5ee69e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f28bf8f1b6024725099b68b7b1801271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12605a687af15f88be037a7e52ea0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b476b0f4741f14c9989a6c7d2e9bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997efedfd06b31f465bd60e642cc5fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ca92d3410f1c2ebf118ce7024b60d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a908b67b36a5283d468bac8fb88b540276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a49e520ab460242fb45ed793e380e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34ae20cae5f294e903047f801e8a04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2507a4497c39c7839eaca9ea98b7ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db63d43ee647859ca06b08400b8b78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a5131bf5588eaab75043f5c5f5e5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3088e493985ae6ccbb491bebbd4a63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4501d14a601a7c1eb881c966999715283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e1b56f9261c240850183ce4926dbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e3f24ee5e27b65b601d728fbf9115285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e593f8083dcb0e64d207eb209679fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f73c7bf91a64e0d8b89978781e73b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1175b6e833020d6a65afed4edd366b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06411ebffddbebb0b5b7f0580fb6a0e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f05f037bf654fa0f59f8befe0de48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b267453435e915face4ce1f230e1e28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96cd390bbca5ba8cf100defd73f742292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5e56b9111c452fc2ab78155c9ed86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299f6d43bb697bd2222f0130e5e552a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b660d0b1b0ed5ffb93443ed22a70fad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec130639574120d88896ca82d810da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83f1af8912e42965c8a4d0c26eb29a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eeed02b587c8729708e370314d70c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f61a113f5f6e41ad3e1943af147ae5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423daf68f725f5c02f55cf163cbfa628300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efcc6faefd116148383757e248d081301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf62fc18aeac1b453364f223cf9c774302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae76b25d85640f874935186bd63f53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b8fd7a1f4d08dd99e0735bd5efe1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2309c225bc66794d7f48a3ad315e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efec9ec2d7dba430cff0c83c311cc85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d1164d24afd488fd33270fd813b28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4e6e7560d9d801da51950ed527bf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03d4156b25bbc3b15a06323f90b357309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b092ba4797a663288810e59b248861310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d4f2f7fe90f2d105553815700d4da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277310936e3a74965a03721d6602c05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d549da87392d88756b5dbd3c453b63f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25bb656f11caa255e1ed6d3260329d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05073ef8aa7310976fe3b5477a7c5f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c79fd39af477b18c14ac9418fd3e6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73272366d017946a1cd34cab9eabea8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2a654388536cce9bfafe19be3e15c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd788f55c60c3c0b95d712793390bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1bf0ef67aa31dce65bd5df7432fb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f4f9499de80c733c666b15dcb35ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b213d2bedc537370b6d724a5677254c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2e86065e88dac21c03402f0ed4ec3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89d4da0691a3a465f5ac7f4e0596b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde30b2f898c6c5a724884da6c825d88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213421e22a2065a772dd1a970233ebb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5fc5ba103fa97469c8a315ce4df31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a4dd388df8f13ccb6553487c3ee7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ee8d4c533a9ccc9ae140212c94d5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b418a33906ceee3bf437b41757e5ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9f8867f0ee5340d4c3a82cd4d0bc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fc808e67d09062c0c7c8c4c4f6b14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab44180dd0427ae4967b274e027aa9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af479b4b632db6242a05ed5ad1c53c59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d155d832e16a4749a94c7a499b226e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3004b447b7bfce3b50831f6b4879a61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421872218a8c0b27aef3f870a0809d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ab7822f933c5d0a40674fe757f7b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cd51cb07fa3daf59e04f6afd96441339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de61a1bdc5d469593fa921357c55be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620f14c3da14b695fefbbda4b9646c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa1538be3bd88b387063694107a8b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fe6e25d7becf0d1b96615a9aa2ae9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab878ae8aa2ec8a613d2fb30a6f632ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331dc78f90b441baf871c16d49f4de8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8008f87cd53082fa8933f519bd11f14346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f49278ccce2ae5a2cdb77a79811757347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc10c73f189ac67d1717c076cff8e0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40e2950893504cf2a1597459eb0fe1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b452f7762fa98042ab8ffe831e3bf8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11e0b29240da947f0eb55c0bbbe470351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e331bb3bb5369d93a4c617e5c63f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefdc23320f9e7f5b0f3bbd166b58ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1f11887e52e4754667f9e40accace354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e14cb94483132b1eb27f7d4489bc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efce46905f05a73af77c8e65b59448356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889caa98d5c03bbc924b35c4d9574cf3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fef9435ff19e51d89079f4507e2c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4356680675274a7e0afc7270dc360359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d754d09a2be6db7a336ff062fdd86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748c7226d565b34953506feda3590e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b661ebdeb735f10d9f4ea8fb06de9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa51393b6546cb3b1a2fba8a0f8a02b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2095b58c9042eb1aa2b3b3029fafb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ad56b67cf0111f75f4fb3bc217850365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2488033ddbb3f9fbe6378cc5364a630366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347388f6c4fe423c2549f18b003abc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1ce4062cff08847bd8f4c50a65eb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d048878a44910457f310cdf1f59a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fb571bc7e320161e8f6b7738e889a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dbe6e0667e90f4a6a43e6f6192809371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957a63a1a625847dd0e3b56445a2d36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8eb91e03bc6c08a535708ce9f4627373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60645fc8d7a5a5e4f2e3a48440942717374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748edf1d697d38000f9a62bd7670b30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b4a56d1712f77bf7a17441b11875f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed41aae96e055834f3eb729d0bde001377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ae1bdb0871ba353799a4cce93812378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e852ca3a3e493a62ba02656467a8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aefe380a5c07ba71ffe39ce648d3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4f7423dee0e76271f3ce58201200d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c48ebbb353a5c22126c74a55a8b222382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d66f1b165eea85231d30ddb7211ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361c0561025298794ba9121211b17c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069692dfdae6a6557604cd4cae0de52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2568360b567801cae438181cea30d1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c825192890a3a377e633cefdd7075b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904160857b4611a9a80186fc4299956388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1813ff1e7b70d183a82b1b167f3da29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58cf75b96fe4d06eb1f7ded8ad2d47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e58d5c04e16c36d396afe3fde85f60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970782e1cd65431bfaccace02dbdc45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9778adc93dc7ff942b461542b423ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa2a9b03e91660213145149ee43f86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73e246d64d8e78a512e32a731319f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6242f30aa7dbf6f163a1d18e0726ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7be3585bb3a542fd016421c038667397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ee9d66150b02acc649fdb92d945a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e7e1107b568454004d88444075829399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad9fb7cffdc28e8308b5d3457618c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af2c41ba391a2d357832fac8f6b0ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef551c41b608521ab8cf2b108a2b1a1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed72640bfc334a1fb6d34b3c39a2c0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc50b2e998b909c0403fae75e4d396f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39feff63d99afc2ad886106f3527e8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5501d248ac4b023f6d35d4d257d29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a15ea4959f7945afbd90363b29a03d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48431525e8cf563966fc3792fac4d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada448989b0de0d6d23f3a6b1c4e0d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ba3aabf4f437bf0c15ad5c777cee4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84a1b896735c316054365b5950b9cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7654b60a5429aa31abdf4cc097906412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ab665f983598f603b05d168f6e0c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f182e5aebb8dfe40da0e8665a65ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce16c74f3c76aead4013a7ffbee75f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3ccc0c6ea574e840d920e191316f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10834c196031b158b40a7769694d89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99520297822f81d93962c4358463c08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dd6153979ebedcfc0cb20e8f6287b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861ba0751d3c105633e698593a16b7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200c46f603de8d62814556688c980c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cb775ad8b2a2efa008d2caf90c11b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def985c974b9843c5f5ba3f3b1543f6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e715739235ad931bf0ec975cd1fd06b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cad578140dfe6a027fb5f52090a634425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67545251371ba9af478f862598d8333426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d590e523ff4d04eeb8a04898547ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46826ffced1bd66404a280c4c5bbee04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaa0788fa4ccfa86a1c6f8e479bc83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1a3246d9806dcb0ddb7d0ac0e9146430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfe67b0ea70f36eb4d5adaa4ae216d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1bb95fab858cf121785a15e3145e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0cf522cdceec878edd7c027f74597433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d74604ddc6eb8571118bffebcc76d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058dab06e9ed481bf7172cfae5f48f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8449be7a0a4c2c38d4e5d82da387e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda36b554cdcc56cf0450bdb0e1c9d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceed0fb1a897b237da4d4452fb1baef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03b78d8c9771c52a7dbde001ce23e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817384bb02a0d701fe659a809ab5a05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cde61230fea7f39dc4f65116e385db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed929b9130ae4dd133b41f6f123c016442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4091d8d9c1bd0e71a36500c094a4d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753196f99a4274b8d0d289f9b7e1c15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf835632b3246911d8a0b3cf4305bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831182dabe08ff0ebec14d67918eebf6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0df98012e46bb8fc8158bd2e39751447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab8fe5ef9d2330fa43fc07adfca81e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc1b741925d7a8aa18012f7d15c927449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36092496bf60229688cee42b0a51fe61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ed138caf5032593a420c7862b8394451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576132a39220564f3ff78be278fe98b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81718b6b6db4b559c4f82ec530c4d44e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37db3d0c32031f568867a4d092132f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6579d2b879f7b62302ff38341bccc06455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0553e8dd90b65b5b9cfa398af00ff7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35282f4152100bfe9fd767eb7dd23e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7696797372caa457bfa798e5717ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede4c3ca30f857ee7e88923409e53c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f29a5ea69843c14b9a2a2f265af86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75667993cb344eb489d61cd17f2187461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dc274dc17628335946dfd086664ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360be6a040cf1014848c5080405c332463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f486390dd7601dbee41adcc796cf03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ecd699c9c478a54736fd6d73ea3e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab039d56ee662a4d977a4fb7adfbde6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a3d5e6bfec2472556ca46af89e39a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350218721eeb6d59a5fe0c8517d79c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55323b0325aae7ea4e2fd6a01f039b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c0d7a68eeed5377417bb54a2cd6e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f01de5e0b0977384d491271a459a9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28f709eaba35303f9a2eb4caaff065472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda89b0a4d8a072338fa6f1deeaee901473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baef59e07dc65c742c2cf7aa4c56f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f240a58560e1d8352aa3325e93fa0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a7e9d36260b8c43eefa725fc5e2d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f90b583b53aa9480fb526c71f4909477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef35f2b2ce50ef28c401e79bd248cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ee9e12898c983ec1e8b9b591180cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be72757b1c35dabe4b0f2ab750a90d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dab24546954150c2b8c07dd362c32d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238cb9f1429e0b299c11edef809ae01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37900b6f6f8109a9fb19c4c503a878483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245670460fb1d04f44c1e42d657f7e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1be10f8c0213601f671054b554aaf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545f08d53bb1fbaeba12c1f8cd2f32b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc44463fb9df74b17350f9cc8d9c13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf31ca6c0c300b2ee33035bd21ee284488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95706d558d1a12ec9eccd7d9e9915779489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da29e91abf437ba6116f6cf9fc6691490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468a64c6fc3fb62e77d026d1e18692f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5b08516395a1f5c454845876cafc4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d305de779892168342ab91e252554d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13a0cdd3facdcffe4e067fe80defd0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb73cd7bbbcf3602a3fa0227d13aac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1ff5f7490601fd2b4cdecee036a38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3fbb7b8f626643f374c3c7fbe4bc8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099c765936ec7a78d2ebe2b8f11ba09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35422300b89c4da1c308169ad4265945499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe350741eb4a8410ac99d22e854f32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4b454ca84f616cf8425a290c6ebdf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133704d525ee1a84164ae318e792344502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcc51f8ce29b113f008ba67bd213eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018fd8c4d7c789af92e854fe9b1f137504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d72bd7dc8bfb4f71903f6a0412a36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a582730ec0555a6dcb7db85914452fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591730f5ffbe2d73fd2f480980d8f9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44503d578a06290aa2762494011a674c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d7b49f4aab94c9e4fe4abf72e7c1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29820a22b164baf7596b8cfac1df837c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f003b172c0cad6de01075fd720059a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69e22d98e3bcced0b409f770c45498512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ab39454d0d4cd52c28e11b161e925513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81100194b4a67942f03ac8e1035dad73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d5fb73250381378852ef913260794515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b4fda7c31c088ee7b3984c5561ef2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a79602173fe654302c39963a81c8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa334214c09cda56a7ff146932daa7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a147a447e5f4917d0d7165e749d793519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42054ffc9fc1aa4c7eca1f41ddb4d2b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6cc79d4c1a5cee8c494c4e4aae9c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c6dffe8bb25cf3071570ed4ee3f77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eca550f9444dcee69fe0dda97ef42b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eb2e6078aa13c3c19cf50c15bba40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63061ea8bbeb642f85107996b61b3d8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe0af36153f44a7100510111ecd2cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8b5cb7882a0735dcdeb1e569da13e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7cb4f4eded2cd17cd450f8f58a41b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94ff09848a3f3a7e758e8984ef62a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d64464d8ae88726edf3af00a54c5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d348223f36abc5ae502ab04f43921531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea38a06145b0e2e5f80e401bc73a6c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c964e3d3f1a9e337d0daba81c8ad523533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde4c3715441c1598b552a1c21605ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ce78739eccf8fbddc33aae6724c6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1d3485d6941b43dbf9fd61950d6a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b06a17dee6b4ef8a12e74f754f1d0e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c0d38de7ed87d94b711bbaa1f2eb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7981f229fc8ceb4f14de7e72a2d58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2600bc0c98f986191dd7460e932d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c9a9735a429174dc8a6e9a96cbb49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7315c44b86371fa8908e8a6b1d8ff4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ddca5b257defbb43f0456e84fb211543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991d9e5f6a52845d315fa0237abaafc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c465ab56216d84c6ccc6ac9e5f1ff6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40b1f953efafcd4f4d66065e6d2677546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053ef86d9dc0ac09d20cbd2335afde8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e051034bd94a3e578a4097b78fc48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25624769f09a70270b22937077813387549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e78cad90877aa28eb0e058e80758af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c806ff2d60250aaf9303d68b3616f03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ba2580e6a908c944255e640d506c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd15f62aad0a7a065b07bc420b2288553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3d8c76eee894aad2d5e4b76ab18b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415aeccdfeb650d24a8d85e9c8e0268555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203d6e7bc1961b2174a0b5031e282a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1c8939d082e7a1b1b290baa5b8f2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ca1b1d2f56c30a3e590669e271efc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488a4e5fd7b1ac4a27815a0644cf376559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d641387a984b2c1595596356c8df44a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b579bdcd3ebac21600ef66d3b6ea0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604c499e92019eb51de5dd11000116c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c85f1a7955829634ce55a554885684563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aece345bf9a92f4f9447b7d1ab78011564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7491cfde3872eb16cc253465cebac3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf75b877cba8ad41aec993a8d2f87f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc36ba9d779e0d16c28bad8b5ab4d98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b304c2c88e6d03ecbd46ab46874e94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e80117546f7738f7b9ececae1321f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663c4773c7fbb08c8c8cd480d869c4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcfab3e9cdd68bce6c45dfc9b9ec68571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dac3f3e03838df48f54f46222c4c5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b995ab900972b4640f06b7121aca99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195ad4d4ba3f9a1696a891b97ea4167574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67824d1599859a518d523475c3bc9d9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e14b4bfcbf6fbf5508017c0032b9f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f100effd49866ba04b0e6cc8b5ff8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1c906e8f4feb485dd7cfecef8c2e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad75cdd17c7c2127245842d86c3e262579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec601928aefc8668b54073761a4abeb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334433dd090bea9f7fec35ea42a6c21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307a25a0d7cbc940ce5d7f3208605d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6662310fa91a0d5d52b7ea22ddf698583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b5b394332922018b53fcc1869790d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd01df896c6c7cdb2422b083a6d457b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c85249e544f1a55012377ed3d14ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468ac45be39d6ad3f272aade8beb98a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449cc873f83f76e796c568386623a65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fa9b46e3a1108b19bd2008e94641f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e9326257836b909b0d57338027a18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f34ce0ac8e0066cc28239fb55d2656591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397294803776fb468d7439502418777592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f347224e0ea029476e9d1d68dd06c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc532c6d747a21465e3829753b90be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728bb95479c88c1fb964051f48116f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9203b2a1e995fdbbce7357f4740b4f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dc9b15993bb8cd5410d5df1307c3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36342e15b338192b1fb2909075d9c4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b89a64214c48023c38263c7800945f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba358daa30ba24f8ae00212fe79fec8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540c08896834de77e71dc2f898ba429601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e0c7a136fd8164b7ba8ba4e84e79d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5988edb6a934e72400e510c093fdbc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9dd16614486acb58d78720435f40a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e81389753bb7ccabe0921f0a6b0ea4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2951f0aa4b1195fb39c4cdc1000bad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a1f17d404ae675af1662e87656283607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5310eadb8348a495a15c72d1c227e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce9e5d2324bbb0cbf7d0b5f6b8b3f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be39358e38e2206edd39f09e98d6fa5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae60c4ab68d2e52856911dc740c22ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb332f7067f3a8080d11c784b3c0f29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e526629276d4aa45b63a82c95127c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add17a81c3e7a34158d6fa3329534f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac8fb66e11052e290d33b3e32e192a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdd89a3e45f5d6402b753f13ce2492616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33107ff8917542133a8ca04555768581617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97558bda1dcf40c57adc0da91b4a704e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cd55919ac6166c1250da7e26e9802619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd132c2ea6830732391263d97c2a18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3ee72136a9e9c49a579d810b5a3e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69218f09a4a0edcc53abc22d9f058cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e603743b03b67e3833ca2f1baa760623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5f509668a3a5f8efa0917b315305e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575382b43013175135d6be5e027a5173625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984685b75b31485509988f9174f88e86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58974b851ea5518ef478afff6a384eac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077abb763da73138409939debdc2ee3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb04d111ebe26ef5df71c60f654695629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d6cef1faf185785969aab1f3c9ee0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9740286f762fbe68aff4c1a58da0bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acb10241e47ee9c9642f03aa19adfa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e099d04bb18a7c0ce0e15cf727324f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840dbe344fe941a8f32d48ecaa4584e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677be780170484756664d95b59ee84ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846ff9cd00119575ea14df7af462c04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd23f4077cff7006e46b99e5ce9330a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcbb0492a3269b0416c15146ffdaa0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cb6860aea439e42e477f7dad3f585639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478b83baf1de57b3837a37c892dbfea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f10e74b42a6303b8d0e465b09a32fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab484d026d2d0dedde87df88bcd75b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7a02bcf111c74e1b09ae973438f33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52227f85cdc8e31240430f598cfe5f2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb5a354da7fba5ac9d3c6a5c10300645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd8446337f7e9291a52f84f71cb3d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1702aa1350ef015c3793092094766a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa5b47ef7cd4c68e3ad3fa13382768648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49127fa9a2f4e6995ad8493d9fbc7d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2a39c21868487ee2ff6866dee76a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a637080087bb923637279e749254c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e6fc1bb3a64f323521c286131be1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ef8103468ac2286554ee2a0759242653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0569e37d657c7958948a6821837661a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabd8cab06ff973cf155ea046c3e150655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66982b73d7ff0e3a63bc01f8693492656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fa7e5aead14ee9c4d29d388bd5789657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f361bee7e7730f297f67bc96dff7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a38a5c3ce1b5139b9f1c4b82c5942659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53174e4ba9d1e457695d496cd359f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec37def153935bd5124d1bc98bde246661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec37ea7fe35027f92f5533ced73df3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78391ad63ea02c6da833306b11f9a17663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346a4392794879c2aa087028cbcbfa3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331c7068e45427fb9abf3f1844e6f77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e5dbd217fc0672c8fc5575dd1a407666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723c445f137249bdba243877410883667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d993f561803951b4ba25622d64205668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df315b8e00443ed34e326a1caf893df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2cd3ee611e62b6a7f220a4db34180670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa783d9ec195f4a0548fdf26b6cd45ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1e66d3e656fa8bfc87a66b1bac48b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197d42bddc010c38e45053df721af57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a2ca063d70b61575077265310ff9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2c7594af2251402270b0ecf0113c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9bef0c16c983bbec87bfdb76254ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be705a1f4f6598cfec5ab3fae258254677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7296adb8f2d68b1e841b9633c5f5e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84535ce89eae968d63698ad4d42fd350679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3153f51ef74ef9b9f35f255e54e0d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc10550053af01671464d8cb410446681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec00fefe3513d99aaef327d8c3e54c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b8e91d690afb065470a44350c947a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94548ff45fd9bb9e22c7a22ff60a7bde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500999a6cea9f59d47daebac3b0d742f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7152abc3c0930ab86a25c80def0552686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff2b40f00292cf48cbcfc644ce3b66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0a2ca862615bbccf7a9b8f2415109688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886c4572068792ae8eb061d38c69096689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79314af9f3ee41601d7837f383e0ba1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c22a8eaec442b52e3bb4443933c78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231c28e4a199122e24eb16a88357ca4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a5409fa3e6ee46f9595120543cec8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d58d9e9f5025cc3b45875b25c8e962694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6673edb5d2a6898c039b17e5cf807695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff2bd346450750c0c71e41889fbfd8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5741e895e74ba35295bde9a193934697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78e2ee8d2e35f67c62014218b9f20c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b2dd15f0c2ad7288acbcbe1a12afe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fc5f43a1aea3463150297d86744d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c3c027189a762d45c6134b3166f3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c37d6aaeb214826c57d428f0a028a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a20363d42a7ef8b085aba447d7ed5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859572586014264c65a309fcc1009ca6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6484a3b22e2e73b83cb00bbea77cde4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b3d085c152677bbe6a800925cf4eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3921274e88281d8df184eebb720536707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c03ba6f4521cf68b0033768b9f8568708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f867d0ec08d6518b1d0aca6e08d7dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c54864c6c7e0a09568798c10ff277e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5dd42748df5b34e2ec1136ea6beb4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddf2497d999748fdaa5d088f56e493712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac24d54433488656c8a3987028db354713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2e28aceb0f69f95eba5e3d312f113714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c1da49b770bc2eb5c4b41f8044ed3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182e9d21c3eff20e3fd2266aaa4e2a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491a18a759f6ec081e3ad12f2f6ca7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478496d0102bd8b75c6a7a9f6ae8bf42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e974ba64234db5b9da8cbb79a4ca7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3253949fb9cda4e8cbb77a3b3f5b9b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df05323d24ed710cc33d837c9cc5790721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d15856c124272f675035e797fc1f3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e514f5e07263d45aacd7771d7b6e26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338764977768343d86bf74ca695a0fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e4fc8e62c3c58c974db0aed44e65b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c5daed380873e6bc9c5bea22be398726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a7fd8ca22fc1e1433d1cc17c2577c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20ae27098e17f852b6366d2547c8ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4bc0da227501645f23b3c5b1f04e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aae485ef4940dbfded0079d2f88a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e914344afe57123a47097500acda96c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98535d21d9740a4d39f7876bdbe3e63f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa43cb48d2ac0e30d05f020d3d049d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc101cb86f829f193460e8b0b4954de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644eb0c8fa8f505e7b9f85163dcea01a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8f0189cfb294ded71bfa9b75cf57e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e468a6e8dc7624b29fab7eacb0cd1de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec4653a49c2203eb477542bd42998e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbe9c024e9f24288fe3cea712a4539739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dd3f09c4b58da6c24987d99c2d52c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607801b430e269debb2d8b7edae9dda741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d60ff08611aae0f4f04195ea9cc71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd30827e638cc679957aca024b2f46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f38be87a412eb733fbe5b1c72934a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aea2b952721ff6d47fad466b276129745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c9133752735701a719bfe8df6a7b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591427453e1f6f5a9aa3a07b08098bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5dd9f7e640789c896d796d49f340a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b2f956887362ecc1c7e2895ea6659749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03f17283e56014855f74e91b19cc9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f7ba9beeb5123b70774dfc00f5cda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76b75e6c68f0ea69a131c226d05258752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4009ab0a8281f1898956d29a53952753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac04300d2d7ea4e7a50fc6b754c1e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e5c5e75382118215791f8bc282faa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870dc8618d0ba77eb3125c9e282647e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2727e5b7e61879888e42c67aff4c070757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1d96780e38d70cadf9b0bb48b2b7c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f461517349246cb843e82d1cfca729759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>