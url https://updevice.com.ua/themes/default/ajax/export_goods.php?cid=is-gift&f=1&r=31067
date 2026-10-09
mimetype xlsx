--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ebf36cc7962883a32c030910b4c941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1929eb6ab75b2ae94f407f6ee08ed72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233992d2ce1512fefd1346ad448c65503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af4fe978781c234d7fa8b15b0a7da34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beffec7a3b5a9d11c9126abe3a64ec05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa296bccb6625f370c6905fe4e020556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699efb1335f2005f05125ba0d856d75d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda8d862bc838e29561a884f2acbe838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed5034f49b11fa2ae664d0add5d5559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112d0356f4dbd26ec3d94516905dd6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c98a1f0120813f51861affa831f38111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682655d6445c34d78bc3c8f44fda88e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb108a98d4b25fce4cddac206736a4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369df74948f23fd590e03cd5208cb6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611b87112b6e438519be641e32e1abd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683554ec862d3abd8dda3eb3a866117416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2753e137b90e68522a3072fb4f9985717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eb79f7d82df03f34ff5222456697e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1c0ea0407a497e8cb32a5a68d209c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cb97ef7456ea94b78414f8ee9223320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93745d014050dcc0c9636862cc53055721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af4398f8a162e7a24142998b757bbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc88ad12f040ff575dcb63fcd4ed8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35e497ee8c7b5bfd085dccbc5f2b5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36884a59252a3973eb412aefe45bcd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b82a5320c067c27d8587ff3d61e3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b07464124dfcf4fb7328e55b20119527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52133048cb058bebf63ba7d7de147328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c5d1589e7f2ce37e8b31f32c979b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816203925460e46e51c1925417fbb58630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba80b32465ea5d724262757627b089d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39792b54db2bfff5cd5c3bec628d9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4bd07708ba302ef1dc404c231db0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66126e1bc6c6180029132f004bbe0c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769314898bef8a18ddee5c4fad9822e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea027cbbc2e1f988fa852107d897e73136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c38600cf29f0ff029512b3264c5ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbac66b0a3d81d14eb6db157c5bcb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2151e10137bbefc0bcb96a8bffd8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de7415c278c566ee583fc552ec8a4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f766f54866dedb0c940667f2eae1edd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18bd749750a0a3e0d90314b5d284dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38f9982a4305381b0344e220343b5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6fa39264e04bd5a85b7022b12602344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c528eb8567407711f96b8a6a065c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e89661abbef2e903710d29f97816446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032977a1031ae60ed10ab9125e06f8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44374411abf6e1f0272ce46073170e0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be6d23210694660a35461813bd9ce149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de23a99b0560a4a175ece3e91cccd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6f14009b90fb2b2ad2fdda97435ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed13eb5f86b6676fee1d1e6e2bd88af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4a448af23c9b58eed3ff18ecbf7f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51c4061eb82b6d45480aee3ebf076c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc283f6ff2795b04f6e66900f85ed355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417903dccce4bfe51e8c85660c5ffb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85afbb5ef6b60b3d5e359bbce11539e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101a06b997109b3de147780b035bd3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b608a284f494c8b9e6476a6dd657e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b9aaa749c9071e68274376d158af360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca508846cfe4c2645b79a2033e6cd4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d07e66a0d7434407dd08697df6ab362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fab4658f643049c7c4cc3823d3754663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a1c376b82f97dc90cc74566262fa664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555a2db1a4feb5a43be68b4013bfa3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376c99ee3f91424e537f61e49b378b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc92d869ad887bc6ddf7893915642e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e8bee4d72f3bd92eed3a4d49ea2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18631230d5f165bb72928a5297d796b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118e1e90953a2a5fcbfc9ec8250f6df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d662467c0d97e43f04b3583076663971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d96a00a1656e0d506798e229c9b4bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43558e39b494b7491700c5386ef5f5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f02f53d0f5dd748792bf773623ac3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f756d674185fc3f15927a77e0d43e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd61d2024a4f8ce1c73e2d489c353376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f38cb1d34e724b05b7f7e5eb828ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555db589a1fc037f60132772ebb6ef4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ff610ccc2273745e8c42a8f1684b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f6089a5eb6ae5353157931dbaab8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccd25026611d2adcc556e737c83aa281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76443fbe2b4ea8ef5dfb85d1a5d4cb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1808a000704dcd094110ce5086df3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a179f89d62740dc36db02b7511e9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11c4d10388e00bfb785b3be2b2306685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1082c3e7335e43343ed4b7df80f3d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf2f6ae85041bb48b76c4d48de119787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dca8be025731c101ad2d2443f9b34488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3b96a00b38e78b6aba35612583a5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a079a9c503e8a50f135e0e2ac5fcee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0a96c9de908ad0317e6e83a9c7da691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67dc36dce9eadf7c97c520b802b1ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119a326ef678c150413b1af0dd3690793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a866687d529b95f20c502a8e22a5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de26cdcadac1a6b8d4e8439bcf1f09e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf44cc1a223a461f62163945f5460896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749811d620fff5e03cc11003bd00e5e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4301954320d4fa231d92eb01717d7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c624f9dbc8ac8d65452446ffcfebf4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465b3925551fa6e7d7665b104336025100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659b79670fe0dc504a8b70be7cf87d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4cf361c710fc47926a9a04f5dd4a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95e96244b6293700a45ea72ca27d3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9f6de229e3817f2e942ca466eb722104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71c905d6a2a8a56f9ba1e609e2ae8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c88c87e0a43af7dd79ab6685b9c835106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0d9d4c81dd5629b343a9b51ca10b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b16fc85118c548b64e628dea96ed7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e667e65044e2d7174c9e8a70feed24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42285d0ef681b330e2091bfb3474fb75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd954855dbefdc11c13e0305cac50936111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a783b96978988e17281c5226775a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09716777c0773b5792cc1757f3b59d2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1438b6e74f26224110faf9a5472f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1d2b78be7e977e574eaa79251d66c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1431d4c4eca9262bd5b795656700dff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2f7eb468ccc1c249f53c04b7a4b4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33735eec8a776f33ff56cc15d8dccd27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e8cf99937e969af700df21a229c09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1671047b72bf851efc31a049667d343120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867faf65b156ca73e6052cd512b6d620121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd400c1047bfce2c27c557bda2951a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf28196227a68efaaba9b260185c08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fee870f988fd5181c2bbf45b277ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c268509d37f6df192a57714775c24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57a7053820d3454480907882c0bc9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224104c32fbdecb47b2c79584629cdae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41353c7d12062f5749e1dcd29560f37a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e973a2008365150670268e3c4734ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157bbcc2f72e33e111f16543055deee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d951ff17d1f57feadc49c38799da5c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a188a52674fb4045dbff83b9b7c9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b45fb34a262386a4080d29a05cee3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c36c1550f9d58c5b22886129d15134134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cca6bdcab4d463ae8f9fc085c3dc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fe880325810dcd8b4ced9ddcf5191136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3138314e1d11ad5e7aa9f509fd8e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2aa6d8b631b5dfc869b7a299dee0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602065b4bca3388ff3a07b94f3dde1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06299d695d627bb97bc3efca18f54951140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe424590df145fa3f0e930b55e3229141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d1253940f661d338d5d76f1095910142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d437f55c6d59237667c3eee947275d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f69d8f2ab7c78a69fa0eccf916f3b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81c7037ba62f629e6f2e073d565406145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015907150f4876321c6ad25bd164a0fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68659e0a9dbad148ad2b8686adfed57d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50667bb3c1cf74f73c32aadfee4665148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28242a249cb4661d2a4b133f92c9db5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bc37709b59e6ebfba3ad83d5708dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f67622b5b58f417aa70c7e7dfbf24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef3d88811eec523c20db192f704c1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f877585c83b7d415bb2812ed7268b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90913976192054b1a1b1fac368e40e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8225e4f5ff4128cbc9e58eb9e87bff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22897291c0ef5bc3bfd7f1791ef6a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbfc5d3793abcf3ce38b3443c3c849157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c7f9c6f924aef4ac29edc3e09a0b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f651d6f3ce5b5660dc0a8b1eff26383159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272c54408558a232ec1b8ef326888f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c487d9cfed62b42e558e9416a76af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc6e458ff0792cb1f229b6ed6442f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c74d20a4609e6f554ca54c87c05b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c3b1d2025c4ebd5dc160149ee2f42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fa5d123525181579a92dacd001568165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b14d58e057f6263bb481ea738711d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797bb84bb353e6e9c98519eefacb375167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9b4afdf00997a31e4ba6091e2421f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d48e1647f4a15fd935ab914fdde1b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daa490dffcd65127a09a28892e4573170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bce7fa67e2184e3f054390b2aac33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293707092de6baf03ecf9e5716c9231172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7077b4f8c631c377cbaec1f37153d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5a25ee1e90d3970f055994006c918174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b51340ea90b1e4a0080f89480bb54e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9530a80e73d83d1d53695916c1b72c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9468742653a2dcb35ef9fd3eb46d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c865a57d13c0c2be1be70beaea7821178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922607d958608754df6721ff4f0a5ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f204e9b5e8f1f9d0d237412c6eb6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d026c25df7b471eabed5bb499f41d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b549977cb125ab0a80735c3f17c306182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd308c49419d8e7240c1c90b17a15e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90befe7c6794407874f3a2391bce1f8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2f3abe0fbb89639b6a0a75f447d50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835013f628dc4202f1b7076b4e72451186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0478f5acf6742eafc31f0af71fd77ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f52efac5a12be83fc07f7a65cf9279188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8e018f0165db0a7e7dd8401eebe5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adaa56843fdfef4ff2433f6d0cddc7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eb4fb54be10692c492b323d65749e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8fee932b30704ea219424a28b1497192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297abe7fa5b6af589168b706d2bf982193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cf312eda80dc2f96f8c36bf217ea9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a694c2acad49682130c9c118c0275195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127fe23f1504500587f3ff73c4d65c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a04a320c3766073fe9113ff839653197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971bb319fa41ad7a5634fa2a3519e59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e301706309a231463410ac7413eb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ffcad3e65582fd34217dc3012d174200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b2edd8ae6ec745b52f0e33be9341a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560c91e3513c62a5d548a0d2e83e755202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fee0fe63eda410e7d52fb603098627203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4a091fed7bbfefa7bf7033810714b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb497b4f1be53c2a8d15424ccbd05f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a086276ce60088036b405cc11687e07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422356260cc55283b783e2056af4bf0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8281de202ce3874ab120a17467f457e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d78e942f0ce27901c06c2bf49d227209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46da9a46e7d04ad2317cd03d463211210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0336639f4abf10782a1918afae6bfab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3716dd9b60c7045ba5691db71b58a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb67554af05fc679c7a0bc714f5b0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194be3bfb0d5fd4c5e3dd2f5fecac8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e315482f2cc86b7ec859fffa06a1f9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d763979c0e79c93c06153ec2142e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577717b6f154a80dc36d97c537d7bb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74c35b0a8dc9bd46dd8e632656601a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f70d832f51af0035a740b10c90fd8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c20062a53a456bb4f0ee8412b91804220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eef52a3f9dc8caeafd37c2fac2d68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d8aedaa019a5bf9ffe367b3cb0a4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5d815966b0ee8a541ba3f45121e0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de09d0c6e0293b5e950ec80895c72e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2307023bc67f41d73652eb0b00f322225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e121181794cacc1a7501b7a1e16f475226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb08e928a52c7c7f7fa8c0fcdf5ab5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b6277a280ba30562842e02206e97f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e348ab73f294924147e9024f78df79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ba32a56af7e8f88110a527c1e8258230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e495fc46a4a0da6e300217f109ea54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43e690baeb5c59500c18cb08087db0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936cd7df8d595932e1fce0569226623233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0da179ade8e49f09208d5a881e3107234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5f5e3c0eb5aec8a52ed3ca4a29200235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0894d3a4fcacb71fdd15561749e2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023479d2f70ac19a28caa1d576d6152237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694ceb762600013f1037533aaecf24b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676d671c717dbe38c38509c263946a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314362edc16d386de0287bc9b0bd1613240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554124287e059db885984f9c734280a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097450f8844414146487e48035a30e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2119df2d9353060154b06136ef650243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f19a2fbcf18c53bcf05b927435190244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192274b1a80fd980ea8ae1788618fbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0fb972171ef1e3aa01302f81bc563246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9add6ce5b628ebc11e4e7c9ed874b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433206324856cb0a2bc2fb1ef1a31a34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42d4462ef7753ae2391e516f529dab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca34bb81e281103685516869a6dc87c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc12d7ec276394c73176b13a59e66f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1d733641f559d23f4af720b2e2028252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd28b6c64a6c6615ccee521addc4e2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77672f40ffbb88abf299a0952c6194254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ee49128ca866a6d6684d56cabd61f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6447ca0ebc23f2d22735b2d7c309548256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5e6191085c6b2e96552228cf2c447257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae7abff28ee216f2ad0acc4cce708b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697e5098bd9fa6bb230db59a32f7550259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0051b33c6c5768974e252be1c5982260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c5e096a3f1a249f467c3000af4271261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898823b193b1650376280a2991696582262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f7a649975ec2fd248539f630b2f5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5363e14083686b580c9e17c2a7b5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33b385b7fabb13cbbad04276bcae2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890ca2622517037c9da7911250d71ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e1cefcb962461543ab0444f82343267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d4abd48ab6b1c85a3170b7e6911de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f7527db296809ffc15ca7f8105d31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbb3844b1a8d5565ae967c8d261d7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374fb03ff6b5dd909e978796eb569c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf7eedab0d4d15953925b726ffbd85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4932cb97a57de04949677fcb513c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d034c12854dfda607073315b5c593f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdf4d6bd21a5c053dec4c3a42b9ad8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb6f26ac835173e08fd3e4ce6ce077276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710fd4796e10e03163964a6da8b9dff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1c052776dc9b4987d2cfa8abcf719278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72192b820326622967f6c24efaa056e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6f7788e3332e11ae3f760f9e8800d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffd966852da6b4d5d33c8be9e3596c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b1129d2e70e42164f1635523ad729282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef4d9f68c145e3fc2d26cb1e62bb5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249719648544d9002efb0c24a19e2376284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90611f871ef73df5da55adefe54e7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f149f3679e977f44a0843510bae4065286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99611a2de548626e818f10ad82b0f25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cf234ddf78528d60fb986f8d5154a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3293e7b06e3611900be64cfa4c3c780289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69628f4a9e0238fa8ff397279549ae29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a16930e7211b684fc45fc70eeef09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a262f78147f0c6ec0d425961ec8462f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaf862b98b340cc0d1fdf7fe1e469b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a4a1fe3146b92988b0fffacbecaff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e346ffd3b4affe751fd5fab4c13686295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a88a350bfdf27b64c092ea2ecece18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223ebf762049777bdab688c51e2d8ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc67ecbcf1fbbb6d9fa71da0992f4ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690778b3fe4edba7c51d4ae63b3003eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8626dd3f4d6b1ab45c9dab07083fc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac842512981993c2c4521e1ce35e6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce3d41d8073e8125083885995eb808302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48540e19fca7cf310e65ae507073dce2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67312c11c9cef13334f1329665fd1bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ac3cfc212f793a49f55b3261f7e74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791b676209ae3d53218972a4adea063306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5954dfdc650e55f244e9bc765bbae1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37afee865e57bf0399c34b3fca0167308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86da0f31b859e0ee091221140c673e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ed42e23533beb9d4beff67c934f06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ca9396f616487a40bc7139c28f16e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae5748a31a90ffaef32c6a3b67e1bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead1d6714b8438ccb397aab986284f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1da18abc27d064de2df3667bfe177e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306c92880bf003fd165b20b154349f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcc0fbf697d858878c240af1a19c73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e65fd527b57c3f533ed49bb6beb05a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1fb524cacf29e4a221cf63ab25681318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd77ff839976c379bbe0a7181ad2a7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b070be101149925019fa8b90535c82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a6e57f5547258977158a46179498b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabe53380516b21ff3ebd28dbcdb6bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb1f4c0cb0c90acaf2d22e363288d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b1c06e6a7e6307d923fc77371cdb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ef5f3e451ab0aaba4c98b906ec311325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fbb7c8a0081446bcec3e2352b2296326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18e45fe1c43c644bc9d9fd12b8431d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287180e1f944c0812bbecdf058ec81b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf38991d90856bcf8d54413f467664329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10254844757136cea42450a226861b34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165265634c2f452014c402e393af66f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5d5cd672e6c9e936f397fd9b2d426332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404e1d5dbf3fc6b90c5375833e03889333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c993da75f5fa4d47fe3490d4681502334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fdf3519704293b5ffcff8e9d6a78f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd732939722f7e598a8f3c1a66eadb75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2d0bd3e8a140c4953447cda4ecae9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0af51c3ccab3294cb372027876816338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da45936c0d0a0da2afd4d02479c5c53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f628dec773016d9fa9a1152a89c82b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245ed33b0a20d84647a17548921fd85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22da4b6352922c5e23d3b0d11a70bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9705f5ccaecec3196a42f4c5975d7a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122549b8d81058a851a28901dbe3fe16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af01dbb250fdf1c6fb252626f133cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5b06f51a9f501f20bf1f97926644c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8bf1d21dd30d80cc8e0bd22db808d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3df7073c5d08a94ab405134c43ddc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7edf07a7278fa98a0e855d7da4ef8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223040ed9bf69917081ae98743db4a37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b15c06404283f7664d4aad72e2aa65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab1e66d6449a68637df8f438ecd24a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580603111df52e08c7fbd61f0a26b14b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0001e587a637b2b5bca5adb49fbbc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad3d6f59a01f3fb63a69639c155dae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4fbd18dc8822b6e6e1eac9b804934356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eddf6206be2390e37714e3f13b5a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d399fe91982fc0122aa5f704512fbe9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c20c4ca1daf727e2dd9408ecfe006359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca7de20f72965bf0b3001865b3e28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffc21718d89e866c0cb984fc458030361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3cc5e46f1ae89e9cc3287ba582370362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c79a1430d652673cd500d764e2f76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f1c9da34f6a4161cca6ba4867702b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23e36d8c5d615da705ff7ce475a688365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f91e9cfbd91c8c5ee4284f1d969ce6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5f617878300a0e16587244c8dcbc2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c6b862ca77b187c5160b730443b9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f6028df0839fa1a07c9f54a4f72c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4ec917659f074383f49dc68cb3908370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33302caf3a19d3e1f762547facbb25b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19329999e06e609f0bedd48feb81f283372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e799befd4f3b160c6fd1ead1669d8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af1fdef1666a3a67ccc9ab603d0979374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc6341b92da3b4b50c3260cd77f584375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0d3ab99382a27c157723931081279376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebd1225207a9e97a5e656f76f43ff6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d241dab00bc8e5472db1cd160566f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8a00923a7b69b122c3f35ace8f934379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fea45d1f0dda533103486fab3be6c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10388f83d4bab4c447f67fc72fd479e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f29b5c38a878892517a2c29a0f600382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09726b5abd2fc51279baa86ed0f583a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508fc24dec5f92b795a2bdc439aa8ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd24cf451af968a3be73a0147feba0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf712a5efc84d698d85895e4e896e288386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55518a93eea6ad598cb1abb72dc482b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e231b0d0e4a320128b6d5dc1b7dcc34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88743da8547cccf4061fad8470d03db7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03ad74a484d3cb5c8eaccc8e8cab1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507d1776ae25f82b29d10e10739ab53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef999065dd6711b982230a0f4f5c142392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78128e7ebb78813ae6d93d19a3884ec5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff507dca0b0afb0d9507dfd5630b5b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473157fde4d630b76cd75cfe3769f0bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48765bc978056b9e7861b49aaa7e3513396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e624bf405a26fc64ba8c2c7217123397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4da73e06b630c6f8467d9830a65c46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8b928f75ba10e46ffcbe3c67aa942399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29d43fd82dae405ab221f8698b5206400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d6dc744fe93016302248af5dc604401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9a4e5d0879992bfdaa74e766346a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3450e78d849caefd330b367b3562dc0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad0bc2224c2da8b027ba0cdc870290404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f0bd981a6da4d2c01ef762b1bdf74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b41f20558743a79646577e9682e56b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb448a7b28831cb2889c12e4483375407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8439553165f01b4935eaf2aa88dfc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153389c5edd9ff606b8ec8e83a358edd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58603b975cf1e9fbdf5ad995a3e194b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b99c59642aaf394de19e902d77171411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fa46251c744f02301b908d3d45546412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7560012f66afcf011372031f1bd41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31878f943bebe2c7a579c1c7262337414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb078bd54ab41a9626a56ee0c1cc5ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b76db5898c616c5028e1dbe13d81d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34a940566468bbe867f8ddfd495b34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8d55c747a643a40de9e2e5fdc0c8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caa36a53a6cada1e76738709b1e46e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf4a78125b62dcf0e6fc85ae86c137420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426f193a9efb2b6cf26527ece59d090421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aef13d9300cbb0cc5cfc6d8ed40d67422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7641a383394db2189ed79edbbf1e3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a9000b3d473694cf2785e7d324a70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b3af116b948881aefd2f4ca79dfa7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeccb8bf5583aae57846de2d4580d1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421850892fc1fe77adb5bd76647e1ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dc1fbbc5314c2314896133ba046e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43370ca8c983cad4157793cc0e201937429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3951dadf7306dd1f0c21530cc73b48e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1059859dffd034eaef2dd211db260d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2cbc06a0d6a500a1fc004a056c877432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ecdd4e36de3ae644a749fd5044ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410b27359418337d6de88f0a160b6b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a8a081c7227a0918ef1830f0a3e68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8e5784278a5a7e3b41cddedef4724436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79f68c1e2bd23aabadca78d6007d1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b97d5a8e7ddfe778060360cee96c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f706ea3e4ecc9ab9f6138e73ad722439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8911bf4938ea362094db7e159fc6ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2f00d196340c92f34c013897df35b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4ea18b3c2a109a1382fa2d6e35e57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc610263430b1fd403a308925b3e900d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee4d49e678ac6c9fecc6d9969514f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd74500921347e76f1c190224b0a086445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaff9e7d806168374ef2236f2b0dfb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c720a017b5e4bf1be023a521636fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a9f7a96fa55f33e434c85eb732310448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f1809663a8a07253754fe911e176f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73266289e12182ad440f045c158b9118450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a9782819b15f77c76d69bbe4c44dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2945e33b00ae4d833855d78e56e7c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab5de76e1bb854145980098ed92ee1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7330a85c36443a1fbc16e9cbc187e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03316861ace18af46c4035495b00864a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf665546359ab46e86ad51d208f34c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe3233a3d79508328b3dd538530dd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ecc38dd4dc36c2f178eaeb785fa7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cc533f827dd510690c013469268ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760b47206aa12d4df19498c465fc13e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46b23305832fa33d3251a7f56de817461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987fcb89bfebb60879f09aebed2f4a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c8dab1b38ffc0c470bc0183237b5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f117ffe0d9f88891f6a62f9911c4f86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3fe2d4f97905d803143a6268a4e83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76677e0c6f901aa3bc74811ffcf93ef9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ce0049add00caf4cada1f3ad5281e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e27e3a00b192cdda8a4b8200dcad3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78196052f634813084db6c64d3fa197469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195c3b79d3804021d170fcbf6dd57ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a11e9f98b87e90f14daa0323ba298471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f67d8d30b021d5c8341b7d9857934472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41cdd359a9048e34950528276ff319473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9398e46c10d4f4caff291f303a54bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23957fc2f3f38027989c3cf0cfe912ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e44e9d29f1c4312ee83302d97415b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75e421a3dab995c90d184357fee298477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d72348ed108a14fd3d782f99d3d82a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba95f77ff7e73d2fa0576b4d1c63b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688ab4ea59acf829558b20b20bd3ff3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a35a54702ff7fa2bbfb394f616e17b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ca43f4998ea3c5b3ca6821eae00f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783da0cb4729ca3c0505a55f3597535c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f34d3c1c0ee3767924dc37e8b3d608484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87d09fc8b7aaa974dbc140a505f86b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf253333bf3d547dcd13d7fc3615ee80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8d8f51f5d09531dbdedece8d6ab95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fab767a6297550b94cca273da26ce0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c997f2e55b432f0350e0ba772836ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3c38d7da6b9ef328676dfdd2d09b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0a955c58d1129797e630a65fa15f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60988e705a3c4c59b089cb04be5698492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9182503417f28b52188c3f5e35e1a3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7d2927bfe6a3866d806f42e5925b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324fc43c6d1accb5cea79ef9a310bf5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1033745384ffb2f7fd851408f038b40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2d7cd198268c123f23104f7b9a1fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e4800013e3d910ebe25c61efe5ae8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd69e53c2af00eae6838e5892d33b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de48054644a052f02a925d547a9d92a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e80223240f5a4e6bbd1093be82b2a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d5f5f29112994555edd677efaa48a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ffa27be98e6a023aa9ce8391d0a81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e46483b88a4ae235f18107e9e8372b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790449a2360549bb46e857a525e36403505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5715c6002a15cc24764ed5badf577c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d21621d6a1b63d9ed0bf8019bced5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08406215c8348de3f6a642960537c86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de8161b594eaf95414e2cecc051b8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f697005d3414546b59db9d66c5ce5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a22556536e36814c62460912788dfc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928f334511d6edfc7bfb7222a626831512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174d442b66e7c4a3deefa205414f164513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8195c3a846b0895b1992e97f02b2e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52741169431cbbb09a545af1c8960523515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319f50be4b52e173d2792487d9fc9d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b734f63899cbb7f612e2723928227517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e0c0fb0b4dfa6f872b1b31e4c19de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063af8bba70511322e58776d9cdad04d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668539e9795008fe05ccdd631877a6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab537d9ba414373bf657e84f174503e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7d2c50c88ab90e12135595a5c071f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3daec61708e85f36fa365cccc91b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ff6cb1b21a5b7a92bc08c3ceca81f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b635f2bd6383dff8449e3b7111f11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4876cdf6f93785fe2ece2acd7dd37b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151894c6485a64eec872430452e34769527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0513ff3a6e96565a06693738b512aa3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb28f3ab7abfc5fcbc59d6c5e30e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf0db6b1da80af64814e8a73688e6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ae778c84ce42e5c6ac70ab2cdedf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717fc15c945c4f09d1328feeb5e06df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4ea5335708ad00f1dd47695d4ad5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d3803dad1bbdfd06be1ce95f10754534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc697b39c600d4b5cfaf003ad44f7fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b0edfd0068d1906269cdeff902918536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeeb6738e77e72a0aa1b3a036ee2002537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5fc93fbce7aa99ea50576bafa921e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad39074f7ea4d5da023bb99aa287bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c5cb03d5929331b587fe761ca5844540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3377ec21e2cd9620442b9874016ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952509f6fd7c6e8fbcd7fb52e80e2468542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8b6d6f89c8d075a17f7a612e5ed6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2be0a1dd8d23a14ec8f320c3e8bd83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a97ebf560fa28da53ddb413e4a2f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c94ac757f51bdc0bed09e6f224dee9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ab480263d82b17bba2556b9666754547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4889c97be57169955175273deee4ccc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7d3364477201b835f20022b64a33c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b80c052613af327b30a26da783d3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad16037b3f3a8a3e3244f08c14de368551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c631b1043bd320742e65a8b2f548345552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a533a02b732f1db2ba18fd85e7d1dd6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7a2a5cf50f80b576b301124e8e684554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8bdf9e3a52670b1f79f367c03576c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8763757024ce1a3d8805b77ff8375556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb8cacfcbb9524535a7a1e9dac1b5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e171a6f67a13dad7989f839a5a08a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bce0054c5a513cfdd96842f7f19ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d0866fe0c8d7e0aaf5429ff4a7490560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c6ec771a48691c12148306ef746df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964a617fac66514640657e2c02201c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c5b899c7ed379b527151acb6c8839563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9a57d212877c103563ce666a92f18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab344e9174c9119e086e4401082e7d7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd427bb33df70f4ee7d437950f37eaf9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9c932f5052d200fdd616ac2337cca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71926b98f02e1f9f3d5633f044cc4d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b8f79b291cebf69f1932bf5129ba1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14824d5fbdd3dd51e3d9ef725340c151570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66a705351636b2bf84a740f626282c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07d9cbb2ce6da473bc11b33a2a16bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce170b66712aac54cbec6784005df47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb9bdb7096cdfd5a9d2d6d026833d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23b42b9a74f8f1f7aa87dfb8a927e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde4b610cc2228fe974365a11c4e0dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e68632475edd49455300aeac26e7af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e995b288f15322f2cc816e61a6e0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85397e633ae2e9627fd922c1599520579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8d03763636cb7ed2238765b350d5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316430ce1498d59dfb0527b640466f84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f15f80df3e95830ca274abadbbd02b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ee3303a0fb087a5f27696e84bd5f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03425d561fcfcad2187c9b33fa6cbaa4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c25e39ea2b35dfa1217e6440e88d76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2ad80acf3541c4916c0b1fcb201f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5efaf31096e9d24a08616998e33b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8693034775fa31ba29912f559872c91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d357d97c24c0e1f6188ef209b244c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7a7decc70cd37ebace4189163a258590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9403aa448b34cf75f2c277e45010f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07369b4159f7f5440dee5a364b7b9549592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71e816a255d931e9f35c230102c94a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e73a9a96037d45eadfd94d5c0624d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65aa87912933831512de09aae698d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5c580c0369f3aea8269e0bb8f8af8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093f8f7d3bedf7d8e2fbc5ec1f697d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cd349ad707fb58d90558241f54b19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8495e01ba5363cfb62d7755651a44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b948fa2d19939aa86b664bfcf6fa58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6fddcbf99a6f04335ef7ed082a173601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d0a5b047aa77b99abf84e1e019cb5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7090f675fecca477f71538df78cba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f653ccba6a13335b32ef6f8fb7773604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89bbbf567cccc1e8ecb71307834fc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198700e18d5f99220ca6cd9523ab0eeb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d73631204c02d96d3a0907ca888ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521edf3684ce8d1b38e97389ce6ee47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6674e5c36ed126ebb5e1144e8c91c25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af016b3060a3eafaa415e1ab3d358a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44275ba617c1b9d06e18e9c072f64bbf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd9b74ff2ea99e99b0b935ee7b10db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa77649d03aebcc86c21c55e930449613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842991d02f1ef3dabdfa8f7dbc799ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459261ef2e6eb8751190bb211648fb1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77a3b9f079f6ffb373e34fe68e512f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245f65cd8f6173505a011e4e953a9a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834f9dbf46d8f9bd7331c3144441502618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2480b0a4517e33c0fc1648ee526f4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52130bbef6eb99cc6f2bd47de4e8cb8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbb4f077c4d99956147ee57bb0da4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bce3f8f0349bf1aa5a26d992c7014622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a714781216375f8d1548cb8c05d0f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca909df0286fc54f0e8dc101bc404a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fb174a106d9393fedfc0ecb01fa5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe0dbd232219b4a2954efae29295e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd260c64167011710f18957ef1b44f37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c05fe732ad625f1812df5e972c6fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde1b35646c5a08cbdf599d0dd9ae96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cd7f86583ad1577a06de9f5107886630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d09faa7273be83e1a8a4988eeba08d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e5861052babf3127a175d427bc6a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0757be85591cd439d5523cce441317b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf58fc408948a63a898fb4381f12ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8516b85daba578faceaa529b3bbf8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423ff3bad9062edb3d52f5e4b8bcfee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd64de7c5b695d783869ad9e1d0783637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d74dc63bd772737b1cda51aae5ddc0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029c0050dd77714c0709d97d6544950639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7ed4d80b1e141a79e483c2b08dad4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b007044ef6121d463185e89bf3d6dc7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d3bf171c87d43224518c667594702642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b9953476f3d3430bf1bdbc5768789643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83540fe3b70f1dcfdaa431befc34697b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3c7685b7f57d47e6b953cf1e7bc88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4d968f5aec70cd71b1a789321e15c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb004fdd30ef5abb36c45e885e7e94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c7f4a78ce1a04ad9182e7272b555f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b3efc67bc88b99d4daa12ebfabdad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35b22566464a1fd1e3e685897f9057650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8c8844660e0135645fc23fdf567d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb98bcb8aa73b87e1aa825a7a6f6d5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc54cfa2e39276787130e37aa246d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee43bc14828e8191d22e0a3ffef9ad4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fb62348aac6d1506c68b02b5fa153655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae3e769a4785f841e4a6ef4e439a62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e51ae1f90c319835866cfc4383414657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99086671e832a847ac9c7b6389577b4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee795ae5ceac01ec190cbcd674e62e7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5fa8bf0bb1accb9c2c0ad76617943660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571daae1dd6fdf40a9346027be4b65c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68a0bbf7e384c43e0d5db252935f9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6935f92c91f361fef60060b8a287d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c3817a4bd0302f53f1b762923d384664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6713d44a33bd75bd201eef8098a87f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eae139f0b1c990fe7a4de12f0da91b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29535fba16e4e61fb28f377422ab4481667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552606249b3cebb3edbf5bd77d9277d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99439dcba9416d69c5d7e07943fd9e47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a40180e34baea90b90ad2f7f27178f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5457721efd04bc5bcdcbdcd0bf50f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d143070cedcd5c216c2d06cdb092208672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d1c1e3c44ed9ff4d22f29b1b31b2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec353935b2811b473fdded4d775e04a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41414c4ecbba2cb4e0f1fd7ffa2380af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b79553d5187be38b4baaa89ee1c691676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ade72f4a5210e6c5ac8d6146f3db9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae1ff4d009811d26da2e33de533a28678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d925026d3ff5717bc61ab12f4e380679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29f0254492384f92ba121ce461fb51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c45c610107fb4f00463d4af649c98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a063dd793b0010af97124e222b89b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2640687df038aa8eb83a30b8af0c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6e8001edb8544679cfed66935a8c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fadde7c5d5cb4a9ed88bd5df6154e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1745ebda2cfe18a30f3df3e13c36928686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa7ddde102b73fd1027ff7600396d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d4099be2c30aaa6980eceed824241688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2e351942c277dd9dff7ae2a1cbec2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625ec8d1ef8bea8300803d60a67217e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b3cc7db3738e59fd72d38cf092ddb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a4104e36d2971c584010449399e5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d529370d45e977ac053506f9e8316693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf39cbc6c1820c1235b5695d2d63eea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afbbeedf7e125614fba67534729923695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab75d740b0666f79859adb342d4967d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e75389e1f1b156e817f0b4a1b6c69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301e5274ff54bf2ce6c2820053515b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427db83e1ce77047f10c5a7d8ed4bddb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8323a01c8289b600f644c5b96b8444700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f9a98f66de2d653c3cc7a35cbf307701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799cf8ecd3353aada4bd1a905fd6d11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3d24230850bb46b209cf653e0718f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2e6a466b1f9eb264a41ab1221afab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af913e5d9f43bc966339b624269c908705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f852f8c0ec228066ba95eb425cc60b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b5b47e537991d1d2c89bb89f0edfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7780360c499d812924d2f798f6129708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c94da2c4592fab9320dbadc90a774709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9ff91f4beaaca497e486e5fe3fd3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5bef906cdcf4afb20ac89cd5d9cc7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafe3da549ec960d1829055af95535c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550d11f84d8a4744f14b659c7c3b2a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219713b3c7da0380c85743135a33ba7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52abc8948af351fce4e891e23f6a42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec2e653273a6f1cca2a3789184c73a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c99a5a86d17a4081df9ce44a6ef7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b1dc1293c5a4454f75995a867d7f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f0dad05258f8e58f2fa2c79c84ead719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263571c22922cd804960403ba042179720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bf19443a9c4f65e11d865d0677287721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5087c2d647f348da7d31a1cc47e3ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18cacd0463c1ff4a9820f8aaaba286723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1ee1a8f773c8f53118977b8a0a5f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29f99efaab7df6e4f7f61d6e8c7ab0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b161afbb98b6c2c47f93bbc709eb4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d89a7e2dd3792d3b0b8f3a2ed26df9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd960303d3d419626bfd0237355ddda6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c69a20a71a902922f58a7ec507eeb5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef5f1caaad1aed68eba4c7e2b2c733730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9696c42dff4214f82791986e4e7b03731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96169e6f4eb02468ae868c1bfa2f113c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ee495a4b598d3d1eb84a780a03577733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1babf021a92dc5c39aec03e5aee204d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094882bb0b81f2aa35e8c8a5d59fe14b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72c208a0b0e928978fbf65bf9c7815736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743bdde222d93a4a5a06b699f7d8748737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac668c0efd830e53f6c6473d2b948d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a775a25ea74107e0b474af4fe3e5bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396cf2b51a0c64d024258cc73351f53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fb26329b9279acf7df40cbd8cbef6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6cdd903570cd4145b57e0ad06bb71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffca957ae3b6987e6a3f876989a3788743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46934de79f43a9f710e21393a5e0e388744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf33a4062f9ef6d7347382dce93b75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74120cb4a3f024ac3c1732ba05c496746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5be617c92a638886e9abe1dec9717e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a714b749852f8d22ed621474aea429748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00403eaf081c53186c4df7415f59e555749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd2efc6a42d31e01e9ffa5c009a2f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25459697d4f6445b1c794db65b1bf19a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e905d8819bcf078b4fdba08c2fc40bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326c2af0767518b6b10e0edead20757753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fce5c78bfa0615c4602f63a2ca12b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b10cb309d14e52b4a667b09b7c1c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce824a292b6b2b4998cac0d6ff3d8d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eb478409689059eec44d333cf3d2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b240281aea0e71ad8a621f5186aaa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0be64fd7d59136d1bad3e2a0b810a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e498a18da6c44877434c389af1192c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cb574981514673a6875c3c4b592692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cf57f5670b7793bc53ab86f0d596b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dd68dcc76310347be2b122661c1cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99e619b24a39cc948477983871f8335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72b2b5800d6156b92694bbf813f2256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1877cc7e3fdbe90938afb0ff7e67357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0770e738bf30e488f2c1d22445f74ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b5664cb1d94b7bca7a11b2309167b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917da065377a3268a6ddfc3acf6e077a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd6e0bdefe1735cd223ca182285d1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29531e3582e344a4cbfa0d4721567012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd54775b767b9afee0ac569019e14b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf677e4674640100cce3f2719e3b49cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa479181918622a93c620159ee04b4f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81add3ba9deabaa9c9b53c588cb3f4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c23ef0552224532534ca5f169e81817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b7f0374e6ae31bd37234696233c2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8469fe6c464de7c566a24d1ba152d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e61e292522d32cd76583e6ba988ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f640881cfb8e7ac09ac7c7bbc1bcf1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2e4690b65fa9b2ba33596fc78105122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960b626ea30ee4755559cb09f5cbb8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f159ae7f5bee0f64338f4670c565724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fefaacf8660ebc8c2b06b7613a55f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b50efbdcb9d90fc91859fd690dc48026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b2a27c4a8816daea511ac567ab39e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e172dbdcabb93999b0a5cd2670b3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bc0b313b4d5e9129d0d9eee980e9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0000f0cd4c675d7ae552f19aea1aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006c4ea28a8e8bdbf5f7fc71c446e2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4bd1d4889fe25db4272e6cab0f4c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac4debab792de507e3f36e6c60e0b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c68e1d89a7d19f3b2f0e953347ffda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7642d440666bdfb62ff000ebea44935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af213544000aaf6f4d197864efd7c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cad7805a6d6a8f86fb690421bf564f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ff7875ed5b5817ec7692b6752b85738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef39654272eaa9b7590613d30d87b2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04537a685d6d2823fd4145c75874b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fb5a061ad893478df024084c08bbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ef7811085378729e6b45559f2e7fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4cf8de0ff29c17d04a2b418ca358c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255766feca6d8e04e200af67f7eed4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d9a6a658614c1d074cf3ac9d99a3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c5a729739d208ff5f2c275f50380d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7024ec30c53bc074b7876d3e652f0a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7298969c52163e25e1da8bf22afb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418522896f46977fc66d6fa8f0f83a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d6a07054a50fe72c11d9e8ef9a09050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2ca59642f082128b0df65f3b2bd3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594fe037c39b7b06f6bb8d87898f57952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb910839e4cd1e5c071016116072372853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7b124585fde0204e2c328c20b564754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbe32a04a4cae24f3d6d37fd60806055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0ac30da0c92b03a0122ed99e107f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2388200c73b93bedfa36915d26bb2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2b78a5f9e60f7c2958c30d045283058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ff0a89a7aa8a5e7b1607f42bd7c8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0b61d53878620ca1138c3ba8046c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7f0a6fbae2ebdbeab4309c139c70d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39832ba47ec7a32408297a8b7b6a808c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb5d5361333d0f4adbd1878df2e5a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1e416541db5f79462e768991943bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0343a93ead2e53258f7da174775b4b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2effd4d2158f08b5f92f75e3067b7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f753041155bf9ac44beb284b4d89667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3a7a506ae8e37c800f35388f5977168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee95aecb01938ace1df207c8d05142869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1804151c83ac6258e1fa230a3d74eff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758802e312997b6045e444989a3fd7ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe68cfe7ae770c45b7a09579c04aafe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d1d57b87b813f32cc76ea1350946e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce62c0203d14ff728c6f7ff59f7d7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed23527029305027aea659803b14b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd33aa1ac5a3d9d14cd7fe84aea72676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf600321b114ff223579550a7fac79a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f6ab3f829f1c93d6f4de7d7f5a7e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11ebb3b783885578b861b44bd09f7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a200dcd5db71568208d9d65e9338e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e849670e1950785d04b0ca1780a5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df51575b42189ba33bb1f18ece4b9ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578d737e6252298f88c94c021c7eff283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565babe40de0cd21f2d4c741a23acbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1c6b641b5291e04d7e88d766f5fb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25663affc937f4266b07544ceaece0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0ff23a3525b163fbc1bab231819d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43d0e2fe3f06f0bf1a3b4990513ab288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fb1851270e7be8ca6b517eae625bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e34b7619bdd807bd032f98ccedd7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53890c4bbd2867eddedcc9b10369ed691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673a2c7d06756fae4088a4729f7824f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047b8c702eac206afd3782a46f25e4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25881f066a21543113fb07d121713ed694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c5a59360461ce4387c9353ddd8f7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549116edd7bfa125ba2015c06a34625396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3090d81be45ef2d267be207c6450d9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a498428c696133935a0b6e2cfc8cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8414f096756a4b88c7d97d65f2fa5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e07f1e8d7eb4ad53adbba8978713c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e13ae572ea04a550147c4befdf7563101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4d1f159c5107446623e8fd7c5523d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be372a9b812ed4acebd38ffc4cb84a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af094016aa3b2755569006cb0bd5008104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a2954d63aa2bbf2be9bcf5048fb80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ea4d4febea319a7669d9dba3e546d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7d3d700e226e425c362af261a1d76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d233b464e6ad030881b657cc3ff0190108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63f293f3c5da84c3086c3fce91fa5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd54c9fd425c34b2d2041d58e49d03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f24bfffdf0beda9e61a023a1b53b6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27c22722ee69429f41c892a6b8258b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e1c253801c5e0c0d416ce653ac086113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f59c1ce3ef10085fab58e0ca31454e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f3423430c924d66171d1cc0ee9832115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b7fa9e849d5aefc53a812bd5bb49c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9991ab763ec26d0a0726bf348d2d6eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8636701f0ddf11f3662a45ca504e576118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aa74791682d92c45cf40827064ba9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b128980ab7a5a783782d6120d57689120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9acf8c328be4b5627bdb9eba69893b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a4f48e8f5bc330aa38fec5cda92e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffc8a20f80a02b232318abddc9e295123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c11c3c5bfcc69a5142284ec7d26ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e7e14678759e79275ea77815b0481125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5d526066bc87e2124cfdf81e95f15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ae9fb39213e0fc9f050053b54db9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32611e814d0416d85ecb4107f39cb58f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f122c4a92cbb6fe2dee0cb806a53ab1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a79351c2dac6f52898b561803af50f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c078306f903b2989a51c79e469ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3a9e11224fcb9ba8e9cc0b23f5db4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0f9ab8ec07e985da4c0d39ff899dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9f395594c6c932d8111b4859d3589134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e590263f0050f5853eb7a3db70a820135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2c8e33cfa263989c7fba38fcd6a8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cf3f57ac859bfb9ba1b6a853eccf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc25d815629000ed1a71dafc83f86f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164dc79beadc7d61667b6a3d78453fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a902cb3c10d6624c08e8eb6498419140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a3eba9f1dd2991cc3fd377273cc1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971fc5a41bee75370e22c4dfe6fbac5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f00eceefbc7123f2fbdf1d1fda9a7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955673284b49fc41195c25cc79d11e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca965810a894dced92584488c994cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645ba7055357e28b505ab6dd55bc72f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6507e41ac007cbe74cf914fdf7f61f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0776676c7e9632320c8735e212bbfd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553fdaff9235764c1acc0b12c4c17ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc621bd5970c571ccbb9517f376609a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa2de8ad9c5f03ccb0f398bff76e61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54258d29e7013e7a7e5f8d4a20a31f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722b610ec86d15beed80947c1e6ecde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78c05bcefc577460c16958565ce3d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab650df40f9dc2edf3670e70e126b16f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b21e3931f29bdf85166935b8e0674156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793aff52a7664d2b22722bc40bb6d33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c93ee763ee0e16bfd4486b8eae056158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15110e796782a9d85d5201752a83e849159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b588dd2858420c4289c8acc76bd3f4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcb09fd4327b369da39249a5908c1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e82fdab18c1452aa400fa83de9b52e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac7986d2694c60e184e41fa438e1fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44474120e12931d68a7bbfb38a9eb5e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddff09a50e67b01f8f6409887d336e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cb440ba2a180f61c1449948f4321a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453af4921b1d1c1623359148d3718a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4855a0f6c19d8b462313757d2839ae5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6201f57ef90f6f1eeb43268689a0a24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd45dd55d5e9384965fee3c877b9c75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705de0c284af1cedb611a70113ee44d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78427b58fb360c19f8b464fdb7979109172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e0dc64b2f80e6e23ad2a660b441f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc8edf17c2f76ef587dc8d9fd25feb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3e7d41770e3a20793a0df7491cbc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5065654fb5bc1ef5ceb265982d4af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b81dfc0850e964de955701c8469e23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66e104a41381bc1e115aa519b9284d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d705b4ef3ba8f9da8aa7733a5d512179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f566b95c858aea5d807801a5f961f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67e4aee48769c86fc248ad560df4f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c887a7b70bbe1c3fb5f1644aab849182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12a063b50d276671826138a0a8939d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558801e315d242892f071ac11729eaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404a8855c5605aad48ca193e06bab33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e281f734a0b4d174f1120989daff8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1fbd25af4830eebd25654cd94752f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170bac13ae0122b6fc5bc1adf1ad93f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f17d8143ac128ae532882f92404d9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ffd568790ef39532e8e1acc3026b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5668b87f9466be5fcbd5ebe55c173c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a94f83bc16a6944323e47e031b238192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea1818bc1278d782c857e4bee2875e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728256f77b816172817676541134535194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60195c2367cbdd85abe3ae646dfcb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311159b6ebc33ac6cfa62a525a29294196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713ec3c5d4a6fb19c070ec5f3264fd3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd237f0ab498e661d56ab57bf0d3e1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18f42804ff9ecbde8de1ab0e11a826199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db335504a80e09cf058158492f08a9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00084b0bd6e8822b05a119ace1f6f3a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e85892603c7aaaf8b526ca80c087f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b0fb8b4b32257f2599c3e16e0ae2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb915c42ec1d2daf0a9d86aefd5016204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19a2603f7f45efe73d5bfa5f4cb3f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5e08fdea42e12575f9daffcb190d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf100b43d02cd1559d040799f6be4a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a8e80f1d09ffced95556e168dc43b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c971b951ba3ed670de113d1721e6622209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6af0f0b41072afac4bafe20693f6ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a8330f45ac9c43ce3a271ff8bd349211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc181b60780299787f3f74eb6f176b74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635df64b4e8644d3c83d70aa6c3ac8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18205bc59b771483aeebd93cb0b7c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c663bd7037e2892d0f0a247820b5009215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104423349834eda49d99344270ad2d96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58f4e3a6767bb527da62f71eba993b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0221ac290468e9b9a523a0cca526ca4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a904bd4aa9233961d8883d678afbd11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae69556fb9a2637bb58a34d8793aae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bd1cb4ed089f4a5b0667a7f4de32a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13abc31d1fc1386a8c8826b89965980222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63c8e22dc7c81a69db71d77a51c83a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae65e4666041798aec6c1a7ca54237d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c3e0225afd59506f75e8f8e4c6f75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a814a4f6373f483fc14c36b8c2bdf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4023ad82545a57215207f3ed11fd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd52c974af1a6ff3e8a436b60bfcac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eeab3bda8fad8668cf16d6d0d3e23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7738b2d0eb7772cd7891a4712092dd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd21666a1a07006145c5cbc10c4133231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7e8ee89c0b931a4077a0ee18e1aeb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5a5f78df21cf2739bf91ff93844bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16cfe047e32acc0525fb596c2dfdc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979ab46cebc7169e0cc8ce55b0d85eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b2e4cc87866e9abf5dfc1c8820ed3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dc65fdc5cc624b576e8cfcd3b6516237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118016abced2b1fd9a80951b93102fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dff3b4fadbe4e84e68586731437674239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7f69c017c79b1d758b88ab77e89ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d5fcacd619d2cafaa01135b2a1e00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317943811145c34c6eb23013f34e85a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9728592f48fb0f930145746bb6bef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9cbc8a062e837719f6237c1ee6761244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813fedef552d05d6ef68a40874b0999245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659233d14dbdbecad26def7eb4b71395246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d725ee904391cc4a89d74087b05e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d45a7dd8be14bd4c0c4f2b3de8221248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e864cc4345273c0c805830c98b09a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afdf1a649236d9e734b713c5b11813250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18501176389c37bacf03bd78ea5a90d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0135dea57dd14ec418e2cce8e3ce64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ce37c379776e6c904cd90c498cf76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498449c7b8d2788a49e6309fd147552254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f5486b46e2d38e7e28a28ac364b0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a042f21f98032feaf5bacca0fd82bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221e838b2cd3a15c4164d3f57e0b288257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230e653dc531c14a257d5629a24aaaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36545ae673c2b15b0972b1e28365f041259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb567666aeb0b1ff7305133460df7e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61759b37c5016c223b4ed0d78b554221261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb229014775ca47528e85b2131712d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7637fa936ed13bdefee7623df0eb1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38af04b234b6af82896beee489ea0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d163197e594c719b66bfb5f0172ae7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07155f08cc8e0908d8e618676e411ad6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d1a88deda14adff43698f83393ecf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f0531e66aa029fc894d11dadd0204268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dc9b2293af9e815c36b4e5491a16b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464a4f3a63af438363a48ddae42d877270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec70d6516f0f7682e2862c1497de15b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5b13b8a272808d09e39f1cb9e08a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea6ea5ef2ac5e77e871e2b9379cb45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773c0a33b06194ef8af7c815d676e2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a8d4b5337ce22dc85447ffee44256275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cc8dc2c44fb24bd1f85e11d262382276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8838de8da8e90fab8a070df10d8d1eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7da02ca6929bd28b66f083ddcbfdc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc64fd99fc535e1499349ba0f98ee27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eb96507ccd99101939b7726a4badd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b001da04448bc015f22d36275c31aa4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfc43c8c52ccecea5784ba9e81b310282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c37d789f2aa090c001ff8851f27c2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cff5118b8eba752145cb704545d122284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dbdb7b2cc3a512fcaecc3fc98a657285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57309e88f1a2deb4584916a4b8b1fe84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e39792de69174e949a33465920972287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbac3365ab1e734ce9799c71431175a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24917568b4aa20e6969957ba3de18da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f080d2c25f6f94ef9a3c3c72b017d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b141c256a1fff67efe61a071b0c5308291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b80a34038e6f77a3589566fa119b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0844202d73acdfe88fef65795301859293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408672069c71e04622fb61254c36c707294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709517d53aaf1ff17a00edf38694e47a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a95591182917fe96400b5dc0d9c678296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db062e9fb5aac673f64de6706571cd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cbf82a351cabbbe344bd8e5e0798d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21621ffe76b413cf76cc5b351d60dcb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb335ce2e43496a1cfd294107cb268c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e95f518c030deea7846fba17c0ab9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109257ab34e72f2844e5b5679492b78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9142646ede4a0e8c51f95ec04540da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c6e413d5c35259760d0cefd6530cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08413cc0962b463d223dfd8bde2e0211305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513a7a265cb71ec916bcce30b93308f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba566abfe8993ed932cc08bf7fa70bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46452376392aec2e3b9560dfefc7c14c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea747b7af0137e898f052f3617d85a67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d67482a76502fe6336bd03eea5c51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c78a423ea5aee18243cab98c60129a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfc798c376fb3a009f950d70d5d8d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e5d9b6e3467c28354f6dd978f06fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f104007ec4d69a23323c330f7309cb8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c0dc7126c6a22136a973fdb12c40e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa770958bfc112728ce917f0695443316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3655ce7454b66cfc25bc1ff955ae995317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e3649bdec09a2cf4b15d9bb668e56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689b4d883b36df20a557de3b0a39061319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a35682a6fc1d78fa3155dde231076e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3acc73fa4515217fe66d0577e36a59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ad4e77148aa51e3312fb46b3674fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26cd15684d875db5ef78edaa094609323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d592e71e582cc1e0efa83ef3ab67d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549ba3bced5bca6c48c11eeee34ff9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe3ce01aa34b06c04a970fae7f302b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4f04842c7c86a5e66a8447f5b4a28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c273bd6f42b75b28740a6d13f7efd84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf63864df293d146500af3c35c5205b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122bde594333f4667442a1c4e5a4cf9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8e6f34a0898a9b0c843c86ec7c008331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a9e1fe4c4641c99f21ea910e348c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cc5fa37758498983551ba6baab7c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490fb4943c5ae0a397bcbd62d6845f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f210d06d39079ecd8bf551bb7dfadd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716615b77fe1c2fe03f98547210228d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b5b449438f3691df6c8f65e8d3907337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a68cb3b802686b4d1ab7d3164500a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c499470d64e0fafa92c18198d92f25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3dfc26f16cf0847da67a986683eb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053e0830273e28a78f96d18f3827d82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315d0b1ce9799b35423fb225d778a00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814aaedb6dbebfd21be71e955f8693d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4876ae92e836d1291756ed236a1fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fbb96035204a0b80998f8049cf32f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea19c2e80df39cb5a1d852da4466420346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af369279c2fe913f92d32ae6be2892c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f94cd9af805077d4787917f2d5760f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11238e6c57f3c8a13eadf831f27f9713349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19df15b42c09d30fbe148018146893a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86470e4c22419ea0cd7772ffa99e4363351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13d944d07be32551af762b66bbb186352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587da7c84f94fece4c611336d8dbf77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10bcf721afee6a305a32557a3cd294354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0397cd6f61f280dbd1ce347fa166b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f84d9de74d4f9796cdc5e76fb1b59a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31c0cba814f05e0a7da91796a76724357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82a915585870f84b37668759be0174358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e95aa81c0919d2163c5341a8cccd5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001332a9b6ac8cf8bc13f14cd530ca36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3611b34d8383b5ff460b5bcf989305361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe101d07894324753016707bbcb83fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85ee2b9a1c409bfc92d39d20ed1b35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9ff3901453cdca83aabcf82686f87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff881f9d451c1547f8df552661666381365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817bb0d0e9d6599b2d592b883ceaab8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325efdc69c17ffa7d9a5cf5c97f0df6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520d5754eed59304420e1243562d1db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd0931e6347aed606896ef9c33057f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3774771c068ceaeae9d29c1dc203ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b93e8c97442809031fc826c59f1da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55e7df1b7c950399e3a49810dc4db2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b092313a5fd18726b36cab4b3bc3c18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b552cb74c4edcf81863cad20f0e85f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd331a54b5310fd715fd7a253f136e8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93623bfa1fcd033a754f0ed5ad2da2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61158b2258a5e02c702f7e5a8c48cecc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9cfa098fc33c13ef3fef3700e2453378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e0a6bf4fd69fe88bde8ae95f6809e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94712ddec754329a4296bdea257881380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deb5277a12ce2a747ca7ce5826fd30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e0158c45f4f2c21f017e1ed27f0fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649ffc3b231cf89779b995f91a7acdd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad45c1482ad14297604db50def1273384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fecfa30b06e4a22ec5250408ed6b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568af2e13ea67b3d237041bb7fd008e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40ce14463b49147958f709da758cc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15888433fc9f273810cf9d875fcfb81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bed7a1369853787d571aab13cad1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964c8601c4be6054ae99a6767ac6fcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314cf4954f27e1e0611fe4796e82bf6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66950f228d98d7922d9c3834bcf580392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173a1b223321e55495dbbd59c697835393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2838c3cac4c38c7345fcddc9ff48216394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ad3e080d3b38957d218da370efab4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285f2d6c80ee0fcccbf49d8a918f107396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ed0b055f4ae3485633df6d8df6de5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fd6c4d118513ef69d57a0b4a2442d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea505d928140eee9599f409ea0c78f41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0d100bdb0989fe3f16f9dab4b667d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f58f61683dc12bb105a8d3e2c2da79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba93b7f223827a592c1497102b66904402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb98a24d49cf4483710b883ec11c8cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd992db8beb506c272cef5dee19eff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7e2906b4851b42f8a4f37207ff42c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de025720500fd1d3d1164a6f14157725406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ebe37ce5caf38b9502e9259319a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bd36d2de21577d2ecd8e63e426e8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593caab00958ac0e597ba3cca214ddf2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f3e46daa15e708cf330cb913617cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3680d0f1410655a4abeb92661a16c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b8198df0e50eeb6f0980ca2dfbc55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f784cab0eef971acbefb1c0e5f82c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646140c27e2a96a2da287fb331fe87a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21493325577e19debdc7932c140ea259415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14488b090d4fd76cbb807d688a04359d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7ec42ac129368cc11ffef605ef00e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad29f8625e58f2bd571052c113c0dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc5590e3ddb67db4c603cb5d9eba1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74415e63bc7bd5e26fc9e25b2e095cd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452d134cc157fb6cbb2b5299731dfc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09fc0a784a6e2da3d6512ba27c81c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020e1351a89b171fe3b3f8237998837423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fde9b8e0f8beb21ad29886c062aaf8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160653c2017e5cf4bb82a64319e59008425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc454aa38f9c974fbdd05240c45165ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc5abaea3ff0bc82ef53dbde1c8273427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ae810cb41fc98fa5b4d702d48b062428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c007c7e831dc151434b22b3fc7238429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b385e8931b705d36d98851605b7938430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd7d0eeb56bfe800ca990442395148431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ef1603057f4de6969c1263684c13e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96e2b59cc1933bb6d98e57f322a58f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b96d9fd7805e0a7d257ab1f74a201d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d18b1e89c3bfa8adc22d861f3ea8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933a953ce694e70e493618b3f30a615436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fe2645daf7ca2bd51c597db8bdacd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eb9e48e25b3c8f214b5176a82bdc4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13321d37756234536a78ae17d0cf68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d300ea5b079354bc93d603e409dc865440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d159aca19b136dc1d70857ac4a5c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b82bb515065d66cee143429fc891d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd840b0c3faf67b606eeaab307e1b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633df3c169502893f38f222fc4c3a067444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8e3958eb43994192bfcb173f90878445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9074a2a2acd7da770af4e1a0a37e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40380645edc39678757f69681480d0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71515486ecce9289aec30035005f7cec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d742e5b31e0540c97b0b599201997449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1774d210c9a37a322e62efd7787e249450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715cc8d5eef361b912c4c93ae99312a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19055f1a29bd3bad191d64d123862f7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2257e1c2b0a820d22f9478c5cd534453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739c800a203ef0d76e904901be9c9be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd633353a639eb994cc4ed983c182a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdc567431c726b532d944caaa36064456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc9a520c38c589d49052bb18161131457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9199c3e7828d31c1612156fb821b2a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27443beacc469c42b4ffe5e37ee99c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bba9bb14eb6ba4d15fe0908fd15de5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346092f2b063bd7d0b8078273c89e64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3179615a790094bd43b5c221f3cbce7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f227b0fe640f692a65ed473ef8b6360463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d415e6105ab2c40a5faa176ac4a27e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f75b2682c4eccf5bb44f6934b766b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcad654d0c60b66e183a5251b86337466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701735a7269eee8b3ada3e5984f99a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be533d9034fcfef725f17111c1944e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5869dc8c277b31251bde6eb1897a643469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562bbf038914ee85b5b61b56f2148d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70bca28160141df5e08d0e6644ace6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9ba1063211509694b6214d6402d4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7a52b7260d89b20d4b36002742ecc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7d50b0accc5379dc36c707354f8eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dec6f8b7157af29fdd34fc6a53f80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aaca5548e2c53d8a7a5cc02ac7bf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839700e0667a974b26ccec1c9598a282477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7119a8cae3623fc8179f13fa57ba98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60079a1f58c04566a8d74098907654cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706c05461d08cb92e2fcf01cadce149480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028232335a86e37065a0b17bf6653a4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721d936dcbe7b977212b04e0215b453482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fbaab6c74af77d0f50be920bdc331483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25a9beca4e7ac327e01c374507fd2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc313fab4887ce90ab365f0c7a3b6f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c979b816cb29f26e1b72616aa6be28486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701508ff9a64c65b61dba5f55ae98108487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad30b606e4b7064b1326b56dda312b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734483070bd6da1728705c136e371be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516a9f8ea05b73a1e711c362487c249490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0dac50eed8f873b78fac03f72b8b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19593e3fac49669175ce07c8be33008492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1529d5fbdb691f8a30da97db21171b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e70bea4569e062d18a9a62460da26e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcfa86196377ce83c80525cdc57dfb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f987694b0745d78a70014e51699a6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0489bca437c3f5b894418b428ed6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a9544f3e201e587edc1c61381bf4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6357ffeaac6bce60a34af500395711499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cb424490aabcba95b559847c485fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9b353d56ac91b94c771d6c5bea1a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47699cf9e4a2d3d090245c6529be67db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155bb1244e3888953038447c0ab19a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c149e204044535369f7a7e0f63ab40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fd41dad0b6ca57dac951e736f7904505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a94fa7f0865a159c574d9a93ea64b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45897c7561dda99aec2a760c46682603507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c0c9d3d7536e5b16f1f1e2f8c30ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ba4605a8e06c3bc9787ce8d2436ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8f6f4b6b3e27c32c0cf5ff3210347510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a151bcc8ee322f6de116906f0433eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b6507196721d51ba9378c36c48530512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99feb8d7df5659e47d45dbcae77efb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a2fb752776cf53d7f7018608f27ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc398b4f88fae03b4207714ab69fd6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f905cb4e1c15fd87a8fe23327dfaa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a346f2fa51a27df73b92b23ec4e123517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd527331537dc4537cadb6124d3315b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75d713a3d9babf631423ccc34ce79b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ddf7926b1d83596aaf0924e7903c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf2c4dfabc16e2d1c03aa0fea6af7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78f0962bdd4cf6deceb45599013fff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce666e20781bc7ee836f2195dab17aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3fad32ccf237e297b1c9ac3c371b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abc6f6dc5e1aeea81c74b3f404067e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bce72cae9422ce9e95b5d5f9c709a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1ba6d1af1b591c96678f0b8fd20b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951de946d0bb9fc920441b55afdc2ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750a414e58029f521535d000df05f5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b94b5b273697c9a5f403c63079d001530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6385fd3bb7b29e1592593ae15cbcfc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f75558f903826c0a4d05b6f8fc39a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844edeba1faf9b7cffb91b619bf04e3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e135aa3a907f6b10f658d982eeab1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee8b5a16b9d42d8982771078948e7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e36f385fdd4e59419af3f0972f0b55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea715f7e5fc908bc839e7af55e63495537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e9c5b820a9d36bb8ac264e4e18e65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27244b4035da1968a1f9cdc959448179539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11850de96aeac8ca03028bf10d0f76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca84069619b5a8eaa7944c3575ba29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a5d7131f420da51cbdc7bb41276af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4230ed8da2e3e0b9bac94c39231c52543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2f9d25cfd2d7ee70612a6d1171b76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f0dca715b33100e43d05921e1d605545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dcb4ea8bf7fba4fd7686b7f8efd62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5600b195ff70bbef5eed60e1d40c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b03940ba119021c96e8ee5f3a881d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a680ad770d56fd977bf17f3bca2e3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f10bef6cbfda0990b45a389cb91a98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9265e9f81f5f2ae403281144597626a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab89eae733a7d117b8051d3d67b6e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a37440d93343c057c4308515f6e2e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6bce943b322c717de9e90ba5ea871554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a864e52cab740b52cf100119cd4ab5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109980eb26062097c498546fd5048c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b079b224666768cdb6f6c64b47d86f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b560010ec6da88920043483b6cc7c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f116b6116e74c0fc861a8ddede0c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85035b97eabc139e052adf1c7ec4cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b6ec8c0868ab840c07f64f6d97829561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00db75d154812a27d2e3b0a68932bdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533558bb5318eaf1860b27f6d1b2e4fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43319e088dc20c2582b9d8c87b22a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5d9fbc311609318aa9077781c4627565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ebe0a3820cce2b0e64bb382a25a5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5d9a82aabd62b7d2a78285d709820567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4895ddcadaa9cae2a9c137dc100360568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc47e850df1d6df195c558a880acc72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223dfd23d9792d9f8ae59c1ac317348570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1630370e662098d70d4f42d81ce0c0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea55daa76500c033d002f223e01937572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7c249785ad61a4ea8ad03e07e8e57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d7c76375bbcf3046eee9de0a4cd4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a8ec29d8ddf5a8d2f315eb7ea09fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e160242f85c2d05304b62781cbe8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a43a7182403a9ccb5bd88f7e9fe0d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85c4f96c93ba5fa6ce72087c248367578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b428ed55afc4e47a428ea15eb281edc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de756d78457e4794863c82fa971d1219580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62344a4717a0ae382d1867b532c63da3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b98dc2a0718c3fcaac5456b4200e1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b3f53a3c031b47f77f89021816dee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc22d5359b29fc597a1a787c63a12f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db931d15e103eb894f53f03f66819a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430a11b83f0bc8c3162a7f50202c314586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7f506b2d9579647ca85fe0b8bad81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d57362d2e8f9989975369d4e3433588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31598937274bc5502a46688d4f572b08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13cbf4d54e33af5ac3be2759ac1a03590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cc563684c3e2008084fc21881f0c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b794b1d246716ae05cf1f0be6d10e1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6e4f1e636e58e1ed6849751830443593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddcc51ab1bc1aadf584238f2a50cf8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda2c5b95258c6b5adb0705ec255f64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d0c53907ec152455afddc1bef52ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711292b409992a900373fd817d1a00d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2b7b0a85ad403e59d7f71cff04175598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd89aec1c407d02f5cb66e81ae8d63d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665f4ee9da2f45235d56392ed946548600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412dc3e4b95a5f255ddb862c27a19b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243f516c762de02217f0dbcede17163602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c225b0488a5591dc492c4ac975dc5f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b125ace6db7c9802aa1b20912a5510604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67c4805722321e7474f9403660136b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04813ce10c55c649d918dbbb19811301606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9299462a0fb2a3efafb474f47d5f41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35b0d3bb2a4a0c4030755de960e14e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830c22b86d0ed54cf7b0ac46f776e6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faf38b24c60ea397b22140b4538eb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f884c571cd1d20cd25ac5ae8da4bb64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeed67f2bbec8d0f6e1075d1fea39c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820990318fbefbd285739a33b5a53e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0826f3e2f53960f2cf8a070aeb1c25b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e01b6b952ef64685ddad60abdcb6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e53f87b091542caa91e9df76dc8442616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad6250a910fb6b8256ff6b7fe14d91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2e42dda78142143d3c20c734cdf85618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5c53970464df50ef9c065ac833b45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacd5533fd3194d68d9fc0a1bd5cb33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df0945cbe8e706e476584f844ec697621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe4f379874999b46ebd2f67c3b454d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2ea5722f4fd3f43dbdc3c54bb530f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155057a46d51d7ba88452779893a586624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00333df16ed4079596a30f3b47872a45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d0eb508b98ad2d277cd8ae40cd228626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de54b6e1d2c404ef5c15a8dd9c64b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66989875bfcdff9a21bca5ee0442d752628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb63531f09288ca789469d8eec7a518629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7d80941097bef8123599033f7fe82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43c2149b66c3122773f18edbbac1e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef621e273feca77adea8b43b6d5cf4b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00720de31ad90327a566bb82ad687c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27779b3385860adaa1fb134a2ea1b11634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ef8dd5edff05cff7c848c28b7dcac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921eaf6892e958633b345ceee87eeaf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57a0efd4bac9c8efd8e84ab41acb5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64207b505047c1130d30cf255a7dbc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98d718458e12415b4e6dc9f351a788639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60405a77566a8da9857bb5745eb98112640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaeb66cb3a3ab435e86e6cfbe8d8ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05138911e3f400a565998e1fac39fcc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d2de27ae28ff9a620d91c4be368c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7335c5ec4ba766b72f05fd47c13991644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2bf319b5e579dc822e056e40cd10e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566441a1123aa9d40cbd05e4f2c98c60646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c48334ad6be7caa4d4c731231b46c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e631f15b85cf9727503a113239a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eeb81dcffd0b0409d342ad5b1f0e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99160683e51ac8271eac87eba92076650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d9b59308cd371beac1bcd1b95e285651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c4594e020b5493b50ea77159a0d96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae8a5439735f55f853f8d587932341653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77869d2695560ca1c6242a7c0c3fd51d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47809a2d0bf0952dedb2fc06f5888e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee0f148feab93fd03fdad6d2a5b6ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9184c8f42c004ea4e48f083ec3735657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d7a7a0bfb81de40758f638603f198658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149b911576d2cd7e8bf3043373ab355659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04910c784838ae658102eb33fbc7faaa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33da2d2f73b155b8899c557dd684c49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009e9a68ea75026e9e0c8c95575beed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69988c296138e7dce38dec16179231e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e297b3051356ebfcfe733f8b2c8f0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9b0b6e528eb85f4516b820d1871fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12e32c35263706b854c711b0f8f82d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4fd28ffeaa43edaa03fdd654999cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fe63f58a1c2cab41178a5fde7fd1c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e66a864c3123f4c432a990d02d5e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a21f7c1633ed48cf38a101180038d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce685152fcb419c2a5fdb53c178cc9d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ed1ab5872ef556d9887c0e27949d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941ae31c913f7743c88f69d022a312b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bf9df8b85eba2c3b462260785fdf7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ed590c9145b671f596560a28cd1ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ae41b8bc5cd476250638060ba14e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6f5a16f9b8ffd77f2b3b00f03eba3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79151874b9f736682cdc089b7ddebd16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0b1623127729f2b3d670abb7269cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2ad2ab203af411b519e5aa885cc74680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61f6e8a94c7e81fb545374ab5ac8d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a4ca03194bcd637d6a983c770b317682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca140750da25350352c22bc4657cc12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a99d272c1bcab1e0d8e1e272bf10e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b556c869bb4d43de6733e2859f13020685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20127b8e7dfd25de5be31e7053512668686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7bb5f87315602cb612285eb6ae317687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cfb64edcd15828c929fbe7fcec149688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222c2df60076d4b29eca1a615411c82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71050255d248369a60bdc5c4135d6f8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2c21e2f2c4b195610ca555ece37dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8344184938fc9cc0fde63d8b42a13692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626166d2478ffb5c30a3859e716dfe9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd35626eb8ce6340946708aa63b36f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6845afae0787630e0aa116efe4b2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77e7added50e3b86f5f0b51a4a4c22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2b11dfd8a18857de6ed4bc645e5fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2a868a04197d2ff51ecdc4fb07eda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3eccae16a0b9c10b24456ccf3de4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173c3f4c80847d45c1178ff328bcaca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2170c01a0a7f2c9ef3435e50a3b549d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a842b578265e61fd6b2ce39c2a0ca2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fee4d254d317a39b936d21dc93a3d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0380f1b45d81505b3c53146df76ce7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4d9cdd36d290ca5294dc9c8934e8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97854542f8f5c5c803afd2780948811706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851550cc34b387d5871785503db9af2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c210e9de9ce284df8a0b230ecaa227708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a3514223d89dc3c82963e91014af7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb35f465fbffb4174d50835e0ae5ff5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40775496d9f760e9c3d201def831453f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdad67de17d40840d61488eb8573095712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9953201e94bd2f975a5c3dac9b89d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2fb7c75125f9a7ff5486f661b8b9d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72730e37eee54aedd26badefb3ba8a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48367e9d648021d248796c1f4fe686716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34771f94f078528c9a01989efceeff9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3757ebccb0293a851ccc6f9a2a47a79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd20ee27b02b602adddc0aeea49edd3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08106fec16c931681a58d961b712e28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeeb423a7189724bfc90ff742206b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b2d43f67d469b0acdf611e1a61205722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ca56f3f691e872a3f69bdcb7fa38d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488c8dde8f1cb2e4e959da5800865e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2934addc2e6f0151a95add28707afc7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c206ada5de4f7c33149a96cba001a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1b69c225b8386b9d3d51b51eb0ef9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e9596a6914690506d6274908cf5b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711703a2658140fccbe7c390b6b3a523729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106719bcad814b52516ce4471d14e789730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bbf9863c02f13e3cc5f2bae606e81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6811444f3de69135c3bad607a2e1c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8a502fa2daf7b88cffcba90d681b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcc6cd311aef1b67b6c7b06cbb3d95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454634c62344a9cc09d820104712959735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d599c1d164a8e028ede2efd618fdd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887e961c8bbb43938d2e816d3ec9736737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233733959fafbe24bf6e573ca07a39e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a21be345dc6eda3b2be18c246ae93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e0812541b023bbb929d2a369d46ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baedbfa0c71a1c23895e6299377cc3c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484452babb91bccd372384a4f0e690d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736d34775cce7d654e4e7690781330b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8ee0c348fa27b6c4246b3bbdd5f7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276282687d5782f234621de917cf912745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8d21944b75c524214f98c68737ac2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e355e891b1ea61ceabaa8691982de9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36ded09480e06e7b727c17efef29f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1573459ab6b7c3963b5a6a523e3bebf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003279058047af9d50f6ff353b16165750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d57ccb785161f2062c728abae4f61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ac502f742cacb6c97bc8032eaa809752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd255ca38f3abb93c23da7be9f4c60753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5fcfd12768ea958006fe6383ac7f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21d6227ebc6068285b7a9210e19d89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44a9fdcd052dc55fdecf531e59b9fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea8d1dcebf5bd09311384ce55581e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa027e6b62d7c62c413271117f730c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680788fe5ca65a776d9378da1a1e8dac759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>