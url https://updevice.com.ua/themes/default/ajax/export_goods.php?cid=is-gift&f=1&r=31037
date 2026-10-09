--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4e3c0c3424f7b5d02465050b4404b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbaa2b9eeae1152ae1deba565626a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e887e075a1153ced6bfbab037a6ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfc13d1554f88647b8cb1e607992564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f94ddffa84038031523d5baee38ff85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a68bb8d7e47ff6afd086ef59e67876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e23f93b818d0fc453335fb41abb7397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689dc0e3fc8c5fa92b00db43cc871d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347a7745b159ad9bace09b16c885dc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca7d14346c7347379ba538c3ab008410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7ab5d3722d2786c30cc3c12fbb3b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da14317815dc7a48014a77b15da9bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd517a874615b5973e589474d414119613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2470177716c57a0287bf6834a107ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c5db8566403229272540501965fc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee886f611cb589c9bb415cb3da55cb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479388c686b310db14c7907ef6212f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58f02691b6d4756ea67d59fc44364118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9be32d69038672968aa8e18224bf5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de9d674ac03a81d6b37fd931bdbcf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868dd5cbc90469d34156d59b31575a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e152262b1c6e8c22c4a43268bb6e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31a7bdfb6b97663d83b9a67563348623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd529ce7e271d0223ec81c2e73fe8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc664ae7063fcd44d9bcc37fe414cccb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea4c95108481c38b53bdd133dba84326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76b19c06d8fdf307c2c2ccd4049dc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd126be46fde4492bd568d4614d2d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded0bd0c7b8c7515aaf40563b446c4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8f86399483de8092d023cc735804830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57278a9afa605cc183ca32ebd3d1cde231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243f97c361cba1a22adfe83c7620e7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea72971ea7a41f902a64d3c9238228933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efb1d92bfc043503cf42e2a767ea7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c31d7c691c089fd49da3f9cddd2ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e666cb45fe56301887f26af8a94de236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2d98e1645c4f2c0849f9c67ed007a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26da4d50b687316b8b81cd46f3250638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31696aa1ec6fd37f2745e6acf9ea9db839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eef6a3cd80c39ab189985d678be2f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bc5c75c5cd9e31a47b4a6abb8dc0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37918ce93f5f50552e93f8a3459c0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76b02d912abe1f0e83f9cb3eee9f3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7e92df072c3a82f31110b4af8299644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6641ef9faaab90b311772a630fcd1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5bc274b145e31af60cc8d4976902b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c66f7301a80d31ea1bdff401bb31b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79e1a95fed8b551218af382056acd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8886afe67d84858771b8a1c9bf89d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de55292679be6d8f9429f12fd75aed650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560d7c70c8a46b1a706136fb9ec38cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c8131a08d4f3919d69960b661d28452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d43f2f176f674e47f4189abbfec44a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871847ca215872b516723af675d1988954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81371974d18d2d3fa1ccf4571b9c6cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433cd59196d1eb8254d4df2528089cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce04efdcecef945f1d45f1736bd347e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914969e94f5bb5510e5f3c8146d3536f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2746b282149fe20ddd02599180bcc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee55a58672353833cef2291e5e811c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aca5f7c845bfede83d0781cfcd99da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a479d242a00569db6b31df4efae200b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496d723ece9b3a9a7743468343a41bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7652d491ce550e65ceb6b6e0ad5b0c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c18746ce1aba034260c622820248c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e456f1fbb02e1341a8333829aeee4f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac187639c5b2eb8822457ca70b4334967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea02a6def00b2526f6a704de69338068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0137cc06585546c48a89e99dc923769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b52065d20ba68fbff0a919d1b56d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa587fecac83185a8845183b3fb008b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230f9103a7bd594f61a8c681e35994d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0b3f9ca6f472a3b1e72cb80bdfa2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963314b1908fb50e4623ba927c98142974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eed94e8bce9e10fef89ad7cbb08b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad754cbfab2d99fac463af1743ba7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc30adc17be1c85d2c7a53f89da2a9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16b89e843d5eaa06d946743402bc8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657062aaa0f1fde085f83a8859baf1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4377e182b7b81be19eb7eff1ff9f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f051fa23964f8b8083ae9fff36394dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fe8b604acdf1fc474c6a2b869f97d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf75f0cf77909d94ef8c75f98a7390783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889efd112aab619f2fc9942bbf7426184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783b8f1ed1efd08ef3c0521db7db81785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680b239ee5dfae2a7721f317f28fa7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7d6bc7c0271fb8027959b8a443b5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462f369e73efbeaae5ff1bbfaf725c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333974c0390ef3ce25501dd8ee2a32189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab10cd2197ff80f6718dbf01691200490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c693e4da7b72d176da08801e06888291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e902bad6077e19e1edf8945a1dcfeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6c4e328c70a16a58e124cc41eca1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78835713aa6fe5d0a13de4e7e3e8baa894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cb86d03bfc2fd4499913fb7e26f5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72679711e28b88dcfd00790ec5f5c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cdbb86b88047aca7a38404db542d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d4ed616799b334fc3bf841a89680998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51b85df237d7498ff52b883d1609ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1834e590d0e000faf9ca0ddd7e803100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687a8f45832d201be6d56ce9464172a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c178fcdf9ec2bdbe51a8ecaf70c053102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0778428a10239e4828b1b55b75225103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1712ed0da84f24919e8b28c57bbdfa4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707f8cf392c9e69d039dbd9a92c013a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec7113dc34fb3c047708de113a6f12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac7e148101eacbf329fdf04f83fceb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4c94de8c1668d4f34593e637960cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d54e91359bb4637394397481a970f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16c96b6303161d088f157683a2b045110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a76b2606f1740cc338f0369a45e3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cd495e238f635b34cbc960983a3a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5004231cf12db46a5d892937b32fc22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7f45aa9222c6c5b28b87fc2520243114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df4675e0de2a75182965e39cb5b698115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c12f06053065c57280379f337d1bcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c305c63d5f2c5718a5703edda3db34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423931c22e47803ddee605521079902118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19eda1c7fe51c30d43858195236269119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd22bd076f18c392f1ca97d3122b62a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31041e27cfefc32c8ed9ab592fd1b2a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282b9b7dc9eee76ae4696f59c0cd710122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0a05388222702e03f75eff2854774123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b38169373d48f5a41a1ace611f9e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea51f2621763025aabb1872d36df466125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435985b993d651625744cb624c0c24d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa1be5e5ffebee107d4b3a817d927c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4143464bfb04508602b0ed881f375128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24198098be4441394202dfe3a2b34b51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a0061ab4364082d06a3e110918562130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b420f4907072afe1e9ba7295da4c1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd8c8513c4330713759ea72a0f17e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d9f883bcdb01d1e3ba076d587ce3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f932f4b4cc87670152a34cca5da921134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a653c065b0467a6951830099561cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2aad91e9a135ab5eca05bcecc3fb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd850355b88d7fed15efe92e921d2f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586880a94ef3dac50398cc85accace7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f58146b317f98c03bb44f44b73c44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ef8d281335180214fdf12b1a8db14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088472b1984034da673b0f3f10ee62e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10186dbdf71550ea9ae76a67010259142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e9786689290ae53e3a9db085fe8e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25e0246db2e6c5ece15885ed6003fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28124d2fd8a0cef29c8615a51fb74f3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dee7f8dd125c18c51ca2ad3fe12cf5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc5dc2c5e310121c79fc568b42ac27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b85b0412f1f3b6a70afbc3f35c801e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3333a9798a23465bc07f3a097a8ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ff4d1d7c6b8e8308a211159fffffb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dd39875441ac06e536c9c8aa8b39a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daa0ae876505d1e86610ae51bec789152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f42db9ed98fcd17523f92a6195985153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425a061df4353ae992e12e396ca4b9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee91c22aaffedd5fb599013981de3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264e07067f5db24f3727e406380c8e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb029ece14cc307f25d61fbbafc5680157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdb7947a254769412dcd74f9fa30ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab7b6a27d3fa4c2368961e73ea5c8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0f6b519232818aaf8587d5bc17a6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69da3d764625bfc1064f616c068ff57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386e7f12cca16a95749037ba927c0e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60778097de9d360be19afac1965d58a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912e475b2fc789d08f65340090ec770164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74275e22cc44226f11531a5a3b75744a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb4347a473ccd338a992598a5e8e2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec353a662a46c92fb26321a69a2244167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd642eae3781b181bdd6c36567ac93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6ee0dfea6f82af5b7402dfdf665a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3daf2a954b56cb44480c6fc669bfc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3d27b5b1b18b24fb151bbedc4c4c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549818f640dbfe162a603d0cdfac9bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcd8ac313d7fdd067ab65131f2d8e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f79ec573248aad0ef59b85fb2c71d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5a8135b51f71f9ae26224ce118d87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3256f911684c66496adf365c2d58f70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3e283b3b6e8eb6ec36ea7cdff7ee4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551373ecf4a60d12fd1073900452754f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fc8d902802d3689a54789e35dbfad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c462fa6b7070c1de29f157d61197d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a004587abff465569245e8fad6b681181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b4d2324144ba852a961623afb03b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e871b81abaed8d7bd62fb2be63738183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fac202b99aca4084521de7e3b10a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1f6e335d8bf8fcc2d8db62dd2934f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119caa684d550b1698b9cffcbfb3c86d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186669e5da59015ac7de3f9aad10d034187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2e43537dc7f019f6e7ec2de9cf017188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c9ff3a429b9e78c17f05443638630189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a51b32bb5e08f419060c948d9091e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00af34f2d7f5e1669160a9d3270cc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eab648779716453b977ab181955cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dc9b9a2820a8a9866a21638afc63e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dd5122fbea422cf4bb42e7e043260194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb0eb2d9e92b356a2207975adaaf3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06e8c6ff5afac8d5ea43edd036b29b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdf60707b263a098a85696a6d08931197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5694d8c921b5e8afede1e6c0a399a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a24f379bdf174e313a2c96847412bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7d7edd13272935908055b9dfe8f78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efccf91936d641e42b09a285f7c513201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68b21a475a08c9e084948053547762202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7a29b0ff3854f8a89c1acb40611d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfff64e09c426565764b05ecc1f5c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b72c4f1d606c21516bbebf44af0631205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512108f6dcb2eba13deb12f67fd8a95d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651ef506db2cc6627206c1d007547c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dde189bfb34fb2f23b81beded89115208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e007650a52b025c9ec7933eb59aa3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab178501c5c474da782305cbfb65141c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70269111d09918fb6e9c4666385031211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aba6c3435b99312604886a54a9d391212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66996b2e0bb42cab8e9f043182234337213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e231936a5d4b9062976961dcd804464214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a257eb84faeb568ec002a759cdae9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074136be48bdd5cae545090481f17007216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89538122380ce5d26b4a5c77052f95f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b33f80ff46695db4975df5a63870c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c3e08e8d8c2515d43bef81b4d41e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd4a2caac751a66cb0d74e1f2b4121220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822be2f696e553ef39d2fc47c3da0db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda993c9f3a253eae7e1e6281af08135222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42f64cf7cab6bcc175e667dcaac750223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594489068713a69f128c39d6fa2acb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651c437e859699e5227df3c46841fd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f4bb88fc85e366da660ee96bfc54d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30089ad1c0b4786218dd16a1fdd1abe6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f03acf67c737ff47ae4c0f56a1fce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bb90f0c9af585aa9f3138b3663724229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab67a8a36e6dcd4eac8f1083bccdd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c9acf1c69a3e318916b72f647d378231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da421f3eaa69cf146c8f547b7ebfa16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259701381f21b1e40896bfe0dc845e55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f10d8a6fd507768df863c2548082a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b81f8bd738b69dbef7eed2543ed45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1532216da4f99f577793be526e98a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3ac1a0b1ca3238e751f7d7be6639f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8739189e832e185692a611c694af92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe678a3f4a6a87c768e7bfd387ea86c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67149aa247a7feac108d9e3e2eb46e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493313cbd9e71c78d4d7c0d0ccfdf21f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5bf817baa6d4b6d44b0a68a614553242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2731ae1bdbb3d30ccb21357d87a6f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dca4cadfe22901d8427aabfc221dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829a2059fce3ca8a617d64e0fe33845245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d535d292ebc9ab2c46e01f2dc7c10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ab5455f8873f38a7448706c82436c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a66dccb9b99013ae08ae7dfa69b8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fd07d5d1230e38253d66022df35b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63093a356049c214ba4a734b395e18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc94a20a6698b2121eec8fb2619b585251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a403621c4a45c686bcfbf0cdd154a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dfea93d36b980c81d5e2ea0c8cfa8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58017244e1732264dec7f6f5442d7ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386731a39f504c371310b7bfce7b8658255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8d7f2b0bdffd98b47323adfdfbb6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26f0fca0383d5fe368d8b52be48b3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67885c20bc67daa4b4c4b19bf2204a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096297db35ef56d2860be1fda29fbde259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8f3a1adb28852130cd71da143aeb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4251dc1aac1189e2b2c24d13ed0c47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707340e9977e2efd2ed68805e551a6ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c053f65fd92f1e1825cd52950cdfa3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ceca532ad93823d96ceb9d68b0665264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7036f5ac967f81f7cb657a0609d2cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8bcdcf468c441fff297efbf0e63dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f1bd82888e6f600cae9176b5d15ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebfbe203973e0701c8c9ad1da9c506268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e03d584bf8365402fa689cd52e3c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0b2acd0ec80f587eb5d358294a106270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679864250cc6f55d339fcab2dbb66496271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9579855a7b40662c577d005ded7ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650a9cf3aa65c44b5fbdc022279e0ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d4cc9dc78bdac9440549085945642274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f531d55b878205cec40f0a0ef4d46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363b2f0060260c811adeb6acffb0b76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf20efe86e073f82c7540bd36a3944277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8bd413ff46aafdcb46cd065350fc7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714456df2a065288900ca9fc1671bcb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af96ec2fc69475d32e8251c07b3b333280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7d3613b4fa4445277d1c704db147e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55930f3cf82e434ef6cab708a23e01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139358cc0dd987621b29a75b0d763f2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1338bfb5025e8a75e2ad08f79f825a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75426160fcaf661b88fddb6d414360285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5407e29135911521270c91b2311665286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7818fdc912307a297da5618ce4f453287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306ea310fc522e232f92bddcf4880de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5303fc41ed3e503aeff6ae019fbc40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89b3a75b277317fd60f0e487c7c847290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95803b5fb481496305fcfd0519702d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3acae9fc220e7183d5beac29c050e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa37268dbce7729efce81fe041c4a36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2f38865ee20991d3d5af484254cac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9598c8fc3a4e139bcfab4d68709b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dffbc668468e79da459c5359255a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2b6814b0d7d8a7ccec58316595432297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780de153a29e8d9314dbe0dc4a4e78b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528a5de68d0970ffc398d63059adb0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293186af80ac0cca3986d940fabccc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c25366a0513275d1c792847aa41b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3c223a44d5adb957eef2a5fa778ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442caeaa0ebc52398a509b726874861303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22747cbcd78408c44d1c2b3483503613304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf4235c2323a834a34eae946565ddf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b98aff112f50991f4e2f74ea3214c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dec016fc668d8558fa8bb8968cebb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86c5f345b6894dc93355a6918f67d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac2aee9fb4843108716b7ad01631d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07f7bc65f358b25fb73f35455e4942310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70498f39853b9a50f269ed2746abe1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be1243a3a71333a46be74b60df35ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4b3ab6a98e97231e5b09b122342f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28445deb0458281d049e749acf38ab4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628506e587fae80a56ce40bfa985360c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e3cde3549b8a2d4e4b3cdd9ed7d42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910c474d053ae34ad75ccaac8f0b707317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc800c38a4b16df5038966ab7af5e69d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f87ed97d69a732bd8558827f24869319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab4f6fc9438916f68337caa359486f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6e485447b6a2396034ef0fc111256321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620950e4c99e6c171a5f59f0a2e74f41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552431ed586a0c2df779128c56fb8b03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09797ba5c10436ba218c5a2b6966f470324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76108bd22879a18b037d0eb5b7f8342d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c716516e7da98f430f21310e918d363326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c01ce331e92dc9531abec5c451039e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec735e02c1cac9fb11e8be7dae6650c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b8b92c27ba73eb2f576ca32c2c214329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b47063c2cd762f91e1d45801f65d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3352dee1626f452b10138de4d165a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770af72bb3c510a10cb631c1e8773f8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387242bf5efd3057e54390709c9d415333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73fffaf14899d1fcf09b9dabdb2122334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e75c57372fe5694aa85d49326c880335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b625f3a679d85413503d185662391336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d959d1a53369b846e12ffccb14955de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c28e74d35837e2d98c7c6666017ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2829857ebae50cc0985764fe05f83c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d432d5c3d9364337e9935a9ef77d84d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25348cec09da8c8bb0362cf27e5da6fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cce5393c2952abcf480b00655f083342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e64e9ac472d62aa121ffa549b0c995343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74e3eb6339d113d338371f16eb03ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d5c68c14fc46957a62ac0f429b853345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2c3a7a42b9ede8e946465070b0fbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e4d632658e5f31ed5661df365b962347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814ed864c7ed8d7463b8e0d28592aa3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8ff344f647f03376efdb83b4941d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36da31186d12c991983f6f9160b50a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4220af0c72a16ba5c46bfde4e6e31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf617cc283a2a464567ec35e477ae6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b5ae4a4c96edf38ee205b243862b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2f2178120cbbd26511fa449d92a66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f27ea822e788177d0d42b7c5d00941355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5620624fdc9d4ab9eaf6c4c888f1e0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dd3c07ea85b044312488b3d553946357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca804e95b05d4b41c76878ef7a83388c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4fc3f1470aac5aa06d48c397e4a33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77bc971856750b6f2ba9bd550f730f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc018f4208d3e5fd212714c36ce951361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d78e29c44889086874a7958f44c3d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a4834dfda5374df4dda8fecf0b654363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e27ef56468e231c7d5469d14954f78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e288e063b62a96de520bfbc4643d551365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5a9a618ed7315d7e4b2de8a51763b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f65bf1f9d520f6ac5d48384a19e18367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c0a897c5bff281e86e553ef68acf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e3bcb38543dcba7afde744e99d312369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b6c9b789ebb0da2dd44ffa078e438370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911325bb72324afc507097adcee682f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745033bdad3f264c2f71dc2dad236d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d73e1f092dd1ff3c863b45f85c35b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec303815d92739794c08c5f35588b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70004eca8bfce458e1abbf22961ebad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816af8c3214ad18329e5d9a91572468376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572638ba7507d6bfeac83367b578ae6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73589f203d4ec3a8e106bce5b890ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c706116784d897a6ad79894a55032e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b261f4289267428312435cce8b1884380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add6e8e473154af2575e60b47bc9156381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16a17799c9d84864fcba0580c457fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f56ad2423a7a5bb4b24c87ffd1c0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672322fa2f231f0228f2c7e82e738c5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c70a0ea1dbd2c97d5f6b6b372295fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a1ad3bc2354565845d832dbb76a6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff971de89310d1b07d577a9ca9e092387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e232122d4c34c41bec47c39c3c8bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aae83e7c8f5b7ecbc4bc88e98c35be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b737cbbdfbfd92f2fe512331264f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3b569863ff55bc984e0bc034db6a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def4104142360b0fdfd5d92f1a0d5c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9dc41708435f599af3e1bc46c9752393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477370fe33411bb2f8bea54083bbaf98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eec14abda2ab5ced90c07d807e781c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4961a11c8ed48fbcb47ad436e774d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cf820db4ee049e82d38c84a62476f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db821de162254bac3dff50ab5a263522398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fb8b8b6e97a616e44fc215daeca17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6ce4712298c8e9185802a7d47b6f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ab296a89fdfcdd0b16529e241fa7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee544a063159e91ea83632c5c29e00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224b2303404c5abf58c3aa226982dc1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e72d43db610b93a8e8f48daed6e66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6633dbd029f430fa143690a6b624a87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8beb24332c7f9e7dd2df815d213702406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec09b3181263a8924c9244364ad79e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f0676b880248c80008185d8953572408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac99ed4fb25e5eda72d3f5524c9f5af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a61cb0f7d0ca0fae8522101dac765410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2633c3f227f487812faea538b09956411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d36eee9b09445d1324ab71a653fca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c43f487bb83dea2d9b90b07c7953c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842039cb15247fa6b07de1e7d5d9849414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92457af0d6ae3a3255fa06354d99a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54119e3b3d4180b5111bc9815a8d8528416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dcf84ed07bdee469f06cfc739ebf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ee15cc5b2b2f42a2bdb0f4f4925ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a16e61ec4c857580ab779c207f1d73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1788a9f69148bf8f812b62d988a1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8694f12271ddb1ad3a4d0801d3b71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac59903ce825e5adde398ef1dfe953422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68d24dfd4a7b5342c9b0309c384ee5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64fd0b3eb8ce9d7ecaf20cc0b92b59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5816aa72e80e217e4eff15c91e5f6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cb360b17a2b9231646aa8b6547c3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7c953b1780c2d02776645a5e96e72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adfa9c3ecfebeff005e76de8c31789428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf3f8d9861bd29fe7f6b965085242b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c3ac796e1e5ffa39cc95941dc0895430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdc16549774f0a63ab4b2ea10948ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1140d52ed423b3c21841cdce8d15a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227dff2f585283db59b89812f11c466433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff28eb74a89fc046409dc327fdade61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dc4720f76efe81fa474c58083a752435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaec0ee94eaf6190d867d13f612b48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cc0cc3e39994dcd8d8036cfa86b81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cfe0e6e0908a38f5481497f0b35d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa2b0c3e40ada23188959ffedb006d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf0a056cf24261ebc91251865b816440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953327f55952a2ace589f963a54543e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d862ce9ca3cdf82cd9092689149be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18064f17a76a4a6266769a12f29d09c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eb980d5cb1d9455afe181a9f2e304444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fddb1ca1ca5da31b6cfa98ce7a676445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5e5410346cf696abe041703f3deb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69908d954c1ca96326bcd51c9295be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f054802863402485cd22cbaf05e32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d31153b50c6c34431f928c0f839fa7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a477107fb934b58d4b36af360ff1f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd1867867b700b3820dae501dacce7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24404be47f5a07ab7725fbf521cc7b0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721c60088fa19d8a937c6f5886bb53c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1478a85e009ca935f4f97999b226f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57d78041cfc86eee5d695e51964316455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7217e490c93ca097abf7af9f378d2d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12996d51fa32f8a46c86476203161a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8873d73ddbf66dfc730b982d81008d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed2892fc2b00cb375619c26f5723c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd92b4c0c4e3e88e8a5592c10f4a62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee911dd1c7d9bbd21fc2a8ffd15651461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73776f51c388f8a36b24b36833f9dc93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce799c380de2c034a145ce6dc76e13f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12fdc10105b09b8a68c468c16e3289464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938cabec412842a29517d9236a5420e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becadd4741e986a4a8abfd62c41aaefa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5f558011f138f0a8ed27daf1b2d73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1637732fc9c41c6c5d06f7e17e64c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb6e9c32403b01580fe7630647634d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f515dd12aafb980c86eea6ef507c6cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b95d61febb1bc271623a062e1208a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe2b33444704729345797f0161b3e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bc84b992ebf9c1202ac88114139da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d0fa1c36a692fa3017875c4d6c2e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f54187ff1b007eeb903b2c1d5af71475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b80967865adbe80d1955d24ed20422476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d114e3596da87fdf89121483bb0d21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425ce4d4fa534f16211727e29594b28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1b92791264292d08354aa8877a63a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbd88f090d8bf5a85ee23c82eb8c29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e560ad7507f594ada94b6b37b53cc7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf22a9adee610ebd98f38a29706c499482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cdde90b1c227246201ddea1a65a10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661b29464e3390330a22a73125bcfd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf899389331fc71702cb1da78d3299cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d24881f06c1573d9ea78a6ca9c0f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523fe6770027e59b6c6c24b41315bed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf22403b8953677b357cfd0caf5814488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa82adbac066fd601c2100a753b1b99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69104e2158266d37899bd368796f11e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb95e50d29f62be983f70b1f4d7fd9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2654f1d5bd4c05f570216d0fc47f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b845f9cd068f578835b39e09848d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982010fce01d62f34670d29fe05e9fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a69cfaea17fec06023eff6f2da6c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9d8c71107c5c690e817377731f22d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053b188b9f1d7dcf2af144ee3989ebe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbec89b99104063161dc18501322fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891cc2a02c7dea5da33c34f15b15650499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9c248207ec2f00981572b8a2238fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa0a28b65f0d7a8bf79d03517f1b96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29538f3f3603cec1d641f438a8e022e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910abc5b6a2c80addf60b41b14e457c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a372e64c7d57c4ef6b05ddf67aa67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fd0176570ece92b932da65eea5d67505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbf72c78192b5dcdb9c6c6e8ba7747506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7e76f5209ecb90be858aee04322c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6bcf00fbcfd75adc3d2efe910dc76508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e74f9b49d830fed1ce99821bea7fb9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48621b282fe07059feb0ffee9133164d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb536de7e2d9828ed34fac32dabdb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228c6161c91e6e8e8bf268e341ed7e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea5421c10707e846412fcfb406a44b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d5b27573491a4570cc26de10dbdf4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b329bf902b5433957ebb14fcac855515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44621b85830b1745a40c9ca6716526d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4a9ae45591dc387e1f042b135b5bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f90fb3d2e24634413ebbcd07ab1ea6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a86657b57c0d4d9568d66e40d5ff6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3654f9a3f01481869528a056b1ca53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77804a74308057f6322b284f57c929521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45c936467777dd78f353310476c8f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d96139947c790e818af65b6f14002a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e695dca06fa458255cdb8ff02e23c93524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ebd141b83c3d0a8652468a83ec1f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8658a76d1e6c6af4cf650c5e0a79411526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0502b8e05c30c9e534c15bae933903527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e74ca6644f6cbe1736d171f485c56d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c68ee57073f5045e3e168c4bf93876529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061e7b6f2036d6818cbb357f4df2a38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df7bb44ce284f29c28b6a550b54435531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eb769728d70be9af2c1fb6a31147f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1439e7d7c6bd934ec13bb8a2f9eb7b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cba283c5f88b75b1d9a0ae6cbc503e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d69a049790e96bcf8508e3e1e02bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342137e38d97b3a94ddc0a4cf73fab4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44c51ca97c3255faf2871119a38432537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d1b42a1d14d67b7f531decc1aca47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244b7f84295bd4d7190b50ee107bf0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b7ee65ad687e6dec8e47aa3ecd4f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36777689bfe4e3414f880fda7aa8633541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac7fa316e711bf8af88a6469ecee9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab89b5181aa5de9bb84daed741ff12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c52a2f9e5cabf626c7cfec3c4f51a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6e9294051c4783fb5092312a44dda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f37f494408000c84eddfa1c5be81a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e8870fe3a8e8d536c1f289413b7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccac4597473d674e48b9832463dbf5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f95db5ef4f38e338d7128f6916a4f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d582009f0ea28075487580264a742f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5fd2d88566433333535e0d7b2f277551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855434cff789a0cd61954fdce2b8857552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8ae124bc78ea7dbbb09501aab591c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9afdee870e02657043d881582c7b70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b553fe7e96fc1df423e11de59d8714b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f28a02bcb88d1c5babfa84e753321556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82090247479fabcf165c5cbe5f3303a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107565092dce049465dfb3259d8c16e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295cb67129a994c0774149293dcd5d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ca706ba743ecf2ba07cede2e40048560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aa15769f20d2b44624fbf67d02752561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a338e16fe5b84083144dd7406ea43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84914acf61523b7c12de6687b1d7883f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390a4881dfd7f5dda88e57ac2741760564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7681a15544deccff41db92ea988aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34c512e60d508138fe595efce2a30b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9446562bcf119834934a33ab2d8f7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b216ae208c9b37d08eebb3d4a00d614568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf550d7a39cddeb5431bfe4c2e66ceb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135cb34e47fa538048ad9279454e18e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88139292cf3d28044bb7376e4b3c19a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29b59458f6cb093e1ae68b17003605572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370a1b7d9f395801c12971cdea1299b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d191515f1e8631373438b974e590022574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32f4731c3231be88839670413d6c33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2edc1653a775b8a34dc5446c84e597576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e81fc99f9bc92fbe683c1d7c2b7eff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb0021513961240436d29a0be8f706578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c035b82f22f593e66f135a0120349579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf3f903e79e0c81163fd3c546dd07d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6960c462da6a3ea325f011eff56c951581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de898dbe361ea0cf46048d1baa8911ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299e3018c14a1229ef312108a05de59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578903b50c54e394c69d922545e13fe0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b65e8afa0fc038ad2f175e848ea6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3eb08dce3ac96490472ab7ce4b165d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f55293efdaf3896d8997f3bd24434d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b83a1ae5293ef073262933d673c72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feac57cd279552028af4d5af0fc31cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb74e752c2366a12c7e7315e8005487590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bb84612a8202ef8d6eb09e52e6412591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b40d41f22fdba246a106bdec640b25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be7b0fbab61800ec861fa7c042bf14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378e39b718fbc1c3ab662ab54d1453b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98894befd5e08d808eef4dcd73fc3a70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38116a249bc8fa0f12fefe5d9d565e83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b1f35e0acfb283d10d447570e098c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035470269aab8774f797eb95fa76e059598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bcc26df38e0b982adcdfd233e7aa1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3448ea42b1f9b8d65115ff26892648600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a4ef6fc6be997c85671188a1ff34a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4143b7a7843dbf246abbade43b1040602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73929fcd24d87328fea29b66c743c304603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c3405bb56790d73002f2e7e4e181d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb122a33d48508fdc03b2220eab4490e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e913747acc635455a2a7aa7c44aeea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cf8fef714071f87d4b2c93278af1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d342e1da4e85c49259d43d0f88d9529608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd8e14ab87b1a5fc6c1e4e5329bf62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63a58e01136c79bc61931db1859d9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c3bdfac96490744c2ace5beb7258c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9e670c9a8351b4b8c429609775e04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92537fee1acfa6035ed00b76d8a9acc2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a042dc164a8d0a51ff88744c13fd7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d708dc3135c4edfc10ab5a4ba7bf3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a68d09052b1a4e1cef78a53ec1f062616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922e5b3256c02ce998cf0ce83421dcf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09e29d172bc3b21ec9099203a73a57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767d5a18137c5b97e7bb93d05ef96fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dbbc9b5063030b6904138c9b9ecc9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c062a8a1ecbd5a82dfe7424a626dad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d131b85ca8ce4784584c498430ecc37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5d2a3b8f61697b0bb99412515ff2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176d65e4e555f2ac655089b3b780bed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1e9a9f00bd6640b71301560d4f9c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fa1b9a099c666f762d08fe75147a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740aac3bf925435630994e109d84e07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed436b0bc3dbec287e3d75bebf1ca7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dac9688058c43141e495f553ba8f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439244ba3df0b56c6fd35f3af9dd9b4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac8786f48dd0c9304eee8945bf8e68631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d628dbadd1d29a88214714837862805632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b27ec5e7016bf5abb64ba63eb97b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250e6be7345d776d7f5e59405769579634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cefaa8721833bde2d49809711d7de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44824bea308ec4c3e526f021a6279466636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea29a280bc257b02d280a08e3ffde87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ac3e9bde6987dbae5ee767e8902a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde40b26b2363c8f4920eec4c3f9c10b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc82ca7e9088c673d1b26cc15703a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7451505fc2c088ada9ec0ec1cfaf17f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f2b5031e88bf793ad2740ce92aa8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7609ebb12af010f5656d3ea4ffa7f09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3be1aacbf51478de6dc1fb7785550a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56d9a43e4111a55791b82076906f1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc262019e1c0b8d18e3579a028c62b36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe17ed8c10841f49ad7c7f8b4ed4da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d83e08da5082f8d9e553510e984b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86793bc2e022e093fdbca6eca05f8de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c70b1f8460215ead25f834d52ec16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be95ba7f874d9c144626ce018137305651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be810e8d1fe83f5add51678d7d62587d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53651de974a87dcd5c07fea154a00f5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de75f5b0625caa6e487fefa041f4fd0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2e6e4f6167fc21bde1d0afbf163a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713f13e5045cd95c41d67f55f573724656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086a40a7f4e591cc052aa568a6184d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877914c0ac233c5e43bd7e2317a1a44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a280efcacf8ebfac2c86a52221caf83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dad8ee12ba6ee169a6ac9cf8117674660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e5be28782071c133bab9943cd2776661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfffc43e7c57cbfcac4bd69ecd98d02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ceba28792f92e578273a717806073663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56f5efc9fbd71ec87a6b1bb73d869a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dd91910075ab25feb614797bcba5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7feefd14903645bcd432a9040effe1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc854f541c2757b6829810e6922350a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5ce66de7460bc3379b32910dd1a90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5fc34dc755be861b826a383a3241a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c590c8663d6af253b66a3b9432d22df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fe2b23138fb1f45962eb9afba11a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6df49dddd4fccae5f7671b135ef2b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44389e229fa895e476160b736fdfda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226a49c64dff258e104e8cda27d8c49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3a59b1f93852e13217c6923b54363675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fa03c391b0126da335fe5432378fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096848b349ca572d1c8e8f00eea035b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560792ae4eeaa80bb6d8082c5ae23e5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68853dd99dcb372aed7f53d902064c62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed668b73097082ac2dd68ce7fd4d89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62b4dd2416ffe0d832f580d1284c58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a68fdf25042246d739405ed7f543a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9357553331198b0c3dea4f96fd18d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88107c7241d06aebe0cdb00dcd2b36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344171c3264c4ba785990664dc66360685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0584e6d5936f77156a3fed8f94d9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9631727f2abcd8f56b95a9e7c099b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8d91ac9e83d071b8e6fe78410e9ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319359a27ce62a1357d3b80c9419e37689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6743b0179574a49b2b0362be2656ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e117722aa5450dbce9f1fc432c5b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f16eeb85aebc28181f4870e11b284e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c77f09f6f6725d3c991f241d041055693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c4cffc8823e00caa34bad3c434578694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da552382b7c9a2b4cc9b08798557e36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb352705ea507e58b243ee202ac6ef06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98f056dae4edb36ea449b8a37916a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54184a2ce29b62458c52e86f5b0523698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcdee75918fb02a4552e9a094b83d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f515fe4b551b0f6de6f7d6a2f99a7a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f3c7ff18c63aad7d28cfc12d67dc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c160a0f1cc22758eaf57952bb3096702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2386746cca7d7c8d6affafdf024eca9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17be7846e53667e58f72d6874ab64e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b096fea4a7fc6a4c14004623d5e6a3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6131ef6180262ae40f353f180d670706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6101dae6e06ee9c2511013c66b302d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8963871b313560d80b05f06740e7e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef758d4c4017b2e970fdb9e374d35ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b90ad8d38e2d3f1500fa0e513fabc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43edf7ee217b5c55dec3406c45453db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36767080293db28bbf0ad50a571b73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2062497bb6bc64b78a7bd38e85da5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e3e0ab389ca2ed6fb84d717965bda714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250c8f0eec4e8da59e438630a6d2d84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065416eefb4216c7a40de00f39080c9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7f9ef950dd3c645fda575b700da9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccbd92b4bdc3325f5ee0cd95bce1c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af8173398d1000d7630a9086714690719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e69fce70a0d895a08d99bcee1e7a5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eeaec62f08ade211f730c44e3ef98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4530a437e906c08ad72028396cd343722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc370f9df363ba2e8ae3d184a7dbeb0e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420983f30af33391b65ef74aa8c5de0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fcd4eec5cc0215418316c50c59b2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249e0535852273e1fd3b59af9c88d7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ea94ee7b934cf212d6a0beed7a1a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebab9c39dc600d6fe57167366cbf30728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb62faf4d07f06f8ccc3d5aa1aeb882729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4564d645e9e2a168e55a1b0415092f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe443c5eadb7e74aeeacbb738e658278731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89075c173f4b88b6fad4c6a1c27822d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d238a52d0c5b8cdf39a9e543b350cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50e9a33331b10a702f788949f377db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e524fff39068904846dd091078378735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee52d63085c8bbfcb33852c75559f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543f9937d8f34e807aedce892c8ce56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19f636dc5477f684118781c347cce1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eff823d1048ab367ef871f6e385a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cb59d155bc5186e745a4a25517aff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71271d23128adea621491ad368e4aa97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936694c32fc6f535da41b40b07ad06b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcc27fc7189098842ffb32482f2124743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186677a272f676492bb5242fdf19992744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e01dbfe36844e8ca14b4117a759012745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a8a6b0bd5bd1a65e8e5ec2cb4304b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed424d5db4734d020c594970645252be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169afa351783e1481a21a68d92afc244748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93ebf257cdc1259b692226795190c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1dc08e7f923c91ffdb160cbe714aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18397cd37f9e47948f691ae3c3d28bb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab200b3522dd621dd20f59dcac13ac4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de4c20d041e7b863455c88d81ac755753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edc431435e15b82163e1290780e7f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4e7475fa743b1cae2f0349ea6195d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bedf400872d62441ac8ff6e883184e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3052f647bf32baf284b8fedede46ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905641b3fdd8abf009b5f706040fc9d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704b858f870a1cd19e67dbe81406145759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4e66883bf5970f92b5ab2579e5b881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56bed61ec764dd7280127864fcb9c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686effcf0036b0c6d863eb1dc6431a1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a4e77ab064a4dee59ae64f87dde9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a4a48080b123aabcbb24ffd8e1cfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d647ddaa51ceaa17630983b1f18d54b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b96c4b32f34cafd9cb489428878fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5111c93c94113bb881930d67f4fc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb20d311292fb0b88e26321f28d1db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9dd3ab9550413ab96e23733863f1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d88b123a4ff7873ac36670b95fa4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c390bdb1c610fc1420c95b8f4243ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0740076f5073ceb55efa16f53f34f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6423a9e72d992802a779e4cd37c4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442df7061fe81f4646648b9ddd6500315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429aa5a4a2ba4c311243c7a33b0a61b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580797638e44da02ff7e53f4b21d18c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e775281e0afaa0b1ce322d234d31018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72458fd8ca59fea1338cf050e0493919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675cd343492ee7d73a9c3923560ce3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467d5a1be1b48eac30e16851cf82a4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7c8c8db8baef4c1ee262d4593801322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7283aa8519dd958d1dbc04bf197c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9729218391e89640344545fa64f894024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9230478de5a4f5df3151b080e785a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ec0109d2df91ef4e549e22fb0fe4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206266c353cc6026f84a468314bf8ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e455cfd370f3fa01360005df4e4d3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43bfe24e3cf9547080dea1b06b124b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde4b00950834a5e5d7f0768b4d668630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6da7dde980cc2c8308afcc39f42a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4364b334e2303812c9c8d7a2e06b3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a85584e8332a97edf2ec350cf94ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefdda98d01654dacc72b83c0de38b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112aca5a41167d04ee182cf1848f4b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf559c07d8d5023c063cc7c5dd02bbbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b755ee432de89a41e7fbf21a109fc1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2535be2796475e696395e266653745c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2a858754d7be13c6e3821a9c6df8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41160242b9290adc544c27bffd29a66b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aadf5f74a53acaf9d5428017532aa341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d289f70ea72a479b69921888104fc3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b70ed2e7efa3b120b138afb57b25443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360121631727d8d51925d0008c45553244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c532f42661003d9d4f060640d904ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70424185fad95daf027d5115ea25988a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ee09748afd103f5be07516d16de6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff67c237c1f6e0dd65938fff3c25b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf8d7aa465790778b96e0759226bd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e0c22dd19c7388591633da7d1c1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cda24659df660919251f5fb13806651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955b85140d9a69f27442e741cf4c20952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591cb10bb232fe1ba8f0f153769d30d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddd5e59508bb9ea3b4de347efaf55654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67841cb46ee377403d2aab4cf54be90455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783cb7ceac668a4e15b47adcf8e1c2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bef62f14cf11a7ad4395bc819559957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659736f28c76de767eca432832809f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eade063960f6418d246972e3840da8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9797adb4629d45ef275e60188364a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b4e0c5d59bd545c4dfcd1a615e7c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee434ab81b8c81e448865a3ef090d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8fcb59b5ba8a94de42ed7ec8977d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fad1376b7a5a2837a7c798d33738e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dd4cf12a9f1c340bdb1142a19f9c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0afed40bd79c76f22bd6fdc3a565166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5beb6d2414a5d2e72fe5ac65d65605767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea74e8707c7494d000d4d9153f89c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed34167a3d5165767d683b55e427af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9ffb7fbd9465bcbe5b4e4028f295770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22042530fb7bfaaee6f29d7af37794971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18717ebbc9812c86317c1f13b92dbc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25714b30df146548b58f0ff93f09ae773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f03d9ff61f873491374d17ccb55f1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be13d00cdcf79362b6f02d05cc378c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a59e9dc074edb0ebeca7ff503b1c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850d8553cf87c24661ffdf3bbf1b38877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c34e306640d1d871525763fc551f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8b859bad128451f09c3f469cc1b8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa803f6ef03423be2490f40df0e823980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352457b1d31f0d4788a2eb24d57101f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c30f86e2a32e70d71bb649c0bafc6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48463de28026a7ffbab9cff0c28c10083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4203dfe03a887b9411adfdf59e23afa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5ba4790359510c5dcccbb9a45a33e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d390af4f8b13af77d6e03ab94f2354186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095e50c01767de4813b1af4b33e1f3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449b830b65b292a0df912d845f2c43e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78a15348f846cf6d70ae02fbada8ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa3fb9d1f4e53ae5b3120bd90e3b6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c30bfb6597dfef0d52f7691190fe591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411c481f29d6a59642cb0cc6784aabb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8bde28fa21bb3ba3f14cc9a079ff893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa151d682464373924e77298e353e5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2b98cb69a36dee9a57f392641eaf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01168dfa429abe8df7ba93c60056ce4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade26e38973f4674129b137c7273ffa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ef5c7c204b24ea6510277e71813d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cce00128b36d8ce72f216ab944cd2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e3d46c8277ed81b10eb2fddf03000100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc83993063dc2a68e8070377bc1ab2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90167bd3cca7aecdc9c38c19514d683102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cec1b485f3bffa4a1998736245b78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa18f490205f3e978927441736545a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373b78bdf03b12831fb8b2b9553d058105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1786b886903398386642abffffc0b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8596b98adebe91d93ad15a22ee150107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3a4aa76fa235134273d863e72b41f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7456175f8c191d853870b5889e27d33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb40801a87c39f607cbd6e0194d2114110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d9c6d0de93da8ce2a504ced49e9a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e5527cd4738ca6229a1190a43bcbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a419cd7ae50c3beb9c63dfe3f9a69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c9375508dff679da89ddb328222f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06047ce8fd5815207828e476c6e2b9aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d833f7a67454a06202ef0e0a151614a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5b8391e7d64c8ed7270f6262a7317117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd590854ac86b33c33ab2578e09427e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c850d63086a7ea5859476983526fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641f47839797f3718de9635d6435089120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e1700f24b03c76adcf7f3ee99e1c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a754bd0dfa0a14a95041bf8e7715d24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad3b2772dbda9f99c7c897d84d3cfc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edafe2ce52a722da75557408a2e120124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132823bb32d003cbee89f095fb9ea877125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501baeff6d5a6a40b281457d7bee8896126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b760de78a57a26521e491fb4078d986127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a7bb437f5aae685af72d1e62fd72d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23007e51174f2642be419530f9b0bec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69924af6f8f95dec66f395944d2e0122130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c944e716cba9ff301d8741971d2c93d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f490796b9aab220e5b880e2b38f0d67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb5ed0f555d5768712e56cfdebad1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c05237ba0df767b1443024862c5b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f4f11541b12919309d3b7d9503362135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b082a0e1dd32f6c29345f58cab24f7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac6e1dbb3665cb4bf1ab0f79727f2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc84838b432143e35c66c1621d46aab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68066a9bce11d5f3e227f157976c3cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586966301f0bad0e02cb6d1faadf8157140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cb8ca5a4f6f435ec6ae373a5091d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0496d02e46c9d17fa9631efdc27cbf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60c7db28c705744f53909c0ba7b547143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a480a94328580568753422283e5ddd4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5001c5913979283a6803b7488414d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a467603d78a58846c3618f7a7e88a6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcef6d37615c2251592f82099634ee6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec740488a095454cb938132e5490b7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe17081dbf38da1adedbf228668692149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be61605a5a3f2b08a4849e03ba3ab1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48176d217042e0bba7f49527f67539151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db64dbb92e10b1defe0e2681758f685152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe3cfe5b4160f40d3995b502577fb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43e1ae0650e2acf3aa8fbca7f3e037154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5bee592ee54e4a63cb474b299bd08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def0acc4d47a4b44f1f222641c30959156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4fbbcd8fd369d6158fb062957c725157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e6525d38556fce6a07ec0d0c52b99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6edc35ec8e6586eb220b4b70666e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93437c82d34e2aafa9c1195d831f7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85080dc4718a2fc29610c423e8af0eab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45921655d05093fbd8c54ae7321b876162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d61522d86096eee936e1afd71a429163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357a92046069f31340038c091fd10be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec66f44fa37c32bf4d88bbbe2731ddd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183a60b6f0e149f13449e1df8dbb07b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5b79348ed656585c8840d902755ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dd965aacecbedab8e384dce9bd2a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2e5efb5ca2b01556355ace7715eba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a04bba7ff2b63766626b5a7eb1f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccac6b27b16dc403c24cca3ca993a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92440e5363f352405301f44296d57d01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e3463103f59ce9bbdebe8f52f16c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7d5d200d84714b63709d942782789174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e02ec64415e9f7c357f852f6421634175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa4c9578d8d80a818912a8d1465181176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76313af0b2dd0c7e0dbc7b112f5bf42c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1cc17c4e32bb645a8a1b8a2555f27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee13601ab060f0d47cad86180ed9fa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b19ce87a36d5cf3947686d94a29c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f37c5d527ce798b33807ee50d877b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8f62bae04ea3825af106906922ddd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e738a0f827f91c1236e3870b2fa00b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0816f541ac12ef8712fd303a5db7136184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a867a2c22bffe404244cb79654282d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f548ba4dcc6a8619afb705ff20c30f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a90d8b72ec23b4065d6bee1bde0de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700166f078a81271de6638fa3c1cf71a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be0fb47e1b59a82865a4e300e79d63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2da2ca82a90d1d12d9860f644ae4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dad50fa9903db235ab418633bac58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f420455cebfadeee2fb1ee44c08f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50607aa3b2c0a599fa5e33fae5bb473193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be81b7a5609064aaa053aaa24512002194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe387307b9de0dfe7b71421757e04f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0b5543cf35d99f78fc892b0bd2b9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94c0d97c8603cf075b602321800d51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea7ce5d2d3ef2743bf5f4c13033ff7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a3f8490258bd96732b15e1bb8c027199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5d1c7615f17358c3e3f8465be2b6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639706d4597ed0bde5eb4c2b08da7db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d8d5e49747f314470885140000730202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6ae143057088b034f08dd6bb14fd1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe89cfc4911829a70b376f62693ccad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ad1a4edea9a86ddb6763de6dc40a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d72b146b7f06f77662a786e5ec8cc1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45234ff97553e168e0ee9668006621f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191490375ee9f0fcebd3a713bc4ec786208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5bad486d9cbb9da35b80efe8a5964209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100a62b6de9fef5727202c21021b32c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5012be2275d9c31eae2b939dc09a23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cfe0778e278f8f6370875c5a866b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f099482336ba60bb565597646484fa8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63679161f379c25089e33d9578a0c04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a77982f2ad80f5338d96b5fa95b66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157e43ae4318f22ded27c331e0483be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1d5477b7857379a92e7ef4d54fb8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2764d277e2bfb0965b19753f74a27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17c4b3ec66953e51c066875709b97f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f385caf62d7a625991864fad3558c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cea80749dd5f4683d7e2954202a5b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05323a8e88893a270d366a286e25fd0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab804a8c595df10e680bf88654a7d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09665182a543c171bf2bcc3c27eb53d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda6fea5aa44a4284d90f33aaec2e4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb47d2ce938c241d6c913477f6b410226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb844b2e590def44443c469bb30d914b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f05eb7c03bd5b0c7ab76b3d741f9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6960655c25f8cabd70dc1bf64f25f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e91de6161ff317bf8712fdefc9e9b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec48a6a01d6ef71697e9be0fa5b840231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b8806037b0860a339acc903429e49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27936cac42ab9d95752328e3a45229233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04162b03054bf54a6f29be7c5b9f78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb290bc2f3cd6295098fd626e50a9aba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414eb3107bebf88c93294875df3dd5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa354f9d36982a7d7588a0a8432c30a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac83e08dd9d564a30ecf020918d62b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983daf7d830358cace9b900a0d0f1a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c36218072201d59cd419d5f136e334240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3e5bf9e080e8916dc8d816be4c5b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4702b688b864f955fcbc56da627c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff312388713b72109ea8005cdc499136243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baf5b4e9c279ec37096e9c79041007244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9c16c159e46a4d9b0a0145b994347245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da9aae9780468cf8ab0bda5778e8d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878fff01efdee9b01cd2edf3971ea4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcd95f5469cf4f0d94dd8a9b4f6f4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ed1da4102e8a9cf102c27e64d79da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52473b31897ea088e8e81d0a0912dda2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3ca39ab944739244fb9a219b8d0c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b17e12c40d24022e5e383ea2d9c3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35c342ca1c46889d3607352baae656253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beacf3b1506de6003b9e66d7e29935254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc73249979df8689c790e244cf2140255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d63e5c8fde274d4c3297bc82bc79a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39782dee1137083964204537781ff3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283b44d16bc3d42ef8fe720848b186f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd16b151bcd1503d61d6f8c48cc6c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e820c481011be722be49a6f468a1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d18309685bfdfd7dab94759e2470c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796e09bf0deb53508dd5e107153b6dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8fb2d76739ff5fe843ca4e023b44f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606166b9357428f63747d608b0bf171264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f84d56b5dd2a93c0143cd09a282f2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d4f50fa4828be1974786b646f6c7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e8d431dcc9449e2914be731cd9fad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b85c881e6b9440f00b16119ca3e3cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1c95fecf40ab18e8b4c1f19ea94b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab682f610b94e31804d8814ec52eb857270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8742a36d060a67b99bba51364bbfed9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105b822af738e9e9ee6fdb878d1e726272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58590862bbcd40936b7ffa0871061b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eddc6104688dc52a7064734e182e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a497c296dcae9867b264f0c81c13ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dd6afa78078c30c5d2d10bb9822c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035a35edebabc9daafcab072171d785277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cf2bb92540e185b59d5c080e67cc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aca7e8965b0a24ef3a1339fe43ce4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c618c3316b4f51b0ca37aa190c3d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a51b720000926c64a224c526bfc98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae995d6238369438f99ed1bf382f4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339301e797c5666baf0f031f880a6923283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e451026b4fd8c46ed0d6639f2e9254284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c301d8833298e9b65cc4d68f51ff4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3b77d0ea673bc90947a7b4b428a27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b5be87c91695cb6b238b049f4fce7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee805ae3483632592ecb7b7a86e7c8d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06529b13055e49b15d37f8a569b62a7f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bdf47dbf138cb7b56ec1b8c0842e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df425ab0cc5e2bf5e2cc017025c8a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cf257165899c22fe99bd1ef449b0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa024d4f9ba3b6c354eebcb9e1f0c64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15214e377ae6a1a4495a3f6566e866294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c73358b450fc82f117beead84ab50b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f8005a455fc5d9661e9bbcb5c361b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabcb05e4a160a8ae22aae205fac726297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5e45bea9a9fe3618ce4794734c712298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fc8adfb3c59261a18a282550d7c0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2577d075f105e4e972da007e4432322300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d23dd2f27a8b88f804473f1b78029f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24264568e28d3f2713a7848d27362e54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf81f1619c1d3d2662a461b880931ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cb49338b18d03dd8a8db6dc57fbb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694df34ed0242e89c414196a94de66e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d810275493cc7867a38802c2d8219d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038a2641e49d08534cc3b1da59a0c47307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99853a1de0ef87590ecc7cc47e678d6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0911586883977aecaad532e4a225155309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae455c92330127942cd27643c94ef057310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f29945a7d3440ec264e01d6c2f4093311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e2d111a478d2eee308e2d21d3bc9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f24305a0912029c9e6835a6e9da5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911250cc0d119cce85a0d3b5353ce489314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87d2fc391c8d6536ed1ca98deceaa8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff410b3b953036b998a0be4dd4897da9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb1e4a64928c1e5fb95dc0a9424ad4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef1deee1da043b4f4594a5fdb6fe99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1c16dc075134e3c0f575ccc58fec8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eed36f0ee0bdf4a8311da915e2ac45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da01f979b93d480bd3e3ddae2980f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602784b2d33011c8f31755fdd2b9070322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb3455fac6ac45baa0f94f53491883323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3996c38422c9424d24e22691f09719324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9e9faf9b14b86d9a72b02deb266a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec2b0868f686644c6fac40f2164b51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf857a2ebb8012c99294f6e8bebb4844327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f55a68f212b4fba3293dbe117d98d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dac2d1a25a9dcfc00133699df09cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112325f87d7a4b9d1046f993afb842a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6880294e878faa8fa8edae90bf943331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428b7636cbf1ad5e460b64b99f0f315332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c52720bc379ac66ddc5d8570a7a4db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b2f841c71b67df644c75993230c36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53888315022fd6e22bce2d0ed6b6e0d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006902d2168fdc1804f9ba3b5ef09d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88156f4a80a4a13fded5116708b662c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030e9bec0b5178c7eacea82f0a910e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9364aa465c5a16eb6a5a081694a8c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990d952b9723ebf0a0c3692e4aa1207340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2547b23e1980dc73959f70dcf6c0e82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c8b9404af2318a3d6263b245a0c97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9756e88c95cfdf889ab35cc8621bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6caf93e605c9d472b7480a85d14c79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bad513dfaa00b58acfab04af29cde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9ce2134d499e298cc004caf8fee64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bfc50dff6bbd84ba4a6433260acab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a593047add3663c1da2145a24ff98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dd4e3ad238dd613247dae6b7cad17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6953b49286d5bc776056d02a3673bfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52319bd3d8b023dbcfd0bf09b5b9e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbb0999bb350be04ef027aa0c2515a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841d5db3b944767a17382b8b3f89abb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84732d46e18e68ba51a6d595335613354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5626c711ead9d2b35b0467ae32f19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8801ad08663349024b3ab91b6ced7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50873d034a4ea9c080d0652cb299d11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a444eebf669c2f10fb40d02160e37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a25a2634a1fd4bd7942fc5f7ee791a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c053429ea55a54b06b1ab81bf3ee2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6a2410f7dc165069d6da3735d8cdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b3aa83d380977515abb404501ddc8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef39e41affbb68bd8cc05d52ab5777363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5d3c516cd11b2e622bc32719c5e83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490cde30c1dada592e28d511e0740bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc541cf03d7acc7279aea6f107ee03f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9ecaf9429c7106c5f3d136b5da561367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196d3456ce95f3b89998c71a5352227368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a96023c3026366395f92d699edfe25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9def52f504186fc612879367b15b8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21653eaebe6f6c6b0c75a2e1a2714623371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0195b9b5363c96734780a3ed8e1f8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da47c2cad3363fa9939ecc0b047063373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d1587ce620cb2f404eca99e82cafb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6af36a3cb5022de9f90484b8741ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b8e048c90c6c4c28b87057f30308376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450deab9629a8761d76d925311199f5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e067c9590db445243d67c702c95705378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0d4c7faba07099b4c17033e4dcc03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2b17d528b49344070ff5a310ce81b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec10886ddf6bc2f799e38dcb36cad28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588ef8430e192f4ccc438669854159d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c4a52e1fd2b224880e72704f7d7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a60382d4e531f4e8b32a6ff49136af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67146a9bbea9b46e3783b3975f3ba6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49427352aa97b19b389e97cf99b9e09b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7529938da1ff42ef9647c820f67176387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27987964b4a5a54de3cb2bc31aa012388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6946b53d02d49ceb90fc0f4a9cd15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7027d46053c966a894f21fa3fa11ac0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9fb3b3ed095feda9ba4d1a62be0c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65180eb4b25eba99051c2128d91a7d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479971f44ce84aa2efcd4b786417099e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc81891dfbdb2e6d9c39395a00c04b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108871d01f05c45e3c07c37dc4cb614395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd5f946db3f9a105db3e30bcc41dfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515771d013e65091faef87825843442a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad96425f561fbb6be1a6d0233a3b95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d818ab1256fd3d3908e2c6a82a709399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd832197f7dc478bc16f4cdf23ea64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fce29eb5198961e6af6b1118bce732401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdd5bbc774a801276c1311c6c13a17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e8f1753495e07598c6375b58f88b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6352135cd8133d9dd22b2bbd2ca24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e1868be1a083f1622b848adfeea8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab881b522407e2bf5277b1ee06ded578406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852f706e3f00e5e8e3e582967d38b53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66045bea1e44aee0e74936f95319829d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f6ef927f8fdcd5392abf6b1229d28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45a1b632e1538ec0cc97a02f51e56a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb0689a8fcfaa108cd060e7d3c5df9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbec8a564df478680461e17b3e99e85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202029cbfc82c26daf34b4f6a5efeef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119df6e2e2338a024beb8bd687e7178414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77142f4dffbfbf3cef26208a63995b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce5cd50c3f7428591e06c7df0cf75e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65d50753da73cbf1e3adf714dade2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd8b20d3a6a717764b216e97f4eb39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09cd88388eec851a1c0846353cfff2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb52475ebbca593f3d27c1e2b7c355420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f1785b10ef7f8c338767d95262b15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d281e264315bb07c5884fa9f8bd196422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2551d0b2e3e44d043bc32ebfcd6ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419d8b4f0878b54c07e90a7bf353462424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a03b5f709edd4227d00d4efd191ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ba9ab1b715bd93c437290d5a1dfa2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce175c0168711773827144e9b2288be9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1df376262ec5ee01fb6beed0d60ce9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a455e0adb2771dda4182ba1e0393d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a0545905e1994027013d611ba0c63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18716b1d09dd2ddb327c5802eae65c31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071de14044fc3cb0cb823b5aca55e843432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d650edc2da29a4cde7899d5aa193dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3153c835323c02c3a2a425cbb457d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347cdcb5d004aacfdff9df115913b5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b245cb6d23f1e7657cd5e06a3f668a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab33784a3bb10879302d0df84eafa6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b885f699ed9bd9c0938533617a66a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1400b91b3a719d575fc982baf3a989a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e08825ac6827572e01af20f7870b8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed88bc7201b204f5dd5d6de25ccbcd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcbc8d213ae691b3396800bd097f01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e741e3cda1b49cc3c69759fc31203c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89881a408f0ac4694db96b255e9fc186444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd18090b921c97ba22dabc512bb6cf2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a88de8f1f259b99fe84c6120732d4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe68da66781c3dd10e6c0bb08c7637447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342635ed7516b3fced82a5f0c5b08e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f870332b4fe7e45850fe51297c89c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19986a1d24e8a6670883640626c2955450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae38dd8771e352d09c5e8575757e29a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f008b8afaa6853f5488e49f1305d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e1976915d54f118c45b7bba827cad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdd4bd49d96a08bffb2e1933d3c551454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de3d5dd81d90ab8228b8f0c264395b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e6b6a4a4aaad0c256be41d0f52fa1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10dc069d6c098627f2da5a31a90962457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ef0d0c83bf06b10a8d3893a8a314c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9db0a63a0afa57f2cb10c595e4650459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76c6df54c7ad790210921169e57e4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28367afdb4d7d427eb49320bc1ee927a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36d3886f2aaccc443113b3eb9a0daa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5badd8e8625868e42c99d70c24d2fe9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a514ef863836957ac13a99b865804464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a723788037d1fd08d2bdeac433121d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac444554fb45e8b6908c8e4fa90fc08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ece71054048ac97e787107552ff7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988fb9e25a93ddb9f566bbd138ca4eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf34d398f2e9178dc9e215e6810bbe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95d6f1cc4240f5bff4cb18a2b28034470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f40bf34c02e304eaa04cde832f664471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dac3468ccc9424fa9abde655470395472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027248c9ac0538cd18e2b1453deb444473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d768354e64b802d63006a3728f3ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a864db200595b36831f569ef1d66af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dd7d7832bbf48b9e5eadf20edd643476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b79ad7cc9e45ef680146e195c011f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee354ba087a74ffd6a00d4dc6a5b2df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50941a91109e3f90c6ba6442456511b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b340f763862aedc26778d846a9a421480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bbb98b1a423c760472f97d4fa7dc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034f1df3681731ec9622c1478dfbbb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6d34e990ac74c66a86a7e8805f5cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351b559f0623d20199bce12b07431b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7213ef67507a0de503f03e52ad50f47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879211511c74cf1711af029ff6d9731486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa589d3e4d1bd10b9279041721e084d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230da48a3d20e38764c4894a8860553488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7a196511f66b7218054cb3f87ee02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f17b10456224fa183b282a5fcb26a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5f8596e0d66e7f959a4bca14a4119491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889963e14565c9bfce2c15a81d275261492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e158819ced4c6beeec2533e0233d5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ad1c692825e649534b2252eb807e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20269b13efd4f900f2868ab43ddad2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ac1002e84b6d386ae18e2b9616406496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c901f943f125e12949e9630dd645dc0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855403ec5b712c95a8f39316734723c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eec4bf02c03a1075ec75dafde4ba5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48d2cda3b1501c5aaff64155b8fcc6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d12b896c5f721785e9b554af541204501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde482d50a9e340128b12b24ce01880b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce194ef176337dddebea7c34717a06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b147893c46e739e11e6979a70c97fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2f53ffbbc6f4b2b6c277b9a71958e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a04d4c8d1b94aa033725443e3f9134506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ca1b8389ebe31e391dd2074195300507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ef0ee84259f0a67bbc5071992016d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece30c531d5eac44bfdad6d6b83fa6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2300a9487d614a5a07d17f98a5e46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439e00baeccb664fb8447986743eab4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45556cd9c899610c431882be1d0cca51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf2b349e60cda97d18c47ec24e914f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ac455d384777b07cf49df2ad439c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee54707866b48729798f5bdd24a7069515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28709fc15c9947a436f88a1d28c94410516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc718de5bbb6a8d753bd06257651a112517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647537316d857767ae5be1cbc041432c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cee94836cfdff7a4447a6866fbf7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558409c30f6b126c131c3f8ca8d421cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3752265fc69942ce5a440fee6977d4b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c965d1c8ad0dbc5ef1b050a797d7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d115c794615b42bb84f975e0c52d715523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e736e16c7d504f7093e73f735d93a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1f3543f05de8ce26e06ebd12b6265525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac611ec74099af384843c17e907a88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d253010490577321ed7b2df23e41497527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b4db7a27d218fc154bcae473b5f0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ef2a7fdc37ec473b9f0761ac8ad12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dac403e87f67f90e919708d4f4bc10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8472d8ccb5aee82972fd10f82a33a39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd90a197160bf061f770dd41108729532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcfe6f9a9ae1461670c71e189a7c57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e349dc5472f8d5eaaad4c7bd69c729534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a879f0cfe258a876851c22a29d2445c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad4f9f624a8fb01a0ec3a5ae2d1e26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb871d6c32768fe8fdd28c0d1a2faf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5210fd91b1c525e28d3e0e92d67c649538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5afd6c219f0f3f1ecdf069ea495661539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd84e888c9fdad76d7fb9abe98a5bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601337ac3ec1855d1ef2fe8e1d8debae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646268d6e52177eeb0d922a695ed4c11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183656930918255a9f6b86cd63a1a1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5697af06ac7db31c0fd6f78facc06e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb139020a281946f2f3b9f68ed0ff98e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e66842dfb180aa946a2731f51a36d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e1699c3aed2fb5de1ab3067ba9562547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8094f6e11c567a8c600332d0bee07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b329b98ef14cd156c9dfe72db359ddd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee10f8ad3863747090eeb53cf0d802550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa2ac01ca21c75f53b38ab92b42fca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b4858a2ac2cb5965b89abd382ec69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4ebd93573680243acabd2435a4c9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51365a0b178fba88c6e2c5ae76a67500554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c0c36965668c8d226c55a71f5feca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c36088d8de9f046afc09b67042737556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b83760e1467ca448c6fe03efadb6d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66927bfb2f460f0578c7ad46380ba3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb08f11024897dff9ac0cef517a6c4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d5f4345ee777915e067a87be7399a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f0516d305d383bbd739be98cab71c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53413aefef4acba5dbdb89cf6c0b33a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6edeb53500c2c69aa145e8587731dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89f5a950abb375edbe56baff4983d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e680fc41c62d0961a8da1b862540f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9a05a0395c766ef161ac51d1feded566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8563e1177a4e716d41dac5155f0c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1bf027062540dcf2bfea745da0300568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ef16d7106624a038fcef0358baac7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e483d5a4acec340c757941e5a32c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789baada6805bedcd00c7d08be81f8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a28143de99475587f5304a09866b66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c69a65d9dc6365b8592f3986d5e204573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974df854091c294aea0ec75fd469ab9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43703152d7c7a36fcf78041ac2a725575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0e3e731c247bdf3012407dec0e21a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a4e3fed010ec5e49bae18fb4a3bc4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581412a757b327a9af88acb143f985b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae15357cb12993d96bf3d578824884e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4a1e8c881ede7298caf50e04cc1c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218e89f0c531a4925a96a1a3d462e3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483cae8c08645c5c32f710f6d4ec828582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129184b23d045d8df458ce97afc35cc4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc34c5023b08569097baf5faca032c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d316b375db44aa9d82fd4d58f5938585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7972a0ab907c58f3b21e8265c9de3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a63c4b5b644e65f27180c2f4e229a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98d0a39cffc9ba0b35d2519676e36e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b30b4033aec65e6c26729d3c276e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09978235a6212d6eceacf56c6f7a9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4a3f805f09e3c53c35a3b39802645591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f40f3d73f22f8ef1343751ce08c49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018d557b58ec5648b33cea10b4170b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07802620857b8739d29d0cc4c948bf0e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73787493b8a648441e48ddf8fcb7fd24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c42eafe656e0f02e1e13ae5c0cdc02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a62138eafb8174f41d4e856eb929597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bcecde6810ba68b26b7127d1a9833598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af440e519a7efbe7635e5d1e52255ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006167418bdad827cedaff505bbe1cfa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fbe3b7a4434302dbceedfe6803dda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2bd4ed4359a5832e8f89ff658c6ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fab50165903209b6a05ec38573fd1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794d362437261908d84d873b8fd13db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeb9348eaa17d779a7c14d8adf6e5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c43cf666d971432fb48b1cd41a2581606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b701e3bedc3b71431dfb5097c4ee55a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2fb61e5d1b6d7a34dbaeaf6214ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cd18b8de02b44fe3b10555b46d628609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa87df776f67e21301d136be3b0e00610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20439ee878149dbcc35b8d6d31fb97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8bf16b37d3516023319ef707256d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab890a2bb6fda56ee6d0d235770320613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fff05ae2b022bd27e40bee7e9ceb5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92030c837e4f344e4ea421d06a3773615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0651b59c482c2ce07de410f55b18bbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3718fc996217524b6bf144c6db809cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fd5d6ff05e4cd379447e8cb394c5c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30701f9b7b023aeedb2b0074753b72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509f49933c3b9b98a9fa10b1b359317620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae2b331e081ef39dca2b2adf93dcd8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dacaac8527236ad3fc5af984eb5a80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f5e15a1a1e1eeeefd66d367a84b0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b1031102ae7ca3c2be739952fec1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8390d4c9e58c48f35402fc3c6890f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419ca019bcc45a452e34e74cc0e8c62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298528f0202a5734a723f2ea2de9477627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5b9cdf59bf17e0356992a95fb0faf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae585012f13d18f4e62b85456b682629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaea7e842e1a1f7e5b57bc53e680bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f96c4281d3d7d2499a4d0c99ecb01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79291442954ea56d6e87201076ab74d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0b1241de7d12e49ec1ce839d1f412633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca70388e7cb304417bb3410c6e8d66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5728fff25414418bd7b6f62f370ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d24faa874a5765b1df983de9b77f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16758f2ffb004559748a3c8639c164d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136503212a3a7610e073e8be8ace1243638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89856433f59d120b2cf04de65e66a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eccb933e02b1139b576bed6ba81d04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf6ea414e67e5a1f6a569be8e24a9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc9e720c60379907cfe879dad0f26d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898fb2994a418a19476483559aada53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40096447d258811c66acb7d8164385b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e92f984663ddc6afcbf2f37b22962645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41299255b83cd883600e96443a51718646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e859d98055b86bb1c1e5171aa6fe3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf50f0da6f63ba8c53064ed13d8e287648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714ce82444e141f77c279661eab1401649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c229ce9f6956906428c3d10a879ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea76d097ae6c3aa79c345cccf65309d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a6a21ac2a5bfe0876063d7f3d5d9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fbece048931cf0f4e35c22ccc033e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca36a19fcfbbfbdb32faf9484d63610654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8e8077c489e2a6306d3cc911b8ffa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193f6c66f6a10710dd58166b718264e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f91e5c113eb0886fb492bffd123c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ccbc83ce330c4e61cf8f5b840e3d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f8332d5fd2c2ac440db349e127d71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20c584d48b3939fb12960efe88b361660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9491449b7a8fa7b9137c41503e0a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cc11dc7b0bba1076d6db39493584f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db4d061b5273458cfe4a1be580bc76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518586ee88db72324756b1533408e2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86b309b24815af98188f778776ed2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4129d81d9380e4ce20c9c5440dfdd5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b926b9edc245649b99fb8788a936e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c523f0c7d616c9ea8cb867f23ebdbfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae14c30227bb3a92e5f67ff42756f73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc68f031eaf6c92370a5438f9e6a6d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414086419fa5f6b56e277aace47a078e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04417e72f923015062963f4fbbb864672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d216bb1926f3578b980383add4993d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e765ff06779dae21290eb80419dde674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7432aaa04ec82e673b3e0bfa301a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fe1740c3d55b348ddd4628d6a80ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418b9e89761532369c57abe694d2014677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca817190b3717eeb02226868e3daba1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a36a4c01d38f43cc8b23e2c30d37a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446134ee7d320b3dca8f0b7e3419d8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46615659e3191242cc1454db9a7149e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae35e31920c5988a5a1606abc76ad3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f970e26909e898f0f17b6d3da21f55b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359199be77e8cc31dba10131d7f846a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880bbe4c1157de004cc5309632f70d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e214fcac06cffc3d250019acb175cc4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0f948e562aae9476e5a1c81657f46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f84c25739e044391a3d870523b3306688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955eb9d87372991b4007000379082b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5d1ef775f2a63e12b56232997c221690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d46d4e9838d86df62c060ec6b7320f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07bf2ca2490858aba4db9634928aae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6029f9dffdac5337943f1bd6798a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a36c5adee518c77239f6f49d111ecb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8478227bb7d5fad52d58de914364510695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b115280d2158b32e57ec85fdc4d6e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a0b8d63f53b275bd30b844b4b81f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa8fc0246465379ccd2dcca4c58409698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fa7f5db3a2d1ecdd3f090979ba3c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76178efb5c81fbf2ec27a150e581b908700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8add1f69aad0ac98b24ed7f0710248701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7cd7c720076827cff1c31c1b966b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653db5983aec967caa7491ee1c9223b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c3ba68147aaf0aff260d9f536db96704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285c3c9d1f6ac2015c30af6d26fd5b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba20030c3c3fa900f1c581c5de130e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c71076fbe083ef3df6fec3fef0910707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378999989d8dabf3f0e7745b1ca17354708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726df3d355cfebfd79421c9a924e88f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920bf8ec8b5c2e53a81b7b70232df77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c4b86957ed4208f9051280cf3e62f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba905546f13642dbc216c62b3813d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea51e28d1b6a26648f5a659989c660f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1088c762abab30d125f51ed0e239bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc84e51ef1d6918e823c38813a366b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34afccf309ae7c0abb51a6e1dd794d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba0c7816fde243bf7c20734222c593717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393a5243bb139b2ebeeb59584f0abf1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded87825981e47e63b70ad136de5102f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeb2818a17238d013fda51936ade22720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffa9bedf2bf9fb1c16c4117f8dad34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe7cb8f69a020da8e283d0c0781cdc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51522f42f85c422538edb5d63e066051723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696adcc71680538263fadd8b8f46268724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d07c4951fcdf38ed72e0ab71622f1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31d4e1299799a22073ece85ff2d530726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb79454e5e4ebca8719c27a64899855727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef1f8ca6a503a604291e6131714978728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da972f5d4e4f9f82a2c1a967df2170c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2750308475e0dda94f7ef5a5736ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b8af7b2b2ca1c6999fb1b9f8d90c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bbaaeea1d8d7a8a748f8fe87feba9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd61cd64125f7e0ad31591caf0b8e5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da8e1ca16c3d43ea6475ffeeb133b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a4b94b844815fdcb20c2be8ea5f0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a921e188ead2cb477574b3c10c93ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f2b2e646f4da99db05652bb1fff7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f67b68b6408825283182064c79ed9d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e222c96d707e7f46399d3a3da25fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2db002e5e0da8cd11e66935d6f1ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f09d0c826733f871bdc622def655f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8022a1bf5ef3e82f45d200bdb11140742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e1b2453e8189a6b15d71082fe4d1c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a0ac9e10602303d732d48bdbf9b5d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d269798578ab8d87e6afd7e9abd119745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7c242a008a9fa784938251ab71b44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9c9ceabc556712a9bceae712cb502747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2ba7515cd8b1176dbefe9db3b65db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b58fbcabf82d17d814ba1d1c67e49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf0d163d76c61b7f655c2843dd46a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf2df03c0649142619ac0a07264e42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c21ad4770c4b2ff4b202771d0b552752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ca3929b61237ad23699c6d4df9767753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d3898cd1f6052f7f244a1ec5138dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725920db781ff6ef21659e979fbe0cda755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d128fb8af571c00343eab059ef59fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb3a76cba6cd1f3a5ccb2a2b24555f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e370b1bc2f1e67c21b890eefc6b330d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40f27daed27b99fbd949818fc0353d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>