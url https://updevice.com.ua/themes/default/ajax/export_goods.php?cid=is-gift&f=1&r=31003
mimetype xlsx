--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeff2e6ee3fd32d1dc7ace76edf4ba81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c893ac6727a09dc41d18c5e36a60132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030943e6cd0df37958e597449f21d193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb77cf7920ce46017b6f196caa249bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185b10a34a3fa4cea8a3662e0f90d325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1110d7784d8a84622fa1762680f54ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e4ee8b1c18cf0ded4d4becbd2039e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ce3b87a1b95702b446539c343f0ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6b60a8967fe3f0c3ffa2360a9a7039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc511665c5e10181f416c9f3963632a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8871f1ad88836b00169b6664eea1ac711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df53bcb50bb8913a03f2472c08b92712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5909d4b8e1b9f827d774214341d6d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eaee97e104ec54ef9a9bbdaa3005514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6437f3ebeb561e0ea7564218636bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9089b6b1509d0a1010223272a5ba516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24be104d0b17778c97dfb9955e559417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543cf11f60b80de186a09448a55719018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edf202f48237cad8d826039e6273ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8ce8e0a7b2c2fe43d62ea2922e1b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013175ac756106249abf00a1bb7d2ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726acf94260900254fac7c6e73e0ade22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e18c1709de2c1b580c595f8b6673b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa9c2a7ecadf76959f2430ca64997824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fb39ac166d5b9f4549afe11bfb1e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b13d96e350cf7f64c07e92d18dfb7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b059bb5e82315c6d0475f2a6aab83b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944522df8f062e26c4e8284e2310deeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053a22020df2db1a2247e9154bf2cc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab71937ad9cf396ef89c02fdbdb13f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04244a14a7c10e323ff16ea198abc3cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587160197b1788ca75e0e4cc31c8a8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3973ced3b7ac65c58416f772ffea2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d6fc7478e27b33ea99d4bf391c03334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd62554863db189f895ba3f29bd3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894fd029ac026c4a25ca37379c01c5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d9efe0ffb5a774a246c30373e64b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91336ad29ce4455d4a7ab44e8ff6842e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd6f176cc1d0e60fd7e784579831c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8119f91b46cb9fe41126c4d8fdb70040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fa8c280e82397542e0e8b0cbc778d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4f38b6b90c6c6d7005d8d041503b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7830eb81e5a776318d9e61b785fb6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb614a86eca565447e4153b5e4773044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b86ead95cb311bfd0a880394b0ada45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565cb4213101a3c3f22bb23394d63ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30d9c680f9c600d174e247d3a10bd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a118c902eb80b7d283e85e8198822648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacef6d154f0f5bded75d2f53bfb9dbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd866ee42fe73e1d0aae7eec28918650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc5ef91f24b98e0db4aebce0f56d3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92235757b6611aac012507b43751e6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618519a85b52c4e237ccd046675b17d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd4fafb181a9c5d5ca47f35478895754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd630b3d61441657720071bd4b10f0ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec80e191c6a22800fbc063790e2b28e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41a310d8cb1ba8b3244a8e239dfea557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a49c6904dc68c27835bb602a5869f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5caaf27d117545a8d7af08735e951959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1025f535a6362e44749ac016813d5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5840a953344605fde968e4b5ba83c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42336403feee518ad4b518836e9ddb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eb0bd0b28b42d629ee5a35476807263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efe0bc62ad92ceb206fe75dd11448f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea1fe8a02abfa6e728b4cb323fefe365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab290315696f6b074362b4dd4efa9c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818d6e7a25318725e2174a7b9d9671367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c40dc87546a328139f6d8bf16f143268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a57a3f02f3f5d5269bfbfd9ff669c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73e4dee0cb9169898e7130a658be2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcc1c6731b2943a3612751ee4a8bc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aae748bae04c821aa407914508b40972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec16e559f68689bfe84166e15c8d8ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fa26159ce7127b5d77b92a45fd01f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd5dd5ca7d71d6ca7204f7a8c53bcd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f183671d016156d849f26939e0fb3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08801d36f78eed646ac72ba1be0a88d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ccc5e674561e58200b33b2057b3cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e32c8a01416bde6d16a302f0d70e1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b26097eef01821e37a79623b5ddd2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df769b7e926899a39b36d5cef262f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67669cea128f9c47b04db46fedb135082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe361748e41ef2658c3690b0aa78353c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee598471293b3d10428cdb1e38dbd96884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da4080570b9270171641f66fc8ce5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b055ccd621662e6f6a996e5a070368e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf71e27ea0413dbff2863b371d89c3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586cde218cc25dc78f3e6f9b2e5e27d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fefa628625cd6d1941e26dfca7f2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936b80e90d15704725be124ec5631d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743153545009e7bec4c6a9cfc2a7248791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd916d62c1f2f2895941d9b93b0c88192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b608518a962375064ed3f936eca6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07495527344753762e4228c0f9af83e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf9ea066524dec942f7ad5ed5a943995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c9603c18e241f514a33dfe6d0f3b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f739e7e088577a8246a1b178b75b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d09ff7377ee19be231bbf77c0c6dd098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be946b8900c5edffb4bd19e283a5c02899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492fcce67d78e0ebbafb22f96ff97b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75110f9e3a1b7a0b3bec1f19588da2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2db58aa42146128dafc1d2b9db1b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd228caf5223ff8435ef8d5b16eadb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fed5ae9788bc9ede8056345afd75e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ef5527f5b1630c803136708409f92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0014cd3cdbdec5ce851d45c128cc29c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0179b6f6f14bf83923ac36862b3e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d05fe4508319ca4331c2d07b2bba32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db96b981b27ee3c288ac202226da6b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e36b367f9d61f0e013f71fcab3a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e496162d47083e5d8c3636b7f875983111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ceac489ff5386964307d3ea0df1593112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16af6697a8778384f8d212990d2a8d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf896e9055f4c94bdbcfa8a326f90d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e43a20494c9de22bb8c8748b4b8cad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2803bc06601cec6ea6715523cc5fa0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db924fdb74876d07e8b8e328b3c8842e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14201afb78c742be83fc6ef5bf5e86a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe99f7d127707c9c68a15e5f5a1ebe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c63c7fea65a250bfd7d3794028fc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e836856b94f5afeaee40f374875356121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144e33efcc8090f297b630450a0c3ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5530506d09fbd76fa728b3907e1e77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef72b3f478e27a7cc04bef27e90afd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011aa25494326c6e2382e9580c685bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783d39104e292d59e56225306ed1312126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade73d805aed64a6ab9145866372765b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563926331525311edc43dfaf5c551570128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168ccc5de8d9cf33d20d1c661ee800d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0881cedf8a411afdca9515d8d63c7e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc950a258bcc12a8e9e092f9300db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a9ecbee4bc389eeed8dbaa7146a3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a05c7beabf2d0fc791df2a11f3a08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129474bc257fcdf7dbe0bbdb250358c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed165c51a1cc1179063e3a8d20201718135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869bb3cabda3494134acd43376d333f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb15b0c09880dc93bdaa2fe7ba35339137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8344a67c77b2ecb6b8509448791e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743154d488f3d35163292479c1124c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6256096e90e76e070bbade365de77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8a8f7a034138ed8f0ed3d0449f495141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a897edad461e493c19c5922d9129156142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb7f14aab1c0c63a0ac9a0aa0f00b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba17f09add21aaef3fd9f4df2da057d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aedd54cb8abfb2f390922efd7bac0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003a6f45490019198f138a5a7c64b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc79f1c58cc161729e8954f87580fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17ffdff6c13b89dd230fd2bba77b33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978113533bf6edbf082afbf98ff0ab09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9c2e32d96394e5b61daec568969cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e6ed58123d40674736830e30f7e58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bd2fb919fdf2423f067e1e318eded152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413f7f287278b54f5b827593da942bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11f0290108ab74b55aca20c7907099154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f729e2a197abf85df39bbf68d1f2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6779d4dea13cc9a9dc75f4dcac39d21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929f8e642454679711215dbfa64959b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4938eeec85a25ba0b596ef810ab72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ece2c4c7f42c82014b4772aca2bdb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2ec617a2aad08c46949527570243b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f72682d52e18e798ca85591d5e086d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec725dc76a5a0a5020b5e2b6d4bc022c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec48a258ecb49c47daa66d1c9b320c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f6164a0b526f5ea0d885694955508164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1da1104422346c36da31eb49c045d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b128fa6950d32e652858c9eedbc4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247a6d92fcbccd7748fc1d52c0db55b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b84e7540b89aea65d10f1311875a5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8195250a34904504a9b8739d3875a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa6dab2274e1190de38642bbf8e127170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4f3d96e41ff8da326a1a9b7b92058171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be032c986a3df0c32192f8fadfe83d32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cb1264ebd1acdf6973c3e2684fcee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc68ba6f888e9c0aebed64d662d61d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94aaf2184d4bd43936a3d8661dd716175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6588079196f3eb1ac9158be06be6c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa77104d049d44298f3448b39d12aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4a782190200d7c54e3862fe912f4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9897e60d9fed9da314805295b23ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327e95934ae5ad69605a44c7a24764a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a563fa55a1c3d286c3eb6b8f7120d30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811090241f62d0da861a121a5220e256182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7bf2b96bd4abe66596e66574dc0ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cb61f167dda2a6110e360524fe5b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477c8aa9156dd97d83e19a9160eed8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229afe2abf549604803f1558b7d0445186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea8b06ea8d4d1109ee383d69bef815187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a09757e774d08f0e4571e6f3fb683188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c6e66c7dcc36d29bc8eea70e38d2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f81c5c9a458df5c4641f0ce60b38f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045d0d5266a6cf46698467e1cedc3f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da89840418f41012ec126f57da81bdc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c475389ffbe083f596075350d2cd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5209086156a1aac989e4d6115692520194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146bb32b2cf21012c62ade384e57933195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7ac68a0d5d6d650d2caa16c68c8df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fbf6e355fe04e8702399c3f464afb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc8726269e529df605ebeea83c2118198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369812d2e7c9e01793163a99945827d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090bc35214e2236823942c1f258e729200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cde2cd4aac3a1ebf2797978d909611201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce7e8e5bb019fdd12888a1ab4ad82d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a724b2b909672f5cb9605f761cf3660203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65e46b98b0ae64458141e43dad1568204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73eb5286507138516b1a84c5747a0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1da5639ae5de812f484cd941e1079a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0ac6021261dbbe0d0efba40accd66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6553cafd190373c60da27fbeb51dbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52422e3236ba5c26956c18f4c37fb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcef262e7e0a0a7f5d318ee3e408acd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a399c0e188d7ad2f71c19287c220f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8d6566324d90d2f643746b5b65e67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777c49bcf2a95b35390dfdf7af9828e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54fc7fa78451ee2062da9a849a56b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eaedfcdf5490884a42c45e519fb47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453b14ac18309d7d5591ac18489af93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098caf2e5f77baaa8f07d6da1aee5268217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881325459c4f7f4344d96d9b04d2bf1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f560dd8d5d72ae3d2f776a22f245c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8a660e9f6ed87e73e0c6f23741d01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41dfeb3e961e6da242624f199a57a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04abd01b6eebe68212037e27ae0c78b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba63ed6cc8ff6e3744bd8e06e3c697d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea11b2683f409d21fe6d531ed7b760224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb989cf8e7ca230a8fc04b6808aa06f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec949e1a4cb955ef3dc774188541c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29b4d9767e42d3fa93b2dc6d5e3255227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab93838a31376cf47da71806b0b2e8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389f1ea603b1160bd68ccfd59cad828229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62222d5fbc8354c7c174ad402b156a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdc832bf9963288c1091e2e1e81ecf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1e4d9faabb36a57021fcfeec4685a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf02686cce04742784cc28ca1e70fe5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d604ab2fa3fe2b3a065cedb2330a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eb78b8ccd7248544b023314179ed7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f525f6f627d3eb2822a8430f6c15035236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a61d557b805082afb4db12a747dee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150463b94b8264b04f2ba6e9bd87bee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af869d0ece8edabf18a7b71a651c0d07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b12af0a5fac7cd460e69f0324f37aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420dfd60fd5441108f83ad40356d497241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126b245de72608b51c8ec241ab924af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11f28b42f8bcf6ae9f073e421b0b4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967d326a6710ceed47cc9740e859117244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d83cb0a049b8511321ff108f9afe14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7c8e252157b8bd0afdad74df8e076246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3b59145b559226f82ac7044eb1e99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03830cf5d8969a752917e4be809a08a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8281d3f02c5d398765a79f9f47fbf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5c00a19f43fefeb3859fd622e88a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27150c22d62959d919fb7d10169fe5d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adcf28a83409f1a5eb817a6f6fb882252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c415d954c0a1c6188429c93a927632a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b3f7dbde7e8177d22b885ba04f320254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb69c941581e45262af7ad8ffebacc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ea176afeb35549bc114239f1c785e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ce3bffb0946db6f45d6fadf214e7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f788c6b5f7579d088752ca05bf43033258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25978e8854a25d9ba2f7c0e25320f48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcaca3fadb8a3fa7049cde460bc19b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91650703b64822336dd6cc95d455e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e617fbd41479638aad0baad95eb6cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffddda75cf995f3fc0bbab60c47000263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759fe07bac9541ba77c7d5b2e983d30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5aaa602af586c9ca5206c555ae5e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b74eda9d020721ba5f8a53310815c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946199a8dc07860f05ec5dd17c7e8801267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d77b04db2fba2a86fd058ae856eba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a07f406fd46df17134bb69fad0cf79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7542884a56d827c1959ffd957ce6325270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fd32cf038dcc77838606bc6684ef2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6520ba740ab805ab4e731bd3d101525272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfd5c413a7335d2c43cacc3f7ffd0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7be80baaf8886b0a20991e65f0f814274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e715be1cddd038d539c4497b375c0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8b76d1827088a80e09956f462e83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69fe1c8e177f8f38287ed3f9e6a270277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76dca8898df63a76c1daaa9ee0f86c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e0de5abd4d676e1eb4c81c637eefd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520519ea7ea8cdc1943c37c9e5592057280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fecdd83dd91455cedb66ad0d6dbacd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccd7a84d6b3a828115dcaa6aab8754282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8c6454e8608c14cf80e78cf4b20a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5795fa16e0de96e50fd01b0f8411f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21f0a99fd7c76a14acde2c41e066a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a284f74ed80e643d58e08b2d4022c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53143f55f36c7d1d921209dd18c5de47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542227a44275412ea14fed45dd6db130288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017fd6b172a7e6de88135f6bbe1809a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db909990359a266725319ca71432a816290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471b1de5bb518338a7724ecad5f7d1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ef25b8a8a7477517d85f5efd0644a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d670ffde1b9b8a27492cd2c605af737293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1e5b3a554c20742d754312324663f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1fc351334b767aa29396aa6329c28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883afa28ef0c4fe11d2f93b201f434ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247f6e0023f4cb544397011933c329c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe7789d7a03e63cf4167d8370d8089298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33b9490256996a1e5cc92ec2f4df14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c00a577793dd176da0c153b6cdb40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd70511296b60c75856d460cef3565e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccb7ea67482751d8cc84e47df01111302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc7a2445c1c951157854fdee68f798303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d41404705ec513249a8fed0839379304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce8c6ce5899e38587df11fa35daf84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b09f586b34b1fb85748fffcf820e34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158e7f3e0e377a11f08ae864181292c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff15f8c69cb0cbab097a5899534617d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b52c90b06580db56a867b0e087528b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54a708b7fa13cb96c761e02b9cf6e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678eb6377972d503669ffcc4f692e70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a2270e53dab622652cb4591a0a359312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466be86807d0283bd90ad493d412c3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4acb51b781bcf92495d213ac66a048314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d458c0a976df499a4667957036f70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0ba8143588ec72be9b446feb06357316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e144dc4db32488669b652ac864e3b0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf412e1e8c949b494b19c94d18e6af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edbd04a4f51e8121439caf7414e123319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138147f4add6bc4eead39f11e36fcd4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daba8b16286e12148aef91ad7231fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fb7af26e2582d213703d2dd7e65e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df407bbb76e642bf6936fd8217e74b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b082a86032199e2ab0d1bf6f5d857324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99c5d3ecf299d94b13cbd840fd6371325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e993a1fc84822ddd8d66269b15c873326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360c8ab0b3adcf2679b780169afb4ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa010c18d4d37116720fa0dcb4ece21b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e981d2e74a256dd0835de3c283b69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263fabe219db0335954d292fc70f13c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e47c88ae6f99d5774ddce18c91f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92466921058ea932fc4365a5912bb89f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b97359681f0d9c45b6b3b10add76d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db005cdf6bb50edc81d6293c32c5fc13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb212c2bdd9a4f3d243313db08b00d0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93bbb931349e3c19193df20994a4db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d664789a688129aed309195167044f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c163f3f83c709709311d48344277d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609285f6637f35f9c2dcf4f56ad8454b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e14de8260eb4e53971a821607d4fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788265a31618c754709117f130b9318341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da1a394199267f91c83a007143e5e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1370ea22fc2834f9e684053f7adb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcdad075160402356bb41a37b65218344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308188d3e659138e8d348f4fd1e2a864345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f8394647a0d80e42b1276cd7dcb23346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca83f561b13c6e3b4d5e79d0b5240f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75438988909f6d38347657bb4a42726d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375568229958312ad97b4745585156af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f1fe6c5f3486b3a97aca11e9533a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac38cb5bc177fd4e2eb1418fab17eea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca51a5531ee0df4261736aadc18970352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316376635dea2b7c253a9b10180cc55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e485074ee2b6e823f9c77873f23f8cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71845c088903b9ad44fc2e24f8b22de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66573249edda7d58c57837693fefbb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60137ab4b4da990d5f06a5886c98d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d03a41f1e551c320cb837a9664eb69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b55b533f71093f16236a345e8b473359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb477100a58f0fc08241680e721f778360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817ab659b2a3c8e0619d34ee859dc08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340580f0cd8cf94d5fcf871cded83c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1951d139b3c88ba8ff85c4b1b9eca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8503ece1e8f3fbfdde0c2179122da06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c106be7a40d5496d36a4845e2497a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdd57be253e91a193ffe2dca46ca33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0966a1c192873c2c01a46336573830367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29189b7ced1ef6a63dac9391f6b8baa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73784ea3b9c122bd5589d987fedbf2dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589d4046b89435c64025d2ae85b7c87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72bbf9520b2994671c994e979d8072371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016e927395c4e30b43a9e8e7e56bf05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f105872104c20e638d350662413c5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29813b33f72aadc8469737ed0dfa408374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758133b1ed74f5f82271eb7466bd756f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56556855df688f83e0a741ccbbe535e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f0554fdd477a4052774a42d91e964377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f8746f16babe1ac8ccd5cd13e3e33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84da882fb7f2e6d3bfc25b2ba16cd9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f32ef9786f929736b21491981d5db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bc7eb16e974cb42bf91847bfa329f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0be3168a146d6b84398f357fcab9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0c6edddaa79fb298426f19616c709383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc1cb6def35b7bb5031b8f7d5c3250384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252064a81eacd1baaab73524d0d1ea71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc6e7ac16bb52c5b4245e3c5ee2171386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344dbbe908678811efaaacb5a9d86e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f20e655cfe1b05e1003eaef18cd52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86727f56919ea33d85877f42f17fdfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba9254793add37b2e558cc1a2b575e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbb16f33ecebfb3ca5b0116a0766f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8792036132d032f34a51418d430033392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf145842f70492f5faed3172edbe03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc889e3768ab84a573806a5356bca7c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b7c2971df5cd715b7ca19eaa12645395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd418b070f32500eeab418d0feddf83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df091dd4abbc032e5da71984fce988397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ca77afbece6ad88babf70dcd861a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80846f15276b1b504033c7e560960b21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd858761e251b2f31b74f7160986b4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ddfc6b953864db6d2295d9a21d53e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d90f1aa81a1f3239c77211fe6fd1e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f19962aa91d2c7094d7646f4724c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88e27f9c9116db4d3fd2b182a32b0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15db3061aacec5a297bc1e8e78da1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bab7b8d1bdbc98058c223003b645e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a18cecc2d0c328c0caad43ea8e271407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e47167326c9544018c089ba45bea2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1741a352811e41a0bb8a963c71de4b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72aa1f31bd4e9f9c76747def399934410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93cab496b7f175ada84f4d4bfa8894411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd012996cdaf05fb6786b04cd53b59a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aafc835b2794298df58b0b7c573428413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f810ac52ed97554d65560d8cb1a4fdd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4222b89f00ae204e1b763768f2d362415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c502b8df03d378addd905f46d45503d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e87d3d59675a191a43129f563463c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19522af6731c73420bc1398d7a7bbf2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2131afaa244a2e393c7091fe093b1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41083324563eaa3cc4bf381f79e31395420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79cd1836e1a4e0d2782264fd952cf3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc373d22049bdb914f9407d9cabf073422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c18f87adc3670d02596cbc0bdcd3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0940dfe552eb2fde7881d4db6b471424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b343cd396b1f44cf4a1a9802ea8bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7afa9b3cb3dedceaabf982e4eb9c1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c00981b7574fa3c7438695076529b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78525904181ff89ea4e6b5b8b96fa798428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb393115481f39ed506016165fcad3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fcee3734570ca8baebd1ddc343be9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d98fbda443c7cb2a67af887c622738431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2f566ac8953cd94e877c123ffebdc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc6ce5bfbe31081ee239324d04f2e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bc0efa3770f97a8dae2d5242241ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec3ec7bc73e9848f9d0fc681deab10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980c75dea201b23f50bf561e0d69cfe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0173152dfca763dbbabe5512aab1639437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42284710bc61fa77ba37057eb7cf44438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc57cb0f871c6588687ad4b9b908a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cff48ca9c7dac5585b214f94f6b14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144d6f32d09af1a382c8c9b218b62db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fef4f4ddb0e1e1c506086a743ca5cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e823b3ef9c6d01bd764c859e1fdd14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e36b6be7dd1eb87076fad94fca152444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97339e9d03af732759f1bc5229460e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61c15f041e502d579bb547f7b6f6a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e643ba93ac01a7ec2feea62629d4592447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506cc7104564e668bb8368b368f7b69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bc3fce66ed75a657c817cfe92e348449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7abb14697eadc7de7a2e3f8761c5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3a7cc175cbd97f36e829f32bc8c67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6a89f97105cdea11af78dc1c6ef1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4ce0cd12cb3537cc004a03bec8bc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634a4d60e4ef1b7203a60aaae16f31c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbacb21e0c4238c012a2b7691abaeaa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22336ef4f0e908e176bb1de78f7adb1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e27fcca00d8f88805853eff1b6132457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79287f27e88fd15d5e09418f3d60348d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74491c6c6f2cd671f70cb632b3d5d675459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c74c02606f4524336d6476f27b6e38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e77acd5c38308119673dd2569380bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b454ff61c5a44f8ebf49fc15b5c38d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbf7130dcaa3de08c922c3343522b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cde21e744a7a8362da07f95fbde08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14959ac50884fb65b6baceccea613842465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81861470164ce5badc7c3291f2ba4045466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aa5c6dc35aa8267cadd0afce604d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ccf25fd37990ed5351fb49a06c4ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51a853de4859927e538f304c44fe85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc7126767646129a1f292aa7891e75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114cc5d342615b405ffd03b10d1ebd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eda7736fbb37c75eb21cbc1aef402472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50205d08db05fd9197c40cb0704b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a46f1c9e8e7c5ffbf96648db14ec5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad424b6c3d7e0cbf320dc8651db49db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98da1b73cab4185324ab79e468bb5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190673d9fc85b39b3673c4e8ff56a13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098d63d856c03b99d4d9d454057c546478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93290ad3c27ef1fc6d8c30a20b6db864479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236e1e668c97c5403c03e3752796897480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038166e504ec969c75f063876c868b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836baee8fa5d81931ba558e8d57c4e9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb8de495778674f5fe85ea5660c779483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a037403431d6148fd750d9e3108d96a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99631e598dddd96222acdc6a572f14c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe5fc9da7475801a42a280bf16d352486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385213b42ddf711121264a49a123eec4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51583b4bf75090787ec8d890523b45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372a0143dfe2e7e1a0e1860f71cc60e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d17d584efc18f042b5d161481b8ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d36f623fa147f5ab5494ac07f266d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb57499ab19f49ddae1aa49d3c1f48492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5df6cad23553f7d8c2bf34bde36e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb743f09550c8aa77acf7256fede1e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c8b5d7ed42f1858abfced67b31fb3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1075888f601a206eac811c44e184899496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09621d2b43d112c7cab2dd09ffe685bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b7a28ec6d975045b3738018e93353498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc016df914265e33af95a8428962ead8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dfcda9810d6f0fec92c3ae0fc213e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b29f3d8877cb1b6d8a33484ab1089501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ca1b6432577d56ac57984d0fc4ec3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df15f88c25166e0c9b334304737c5ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b94142dd3461dc0b58c20030b5539b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680e5e4fdc81361a29fb5763b579282505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeb7df22604f56b7241ce730a3c4fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6233d3755629ed36bfa974edca119507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ef42e31ee3ea86fb0f143be367d71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffba427ccfe0acbe7722b4de9e3272509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0b97d6362960b2241309ffcafa7e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629df8c0a1fb8e1325ae2bee226788d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f045e5f9feb53f2cf4e4da597ccae22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d60c6901ff0c51f0e9cc88864b52c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dc6a210c77d5f66c71800b45b6135514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc249dfb0a7f832698c2444a9c3aca9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2df54d84143008c272e311f02bdfd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b623bbf5129d88efdb36f6525324420517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef385806fd358e9a2e3357c05a186324518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b19b0067c9dc5e85ae5b4fdfad133a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c249e4cc103e430b3eb0101bd9e59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d018551c64fc2c2fba1d1ffd39375521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb4105f147eb5e8f78289113154d1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d92cfd22dd11d75661b04a36a23ea6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a9805c7c780491f0f0994b7870f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92893c12865f66f37b76587fd707ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d78fca271ece79eb8d52dbee4fd4be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75d0a9e15d96da1eaffc2f52bb41df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ccbb9e634895778d736c345003c98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401b322e5b5f740ba0faddb6f2ed046529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6ede4a2071e868f0cc2a40b7f0c16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2f2e98b34206d7fe93188143a339e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaf41e586d7caf277bc7671c9ab3bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe36b4b866192714ebd048f9d00f48e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df91fc4513481d5696a2576cb3ffae8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa0007bba17e86a267c2ffd6cf5324535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1e97953faffbc211c23f157e6b5a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289baff5fa5076a2ff3e810949b6637537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc10e22239acec11526258fed49f95d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b781abbfe38c6d5164551f52436a747539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d0a2340947fae72a13284d3cffdef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608793fb4cb6dfb4414b45bf5c229b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b778a4ed97940f393014eceab46d80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78b7c8adc2af67bca5eb90aa729c3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c635fa2535d11281fb0cd2b96d5b7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1a1a30d3c969d1c39b21526190a00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b38739f2d08dd63b1d9183b210ea0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f35c8444343995067fc3afff4ab6af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afb3b8a35dfc8ddec9030b531fca54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c35fe5ac7e73e8188d9adf7f6c7246549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc8bec1e2d448d7b3de57b0d7e691f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773facdf03179927bc151a2a2d7d837551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53775d340d43b0ef2d8d8e36778da023552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61da918c3987fa909f797adf3594ad5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae365c4f71083e692aee01f7ad2a5570554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2196e5b7b912b3faeea04bdaf1ebed5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fd3db56b3ac43d544071d2fe14d82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf756c4977bfb6d279a2d76cfac5dae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10c0cc7fd2d1cb9869f4109930a9c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74b3091cd242df43315e5aa6da834b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e7dd5597438a2607899ff129752b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb4ed4f8b70fdd32a5dced7af2c6e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc35f9cc36098327fa3c005dd4f5f39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb722576762df520c5c7c670465fd2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679bfcc5db2fdee0ef9ccdab6eadbf5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82385890117251025208cf9a2fbc49d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c34bafb2e135f30671691af395e727566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af3be480563902c25ee7233a9955c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f82d52604d7c55c59e42f96227feb1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca293d2c0f21a29af1edbfefaa158c32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815eb8b35a9fc8dfe11c6e0b2210e2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea32f5b488f7b32b7776445ca4b6400571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb5c55102df9c501ca5e70b961f96c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778757dd019629d9616a16bd6e518c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56080bcefcbca89029c1ce34a5c37b0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c43ca84ec72558638ad83de608c01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032dfb3e083fc5fbde7771e546006f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf3726b072d233989bf67dc6465755577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523421c0c29d586756f9113d623f0479578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ba9abf1419ed3879b3461b674faac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b30445cbf33c8a1ba8690de731a048580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da7fb072ff6e2da9e625b445dbb1de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf84d35c83075aef2166273c33c5746582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea8a1e7d8c72fe499773698084c4f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab735cf5144a1703f0ab5293a6d6bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2307061c6712168006281400d9e01ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321e1a56419d400d93411981faed6b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d567caa5958aa4096339b0692139754587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0f390cd3e8cdac15b4c9a9637f65e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e0b02efa1a2a3a5b4829b554ac97c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3ffd738c4f086ec1efa2eb7ddae42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631edbc23da3fc8fe7ae275173458637591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cad556996c87129731c1f31395de39592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209b0a5690ed241fcacee035d342750593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fdfde7bdcb690ec24c4c9e915a001594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ed4012a74585f9b068c46df4517a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856f9f20bf58b2122e511039086e728596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce704a507c17b5179c22c103f5cb329597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca580eccfa53cd5530590ff86080a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd3cbcaab96b686773c0734d1e5eb3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4407c92b423e7cab98dee2c20fc8edc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52562e38e94e463b7d7b7755d61909b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed94761c6db16cbe68e9bc6a585174602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f25dcf7e3124adfb4a4f549143840603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da107b45a857e6ef49c7240c48ac938e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2a552e02e6d20aaca5d31699136c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d550929a63a7a8931ccd654f4b2c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a344e0040cf5ff3089faa8a66a9d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6c09e0ef3b9254552e75cd8519c1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130cddeed66c0795f439597c420d7ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f6cd4fed53d25aa198e25def34497610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b4fe598c0989a1d93437ecfca3603611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67b15f6627f4f01b149bd45fcb0230612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dd678e11218bfcf8647db14a2946b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae627e8c2d4a9559aa5c5286bda58e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1979906ac1e2ccd6fdbcaed87f9cca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b050f894a6ff10ea497322bfbcddc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0daa6b38d237b64aadc6847c9955d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7882a00656bf2f2a77333f292a9949618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d95799dec7827f9e485d70e04e728619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865d5faf09c7ba925182f6b047cb567620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6663854064a93bf5e9958393b5363ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8079d3b74c8821b46ce76a5e86afc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4d47effb698b8ad91ae498f786757623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034f36d9fc480a63b075ead0600f9ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379e00025c866d5c5f59242e882a401625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172288d0f75b43ddb7bd7321d4d4815626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750750289d283257e1bee6e5d5361c61627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac024f8dc10a1e4869cf7570d9eb7710628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aac37b5b3be6d1e57cffb61501166c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1642399023977ee5edd12a2bc704fba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0388b411b58724bb65f5f8137e9e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc22b5e36acd09ae509a5b3c454c2d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb52fbc993a6b7f1b478bbf48dfee92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1623f8c1e750608551f399ceb0635634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a376833b726dcd901c36d6cc21a89a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a4a939c0c0a127534072641d85d57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213617acfa08d814742fa2f39b406aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d6c814db800bdd87871094079fd70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc69ad4774808e7613f9e0451fc513639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6039e3ceb9f3bc59eb882917088ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de28128ff24e680daa3d75ff8026f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d3207b3e3a79b0fcc1a7d9329d688642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375896ad3c5c0f29431bd1a01f758a40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8472c4053dab0df3fdbd752e96497644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b525a67a708cc63c23fdbe7fb4acffc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc7851330be391022b6e1c6971a1e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45b6beb653eb33a63f0b62260bd0af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae0910af7acd78a44519bf50d1811e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b713fc6a357ac991936ed757094c06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12031824bee9c4c50b6c8ac47030aa34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdc4689a1be386c53f24f4cccb1cf4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9ee371dad395ab6e47953559b5d3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb157ddee6fa9f7812a553aa0149610653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5d45c702216e2f5b116c91db5ed6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7b658f38e6df53f09e71b53ac1fd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7c806a817a0219c4f89ebcec0e82d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5af372b26cbe9f92296e020fc3cbc3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636a1a6e4a86045b64fcf2227ed5ecf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493a5b5e46dd24c7eb0388237c35bf4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a415ef545d648f01d4e5c6403acd47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048822f2484de597e15a8666312b0c9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1befb80a253a0e98b7321a644d1c521662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a6aec498a78c75bcd65b91044b00f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ecc0cc15fc80fca47d476e02dfca8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2477fa303ac03c9ce58907b398636665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904e845f250bf23cfda59d1b6dcec94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b73e3e2216b3ecb6d74bd60706bac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0c553a7a96e94bcfadd645ac1842d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8074e7fe7b67e661018081b4439a317669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362b853a2c189bc742aad9651247128670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782ca3890730f4f08da1c970579064e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfc23bbdad85107449919a1cc51058672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc58fdea549c7d9b9bad3f7114ae862673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ca0ba3ad60f39399f294dae15cf98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73bfe8861bb6150a82047e3d00a90c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff62e320a6dbac9c6944677f2bc90d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc71f96fdf0a1a00f8274fa7d032b59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44226680a0493ab7ccb3abba49c02429678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228811443bb7e9479cb58aad1ecdb4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a876528abb7a752b7283d999532a8bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb43a61286a68642375c664f644cd7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01384630195137eea5347efc264d50c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eec18e35626dbcc5fa8b52b8ef4f8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f173bd49300a1a8e50733bd7be7b21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660b5c05ee3dd6b21c5a51d8cbf42b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91077c78aeb0b83ce613bbacd0bbc65c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3860e9a6747d28dbec35f9ac35e403687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36368b40a69c7e1ddbb956676a34fb2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3a30b4952c490b5df8c34af9ba695689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e5c78bdddf40441ac5225efa553e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be68924707f336eae24dfc865ec7aaa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b32f870b26760576e1a886824d9841692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b44fa53f6c457692707e6557660f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b1bb7b3cf341ad8f392b816093869694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606c7955fafa1d43f4dac4b51f2a122695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbaddc1e1703c3041ea254ac600f1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fb8e06958ce12394db933ede41a36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ad224a8109da256dd2e84d70103dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418076da62d8c6f910385efed17f5aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91bcd9242a6c965f1c40af9228a545700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541a30216c1dbed6ce82d48c3b3097d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96933dc50a49892884a82e9a8976c113702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684b0d7727e8b02af9df5f810c1ec31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb4364d54781015c9dbdef7870658a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c325a3b4f080e9275ae482ca2ce62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18ab8ef4bf23da3b3cdb7afec2c704706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cc83d3ff96dc75bb82ce8d9a7be5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e681555b46a498fa502c031e21a48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51529ab26f0fd8671e269224ffa3375b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418d95c7e4c98a938d72dc3ebbf95dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b558aaea3c1b7d9f72791a5fa869bf9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3273641b1d16cb2a0ad7e95d15a0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b96c78fd6b307ed83f1f995093922713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45c12c42cb3628cd10cf606741a558714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d91451c1d4df95782307322d5a3346715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d643aefe668100d4b8ed6ea1e3db44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38776c3578dbf4cbe75d233e2ee5ad83717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892175781913a260a5672f05c5acda9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11e3aa2ca156fc96e5825233bfeb5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729f7302f0465cd4a155f2d5b2d27a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84585516dfdc16133ac01b601101cd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f49bbf6f1a2385069393b2adf360d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727b66ca7397468fc7e0738fa8a22fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95190e4a5b5cfe0028ed478f0e7df996724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c33d141e4496e00bef15206bb899d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927fbce002360c568d9d9edb8830108726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bc2b57ca9c0ee5e3c243934e2cd57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f6e92750f471170d0e1fb9301749b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74993972be89a94453fcb42d2a2273729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ccbeaba4c56308033fd41d651676a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ae4d02c0df67f1c7b85031e7aad19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853ae268a5d64902bd6583e00a5a6d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176b18e91c67032834f558b3e8f93e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8aefb3a6c82861970da87e55aa013734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193939d9507524b8b8c09ae03c996afc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b6a2845cdba16c65e36ae80f45d79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d158062ab462204c95363555728b95d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206dbea053db3c5392bc183313b19dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6920aeeec32a78be4dba016c9c393d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad783948b939b9d3e7fa2ad993fe26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ca6c9342518a14b8f87d91915d77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dbc3e1c5ff5c74e3ba8dd02ac635e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9ae480bdcd6e254977bc4e44f9115743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cb385e2651a5ba782982aa3c0365a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965ee72a8aabe35bf9529325e5012af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f858aa8b05bda2f75a3f9d18bc0b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b4809c182d5e90da3663c3e0e980d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf399be2653637ebf225cbffeff04495748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c875dd2dacaba5c4fc03af489e75f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b80cbbfa5e702233624385ee39aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67859930b1c4f81e90a8bd50c14013c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55733844bbf5657d32f74fe5914333752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a0d768a113683d01f5a19523fc62c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fced927194f3a1ab6088d7cec6a821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de855d544d8b05de066d7a09b81e1ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcb43f87b6086d95af3de560a0142e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194e47e3b6983e68459b2ea6c39b0064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d31a838956d64494ffcaa18fc458ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a7d730a554dda6a1894a8d69e5cea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231c4fd6325a0762357261ab19575247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577f6b38b971aa23985d1e01830c0d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3fa660d9e60d13aaca8e391f95e149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094996f033bc3892c5d5640f7d7518d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cee4ebe3c3fd4d7b9858039732fd8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7522795275b6a5836b6255541379b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579ff4c1b30117e10bc83318e775d7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed01a643908ad7afdf23262dd9307c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bf9ad6beff44fa8c009be92ac669915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c743e02f49c5b3c75671cfd25cec3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3c7f185e83ea82766171dd3d5962b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866e3e25aabba87a4514bcd742d2dc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703bcec597177d64055f15b18a9962519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1729f32ef037bc07d113e91b463760920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134db6decf946e990de6d18bb8ea83d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fd705663c5597f9e62d0fe02f924322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe203a259dfa7af07eb5e48d5a4a5fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999647bb90b36f81a3709412a51cba4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718858fdf443a4c5c3d804b16928002425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd36c8919f9bc1274ab969df5706e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89819c76c82365cef7319e2fab6765c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1eceab97bea7a0b5bde1a5c80084128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43a0a46bf470bd94ec1c3def059cd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95467a7fdbdbdb306c875b45cc8a9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157c46c0fa832d4c2f8bdfe30e36afb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ba1d3d41d036b4fe6dc05797ebc2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a2dd6fed20d033acb9e43ef684c0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162abac317e5aa2d1fba9fdbcfe4443834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acd22d5d9ad880ef2fb4a3a018403535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a870531cbfd52ccbd8a828422d4be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc90856cea82efd88787ecf27ee65da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f0ec9ec39713eddb77404c5aba52738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae5aa14fe8759dcc511a180305e72039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2097b79353070bda0b013ac8976cd2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47b8938b284d90fc214115d92e060d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca5fb9118c3ce2965ce8812e9f76fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9b77fb7077dee911cf30f8e22ee9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaecf7ef9e3114c018e5d1ae3c564c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b2d370c0c02cdaf0f94d377014a3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac13c3ff3b8e8d55994646c4275f6da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b528fe89ad401d977b6b0bf6222509b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc1fa340b24aaaf8d4087171a5eb8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1440e7baf0c47fed1de96770f77cdf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a0b6b4d63373c7cd78bd7daa2978c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2283a0f189ad2c4c6c9dd765ff3280e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f7c1ad2e9b9e446bd3e82ec697cc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c992b31e98d47183c354502630102b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c7a56372d46aaa5033ee7b9b0547a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781d0978ad58b1e8915909afadfb22055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f154193a42ccfc21a690190742004f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28497ab50293d8f0ebe922587e8db4e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fee3b54e040ac8dab9faee8a65f5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b913b59188b15e1ace88a1c261d3df759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeba0e20142f890c601cacff3ff7e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807024b39b9ca349a9aa0b7428e260f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aa1d7cef437e133493135733fcc8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3585e2ec0defd94b851d0fc1bc3a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d04f064608bd2a6fb191f1a3c090c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4644489891ef2c0de53a253274e3a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b90506b9ecd46dbb08674df6712da766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2001b839b78b08e43089159333cca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e518879eb20b9f899a48edff8cb704a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8b6cad61f283d1b21812d0c2852e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed4c3a366d8dca10cbc894e117cede70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b16553bb723268bf632a627390cb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b450c0d91807086b63681d6e999ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342e63ef5b1fb3ac975146df7cec29473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1541ca9f06918fed87300f21ab378674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236236b2cbe73adb7d7f73f828df1cba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb786788fea49d6da482cc2e3e0294476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01120521d2d896dbf1d3ed004364dacd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb9e09e878472b63d5edaf2f607c7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b9c8ab1cfe352dc45e933d0075ded79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a5d351b0da37c8245f39e2aff084d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7bb606f26f8e986f172a511be9d1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcbf8226f63eaccb7c07bc71ed56cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178e96591c56772771c2c5a354e2e6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b6a83f449aa5df13703f31490251084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5b3609e9b19c5fc5cc8d6f49049b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596e9bf499b8f142972f797102b47d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c449ba80f8aa2a37e873d22dc60d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1c5f3cb1ae5aa96f5763d63bc66a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4993c48683b481819f49cdbeb79adbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8281e112b515d0b75570e733f49d6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac22aee4a7f05917f2f408868a1538091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b3be7492440048e287362f431933692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ed2846e5fe09237844c938f03ae0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8332e474c78bdb3f196e21b11e7009094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e83aace0bc98ca50313f8645a8c2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d88ae09d4e5bd106623f23b008f95796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd532b926c846ee80e70766fc8f9dd3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7673cce5457909517b6e566720983898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78a6f75e4102b033a360259a7272999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bd58f73262d7030f4d4533330a164100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c2f08f3df851f86457b1425cc0629101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e7a655af8ba9bdcd0b952909ffb5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75c4847ad00bfd3ac3b8bf28459368103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d941c191046980d09770f660a56b416104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672b57343204d988df587c5e9d37b16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d79960a8fa701885a4cfe136d88818106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4b51bf9dbdff53db6b9a82c34894d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72581f577242845361589b56a42aa861108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3ac85c771c945e1c47af493c6a705109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb9a5c94983795dd11df99db88acc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b145339aa2e897212079d50b905ad57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9ff9ff6118d1335bbbbaf9d373ea1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf041de24b7f228a0a21299e7f6c63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2f97afe19bd2c1d22c1c8fd656cc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf769bb83a489ffcf08f204f956920d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f91054ad8b282e1b4f16294a2d6bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a206949830aec07dd8a17cecbdfe94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65fb570009cc4d8c0e255d32a0ddc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae892df6fcfbc07d708271817d567318119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634373dc25223f21b389a3675a106c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09393747efc82b797bce92af05601523121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58276d370e2285443cbe5a4049122f01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530015ce76b8eb88e82af0582575bda2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fd6023ad6ee4dbcd2b69e419e6d4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1fe785563e7ae6c14350323fc0b38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f98dfe0373bb666e640855140cce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d673250f3c04e0725ab1c85122eda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a8143e8028705f16bcb83041347cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc2861516315b7be44f356382d54b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1354ab866cec275d5c07929e58b737130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8bb13a48e8c8681036ab0d13a4b24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cda3917bf7b6fa015b3b50c9dd99ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f655db49b82e351898645b9690fc524133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797d8167aea1f8d7d94d6ad968b5201134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44858b49adb1e18acada62c44407d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed4ee33e6bbb85e072ae8eb53f0261136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd5c1d3a087584409ad03acfa609ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429f2f00b6d7f3a743ee78f2895abf9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2c02c7270955c41a32d06b5f3686e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0bca6915011ad3881b421b15fb3c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aacc8db7cdc6d1e3db014c3afc469141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac943229f39f7c479678eb8e665b6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac302113616d70cff7e3b9c1310fa4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57551f9f2b0b5a207a9f761d8f1c19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5eed93c54b80d320d838cbddb6a72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c740205c4b4a37fdb4ce866edd9f430146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475ae3409c0b1920a4917261bfe82c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424d0b7a4ade04c36321a35e880d809148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1591ed80c5594ff396d576f409d109f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef1a9c5e711211f40e95b5ac9b277d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0459a5171b96778ff37bfac085b47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa59874717520a6f20ef5d61efcd57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8baeaf8ad9636ada2f7e7e40aecb2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea8fbaa90366da4d7baf7d73326439154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b58f0bbb9b4aedd56a867e44cbd5aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc962347fee76ed662994ca591ed8088156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dd0c9b4c9c17da7392f164ca646f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0a88acc98cbf4efb2763a26591bf6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648af5dad34e385e84e40682faef5ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319497529e3ba5d7569225dda2445d88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d865332be381fc89fb7e2541a23ae9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a66ab92f393908cd4d7ba0093e9f7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a4ea7d43e75e4bbc7991d0a31c416163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab166c61a07cd0176c011ba13174211164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3ec10192425a0d25be8a86f5d0233165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3016d45863b0b8c5e282d5cf240898166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618696e34e88fa49997416358f9746a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548a3aea384b014c392b42ed61a083168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c7eff378c5c5de9e30af83f994c15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec230cf7d6760bff5790e8f4803a273170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065094f63e2f5017d4e1db86f600b73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bf77dd811b0f83862f25bb7d2caf7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c2a9d4ae9084ccf56564c776f25c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205e69407d8e4678fb781547ac1029d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef091d54693d21a3cdba09fd0eeac0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a851df01b0945d21b4d3b4a2790a5bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12699c8636f9f71219ced31f26fe756b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8158ad37ec6d2a23349733a5b86a97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037a91bf18e178333aa592eb9c34f0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fb7bfa60a3bbd4836e06924c11679180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd656a4328185fccf8604a4e63abb151181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e7eb4bb6a441e90db578cb1cc3758182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e65ff830c3dc11312fed269d02517183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539fb6c0229b75e9e409b1acff8dae8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279630c9b226025b2c560067499f7b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a334a2a5f7fba83483cfaaeaf256d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c951cb78f40b1cb3f56df9b6a07ac0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1b79eb4fd3714789a54aecd0e202d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b77b7da6abfb00d0299a9e8d27833189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b95b7d1a4f35d47f3008d70af9374190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7b22dea2501b3b19a647a0aeac9c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289f49b0ecc9bf9a2488f27904a3100192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63248d4d9cb19700193d339e03a90909193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192785bf8088b23b549fd2abe6713ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092d3756cd052d6e315c38400d36ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4af01926558714d3984d06f20020f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd49b4ad763766bf49f44866cdb5f51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b29f624d0189e3fc786e00fe84db64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d48d14f26b88b340092bb2b485193e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c35d48edb93aef3f8249b95fe1c1b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a690a026feac6a6c0662f82b3805b3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc09b57cfe3bafdbbe5f163f438b48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ac844874f9dabdaa50edd969e6b94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01673f8c7f040ff532c2d4fd68de5eca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38111351a90e0da9827a2521652274205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9600af0e15816ee52d8ff256d83e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84439c1ca04b02037bb8e97ed4f8d83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b67e10f1963c5f23caf79e14ad171208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ea29a4e2826094fdcc3b674a708f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0b8d710d623be4ffb9e0e72ab84bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a027561dc9f5102b464323c5dd813211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeb62d77d8212d16950bd1a8088ad9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cfe89e7626e23891093f7cec435cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052594f4d1745a8c34e5a28a45bdae6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209ab13d9fd3ced2d475cf3801d9f14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704ff43b2a9cb227eb260ea989d8464216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a3e476c507bc606d850e62d2086ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70036840afab487aafa474ecae3dd25b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e008e0e4a76fcff6ed5aac5c17ee929219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327ee9db050b2d48f706bf9e8d2e7c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b7f5bd97fb372f0bfd973b2b06ba4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08287c127c261d839db9eae738ecf382222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ca40b449a4e2235f946331190cd55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4fc54fb8ac76d326ff830576b3173224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec09f83bea865adbe5d2ed47e944806225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3841f8a067459e0aaf4e18d78cf4f1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085afecb748896292d118994b4a9b947227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d282063f3de4481a93678781798af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5041ee988dfcec6779fecfd46b7ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fc02bc7bf9e43f34a6a0a89abf5d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ff5b72667d98df8f0440eb4e7dff5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9be1dec6e8f90696b5b827bd6d88a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656af81b343f719d1aa99e1242114b7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97046898b04aed5abb5cf9d19f24f3e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11807c4d82382ddab8e34c6e98cff3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45068a36fedd0f5875850a30d85b0f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29996f900da44e611434a0929af7d4b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef5f32f1068e8f665850442f274e4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dacc87ad9ff78e404da25a167be98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6f03f19f93c3bcdcbfa7d5fc608ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39f32da9d39bfd1362f11e03e82af8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ad71a842995dce7bd9e321c3f9b58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67a8dadf6d1c4eae6680a4da052d68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6bf258e8cd110da299b7cac0f5491244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ddf27bcda445cb84338a7b667606c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a905d32a2fc160bfa19d5522f6209246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd549d8ef1ef0b811b1d04515ba215fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b71dfb8b6b5f6c4bc65e945c569b0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a893d56987d34b8f6362e8c39da39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40031d8f1758beb7385152b3e6369b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a2bfd101933e8455beef67d932b67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4362d727a089d46bd5a8f9cd8668c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9c86d3e3c7667a8a0fcb35cadff38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54082959f9bc8fcdba13325200f7f56d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87fa2e0d06fd76ef49b0fa4b1c4a32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987c4f8df5a84c59ff5781f50d643f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccafab52d5b59451c25f6e8b5983f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4312c3b2264d141ba04a7672540ccf4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0382e1dbe8ebb5f10fe3d7355d44f50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977f7eeb86b766f67bada9edbe82a6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217ecacdbae67b319c5eeecd23d6bbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad76e6b0abc01a3c5990e9806838bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bda8a6af687af71c85cea0d0d904f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0303155e47bbe50ea82b33e9abbf7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2e9a405bab4df09be6422d7b6948f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b867be768b537c34738f349d4d7b675266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb636e97da3f2ec9982c63444b3ee2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2dcf602f5ffc7011c7f4ac8eaffb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf33387740c36057eafe0d003c8bee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4ae13079f9c4627b0177f781ca1cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad1c6aa867c4d554828417fb4b12f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434343860331fbc1092032e8056ed80b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c26d737d290b49d7057135fdd7f2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df60553b56ca3bef3d81d547e79f021274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249621b227d9e8498d09fb0b1f92f3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dbe69abe3065430971f21e1982b1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3e693ccaccfb325f644004bcd943277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c028c8f17845a57c9e78a9d5b16f87d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743466cc6d4c61ddb6aeeb2061e648b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed01a4f9c96979a4323d4d02f3958e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53666a98c792b9706756f4b821ab3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32509f79957d0a47681eb9ef1b9ddbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dd41fc703e53fe6869e6bb6f866dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27067479fa222135aed373aad42e181284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333018d9852fd5fc02deee7f697284c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dabc4623ab93c3dd497665795547e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ab60c72d3949bf5bbe147377b69c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1a7641f6164312723cf7cfa28d572288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2b5aa4547c787eeb86f2ee4c5968c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f05b44b604ac0c9531e848a8ce228290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6799032ec3a06ca577f2251136efce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417b8ff590d88bf23b77640824945b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c56b0c5ca1679b79472c98c5768f71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df6ef4151fd96513bec4150562e0c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9327ade44c6774121ce22e9823ca1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d307e236a01e3b4b49925a5e4a33e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8649152d00a13ebf5f90d5c3d8bb53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44a88a2918c78da97126f2d253eabd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cdd583d42996d7a9520a9e0954dc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484525d2470e5bcb0671b8724f761ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ecf9ccb93bf3e20194009716456d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733e0b4e2bb62ba115ec92fcb2aef04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91953a4d0181e98a96e3c38a14b044303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915b293d36cceb13a680001318492e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f157cffacef47b718e8c71cfd3f89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1f6671522bcf291dcaddff501dde2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49c18ce9edc1ac7fd163d479ecb3f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877b70505efb8446c059f2820e2fb73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eb8f90ab82a1e7a03f02d4b9d60c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f230ecb276c44e1082aa483e527cbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cc6fbc169358f468405d6dc5f5c6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ebfc7eba1cbcd121089cc07afb280312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bab824d2a816151725ac90a630f92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da2670fd4c6961e349ce82cec389ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2febb28c74bbe7fd8f2de0ea1fdfed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf65aabbcaffd4236e03f04279eaf9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc394d714c5fc086221f1e5daae3d12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2220737f5aa83c95cac1aab75407273318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18586fff65a45f9628e5635ff877b8d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c705fafb49a8ddc2ce4813d0a84ad3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443c7685f0ce74471ab57154966f246321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beacf2e53e1c4913a75a73b516979a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2b6974c510a5442e834ba924a806323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8018794a9b2dbf290025f1a521021324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751737214a1b5d42719477b95d94ca05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de66fa00c35c053490948d3e68d8ecd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648c31eb92ba394335e974e2e2540fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a182c94f5658b4387218608bb4626328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a644c6c17c9c3fa900696b5b703afd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941353cf4aba4eee0f77e4e712ba674330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43acd878a0825c4b17994d1ceea82b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa182677fead5884d57443b20ac71c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868109f91be07dc230ed4e0f99415b22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6cfa9733763a7499860620d1115e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e594d77177a0815525a9eea6d272a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71300220f11095852444036225daaf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bd1ea5816f1034a7cc17fdf965acf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791137f62a416b60d14a2705c4e2ade338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95bb32fe6cf40902fdba5d5a0ce2f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58e018eb21e500e3f1744336836124340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72e83e6dc576cdc7fccbae255cde06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbeb798894320f7e308432b6e387305342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d371be6b02d425efb9e59a72dc1639343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfb722a3be81b15a5106ee61399871344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780d18a1c0521548da6f9efe04c4b74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f8ae67b88298beb8782baee8d04df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ba1d9dc2c8995dad77203a6852c3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fe75e68df04d9e580393b985d8a75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94834df220ad678c45d9d40c9a073682349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74465be5184c41c2b9f094543b8012350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e85003e01ad6b44cd7658a79782a7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62bbcd6181dfd087cbe1ba63f9dd2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bb8f2b5f370ac95b81d8aa87b9fc5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99973546c952ec45cde597b595102d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38691e254075a5dcbd29fa12727a8736355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674644487d4fe713834f593623d8156a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7edfc2f0fe2a84d870e89743f976f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26348f86399a4a855a070ed301417b57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ef4f2346e0b6d28b5b3e07218a5e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0cf2cdfd82eb89a879b9ec1fd4fdc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ebee555b6d5546aa8570a29ab5cb9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee058fac30c085b06a0896fc663cbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde5cf1c33333e96b3a04344bbec51e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159574d5e9b001eaf97742d25473d58c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb2f421ef95e9a395ded4143eadb24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd34494ea558ae024c7f3911911e6c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff2ce4cfb963e30fe2dcb8da1589fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981fa1525b5224b442b00a73da7c235368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bf8fca62de4bf417a61205ad33f16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da4575fe43e7cfa0251289492bf6dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8ba9f112289a55dc402c73aa63947371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb24f6ee051fa97886da7bf02c6ad4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde40f3e51010e133e13afce085861f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d23de90467f9c8166f3174c6bef084374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b17ce4c225eb9247d432c6a3f0deb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ea7bf20dfa878b7a34a066c9f870f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33571cc40d0aab3bacc75286a71fd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20569e0cd6c57519c385bfb94b162ef3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efb942bc374107eb84bdcb44bd5263379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c6a6aac18011534805d8b3b1595e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d383c0167d479aa37db5101648c7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e0b351d72c2dc614662c11142f1fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa47091b127958a17c74cbaddebed33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b643b97fe269b197cc4476799393a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c1c5f5fd8db8fe5745d8cd949ddfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc27a8008ba18b22fb4f15ab008a87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8f443cb53c65f17d2348330ed3c7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41e06e33dd2b4bf9c1459e05286b62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db3534a8b2d7da3022b3e31c72bb6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e85606dd71316f5473b11b8c902623390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46956d8ae9971d5494dbc66ad08a68d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894f792faf72ce7b06458f1b2e25fbe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96291634f6d2294fc4c3a8b90fb78b08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8af469015c4451e991d70ac59e8dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec8f0f9ddd370c3ca8a545c47472ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091425a65bb20507019f1adc36b6401396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4d1e123a411e854b4e348abe0bddf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727db4731bd6e20293a6cb7f91e2e2c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddad815a8ba2edd3dafeb6ba87277e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87417b2da4f2890c4c2d20801e75fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beead8853941beeddecd8be11aef43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f26c8ab3158c161e119f9e5c5789d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae61b1f06d912a08537961f8c94939403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bdcfb4acfd0f5877cfff858866cb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2828b6c719949dda090904adc55ce6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb8f9ed5136029411aa749383f729c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac8e6c600ee04734b0c6b95a9bf6d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e1cf6b05427b5494a275492a56c65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477afe856e721d3b87b3cfc2574d0002409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b91499316f085096c586bdf3a3680b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74040907f6f81be287afdfbf61d44800411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e8aecead7dfecd1268c89914a5b8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622abff555e934bc86e74814bba453f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e07262368a31cf6af7e5fec782c5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a8ff6130af0915bf58f263230f5a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da789be96a9f8c94175a8bcbdaef913d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5391c184f1f235927c129fcdc92ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0081097d4d2a98d0eac893882a4e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1aeed3373ef4f6bb065874a63bda7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456603b37aade99ffde67d9890d9a82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b346605a5c0b1cb8731a5763f7a3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc07aaf7b84d18eed2a4e3979c0795422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a68ed6ba2c3c9e9795d63fd01cdb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3bf6bbb6927df099794d052b0de60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7a00bd1161fedf96061b3b3c22f3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d097f5c0a7905feb2a5b288c16bef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859ff8a84abce696a7ea50dd977f6e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6fbfe5d83fe649a64ef2ceb969fb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311d0c8806c2db430f0903013ac4a67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383527547d9731de33b94c99c4029d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667b80c6ff6d107d038b038cd746753431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662cb07da53bbd216ae3714e70344cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9fcea4a53a7d3135dd2ff477de18b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9026713bfa14431db7cdaed95c2c38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb040aee52c404d1521e81cb2fc19894435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48183cd677def9390bae3a3ecac90cce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c546108396ff71e6619cefca7f1bfc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e467139f3121f904fe321c05b78327d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8255b81d72a62e1d7665c4346e01e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3168c7570a04fe4a1261b1a0f41258f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895fe32f1161677032f584cf7f60b91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316aaf8f82d4dd2a9aea339e4ebc447442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef301de2de988d327b542445789ca5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49184145c7aeeab3eafabf05ec0fdd7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ed1f9f6aaef89cc3edcd1da81237e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc5b40fa56af6135068f806c9640e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1a1c6d3c63b158fe69fb7a92af635447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62dc2ee70455152058df8b166cd1e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656893492d89b4c3e129faadf2025581449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc34e9273f5e568e290b4d7cb1e4d44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d786434b7f2fb137e7902522a43e86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cff3c0ce5761e8bab9facac6bff7a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85684dcaf88b57ff800aeb9715a8959d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddf607dc6ae82e7553b02925446031454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04012674744fa6df8664652b258967455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d656bb453c8d0423eaa2e9be3df69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4667250a6d5bc007b535a60106f01c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c752ea2b73b437666825ba76929585458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e9d9e05e21bc3090c421aff9e8bd6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911089b92a23788ab49d81d02d98e3f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8137038cb3d70a4d2c63ba29cbd2937461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87add70a31fc1a309bc543ac4cc1f626462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af43c9fe74c9c000da22d51d4efa966463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166931ae37a3b8cc9d2b7085662ecfff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46a9d8541aa7a3acdaaffb0ca99ef0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e039503ffde5ce0b9a3c79e610da3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dca46a68a2d7d645496ced35a906f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5173c0742f292ba4e87e676923df2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b4e5f3e6ffe6fabfa3140ca189011469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095607ecb564a1ac6c044ecb25677bb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618500d27bc5cf7023f394dd6271ca2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d39f78609d5b1f3fa34dde874a123472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069bfd55ebf6332ab435991eb78b5e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96108112bca15cde11d868b5e0632165474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d176fce390652fbcfd150d23de8b06c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154db508681c61ed029ad48e54d8379476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b210f042daaf0077c8c1a4b791110477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a910b5a5dc39af1918f1d5a100d2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b613ca78706e17ef3e18773ac7fe52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c1ab6a9875e5b9dccb242ba312fce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12221b2e5956128f617dd4c6d471081b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af9db665fed243e683f9aa983a3b97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb38dda6a576007d61d9aa7d56f26b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759dd727ab491953671e6863eee7370484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f081766a5f8707efc7c6630ec467c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2eb6df1487f5287e89167af9d0293486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a7a90788a32e3790f98b1ecee8479487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7158ff901c1ce91d6e196658f85a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6b573f401df3d39eb880844db0a99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931c93eaa2fb918d8c3dfffad6f8a9a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db84d1028a237fa746efaf2c085ebc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da1b5e79fc230097a959af2ff72ae2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4080f860a1f54ea8b334cca265455e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80034ab2c58a72fa41cd7b3d7fd69c4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a28ec6f78f2b1aa41a43617b2059c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737ce5f18b082f0133fa4032b363ff4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327ba25685659300349d2b8801e2c71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732426a4e6db68ee599b259ecf3263dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67393621ba36a1c6f63fff6fcbd84b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02606f7aa5c121bb390920f4f7d47338500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc52f4a9ba9fdb4067c9bdd2b5620c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ed05003d117ef2a742e24b4a8f935502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4f485aba59b1aa68fb1f324ca0921503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2aac7d92a51c5298ece28d849c0b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7736a3149789de3a3a796ed17cd081b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a78413e631bb91041c503a6742795f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efc332afb1bc5a19c30d4a3f267b82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579c2caf85a1058643af77115a22696508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e2545777edf2f71cdbba10269041e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba01d4539ed10c415bfa73f1c9486c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eeb1bffdb7631320216f87831f3fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15c1ffd778fe802842c3ab777dfa2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f906fe07095848db9427a9ba38b4a95513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5beb61507cfba4cb3c14adf74282f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefa3d0148d160546c4951fb5d010ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d0be3c8927b57cc8021d5736b9ac6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db16a6ad22e9774b22c44d6c5ff50a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca835d7b29c55d6505561ee0ad3bf94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654f8bd8ff5fd996943b3414e6fffd7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcef56370c8eb111dcd54550b8521a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfee148ef8bdce58fd446af2b7eed0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab385226c18582fe53bbc8cd541bc6ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f781305c3470a1f6b57c390fb621ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06cf487f723f60a74e430f29037777524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247b3ef4ffe756b734594dc8bbb008d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69ccc6f43f898085b01d764677dc91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bedb005a51c09d0afee691dc71b08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc89281cde03b7ab6d5885372cdce8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ef90cb7bfdbe8ef3bfca0c10f1518529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fa279c134723115ab3c222a0d3a32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ef647c79345e279d532c54aeb0f59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eba0d99811ab3bbc99e0166d36603532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc42d7b70592108390312b0f574c4ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86fc12989ba520ea741bd2e9aa3dfc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57382bb74354b73b0dd8e48344d0c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c3b7147467a0c506366075f164169536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7db6990a6dd282752431d5fc88b48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38e5206f358128cb1c194d5b660d3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45bef1d282199a40d801ad3dc84f3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b60e2cfbb608d120204e56ad541ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcee2b1dac302b356d7aaa98bcae96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9beb8ab588d220d5a77193e2f65582542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2309ce74d6a43ab5c979519de1f2b29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ae2d15e88d4fa289f48b558e3f86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0babf5d179b7b3eb4ee93613ad7c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c6341f26e11c296bce146a31cb66c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0ad33b883539c106d3e6a7fd468fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44657602997c4c2c76eed292e477624548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cc3d9e7ed49acc99a34a75644332c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a821199256249b39726e869da490b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60b6d9778b61d0b99f52e62dbc73dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a04a48235c0f2500760fb0002c1c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa664837baf208bc47b4d200d0ed02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37896f0975db64f4d45633fd7d1135554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c92d970073f91905064373396c3eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeadc4f623bd2b78478a70e34292bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d1754a6f9ef5120d08c006a046ef3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983639c491ab7423c856a1be5538af7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532599f7dc56c14d2c60c51d07da6cd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e92027b0bd528f09dc65c860d8fc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2322a7ca413aa6235cd920ad184486561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14b2e7401ea06a16b8087686a4cb29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4efd3bcae8dee48b0b8078fafa34e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ae54dec6f85485a93c5b8f7d2c50f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483f0877dafcef22f206c2dd54e7e03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd2bf8d8eb503937e97b8df2f49427566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd2afa73a43058d05ff3c8594f9e6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381a15066d0ba9e3bb705a85a65d096568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a87e8e7803f1b5a33c3abe0898383569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554e8285fcdea127cd815840efb547c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61220f93d85cc8b63f72b9eb6f23f1f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969d10c48ff7d5f22cdb303ee9b8115572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e8d5192921d58d48a1be6b20d19bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2778ed4011a719ce3543626629493574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8e3add552ebd659c0cd8dc5b7612a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903814b08e16e349bf4f8a362698b308576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801d725c73d6a36cfab67da9f2602a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112ea4df5793439f158a20e53970ca9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80094cd3222a312eababa9f81a9816579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3c1dbc4c4e14c7447b5bd5d7fae98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8890ce4acba55b621e748da96281bb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b24cf3c99777d98555ba57db31a02582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57eef37565c2d52930dc411ffcfa99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cc0f147c7c689873976ac61634bd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241a6300a42d88b71a188b11e6124c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ac62a8890847d6f0d3f619f745ebd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3e0cb0ac2cacd666b3b10be21d0f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e44fca4ac1acc93dbb15339466ab2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38033e29135dbbffc66f1392ffb7d7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c1957a0de52fe8d564cecf9f3349590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e3d2eac2d6344d6130d3274425b0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6c6d05fedf7a0ad03dec0ecc108b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483970d5123ced7a3f08f80fe96a39e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c01c167df1304a2246ef7f5d1a36a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea51c4ba67180ef3a4928d3bcaedb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893996ba3bca41e1d8cb03e0dd0caac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67a93b763ad98b6d167db73366bd1c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a726cdc8050e17f040f15b10d4947598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19167d8385b6bf9604fda3a3a310fa6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bea948149c77b94656c540801a1d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55663ee66e0b27367b9dc0189e6386601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7da65f663ae224f7a83e9bb0d39bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470987ac5463494ae1ad7157eb54f25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ff19c4e864510bebcf434b64a4083604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebddc448e22f580c6a8baa99ce0f1b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5636e471bea6a210ae6f36bebe2833606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88263815365faf9f0a3c01773843d936607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199f704e3c1b742f7f97ccd113fd890608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4859ee87f180d5a64b3fbaac1ee4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d742f8026ae53c7db690bd469a2720a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b9e9b41d9e0ae0cebfbac1342bcdd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f66ed319382e1cffcf843d38dcc288612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42acd443036f8d612b71bd40073ba6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5f0b42f1c4b2224051da1924e3bfc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05335e69b37bcaafbfdf096cff31282b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8efa00afc704402f9edb3676c7ead9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc687fbff4b98a52f5187954da8b5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd2e5453bd73c66ac4a8534ef73c70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513744b260be648687803e00196e7f07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5191ee10062a4714f8e08c28afab38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665669610ef3c1ff7e6023747eba7b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c75254c9ca0875c94030e6063a6b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f723c96f8c166b5e5e0eea716f2589623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fa9e9634213fd6498ec7a57b8e334624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d4e9868f250e7d02a996961082ca2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb84165bc0373d5a152aeb369cf14b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618ffb5aee1b716b0ac620e82100c99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691c4965b91c2aed422c86c18ec5854628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709291f98a9ad713ab079826923d1d9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcd24a120fc8c00f738e74863dbf86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f637e7d5c50ad650993477d3a6853631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b64c37d41c14543ae7f2a82c596c88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a9aaabf68fc357e7e2a1cec847202633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0370e37b927e67c705aafb34c58eb3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630fbdb7b3408a973dffac2b4831b31635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfb3a8caf21e671bb4b9f4099cf9b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d725bf7857638b3df5db776f83cde4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f94ff208f59a757d784ea13e879420638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4cecd3c04d3889d6c450f1696b39d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0305dfd60a1a22e1d5326356b95700640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524b237644243846a45e7ba5297e369641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4cbfc63c4aeea0e8e4e52dd897438642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4172b2756d60d2367cdb44eeec6a61a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afc23b52c1bf75b8e7f2451b106e4f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69670c7b21e6eadad2b7c65389e7f362645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb40c4284db638b5bfb6c12a0634dd6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aebe918140d6892a784cba7afbb723647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7137973e18e7feda1dc232863da8b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c934fac8148ddaf82afe974c68b235649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9487bfa8760087429643898d6718115650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2952bffdcf30585f88e1d5558093a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2c3e943989fe7199eac5790226d60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a392e642332ae3c5031f3d05c1e7c49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6514804b510b75943d7cf36fa710e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3eba4de03a0008cab4ca600db748e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e72154e696863ce8c21debdab65ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eff47945f56353103941fb1a80be0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ffc5aea119d5497d9e94bd6da733b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb34a4b3125864bfcc3bd3b1d1c7e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd782a8ead26706a951a4a931e45f8ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c93e6116693540ed620b74df455a9b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95eaf2d19a4d713b0971363e75d3ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76abbeaa3d7677a3828ebd23eef5f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def383b1f5c95cc41fb3f538825f5b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351525c0cd8ea80223dadd709a6336be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea738646be7c71e621cbe21e8a698e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425db13ba5b976fa569317997908599f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30164b5bf2db1fa83fdd3eb150778e32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401a60c0f02a56cae5f8eb86fecb2e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88302bd1e0edd3deda5fc23b72364a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d85ab93baca0ec239d9a844e3086b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f8e9935b43be86c9170d636c3dd93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e2c11dd4ae831b15d5443250ee986673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f16cfc269e02ded049aefada0f65b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8375c95d2ac7d6c62e5bea65ee815e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3f5e51e39a1cb4c26eb826698ee55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99773158760d5c6363927d4e5a79a270677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c533ff8f3fb801c35880036aa29d936678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ea2dd68baa6932c411170cfa282a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f2fa2ce44c9e7242e23f66bcef18c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84230bc90606455b3abf21b567c7e05681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38249b5a45e8fc4e0011e43e6e0a1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704da64ad0469f8e6a06328f39efabe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2975d117995e04c0c9e5ac6ed18c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b118475bd1fedfc95c737ecdd6b116d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64464ca0a66bb019be22a7c249a925b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825fae505a46b3559fac0b9b3812481687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce707fc50c901c3a248bc2f3818d153f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e688a87d0a67ebd6af698812842bf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c5869bf2f74c2ca8e74a8c9c9838f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd357a4b1db87ed4d828b3c819165b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71278d5a26e9832e95e543b4c0dab3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46ee50a50d0c4de48040eddfb18944693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ed618e18a8bd053a4f290bdb0089a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304fe5cccce1ae965ba287931a0dfc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c771a5082632409495a5f6da85ec4af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb259eff619f8bd7d27d46843f7cba8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7b5fbfb3ba4441f82edaeef4d380f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1981cd57d653c7fad8de00f0f07dde3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419fd0b16f766f3aa43f86aeb48a4ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2e8e382b194fb4f1cfc585265fc22701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdceb8c43534612cc9e7b7937a088e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8a8928d46c61b7e37af974f98c5a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287479343fd1d972149a818381ddab2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df21e5e32d9f8f59db2ba18269003f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3272e290e3f7403d10bda4e776b721706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc30a1a12f944706c92c368c7c24e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0edc19281aec14a7d8460a550bae89708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68975432180609dc415ab3a6fa7d165709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa9430e9911226f31b0da1133ab485710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90427b04ab2ad6d14961066ed1341218711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f5c50e01940393529d8ccefcea81b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a106b3fe5965cef6b5140669b9726e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cd1dd16b788c04a031e67595cfeb8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e878bd38819407dd4e5f257a375fa0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc42b2194ce9c43dfa4e28f0202e934716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46039332f994a27bcb14c31881f3b6de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41616f2ef0de296dfb6d2805bee83fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c1bdb67de815455684ff83e5cf67d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0efe6f05de36e17f2b98a30217785720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f4d680aa5e4055c48613a15232343721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eee9776ce59d2babb3ac74c3ed87e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6b33d889f86e7404a621c3b4cbb76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d315b98fd248bce856aacc281b6c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6000dc0c0aa7f1bf4700fbd3d766c46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd40ce0690ee14954b44f66500ead9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f977d6f771699ca98a929392f3b7ef6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da7d13e0467cea5e034ab87d016428728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923980399563ae003177202e15b4d2b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89e3d62e07fbf9ffc59cb054b61407730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead932205e69fc90f222b1be48c25fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e52e72cf170ac6807d445b3e6be09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9265a601d274a787e86190e7600cce9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247231070143bf480e1396dd05471f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080e9ebc93ff0a6aebaae5364a48204735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dd28d41a849a68c796dc6c02f85de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018266b984fbe9b6fd1c94c3b2448ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb333ae5bb020145d9aa6c69bef52b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195ce97aacf9fee873b83ba537fbe16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af54588701bfab0e3c1fe2a292058c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ecc358908cff15e90afd427e756a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28d743baf864139187a7f810c19a2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c405dc0396a7240caabb6cec4a70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00721299c896bc5b1724eae90a3f8d64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d15e9c97cb2b61b7119c69a84f796745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f119b5cac1ec214d0c376b537ea96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df6040729a73d6c752191a8ef03553747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf358d39dc0dcefbcc3751459684523748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026faa622114132942536ceee9919aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8effea3b1f9ac74449743f0fbfa910750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a1caf068566ca0ba2a4866f6e314d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57490238da3a945ca259ec7e4aea0d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c71399cc54136f37812b25b22b9544753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>