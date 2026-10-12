--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d3af8aec42d80e850492d1e9e236b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85795da1f10007bb9504eb7afda9fbe42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee656a005b037ab8abb926e7c1761d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99658b5df876889f1f70acefc86fbce44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1de644e2b82dc7d27df46a8bf851d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeebd840633dd591da61c8881ebd996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708905804d03ecd14b3fa9abe98ff4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c1ddbe848f0b3458d2e866f240e9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd53af9eab89bd7d5f5368dc5e22f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8124b6625be43b3a7b5814f520a618510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b0ac959ada169803d4a8ca4422b3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e9dd73b47d81d55a7415c7fdc6ac912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61a4dd67bb2da0e217127cd022e04113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9d0f57fde614e50d5713eadaa3d0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcb7daad36e2c2e63cf268477e4c1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b4d05f4f9fdcb1ac47056ebde003116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05be4abe4abfdeb20479cbefd35afd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf063c01f19ca717feaa5a80e73b3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f49f927d6a754ccbaa3947b3c5e1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b178b70ecd8b07e091f9c9841aaa88a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a0a71037fa17b771b3f9e399200a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac50bc453357a6f74c0076478b74cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9ba208fa85db1c9c7fd11f6aac18223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fb57a2e3bd7285f9e312c7cbc34e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab66f02e2fce42dbe515434798d92325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd47cdb116e2f7734caa2252c5f96826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee5c186057b77db840c3be5c04e82027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41473368d6ba9a4e7147f5b3cda4167028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686de45be85b7ed70f60f74ac5df14c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44791c7b4cfacac792f1083948e756e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cb86b6765625b843720958691546131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da126f8a9368f6dced3fe9445df708be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eab52d345d497c00d0c6cfb7b822f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114eefe9657fed0bd1e415bb688088a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338228bed32d90c7f0c975571f9732b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e23138ff659ab93a110f8d1d1c85d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c03c227909bfeb73e63be133c8a8e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2318175af58fe6808c937b6204ec87838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f0bbac007a114995013b07516087d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b38c9f7609b9bfc7a34fa709269a4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36d77341c4ed972aef6953bd24240c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbca2dbce5f54925a9e1aba7f33011642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6813b732b1e2c087d9d088fe503bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9820b67f214c2f37a3048b37d0fc25544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7596a3d582d7ad303841ffdac07bd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99961973207840a538ae57497fea9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d71e224b5848820f8af6b0466d8e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b18cee1b04b2de7cac599cf20adac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75a514eeae1744cd03c9b4ea64d4ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc8d1cffb65ae40a8c71f9d2ac982550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9087f379f7395659245281c5c4b2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec5f3a9d353b055ae834f3e369dceb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614040cc53377765b972029fe9769c8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa5670f11fd91927f79ded9a124f5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c751e34d673b1754e364fd2706ce755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829f3baf291e9685512177e2fb8d6f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5456270967155c9d39c3903bfdaf51c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0868493567a6ecc4ff3ad31552dafd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9915cc22e108085729e9e8eb4072c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d167799a4664984641ffc68a5ffcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466efbb4943fdbb0a35f21d2a89f4a3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81995bed0012d0def2f19f09ea5489bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3390cbf00d3cf82904493111c17c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931ee9d61b92a16459f04cb983157c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37f42214b775aa7d888c0ab7f42aed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e93a57ba8fac6b48b1dd76b8143a7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90b5eeb2489cc5477d8c066d5a12b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c295daddc8a76836ecc1b85e8f9a7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760459ff53ce4c4d7ca61826d35296c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a7e32ccc09caaf095fac58b86a2c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7c0cbd86b24e2d31128d5b8da75b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b76b1ce0321ef770b32472762619172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69746fb6e2f545b306d0dbffa02d056473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b25b755fe95e55e8dcf099ccdd96374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8df009d54a64a53558f1363482f4aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca07ec76cdb73022cc0718baae0641276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710e5154e89effb084b8b4e390b5d1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa0c2ca851e8c37260ea200f88f38e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f84a5a941fee32121cb758934cc9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44908fce1bae8aa5cbc00a0cce844f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76bb7d046a9a52b27e7b5c4cab251b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0af23e04c4c9cc78ad42f48313a8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d667b366b946a43e99a22af6420bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05da97fd0b3dc68d2280e77a66042284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744ee7b54888bb53fc02e2fa927127285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07bfbbae5d9bcf2ea5b9408adacc1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b67383c792303aac5d4a3e88e085687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfead3da7166efbbaa7ebbd45107a5cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0da644d6f7572a241d6ddd062d6be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51a6706914ad59089ac9777ceeedac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718fd58bbcc3d1afcb5c1b59297b9c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a2d65cb93af5bc144e3250f86063692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acc0405119009aeb8cb8ea8249fb5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb076258861a9f6cf857a53279fe27b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32529d75e9091af556986a27068a6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f259505a40c8374d55bd1577908e25a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8fcd8c28f03718d322818518d480797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fed02ec8a83135821abfa33a2a524598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e647726d7713a6d2d97a147b09cba7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dd9de5beb935943b0495708610f63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976e265086daab686a5123998862899101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca476acfaf27227d9fb33925f42cdb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f902a30a84c871967813bb80c985d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbf301baedc4dbcd2b77771cb0bfb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45110793fcc6c958190544a3c9634d33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3d9535cbd472ec13ed1550106d7b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d70866679426d896873f369833d0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bee2018c3c3be8a1077118be081f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688813170adda157a5538e4eb575eb6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ef0cf2773d6a6d5bb44db5fb3856e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694b9361dfbfc1328b1d5afe6b4bb82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eb053959eab6eadcb215d167be5b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d9b36f4411feb955658d457dd1a3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa1d001a9662e2ec95d85b908e2646114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcf0e191ed5329e05ce28dcd2aea0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db3f30e1768b457f2a9cd1a7b885ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121429fea2d9be1c44cef032c4fa6b36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8c7ec93d5d055f62e0c1bfb57ebe7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea2e556c8111b24c1c51082b966ce4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb062a694068ef04e934e711cd6892f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc30be453bf25a27a2ab62683eeb519121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919e700efa7ce50dd49fbdf3763ca89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87953afba19d7306621d6d6f90331391123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4705018a8e55d4cd629538e59c897124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873487ac0e2df1aadc70c2011d709a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e2aa0ed7efb0d73309e2d4e1bd462126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb3a578acb36352736ce814cd74167127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86e5caf8b45b0c3a5e24360afbf371128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906de7a81e06e9ee6ae4975c7bc181b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85cbdc995afdcc166eb74ac6f80e97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e7b1bd30922c6d79b3206637e92f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553724e5884dc236d6727b11e938baf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1affc6a9358e3c07723b5113877a85b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c81159885b5c1cfa95b8d28788b1c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785170b5f3c331641c24ce390ae8d08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372d2632c06ad180d10d14703b96111136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ddea025168a5e474920c12cd27eaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ee46362e63e152a58cfe4b1feec9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f132c0a93c0f7b2e287b41ddcc3c15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ef1e986bb0a70b5429e9fbe61383e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e54275d72129a74641b09164bcc1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815d8ab57ebc2e66f0aa1f79aa02ae0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54620f32e451a28a4f27580d44a102143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ea9bfe001b213be257e6278619b34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59685fd034842cbb32c802a6885c99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00b20b585d12732205a16bf5be3a60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907f398773050f613f2ae26e97fdedd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5156a7a9fed29a551d46c019b58b8e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8af27739b3fd10b02ee495c10a0ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935edd4b5eca974f9fc6d85ed710f179150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc13a83733194d747c23fa50e303ab3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac5e8beba1e9144c623ec1c96d4ca0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea893615ac034edcddc7191e6490fe4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d7b26b7b3fd73643f2e0a48e46378154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8de77c1e7dbb0304f24e2c9565fab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47868429b580d14826169340040ba9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2326d01a49f751ef789913f3406b7d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de0e01018dffcaa4cea488c25c2b7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e387e0406bb136aafa7ab270422b13a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7dcdebc2a21d6e5aa5127f1e32989160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0572c97173bd3e372f29cb89c6fa2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daf61694a7f9cb10c01cdabdc7bcfc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f802bb00f8ce9f8d5ec47945f7f65f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb11f1ed28cc3ce3e59f977e0c2ed0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db630c3c03ef312c33d0f9692825059f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33b28796aab0ce5c9429b6c45c9b43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67547f9d7a96556c8f22950e98637057167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a2621eb2516bf7fa9143e01e23fd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aa634e9c8fcd9e9aff169d48d94c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ac21c84c5a15f1bcc5d9de36d2651170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3846674e999cae4c5a8d9a25a138a8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f4d68529411cb4cc333674831c0a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1372b5654406c298d57e420721d8c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28543a28e02e3301eabaf8d1a194930e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3787fc2597813985a7dea16adb798175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bc069510a96f0362602a60bdab572176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a47f0c48916db5ccb8d49c2bf241e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32006af50a74d2da6cb62d03db95390b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c9849c07a60739b969b432f36598c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5333d86ce4072b27b99e0588876f26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147422044af5911b8a9d89ccb6e59332181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e31e60fb3589a0c221e95f70954261182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80979a1f52cacb410fa5a6b9b894c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027409ed29ed5d999a04e59fc45c42ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947d0980670322587a9c93ed1576538185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fe4ad099240edbbadd3bcc86d79a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c5878ad5331ff395c6aa5044a70c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8fd1a0f4b178e35dfc3a0c77295ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044aba163a0c05e51eda0574aef3f24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621f8046fd040ac955d5a12bc9de9d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab18b10e0afcb30ee5dce485c51477191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586db935e3e3e844ef60b7a2da92dcc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633e31120212f86a4251dd7ed43a4bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd093a28328399ab83c2a51768cc3931194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687a555b00f0e1e12cfe0ca60aeeee9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621177a8a66be3a5cd2bd77f75909b76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ab842a8e75dd5089def61ef62c63c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db8b4642f32bbc894e44e998ac592f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdb9094952fc8da4ccbc2012c666af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea60f18ad6c8733e446e2f5b92f6e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b57d00440aa67513eb1aba1a2694b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905b6bcb9bc22fd62ee894c5d071174202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964f93ca5eb67442cc49b5519ddad30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9449bbb5ed6e44a90a8a9373dd5d8f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4fd2ead2d58b4ec940c168e1ecf81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38299e6855416b33ee795e3626d0626d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbc76aef4e9d6a22859c50398bd72d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c148b6e07b00c7a2801d4b432ef387208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76d0af43292b2f21e024c05f20e19e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79517a0577efd10d8951380e74ffffb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4c8f79e1d987e48a61f5523db3079211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1de0c57327df49c5ad49897be3c72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4790bd82a7096d0e1cba583a145ebd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5a8617049f1f408de3d3fd6cbc106214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe2c8f0ce1ce681e9b9181def752a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccf849faac548bbe4ed4e9fda7feb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0cd4dd2b626d88dc3efc8af043f26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bc74c28a0ab011b2c0cc2c6d5b787218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3142ad3b631d986ea5caabfc130f7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c14fa5f0c078ae4587046dea1f4765220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678288f995a60b7c2e35cb11c41ea3d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b1773c4817744b35001939aca277b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072e3287b393cd2b6383a3aaf3b6ef3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a9a6228701ef33309f3a3bf0f7041224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828a526ca3125620b9a5f4b40a43150225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098ac973682972d59bac295f5d02ab7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e3db2555a8ddbad1576e1c5dc2df3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec5c3602f79ef184c93af959ae5515228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60c0172071f6fbcf0f5db7bc06b458229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d2dd884cf0a28fda1cd18fa2eb2af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6761cf7153a5dd1b45b6e3920dadb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9416537d9bc7edaa46909d8a61fb850232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5285dcd25d4055891538cb53970709f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a30364e2d8265434c632b470f85c01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda74b9f6855cfc4845e39c780650c57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6389c7dd998f361807e63c367e1cd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cd0ca0e20161297717f33d7fb8243237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc027f875dfbdc356dd0a443a07b0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12978d0247b535b99f4d1a2098cef985239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168af2fcceb36c7e68dfc35a2a3cfc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba538de4d5e8a0e175a92baf916d7b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2c41c26916cdac8fac5394c457ead242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e95657149bab9fd8b604dba380190243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373ece1935158fc9d974c6f0913068c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db2b9b1172191253e6614dfc711976245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af070a1b4447f8bdf37ff644942bc370246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94bc3e0ba13d09bdc04060dacafca3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699c430013317874ae6794fb205a1e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e27cdbe461b9464a62ff9ae45828d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383c00f98c2a5307a433ff8eb8dba39250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204ae3a4e48f726308d5d183ef93fa5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfe42ce946da5a0eed77bf43a37385252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f87448af97711e4a2c808265136956253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63595b8c3d4e16625de6d4ebae3718bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a611fba8cb91bb71fc67ca36a16e5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6231d4c8488f0794cf261aee08ac553256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d9099829005470c347adda662e01d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a25bd6110f8e05a7e339d08b843ab7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cd5938a5124d59b754646970fb814259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676b0ea6e624aa7aacb4b16c8526fd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11c8569aedd0eefc307faab95d197a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b330a9ae83e26ece8e6bf669259b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e2c49605789f2939c17ad123510f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ac2e72a8daa73631809961fe511fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8bb2b1eeb38e2ba4641d37f629d28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b31f7f685604ff87ac984eedb7a00c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97df43da8717694a20c2da5791cbac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c828ea0fcbd338dd81c1744199b37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496567a1b5952be1557913fb9c64143b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0d466f15f49ea3d7d65d81ee7e886270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf87d3f13aabf4403d7dcdb87f6a3a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09cd96363b858ca2b308ac88f1234e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d7b7aa86cb282068cc284951027d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab83d52969dd20ccc33ff39a2d577bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38d6934d1040702b5de2f215e34a6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07432cedbc61b391ad25934e9a6d1e35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d8253aa853664fefceee6e405f560277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40837f2f41f16a355e01b03d429fbc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a7f1af246ddb80613b3529a606eb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67128f41c587b5eaf8e14b604bfd8f16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f5adc49ea75d603b4be74c5b12ca6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16224a4711c5282757b334c05885d5e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02614e9d2591b2b728ab1d599e9970283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a15a1a86b39ac5ef1bf6dacbc42814284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50d174300d5db46485f514daa0cb05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae07c266a43e3f82a9f3ffd35917f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210cbc75951833a574d7050e805f171287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504338d3c51b825388de4b60c7179f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d7ba0c4b11e3aaa68459f4aa6a808289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab38532a17a94f1036a7c94bfb5b660290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824da6a97c3af5f7e712940c3558f23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c9d96be7a6abc7f1763b71fb4e004292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7b5291b79c36bb166a72a8cc43b58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500ac63718b375621470326e4f89ebf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e12a79838853b587252c0ebe53a20b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a31e72c7258cf7057af8c4629315bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b8a736820d8ef36988c9ac95f6847297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4c7a4fd350163627f0dfd0f478fa2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cef603adde41e18b78cb9175af808299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994803c9cba0157a4be932dee6afde6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be79beb4be612cb764d806d6c6bf07b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e58a3144da6111d2785d7b924bd68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a372213dba4e3a5f8927fc01f0b748c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e76ba4aeec1a864dee16bcc2852be3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397794ac3c3d238caac79da9754139e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e1aad162f98b4f5d6de1d9b1d344d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6c579c53be9b452feb4d9e08d6431307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03a63fa039ef1cefe7a43a8bab7378308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575f0c1e0844132e13cfb3aaa41f615309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87516ab5e0d6f2b1ef98c110a35918f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b094c5ee039611c6e6168dc64fd720311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a4bc0f66ff06f59c331bd36f80116312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee2b64055628fa1aaf70744357940e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de60b1f7278058e109a3324ae81ae0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd37d2ec72a404a74f7b60620064553315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90009b3c0714acbeb56d371140a9b806316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873f52c96f53c20ca3b7ddca57feabd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6def3d8ec16f7220ac7cea2aa0977318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bb17d05efcd9de50d2bd82e223fe4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb42a1644b9968bb63c09760188508c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae811067a71a41d1d33a7e029af210321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad669c49999538b56e406380f261914b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25f64d479c71b52eb421dc84ca78ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae83747931dc95cb82b32a1343162324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9513939f10dc2d2a36fcc3ebb40ee8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c635c1235bb3cadbc7e5960c155eef3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63ca4b56d8720d8fe86a175652b4d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5150f26915552528435e04700256d5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e8c68f23d91026f99ec443199c715329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eadc33e38dc130bb7163eacdeab88b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934edf1a7cdeb42b5e8ab3e49f9f4fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32acd70aade62eeb82720529dce61f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eea267c257271a9c347fb4c8e43a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb692b300bcbad6b605c5ea624f716c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647be4afb83fe3688e9eaf273adb3c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4c439549e14490a86e5bf7020cebd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e262a339d6c4b9859b97ddc80ade337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d34863516c539c4b1123bc7a189e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af6034d0c11b5bf112a0c6b5730e58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe15a69acddfd96728f9e97c3039b59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a2f670708a83dcda727beb540996d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b115335d1e43b590423b4ffa4d374342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b3b31178c90d97246969b43d278a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4870a27ff2a3f973f885390dd52a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225bc89927c46e6cdcf556f73c4c740345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63692e67ff9375b2be5bb28bda6e375a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85579ce6cb9990cb5a0a5f71f6c908347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c77c93cf0e2afe3fa64535db04adb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d8ac72008b0c08d73f32b0151cc89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d856df488cd029dff0ccde11a109d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dae58884b67a91215612a10fb96814351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474eba9e34a0819b7e1bc5a391c908e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618329029b65a041e2d5c9ceb2e5822353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdc96c06ec10cc0d988c6f3b6d71d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d95e3e34c9907de724ae879089016355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b58994b5b69494ced564b8cdfbd90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73072bf89eb5527c903236fc4179f8c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac90600801383fdaef7a3c6837c0f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefcbc3d27e525249ad7f2d936ad4be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a916224b5c0e22aa50d34c0490fa501360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ef82f5fd7a97a401ec2c9014decb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fa88f5ab904f10857895124d49449362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ffc7a1b88676da7bff60a551763d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06769c4b6ee0457e3d1184f6b1d44463364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9ef4ee081392a5a467599ba749a74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c59896f371051d2a8696f73879706366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bce3d1bfe7bdf68bd50c0b6f5c5eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8c87ffe90d17b1196e8b7f43bc34d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e0b01c18da3eece4e890501d57cbb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03272ae8f0421519189bc61673b32a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f78153892eb2b9aebfcf562b187e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018d37eadebbbb8f6119aabdd4b9a5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79b72bf25c17b2dc2c44d397d767af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76e01265eab56efe6a024612e09b44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68985b6f15ee068949efb93895650b13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed3f1a701a4e07f425d7d30af4d20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354ec2184182d47926010fe4a59cae7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebee73c32b92981521b68d45571efa6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d0f798f91a83f2eb0d435e874529e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773ee12b4bbaf62c15901eb531f3d02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49196cf284bfe63e9bff268f837a2135381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f1a294b56b26c24c2b8a8bfa61d1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d260819d76aaecc0a6ec675fe5244a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f718cd6f4c933ca347bc199ee816828384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b5434c9a7d5422a0a1f4409077386385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d5f991ebde12bf6b7973a86a3945a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59243c24796d368277e546c53e09f107387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c25a7ddab4aa4ea5573ec55146d13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15a47bd4fca603d07ca2af2d48e254389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66caa0b43411fc37539df74b1325a14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5911a78b0540f08bbaa8b5bda09f1c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1561430467141af300fb996dccf3c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06705336626e3d5719ce5262c522306393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c3c52d33df5bfb6cdedfa6812f13a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4ec839448bcf26c8b26513b902f8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca15537339ec820aa42bf3576282b8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443737ed3dd734937a6f4213ec6c34d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8e3c63f6e9a5905acdf8cdc14514a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3ce17a0cd00c891e7406ff4e9b0e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f149b045669f66c81288e929e17e095400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3bfbfb17a607ff754121192f7f5e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5ddb1e3caaca98733962b2215bed8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38bbfbece93fc3568b55f6c1dea90f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba09717e60cf8b1facb99fa48379ff2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6c61200afc7f5958e11617e4b6073405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9cecfbc6b9d8c44f7c2a9fb5eae27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0017a3d12e50ef9608ba2fc846d6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6a095a5547367f9c9cbbedfa51e0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd48e455fc02db728ad993bbe6a6efc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ca9f04a5a5041eca0f068dea1e3a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0757f439bdad7fce90c1842441602aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697ce0208d35738301e551a6ad1f850412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e933767b113f367dc11e0a2805dd0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584233c0c00a4eecc4fc2575ea7cf62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72abeba410d82ec3b3e0f0da3d4f5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872630a87e7c398a6f0d1bc7fb2ccb71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26d1f76e4a015843ebc7b5e79eb8a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47079b5ac3b86157a75c8105e080a6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1d102b29ae6aff67693768dbf490f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b2292f231b10a4d00208474c465f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a81335aeff0d10ed1f678ec0a9479421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89403f9100c793570bae46d88f73ef44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f3d14338863701a98d5f0dee4e29b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f6e60a16cb4f80399a23985b3898c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deb5870270995fd87ca21610990c77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cd86f983f1631592f67a6e6475a0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc48f5dd3013a63cc55e95bc3ffe3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a33f62e905dca4c096e9a1382ab886428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9984748997664595a79d14ee37c57a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f63d2ed8244e1a0f0cd23f7d3a5ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6634506d18d7e8a4a968d5abf140eb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813434b5ec13f0948a798b320fcc6fca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b058d6c192e533b986a2afb95f3df20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a9421461b14bea17177a7e197da77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe419b5e33b9c4fe2bcf1cff2ae2df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dddd2935667f003b6c3a3dd18fab7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828f533e61fdc396dc019144e3abd52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7e76087ea92277c52a109b88f0fd8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332f5bd532f9296840fd3f36cae1f2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fed050404514bc5176bf97790adc3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624f9fc799a08763c622cb546455f1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8431231dc9782b7e97a36a2c65aa29b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578d296e7f6e3974bdf7599942459a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32bb5fe34b3a250c99a619f806681a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747ceebe7245e36e1e4a29494151506445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa78f835df15ea70a146f7f307f314446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75c9defccda433f93b57c0da086cba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164e56aa140ccbee9d4b199f334be59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659687a8e6061570dc6b69bc160d01b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380270056f475eaad773839a577ee08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2ce7a28ccace0ea085d944720c4ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b4c93d10df604d489a1f9a8e683db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f320b567e88aaca402f2b2133ee0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829bdaf1cf7848d812c039cf5ec07fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78712bd4e5cdc1824b3f9d4cb4a16192455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d8b66e5ffc4d054e87a2a78e8f9a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3662122309332eca7aa1614d8672c0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05517034a5ce7c784283967ff63627458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6e26518384ffad9a5ebf40f199a64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e793b8e22fb35c2716afe3636476e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a6806b56b363da5b3de48255e1906461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038acded25d1c25c8c1c45c1c9f2691462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5d8cd68e62a3fc78b258fa2cccaa9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b61a2a23d7eb5ce8291ceafbc2347c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23618e0dc48b584f7916e30f7062d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1333948f443938dfb74e19314d9e30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1af8019980a0d1aa9f58cb3f1430fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813df7c3be637fe7f26c010ac9b42496468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbe87d8f10e4586683b34e3a62b3d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bc9cb54976e7e6654da78114a0d4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4022f32fe689dfa87cf1fc14d8f62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24a4bf81a569da56ddc73e443c13b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a8172c8a73a553dacba314a6364fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c213527f050ba45c5a2014fa3cca62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d230c4a4b16f390fe5e6bac7284e6dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fb64746b3b9df5fd1ad13e98e3752476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff868d2a87e1e095af36cd074391468477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d7096a39b6f4fb81ce8791db4c7b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bfe9f9b3a05dd3979a77e7d4d654a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b91327e38ee175a72d3006f665a8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa678c3ac07b34566cb4315acbf812481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada62de7d793c9c6c9e41df89367998f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3823f0ecf66a2e430799d8c3b5157483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164138f0e49d11cd3b6f82617c1f869484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1b7d8ccd3f61d0ae0fc242f33fd13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2a9259f928983506dbaabb200fb28486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f815978da0f355ba7f5f6410009d82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d3d51905bfea82ec95a62aa328cf9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f25e3e2b0a55bba6102855af7960e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddc1ad737289e77536b759bdcb0588490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127cd3f4cf2a8243fd2411c05a2c8df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf7c89e8091d2fc924eebf32c76d2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf88f7d55f2594a20e0f57a5655acdd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bd65a95275cf5acbd12432fd5926c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d406f38c8041420d8be2e437c66cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1403203e04995a25a1cc148b0b323c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a289e9cdcd5741f62a5cae41d19192d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12af5bff82ae24d565a41ee4824a6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b01d7549bea9ad9b145e00fdcf9a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e5c1115cfe9f6206736ba85836709500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345aab99d26a2a7d8bc1ade44173d6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ddc742fabc5c8de24fbdcd6303c2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80144385f5294205d93a47ed0bf3b8b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af2bde557814c57729afe0f129e022504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810d53bf22aa10503148a1cdc498c9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032e88fb8b9567cdcae6685a6826aef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15a576d97527a822e6675d91cf13bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38021c889e062f672410cf565bfccb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3b9a57205956abce8ee9a9c8b4e63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067873c91c4257c93e0b59361c462a9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ed9b3a2e3811442d5086a329fc5c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8426690eee4e4e110428beeba59e2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2216aa866f18b8f07e7d35ac5e18b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936b3aa00412f951607943229841893514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c594d8abd048e1a950b0cdd0f0618515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c8f2d938c22445df855e5603f0f08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c134ace7b9e6d3f47baea4983a98d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52d976a5fc772ae94f8dc421518b19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18858c7cf8ce321289a85157ed2edc60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdf194cc145b0af251ac1c748eebb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73507f02ac545ca06a7ad3b674293d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef92a5d6a3fab9a97781e855abc3b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ef1f9e9f96515511ecf2484546ab6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0f64a5dd001b549cb1377047c7bf1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcae487d97926b035b048d35b825a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a16c3b0b1a23422b10b71244b8f60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905a24b0e64572e475afe42a4ee08b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221c844686ce1bbb9233cf5ea4a5ef1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9be5296d4b6397b18f2f9194cbd52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f8259e1f9ea870b0fa4f9512de024530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04e41353c824890dd71bb9b326d981531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9a829253ccbbc4f308acc2f7ac68e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857aca80b8da7e1217203f267f1249de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66ae1ce12b72bbeb63913876a1ca64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fccb6b0597071f1a82dfa1a6404f30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba31631a734260879c548d7bb9d8c77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d68f2563c839261b0102128006dae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9c5082558fbd3b3d480dc45d5c104538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551af7006aab4995e09ef505d18d7b77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a5a706bda66548495d4fed1d3ba6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dea36faccd946df3fd52a36cb3dc26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8a035f5912c8043ebd20a41f1b6e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ef00a777ba9ef82ca04676d8c5606543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3fcfaef9a52eecbe674a9fb01518e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14740c7284f85a1fb74d8308c7a85304545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe544e17291b479d5655a40da7295f78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affbc3d45b3c5ffd7435ba3a09e2e1b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1c90f0cef3e10990322507bc5b4d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9b898f81f7287d059c7a490d8e46a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead41e98501cf720638395d0f6c89424550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791830b85ba5ee8cd6cb57de2486a6dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407611c097c2aacc4c30c14d11d462a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ece39d2bb871c8593165cef1a25750553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e8ef285043cb2429aeed450691a22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f29d919244967f1de7adb25c4c0f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c02e10beff016bbc59a209f0c8a78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74beb77c2ecd89dcb961d35833d5f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e6dd1995336924e58338e1c20fe27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f27d0e645b697646a405f3329b288559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773329195c83ac0c161ec20cf5a1eee6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e4afc77c162398e80d525b94e1303561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00151315afc75859baf41c87e2cc0d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918862929657d59e4b1635eed16eb72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03600af7913b23a98a1a1552a9ba2e00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7524818b7cd40287c02bf8e4b19fb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edacdcf741455f152551e20be43eb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce96849f1e94a610f3b3e08a56045fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b43b9fa4d79f916baa4861aca1489568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364418b288322ceb89d71d5319750b06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49e060f9d66342012f44a6bd89e698570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2813152298cea7b7ad47b811cf52190571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b494798cbd83cf0e9db44ca297c618c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bef2bf250aa440cd211bcaebc6c0f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837a443844056b7f52e1e4d87a938a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da817d916fb3561abf8e7362d731167a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6db2503a19080a5f69845c79143c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44935bf36ff97aeee90b6471d020f9f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554427c20a2196ebb6ac404705e46615578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142fe4122c9066d108b0e5a3258e38e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636a1873230d015b4eb9a81b3af842f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee207c3b5404f3c5dce40b61b6fd610581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc14fe3a02605e6284d9fe2b9877ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c018869005cbf49010e667c8222f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e4915c1c119e82db55e96f2e41555584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb9fd3de89f4c9e9441a893be8c061585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f90e7d19d8a3bbf9f51714a59fe6db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cff0932cd0fe78dc6f04e0082a801587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61a1da1c31cdce97ff28f4cb40b3d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1529051b114f2b92e5ad218053f6035589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262e5b5cbf73e7901cdbf4dd583901c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c197285049b34a787a9c346e6b20c96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9931e7f1fa7fded68dc28af1711b321592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78546a13b3b5eaf3ae73d1c420e254593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97dcdaf3c191c5704309b841e280af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d08c182f9d8f9d3b4a4d95cfe80e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1278adc662f2f86589c8324c6636541596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95733bc025fbfabf47e6ff808dc983597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee9434471d4719627aeec827b69ef0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c489b3a09eb43f03eccd9d234291b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99442f8909f3a7fd756ace4ee98b162600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bca046c89de8362cea8e2d6b9865c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c6080e21227596f6ba87162e51207602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c586b98c32e2e9e6e14da008b1dc25f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944094ea94ce96d6c13c74abd435849604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeee4cb86a5ac430c663ff1468f3d71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb52627070211c38222e321ce0c372d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff7fcfa10c38c3d76b966a9247783607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb294d8957183df919c1026f33a239a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fca9c3a30f0d3890116f6be18deb5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3ae96ec466c3a4748df9a22b084a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9a9a7bea2bb0cddbd0f7c7708e506611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456541a466a2ee20234ede05546acb8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b02cb5df5c043f2229bded619207613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405caaaba20c35eca72905d1601920f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b65b26af951e289d20ea2b4fb3d6d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cb19cb71237fd1c261596159b955c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d51078b8f104b110419231f0971547617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf92c7fe35619b7d5f85c6445505b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72289c3406cb8d95b7c527913c9f40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee76a4e80d802107013f8f1a850e3d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a9511335cae6e9f59d41896101db7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ec5b554ff425c2aa0343da23d3ba5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d54f2da17210ece10ac27f63ddfcfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe70d25ef4295d1611b6b86bc0dc8fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f9d987782686977023417de81602b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6639fe8ad376048864186b8b79614f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d3edde30130cb50c3e23a282d0ae3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fed99b6c201e62dfad2283136e7b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaafa195f4c15901654322e5851196629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0c01b8a9cf90efb558946454d8d5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab9ac744374449ff0456427cb36592631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6aa05bd7ad9c5504140e9aaf2fda4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03968a708ce2d72cc1e8304adfce3403633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f19e5b7c641c8e04af1186447e9e37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ea1bdd810d8284a67f857b637dd60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b73b6e71f24c77816bae39ee04570636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5bcfcf409e0d7a26194fb393dac52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdd217c325c65e0230fab6accf5bb3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d5a80995b2b108205bdad84ebe15a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0f0634ea61611b196e01f31f5a482640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8190344f512b6eea154e1b9219b91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0d1e4111c287052bf66ab63b07d6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d437d7e26009d6f97beeeac65c78542643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731460d143d7d9a02585f8a0495e0aef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0109d33c5c2b0a680e7a5222794e8a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6b3fa382411752bd138f7d93272b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf79f3984698ae5bc15d20d104b2e1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504bb41d403fcea2cd2bd7684bea3f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f9335402eda0d11af93432b17dc74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3912aa2da4b29fa687b0ad00bd5f3fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4318c4d99dd51f5009653e10bcb73d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c808b4afef79d32af0a2b8c67afc3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba9088d13881205a8707b86d5d3ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7bafcc552cbadb47dd20caa6bc893654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a56c8f7f791ea61dfdb8d20331ad3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf1d4ee0145beb1dd64d7228feef64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7c9896fceae72d61bf152202f8cfa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818f02d0c19546f876341e8cae5c19c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934fa4b4dc9b52dbed0597c1fe8a0d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a958580184cf28b2912614aba6fbeb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0d8b7bc2437e6586c59f5430765d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf39f191ed9ef7dd17497d8b5bba615662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e97705d7484e301452e5f731c6acb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79097073d2e0fe2a6962c0146f68d02664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5d550be6a5cb957972d83ce3ce6d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeeadc2ed6a4583101139b30528716666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48581970e1deecd94f20858f6d85f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816afc36313498041d2baaa74140aa9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a92e65d82c7d0c5e008d95d502d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449ef290c1e13a6c0e74772832d4956670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e5b89ec6ef2cee9d78bd2f44c8e5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c73d03832755c872ad38f06801c09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8d48bcca96e0ebca066c896d4b67e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5b6b9e184ff12f67686ebd046b894674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03f1caa0a69ba4bf0dbe70d19b2ee1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c735c57d88b5c9202f340512e6eda28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60571b53c118911a21a215b0d6520677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63414a67a89d5e622bd4398614f03c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42135a0745b67a05fc50dd3cf9e2399679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91510448e768d77291b94458cae4f77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b5731ab3da5725048d9fb89d51b21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e42964145001652196c5d4ba5ac946682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6c6df3aa12f51fb6471d5787afae4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e92c5ce2576e7cb311aeaacd31ed8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334afefa35d27327c8c8fe546523248685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e16545f00973b81b75ced18e49b62a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a383cc883806c539d822a144b7e10687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d3a0958b608eee64b940cbf024b61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76244f3776a9c7dc4f48247503e576f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d454309d16a06acd15085d57208af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87b445351e8e3234a96d1fbb2d71ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506495712c81d68637ddae2c1e4b4f71692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02a07e3d2e7c66459f0e3288dc14ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c1763bce2ee464677ed56ece3c102694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950ee26732aea0cf1cd2734f4e75915695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347bd92bcb83bab68f462a839689868696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ebd5f6158af4df19995b2f26badaa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71783ebbece80698d1e6bbe423d7a23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079e55419f962e54b904ba4acca09cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976b70313a96b23629d226108a156f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb05dc3cc4303dc348cbc285d34ce7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765befc6a333f834f24b9b46194decbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4463715ede41699e9c7b6dff1aa10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8d3c2223fb9c2168b5fa23834d1f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd8afeac702fd9eb98f55487ee4f20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13cbfe039d4ab28728501bf939ca2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28119d008b506bf472d3a745eb2c915707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a89b6c9a5130133d3821a3c3aa67e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7f15b8406d0d0ea4d1fb864a8f313709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4138138507539dc048c56c9111ee72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348d9b857bff9360e4a3bb48adabfe6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edd7325bfcfac2a1df85ba926c531e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648bf038c59aa6ab8a5f32153058898713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e0b69a2dca0a59b051b52e6e54a86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfa602472ea878387c72b46a2a8fe5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb6d0fd9a528bed03e75454c4bbfeb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e9e622aec9cb58e65036998e1245a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d777a6fb9ada83c8a2b47c66a5f4ede718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76095641a677f1a47326be9661589bdc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa389574a16bc2a84e4a7f95303ec7ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d3651bbfa89c4f265a5da04f9d164721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8186d303afe21e3e5d448c56dc492722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c502e8ffda2151ad6fb798b0d4d1f03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53442edb74cbcbf26c759240d6af4005724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547136788afb4e1c741aab7146f1faf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39003649b4ec56e9ec404960745a5c45726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4e1ac511c5c8af388bbe8509b78b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdac9a5c1422806f75a43dff297112728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b2f3db21c1bfaef115bfb0ec358fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e6b0df7f1726f9f15f45453acef46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670c2862034938fd1c5571a58fdc551731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3f89dac734671b489e344fdca2abf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1708fbe6146972835d25fb02dd9d29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65820679d8dceb6f640f00b90593292e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47351b74714a5dcfe6cd1dd4dfea89b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045532e490e76524f69ef2818b3a732736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd33d9d216cd91c811d16a0590a353c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc7789f0b38556f65039981345e152738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e384fa379d6038200bfc4297bdc9a84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff703c252929f984ff26d15f35f8bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67309efdc5bc4e667a1986960e199e84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95016201080f74155d09d00faf3e9435742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72330f5de857e673b2e80f2827351679743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0f67f4993b8a138e16fe354b772eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0490dec2e67d2cd20ac0e30bd04a20f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e488128d373b7d0e1c15a4b54cc1b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d362ca3675614ea9770546ceaaf88fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff516cae77d924e7713571711b95c52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719f965cd4c36e9d9a2dc9eb5cefd9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc2eac31ec0094f1da5f08c7336df7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab425ad02060547c166121ceaa639b0e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba7f2868f3ca5cbd1dc295cf5757ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602942c5551a1fcf5223286ca9df4fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd8b419f2548c4e9f0587d1083df83754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aeb2b6ce384f211747bdbb67c8afa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982068491d645e621e8f6d595c4f7f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f75985684d3d0625369282ac41ddc8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa61135686f819c54a65d77fcfd57e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2bbd00b64145305270cb77bf427c7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc84a64b3d5b9385864fa75f2ab4631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4bb43d60b312ab6826f79da67c0f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297612ac1d58fed0598afbb754180b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dc9742cce34ccff6911af929bbf744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f804615c6aa6d239e9fa3f54673b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f8fb8da4ee9649ce29b55938410af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3b9d081ee4d09d55677b5667cec817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f9db89cb6041af2b29ecde9a3cd838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037d7ec7974cca864974360e825ddf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724f86efd1d6cfab0863a87842b5fae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349709e609fb16ac0d2fb1438c079e6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6039082cf9c0f53268b2bd802deaf912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71541b71b49d984915942fe09a805dad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9244b0ddae94ae66c02d7da78270914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad972b610a0389a196d993d57bbef915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c3fff4beb79020cba8f4f7608103c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16da9d586c1f919992d71211a1efb3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eb8826b44f51661e6615f1330d19f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e6714b65033b3eb1580d40250724219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b40b269dd61fbff8abe0adc52856120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a014ca69ddf4e3f540fdaab64260021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e776e509678b0ae3fa6e7d91a1559a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879c02797f71895a397adb0cd0e550523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bed2e27acd59704b66e6b381338a4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18d1c8b3f57e9ad5248dea01d77da025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254b92bd677ecc12a62e78ad1add0f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3834bfccd116d8eca883e5cf2259ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d4ef90072101370f755ca98abf88028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb96067a87e10a07798e4b892df9ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b619b770b2163464b568005426b558f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38bd5ae72ee00a6c2cd00290c904b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d2d686ea68107e54641604da3a7dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8428ff6f55a00fe6b44ed9597362cec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01be848384b89366e828b4a51a086234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d59829e84ca265dde317f68e55f04235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be26cb2cbfcdd61612d52e4e5a8f26036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454081e08f7a685f50838cc604df01337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785d75990759d9fb56e7f155dc31d5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9c5d1309206f7b9a759b4ecedf98b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80314e523c27227b12f624f9cd793040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bbdbbda2c386fdb866ba82cb23b0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f273168270c7eeb6cd6377a9b905e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16474f7d36ad4336748380fce386c4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ba84bde955f5780da28fc934bd90f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2067f767da10ce9b97afb5a6cf3ee9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59696a8d0ced9bd0c39a1df3fa124c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daedf47f20cba8043cb065d68c1156647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa8452ecf80223e06cec1a39778a4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d8749aff32409114c8e7a9500e12649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78ea776079fc523a3bb8da276f946a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f575ab5891f6b6b649fcf7f2195c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50815307c8888b1c9eb03dc186fe58952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbead0aa6e8ca02c2c52efffcbdf465053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a7de11a5e082f80a764c14a4ffdb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146bc03e0ad8d1c56d300ffc928ee2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3ea7138392700378f27cd6fb2345156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2786e2ea0654478f5c43f450acfd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a4cbf37bc5cc356b7061aa677825c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e02e9b6297036e666f162e7ce997259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78439b8ac1ec7ac6a1f45ac83f51e07a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a39c53ed814b9f681556a65c4eb1b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732b2b35e0cdbb9a62df0373a0bf38762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8829ba12903445dc80a08cbc137c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c93c55252d3950712109483e70f50a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9b4b3a391f014da433c343b0093b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede58fab2f6ad0a9e1527e1585ba2ec466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8537d3211292f818e75a5f8f5a52e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f793c643e8207b2a4aaaffa0271cb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be86a492f2afb949dd952c6f8f9b41b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b0b25e972abd7c7173c544466704070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570c0d138ff52a7ad52ba4a83f6d93871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478abef22cf28c72022056bdd8721fff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7727938171c17c12b68bbc0217cc9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41d10ada1e365786dc59392af7e9ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e52502ca57407d88c342f8cbd651ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d272a88b0c27f860086661753c6d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d98ee6b8d181f28a1ef79563b184b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b6ee2087608d7d685cdee0db57f0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde8485ebf1d6bdf9485fcec88738d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abc091193a24393dc93913e0eed1a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a5cef56c3b486d012044bac7c90ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adedad573e4976585a325c3055b4b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafba4e4a12f905240ad120f119c77183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e1cb8b23defe39e175d7117f0b76e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d4f2c034789de85b13950b1fe999e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b2e4c4c9f9a82ace042e38b1b0cf386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac28c9f20aad6219174937ace44073f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc6c1a5c0efeb375728ba09e5e1ae988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f4d058fd47e49cc88f4c4137da43589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cc29088ba885d3030cce77f0b85de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0477190946b5f813810293f4b5af291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404279092d5fca7b3a45197407821f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2f718d21a21f7de775dcf7c626b7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5eb81f965ab3c1e00c2b2c4621c47f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b233aa56072a0fcd48f6c3fe09baeb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24294efbbc467bcf5daba0667c391296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a429910ac9fff78dd116a429034c11497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc19e762a63a83ab603c39e2f84342598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa932be6802bd1f67555fa5ea331989b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38ce321b9e2b9b7b4f617ffbb418a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d7bb7d479a57faacfd9260062fb11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953e3327d9ab4ae3df1de03ecbf7482102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfb140f085839b159b42cd46ed0142103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf9966028e467fc29ea54de2ed571f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c195adc239590a38a182e097f603b54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d6bfd19109106a73737d2d217bad3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730021b4955145706627f1474d421be9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ee2c563842ebed4f6c6c2a9ef0c95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181047c6aef3f323f21364f244e16346109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44145b984e152bb36778497f6c9fd37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16aad25a24082b957457da32b964612111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ff364a4320c067a505789034a14c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f6e99c0975f8d8ba6d3058d623ffc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0b1d5f307da40c09c829643dd321c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba92ffdb68ad00e80d0408e9a6dbe0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d23379b88ddfab609aff26abec35f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966926c2d19c76f805075a6fbe4e886f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3737ea7b21bac04c389c5c377d607118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf0cf10a211c5fb09d70f7dc39edbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad31736e239f72e35aec5f41ea3a3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aea832b342fd1dfdea4d01b585db06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14a84c8b258ee5156c93f2f82f4625122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bedcd4d4cea83daba19ced1f6f7679123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ab2412a4eb596a620e41e29d3d79a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb06972facc77f044c6a8b19cb11c87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2bb57db324bb3130cf2e24dd8d10f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdfcb18323e7e06bd49ea5c24d05d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46049231d206745f5c23c653a6de6b0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aff6473237cf0fc904b25e623df7bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0d07f671a718f30422accdd754694130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebd477621b7daa8dad47d58fa01d5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eed4e3072fe06e036e6db2cd2da37d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e74251827fd303c0ecdbf9ca518ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f6a9cf30d8f9af98240c58d46981f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2195386dbdca279c8d64e9fc9bb3ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed246d797cdf300856aab89c1d55c563136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549f5719f24185d8e4bbf6b712db2a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b21a2994fa7b8ead73d16768e9d02e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff440048645d00364285dca7636a561139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fee54f883ab465c13fde9e233cc94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624748d0f4359b013a6e4e422d196abe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3460a36c0c87fd37efe0d1425341df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28632bda8ee26bd80bf3ae0cff6f41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3bf51a5b70a6ac5a0345dd888ad7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf33c34311ca409fa23db6cb497193145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251a565514aee1b4eb3878a244c2e8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f18e485d3d54da32eae49c03458708147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff98122acab095c9481dae357d060f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c50ed2b52d41eed0a96ec2d2167a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839216b94f1aa13b1a682a4a406ab607150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4263164bf9cbf0701e9a8fbece8490a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4722ff107939a72e212861137ba533152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501de453800bb736231f5f12214dc5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d10e115276d9902fb972eb43ae6171154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb53a2c949ef41fe5fb06ae18f36d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e6488e94cb3002a37898993d53873156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d1d54157411af72cb6419a09f171f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b4ed6878c1c52a4c837515e7603f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec497eba2c6dced895f648110c72774c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3898478351a5cc22a81e8d362d89e3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a3ea8375c7eaa3eb30bc2749e7126161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d43ed16b1baad20dbe255844acb46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb08003a8a35d8faa00df60ee626d66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072875f6786c9841cc8e4ef4883d530164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c76f061bcb773a3b774546a49fd7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3636b9d87a07ba27bcf4b59daff54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dee941dcea7bae7af8993f8934ed8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998630c4f580f95215a1b4815a28e6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1326641e2a22609edf2fc60f6969e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed9758c6191bc1a0a16ae48d4b43bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c667a8a4067ef5a43bb20577ee62bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521ec7ffec19ce2abcfb1171e92d33d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed394ffa53de42eb0c6c6713a97320173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be20ae7a1ceb4e1cce1be0048e8a01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb447ebe80781cb1f47a89256162271175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf853f4d3a4c9abc89a7011dd441942176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee389b64259047e00423dada684cd597177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9708d9839fdc29234d5520a74eb2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5ca8ba89a6742f604f5707c444827179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba40ace4bac433c206175a9016f275180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937638f976a7bd347a283b3dc8008056181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56694ecad09aaddd396d72153233c63f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fca6bc48e82374270602a6a9765f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a1de3f3d0c9d10794d2809ee3a068184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caf68fb53255957feaaca5427c6153185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30133c7e8f67069349dbaa6d3af4b8f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e3fba73cbb5eec8c0a249525f1e79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d6a4480afb60cd36b6037b3160032188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8880079aa8a22f4d16c7a1408b71673189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640b01de2984f86fc412ad156b51884190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa486c2f4819a1c6a470fcb5991768191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece63b22974c59c0a39170c71cc7662192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781964f6bc355f12f914752ec559c0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463a34719d7cc17c7bf019821769630194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085508fd82a0993695e31ee7dfdc0b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a8b6c2edc8aa990044843de38813196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecffd919bfad06ff719f294a8ed98e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd8851ebe71d48872074034ce3294b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccdae8c2811a0b5f84c03a6bc95bd6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958143f37827544245c32eded6aee525200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599a1d8f1904bc19a1b9782f86c8712201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9998b8c0407b7c8ec25518636f9855b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c2e7cd2cd69044f8a19bca1946f51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4cb12cbd1802078b9398ad9edeabe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e185b12ab915501f5d90b611520b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4944add54c30d91fc4b0c36d1a88b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29f5edfa825fe8c463b842e773db61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e09f61dfc882a3812c0ed327c9fcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a5273984bea40a0cb3085d6f9feb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aebdeba53ef0eeac0f7b5a7f3b631210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b737363de74482dde2ada9db94079d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d8df9b726daae9d6981ac9452c201212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da240906eba876dbdc8525c651977d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50ffd5ce1efbc254e52d1e17aafbfc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418130a223566ed1acf927030dbfc75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b6e2b985506c81181a73c651dc000216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558399d69abef012d43c285e6d3ef1a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13236e4388d724b158c609b147f0a216218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5435dff6547d7aea0973d7eec02467219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e5c9eb0291c9fd12b8d984321d4c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478a79ffbf2ede87f13d5f6ea4b20b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02419fdca39b9351f57f55424c5e6083222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3eee0875781907c99203ee6d83033223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53e8b065c4669c1360a06feda57649224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc6f4e3faa88c8150b564d4505567d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e074914e293000a75ed1cab248ade226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c684dc4ab6de220c6f253a73834a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a28d75fe5067097e6fafe530478eb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccf524618e2bf11c77db7f53c61ad8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b87514e05ec06ec36210cf0eb3c95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889ddea6c2b4becafbc1a10bf9fdf7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efacb148e2ce719ff24988b7021f2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c45f583992bfc4f6db76ee1c67ad3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b48008b746d4323d622bd332243519234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731c17aa3c9022d374c3d6b49ecba8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed9f415c0873964dd18b6142432a04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501a27e3bc6e53686ed92c81efe7eeb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a8b783de76fa9619cb690a886143a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36eeec3682e8831f82db8bb0e93dad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2fc79fd23510d96e04e64bffaab4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b65fcf5b5a1c787ab7a8efcf103ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df2f636b672a2f7ec3d416a68cf0ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aad0a805ab827ed928fd3c919f597243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbee2aa16cec6542841b94789c9fe3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf0f91668a2f0bddf2f2f679ff31ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8820529a807bfc8ace5311bbd36bf9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19608aee1ac7b3e538b6ee1a2dd3f55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c35c23437f5d8e50c374db029fd05c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef121400e93f7bb51da3a57410ff811f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6e29d33208fc0798bb0f0ed775406250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717c86e6e7a3b3342cb471658caa2a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029a3c85f0c59be52b7945803781117252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25313224a76ee1052018e4b2de3ae1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb0aadb7a7f83b10e3b21eb25a08a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b217656341637c7fbf92741128ba4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ca5608d4d1f88722b4822b3b55a37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a834ff966f96f06650fb407334b320257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00d1954fff56572ce346855570c8a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf919e0c5225b9f8e86fb2041b0ef2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79d028fc8de8f1386a455b246ecaeb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b0168fce91e494ada5128bba7ac7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9960f06abbb8652f71e4a0c1d114f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5510262a1bc2dae8dab643015455a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a2f7cece0b90d7db2ed3313ccf8b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920bfa8d8a0f7c8c99f3654c90b73ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0338b591f7de9417ef9c049a01671ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24b40f60a0bef1915bf3f6b61c9885267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38a8d7aebe6c35ace2302791dd9223268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe4f409500ca461fae06fde66035e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a20a9d3ade1721556fa3d54087f091270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905017453673e68ee1b5a3f536c9f12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6833cb05d150e1e27fed87fb12c8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aae09e3ff46fbc64aac97d25cd53b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d9c5189a3bff87e74eab048a7397b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f96b6505ac7ad83716bccf8e3d6b42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d2a34d7328ad78e9aff1e33f3e1a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669447f32bab98b9c60381c41e6d804277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b9ab374ee89006b5c42524206aff5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9fcd4bebf8f6af81954b698858f94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dde730f3fb0fc717e4d31c20e4476c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380604ede336af348341abc5df090724281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b478dc56c2dfbbbff57cbaf24e62f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95de27edff7f32058a631e7bf247e66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee2f9ea7d1cbe6db2449c9445204d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f0c7b97db83dc26323a047d32ea1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36587f3594492474f99ff8866e14cb10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4064100f1b006c8459ef57e8fcc8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac830895ba473778007bb398e2eb29b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef84c37d757d1c987f7369a12b9d9ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae64e36ef31cb1e775d2de310d38dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61410756536d5668b1ff4ae67ddd84db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a22e0fb9f120a06579b07857244620292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fce1f4d1b9e67c8cb779220b68cb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc468dbfeb5d4b7e197262c49a310bcd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6dcdd0d928cbc2badcd93d02cce68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae68c5868403e7bd7490593d03bcac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57e240ff1a60b3655a89a040f30570297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78001322da1b80fa00131ace28e0c658298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365cefd440d37e184271945d4502215299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d9242498ef32291bee05b5cbf26a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f6673584bf406d3e6267f93fdedde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c106e0ba79fa6c0172d3b4ff5f0cc81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a10f9cfc16e12f7e5b1e4f5bd2b5b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c242a9d3908dace23db313b3605fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576d6f6997c2699d9fe9c5c81d0b68d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8becaf0ee3bd1e1ed52e0b8c34050e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b81ee656be206a7c81930bd31f0464307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a55eb201e2da6e4c78f38b2a7d15fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c97c0a9ecc86fb8919f277c562426309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e84375ae9a14eef645221bad30c2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b68a1d2794f1d444d2b8701312b587311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2259dd7aff392707a2672c6f62ed7e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232446340a7e3cbf51f84cb623c1a56c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c909045b74c700bc6ca5f30f611d40b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd8cd7be1da96f76a2db3e5e7eb30b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d6d59d48465818e41968c1766226316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c50d7e6953d922bf1ee4934279652317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e0fbe806516e65554084b47b8fc12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aa42198551c5fd122d167a4783b67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7a658d2f1e5cfbf3c1826f0e1ea0e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbca27a7490c5b0d841804f7b43435321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609dd97154b479134ce7794913f6b29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448d15d39b5221b81ed0b112cb6d805323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa87ea891047bc4fd17259a175f5d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26da22e8fbb3136d8ee31564e3d07fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1813903d32b5d9fb447f9f524de18af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6722273c02fd4bb55367ddd67f6f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add924d4ca3811b5cea6a49291ed428328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec08e05fcfebaeb8182d8141228f07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf07440e490433b4c3882dede20d46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b84ad48a4711a7a5ddf432ee65b95a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca3c36560ffe258fc5cad879e51df8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980f96397eb4b55084c4c080185e4a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e65a645146b72646730b98b80c397334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e65c54718e96b9daf24ca6012d41dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d34bfc30972cb664709ddd3ef96d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed3744fed3cc1694d137644bddae2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed414a43804d5129d99a36f345bbb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb1325738c8bc79b2676c7a0ed3cf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980af78d8fc5a86c64364d0651cd5c1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd39c84f12a7346558809236383d9c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae697097d6cfe454d83fb6864635423342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b8ac29bdb6ea34d6dfac964020b2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed065ff67e3237357a6fbb24361572344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0907ea4271fef744f8e2a23acbb9ba4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01585c56bbfc67ae9802eb79a035237b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3a80a45b21455cfbfed611c136c51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6309cbb31d05dc448b7ca299d5bb6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44608c9482d7a36d055373302fe3ccb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a688f875258c98e861b9a49be286e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feaf0b72047c52feff4f5f74af3031351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b970862094868b3683f15210ec323352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09256b24833c76070a8c84ca1e1bd2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8a2afe8071b362d75fe5bca1707fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0044844ceb6b1e5580fe6c00435131355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6858db7dcfc6b3c6814bb3a997178de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09fb25fb9291542e3d72b491b420e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff21c1bfc402544769b037ca8f942d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22e90a828ba9dffde42da82f2ddfa1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd9b89604e7f96192d079677b45a82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7c873f2e13ac14ab9d93275307f65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9c4ae2133282ab7e1fb771873f8af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f2bb1ea66a592df8b50c1763f385f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3f6b627dc48f69c991ff2ea1f32bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a9284994a3d2bbcf89f77e35797b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a524254ed7fde5d457c00d01829f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95180165900d6481fffcad393fc2b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24346b2924ffc9e9a4957fba99f068e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebacbaba17634e707a7baa9acc2e105369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c527b9bfce83c8faa5dac8be3ed399d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fbde20e57e1476847f7b4df476f5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c521f40915d96d3e167b81cd3baf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bb3e75d22738c6461bcb0d78b1769373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1d9ae661124508276d26ad1b071fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961f406312a1574059cf8517af9f04a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0f66e4aeb34d1fb0a97909b13f9dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42263b04ad297adc1133f2b63a68c736377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec9071a6e59d89e7a394f80a9cabf2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda0900eaffd219676441e6c1aaf14a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3775e8577951a29389b48063e99e3b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26af16f621225cbbe40398bf84cf748381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18781f6d289052f7353534abeacb3812382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1466817e0471361b33e3c690fb57da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b709398db4da734f016a6d4ccd27128384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea23972b3b5399a70604f083dafad30385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1c4720cdd9e753686d494c04e899f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e26d1d03208cc4b7ad6847cfdf85d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6d19a71470c2ff97f64bfd470415e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f011e65de69b830614eeebaab6a589389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2f3d6aed72fed258be00b5130dc52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee35f0c8ca39a5feee6247e720d80ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea6bd036cde0d5f063d7df8b80b24a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b11d363d36ac979e30b44014e2c65b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666983af74f7a966c6e11ac31861825394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3482a402a1dd77ac65edb8385b1001d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753b0063052906fc1330690d94af00c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb6920f5fb20f4b4d53b24c1f34a53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ffb43eee379ef74f6d2a74a64f11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2deb32426ea04ba915ade8e3baf5b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516b3edf24b5c2101aa5f18ba36f85b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e15b9766459a2d5ced23725f23671401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733742392705901b233a1ea5c04d8549402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8ceb1bd39b880ab5133fe6301b85e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f878ec36fc08506e52b26c9df7b33c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a1b660e01294abf8fea42f850eee9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142580c879cae8dee13f3435392197b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2331bf101abe9fcbda2c686a71bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b91b5f0e7eca4e4a3ef5916372435408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8835a9c0115b85fbf1da9115d2f2a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35373cd8c4f77019a7c17c8c28b86b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bab33d62377f19ac5066ab27d84b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb519f8aa140da8ceca014b4918b7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11bead2d85d048cb132ea810c9f7f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4a6725ee52f041bee36055ac9297f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0424e69e7a59512f062b4e578d5e49f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094e79020f658b1b8b4e0ec54ad404b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b836fe87453d1fa0d0e98a0b52565a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9d90ab9e573db3eaa9d114cb18abe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25219ef46be12ce81b0e80486dddb3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e3990c5fb9e309b699074785486b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e324717a4fb9c8eb371813ba36433421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f80b325aadc6f2447549425c503585422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80259e1b9a1007cbc627369b983bfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4af70900ece9362d5bee801d9e08a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b8f5a5fd7376213b5efe4482393bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b54da4264e65f01277b831d7a23a3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2262771c9b1250da304d70c90bf39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd1b4dad61c3784c347a8ec55be358428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa95e50f8a2c66f127c777a7799ac4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688e27164fbe6cc874cf2ac1c988a1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b200c665bc6259a880b6b22613fc1af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9dd3fd47901dba4ddb362e8e111cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cba3608c0a5c16af8c3545e6df28f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876b47f67e69a7ea19bcb778fd8679c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5faf9b4b80d363aac2eec4d61ad79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0438d9b190f450f52aa4c4575235c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdc74a2d6da51c61f62369de5acb59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337f68c3744cfbf4e4633689bc1603c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a235031789e6e84bc026c6c398af20a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11829bc955c0de7d0cdf692a9ada352b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680467cd81d2fae01fececb18699f967441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e052b502f09e60e3a17c6b0f09f3b36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac97841b7b4259e6d5761b71c632ac2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c6db5a62a2c734beb9b8d07b8b263444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b93676da6763e1bfb7e6668f0454b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40179506d9dc6f18e3fb76f253107684446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c78fbe7d6b1638ea2a615c5eb50a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411b5214e23f984c938c36bb6f19e4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842a519d96ceb77ebc267ffe13d7a3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301480045c81624762a4161025401d90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb92850d32a3eb603e5ad2f01682ff3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b5be7d00a7c6a619902505dc1511d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c366704e61ab2f4201586ec5f0152453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163e96524b33da4a366fcf242936502454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e58b9fd41c3158dfde3c2af3efda2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68fd3dc21e5f8b21ad47095f22ea7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff48a2317fd1b9eecb4b8a3dbd3d935457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0702afb0fe66cc9728819053f0bfd40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3954a760f7d53342f089085d47ee0b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162963c6881502e6e7befab3189c7ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a361d7071e526e668e547742b96615c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff90b89d4ea0906fc02f6acb447a53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377da6726074a57eb63559194476cc44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656716e7cf493217793fa012a12d7b02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeb7e1a6dd5106eb485ed199924544465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fe66cbb2c00bfb49110f7ac79e789466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92ea39642e06521711d68abfa0ba0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c5792c21abc39e92b6054459eb826468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289db8a144b97309b1486de503e3f6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2ab5791a94234f7fa8d7e873b3ce1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22949ccced6978f5415c0317d3a376471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9879e14ef4fd5e247dad53315449e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcec7c133f7506650f694cb36a1997473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f544d32fa200b01d32d2693f96ed7f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cc679aefeb4c66f5d386db181a8f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584185f2c3e4e5c6fb0d822cdf74d40b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bf55387012a718e55ec27b75249d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e7dfe4c5cddd7499244ad119cc6c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981f836c3109ef50c29574813def331479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4910a8afc008e81da53c12038a9b8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a53fa5bd7223433709cac4fc1b4815481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd555d3e3a4e293c5616704165231292482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80974a399f950a31bea6f0dad6d7608c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27322630fc0e552e52e72f373df1015484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c7ca6813853e6a94205410aa935a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db089d0df5520d481fb79452785925f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4db290e7e3cbfcd09c9bac31a4641487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c37fc9be347e9af212521d58df869488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafc6e284e855abb8a2862559f62605489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65ae111cb1935b8a541d9930943c11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2394474e7987658288b06606b98e4a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839fddffe802e693bef60d460c94b5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd3d8005df647432debfac777cb40f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac9e57bbb31877a4547c838b836a2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c8d3d919bd1a53ce84eb385e1c52f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3292fbfa719d999f9088d611b9bdd4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50273e6c702b86b64d2b11a3169099497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755baec04790a3022f2d7d89c6791b5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fba2395d77421f211174438fad3b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd8205f2b092fb777b31d8d6d1a1aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ff8c96ac24d8dc589f03bccaa517d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb41e40792ff361184f71bbbeacaa5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fb08ddac8c450856519fd5da258c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef18b37d5944a6e54986599419110e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7edb510f5526ff802f135091970457505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82657711a4f66c976416547766de1e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f1b30747bc5504cb49fcfbc2409dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dc97bb619443a68043a5abe3709c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad95d28534d778a46dc1bab50d1c1bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb43f56c8886f49ced3bd423a6c438510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcb85454da2d1b8e538b4023b115ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e2838b6a79f0c7485baa2e47e423f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da737ecd4ba0cb50ca268555ca94d7e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c29eaa7394ab3a6678b55e9e2deeaa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faa747be9acb82010cd325786c109f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d704d8d20e40faaaa5f989e0af145e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76e1341704578bc83eee5295545262517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde130c5631e89282b56c7259b8ce6c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db2f613ff605b9b60d2c8f0c336731519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62af75225c795e9550cd4caec2135f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb70c88694de2220121726b15ee7e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbc5b92df6a8d0e7a29101b5738592522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298f11c182d5c4135b1b2c384b6385b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e345192aaed797accdc58b5592fd5e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36792346ca0dd17f24dc4ef1c4a9d14c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fe85976f4541595caa29b47ea7148526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e2b91f5da9f106be20ee26cee2ef4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8943df7d296001a2ceecc9b2f463c69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f177fbd2cdef99e41a6d00fed970469529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd678b770223209d28aa80965b823c06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2ae608bb498ccb08d0ad8f8469c56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aea73ea641f4ae6a8a81b912dce63f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fff5f4df298664fa1d045b230b66bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759141a5e3aacba1f5a71a6f1b4df41d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92d7e1f908751c095c544a1c8f83bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2fbe34c6ea70be343552d11cce639536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ad180a69acea870a5bb5008816546537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fd76a940bfa4a101da592714c85ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56f1786bae143f6dfd6903bd5be1c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc797b5f6b1b2d309098807e7921d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e0b15f03f9d45041649a82a56e0ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909148993a57d249b6de2c86ee1d3c59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae0e2ebb463dd3acbfc16c02fc5c09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea864d8ff6d0903147603e9bdda1d66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc45a13131e243f95599e957f76c03c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f695c0bbe5d878775e5f32bade6eeb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716494860846a2d4b53f86030e385e5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64866fed1f52329c1c9c62340aec13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de661416bd5758a6e812b0832b6d0131549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553eb35e9074cee5b0ef3db3c108172550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16125c5fa0d8134afd782c8976eab72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7004e47059f95aacfec808fd862e54c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80d94b6aeb788e0e3ab74c14f8f4a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5f6f0e52b17c911793397160d1eea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a7bba75c29a12fdd0c4f60a17db4f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e34dd87a3e0f4ff1775004d990d384556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837407c6b1050d6125734b14f9a5e21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073066cb8478bfe2b3405e95859cd307558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6d5388661279a1d91d6e36fc4fffd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05b7acc54ad53eaa4aedc998cffb38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9804ac909009132c79dba8b8fbb3b37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b3832d952eb7587534321c196b004562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e3ba35ee152a2fc44824911fbc5c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986432cad60e96f6e438d9a814ffa432564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda67c8cccd742af45a19030df8b7e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683b7fcf6ecfbf7bf0be8be9a22d5cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b2c15509092d90ecec85873f8a6aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce94229baffaa1de2975e8f5903a5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84749bef0e2a7855149e7674be8b15f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd2a0b633c7cbc2683f20ca329715a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41482fbbf527b62529ea4538f08facce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9f7ddd1777b6dc8c11883aefa76ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b4b96e608f231d7431d1e886cb3f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37769f5b656fd4b96e484864881027574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64991bffa96b33dc0bb7e82475bc6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe5ee5e9127daea2715434d1223700576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d008f34606393c509f4a190113eb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e998a55c9f51ea2127e30fc54f0196578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569703451b11e848a11763e5dc6abaf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248121548c7b99fc3026a17449e3cc9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876c789c5d2abc85259c3199979600581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd015cf967891df7b3d1e1fb8d5d8f02582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a140e74c87b3596cf71ea16e5cae1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efbe2fa48433fe3b4a598e223b5d1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a0980ff69e599a03a5c149dda5c37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d16bc96e5256362a91a08a477d344586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f03f440c6ef93ab0b4f3c259a3866587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d890501f51e4be6603a22d58c63a42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adfdadd40b73ce38c3cdc6ae42fb67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beb40bfb2f7f8b67277d90a79b1f9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a38ed3964d955d7d4f5f71c479879a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443df010417e7818985217701e1e47c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc68becf9ec577d026761c1dee38770593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d575a18b262c472658b501be267fcc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b88dc9c3927253d0b1d53905d5223595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae36fc065e0ddf605f1846b145bbbf7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707bd91132d05ced38f8fed48ec6b5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02093d1ba53c216206c041147fe920a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f922ae6fb1fa1d62d5849ef565e5b3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74895aed64f12aa65d3783608875e45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ced4960bcda3e2dcaa8b295acff1a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858238f9f1fe183df47a57e262e640e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055fb3839248deb60d8feda3e21de11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211571b5952ecd51c4e21c76c6f49be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05530c5571e598ba3f438b63d080c8db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fb67b58a362532ada1dd538a567c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6e0ed9ac0f281aad51daa57d707ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb569e606dc068e55ee479387b9a64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d81d833ef59731819bd398554b3d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0e9b232ecd57ebf313d0c055cf726610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d1a3318b81f9ff3fe8ffb02d61e1f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be44f10e4cb02b7da4091559821b1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427295c898e38d7f60250200c1cef734613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1662ba99266fbdb0227ac0cef89455c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c155bde37cc644a78a8ecb15344ff82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff5f61036cce1a55d0d9089f101ff6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd586f8d54ca2191ea34f377cbec5a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e751804671b6cbe1b08abf3b6a267618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3e917229d76e441dc022ef2433cd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83dc7bb09a9bee8997ab54720aade3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abbfbdc5e211c8ec2d912ddfccf6c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e04fc616233a7714e697b2bacf9ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd2dd4f88404b4fb5325d31d76acd8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd446df782774de91f1b70844dec0ab2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45365c47c6ceb22f51d0aa0a28802856625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d511f99a9cd9dd8aac79505f9be68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32e0734d57654fe942bf1e151835d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfe7de8268f987be7a6058a1cfb23d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82156408fc03ab14522ec33b7a1e4940629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae26b1515c8d84966fb06735e4a9bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603686a1c6dba413369be7c9548f20c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2a86ff2d898851c82049074591dba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628a1600aea69fa435557190c9cc8bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc1a3279ba850871031e1e3f8a4c59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd450cca4cdafce4701088f76a5a09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab80715e2e5509d13406f12deb86902636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f319db3aa4cdd49837fd1304257d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfae2740d455d706de15d30f0a24a43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647f688d5b89d30690cec74642d6dc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473e23d50722d2f6e33934847391605640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca535c44af02e6f4945894eae286e44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae2c5725b8cf84fb45bc1f3e280d43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d0246ad1bc4f33fc661b7432fe201643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04afc9d5478e64d51b832b394f9c72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5662d2e9958a6ff641e4588a75459c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c928d93d1b3944e6695ec0399f219ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ef09e444aeda5af59cd5fc79d3d2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60d109ee10c811298ace07dbcec675648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d46f0e79fd5ebc6c029252fb1e8e58649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19489e033df5894c9a5ef434b0b55f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e994354cd2cd7d0fd90a8aa7c3d9ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72736fc5beef39d4cf34971bf4d3e0a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005dacb745a588885c2f6d98d29b629653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f560613b83e2f0f613d696dc2724f04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f4477100148acc5fb3bae1731d579655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2566ed0dc5f0c809923ff6a5aaa5a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464251df473f9df3241f51c808874a60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07ab894928451e4c993615aa174d7c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3067a7f7a809a5fce445446af6c57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81781a5d167ad25861405f44afc2904e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d8ab3bda0aa9b0580c61606b3a649661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb4d34b2ce6d0f1aa3c617b0cd4284662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd10d4116a6b45ce340b591db7b00e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da7c01f8c0806368ca897a8102e7be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deca840c07a3648c42d461e42bb1181665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf326844520ae4e34f9deb33dbab91a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86e9a85f698b006b42daa302077f29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea769e1705662b76292ee3533b26ba6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7639e335f2e0ab3084462f09079ad3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e506b3609924909ab1be8252ef055b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1785ca43b9c89bedc904ba1d40f4352671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28447afab4674e36d369d3a1d4c9c51672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5b961a2cdae5427bd80268f353adc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32de07a7327f10e4518de60b60b443674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549536bc5c6866e1184c6e910b52ea3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560628a05cc541dbea59d1f8e635065676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770ae41cdeff2563c749929a1e27b2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779b52f547c32add868745d449c01c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14929d6af11f91c77f93b008d91e7d94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbaf3cdafb3572d0830fc13fefdabc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c99c734d4fa3d85dd3379a64defe5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11a92121d7c6c5a186dc1e00dc90f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dbba3a259877fbc384f4d9f28405c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f63ab13788487319dfe4776dd9a849684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e27788cf51df58f56a29cdf33a17e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817b9d39acbdf38f3b2952239899379686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3177206425818cef26eacec38f473c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3207fe2b8133e7fe06b28333b088722688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc27c46af80356c44e71d41a8457e94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53ccbcd83cc461b9b6684e578dcfc7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908cc10de017e56251ebdcc4f5f3ca7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac211b38c25f352df6d4fe3faf98f97f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55f283a53568a87cf23708ca85dddf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a38913f324b816421dacc2c5db958c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b5c7dc069b1929cacbb4707caeb4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4566950abd7998909e2370096579ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbe9a37cd8e276ea09f77621169e34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880890f204893a23158260df5a103e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be981793151c15bd9e375217e5e1f974699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd1398f1fa240cba8b212f65ca8724700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b8a64328b5a5427f4af53a0b6fc57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382be5421e541b45e7fe395ac4cec578702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3039c22578e24185ae0440f9792ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f7eab6d28433036b463e166dd57cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c6f8105d70fc7a9211caa1af27fa4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38f45c7569e5e58518ee8e7ea6c1f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57261e7f7b1c8d257f24ea2d225e6de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d28d72cd0b7e1793062106eea1dab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa36570165256339eab854034f400709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9714b61d43b15d1e53d7ffb7d2b9ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dcbd40ebcfd1fbef7410c96992441711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c147591e68afdb1a7e6f545766619af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd05153d16b8eb427961be0ea3cb49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52196327a07fc577c7093a44f59fe9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061ff53d3d1f2af9923792261cce914715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7241f20fe0d7f1a45bc33504eaf09e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a074bcaf53ee14a189e063b3d80fa5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc22b48c25d32aaf2b66803cf012922718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a84e36f3ba08013317a98ac4e06d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a1acf42ada2ed77dd368eeb1eacc0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d401ced8e45ee37fc3382f7ce909cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d97f286b9041f954bd6e3043466f06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d72b4aa94d019c7deeb0dbc10435e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f209001ebbae59016f82358298242724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b33e94b82ce421e4538ebf917e7264725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c985ed99573fbd8c22c795390cc31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a55d3ddcb255a7c21ce902f5a2b38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a93063da1c99f2a625e3150917c798728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ac649d4f1e404a6bb7b06df54238d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da174e2bd860904238017ef24d9c2454730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff46b65f875f6681263de1cca45a3aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1b16e6266fccbda5a43550cf595ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7f53992c61e5cbe7a12c5505fab08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58d52084c63bdf99ac405a4eeee3cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710320a293e395b7dc42c86accae0d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5500a94a311c2a7ff334ca28d8b71e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb528ffa0c2a78c7fb4711fcd5f49452737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ec4d333bbd89e285ab0d49b94dc8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0afb56868b85d59fa6bae827cfb5d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e23900b3b46b404b3d878b4aa7dc6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937f0ffc66823d27ad50d9c63e99f80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72cd8594659a85cc80382e1184fc21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f337bfabbe599131ed70ee31b395f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6f406a3091d9da3b617ae02af7d3e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675b05049a3d414ff6c04231cfc00ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9b2ea62926a9397c87abf6e5e8e65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9254f516231948020964527982624cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95968b243e809de69f6c19096ef6da3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190acec67046d85b8e31e223298bec86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ac1db7887e8f38c7857b24ccc8106750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4acd8f67607bff554aa39fcc39957f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24878ffd724d3e9c267bf4a7124bec3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279be2233da3027ffba0b0a8e99fbb15753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475a26b51d0eaaee485b81143c28968754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a063bac7ea441306c693e1f78a2d74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a055dea9352baf1dfdc63c6f9827517756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86161f70ad09a43b895805cb89d098ad757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>