--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a844bf0474dafc0f388310ce87057e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09710a3257f30f01ae55a897bbaeca262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4259222f117245b98cc4bf3609aae033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc6e6f437fe75b70ecec0404d7f0294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b51b5f848f47f6466c2a4ef289d88f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aced949b4ddfab3ec97b482e3aaf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b87d84efd3d64a738f6bee3496a8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53b8f8ec956874d88d8fd351ddd78e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa548f894b0c07d75e9854446da1e12c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0723c1b223ee589623cc5cb53e0eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d02ad2480fe043b48d608b879f4c9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f237b8450613e73bfaedfffe37cd9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8274086e40cf2940e2a4acdc1e529ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704c86194b778d452fd75da86c1cce014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f755d825549fd83d529c0c24a0a739615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b33df77e350182b5d08a13fc4708f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d4dcf05d9e196ff157855fe817df417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e9d3fed34906d95fa1d15b9b5e60818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee92e39f6e7f297dfa1d6be8f9514c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf994915dee86cc0c29917a311abd8a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e9cf7703f42287b70405cc6669c4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d210b3cfa030eb1dc370a64ecb969c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726029c990676a1e5f7ecdb59e984e5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38a2ccafbddf48cca605d161062f0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc00df190c78735af804289771d89c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54917aaaa36b651bd98f769f99920d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948af1a210e89b7e7ff07cd7874081f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc061ccb84920cdad64691039e18d1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e4f672e4391506476d07457c6667929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7331c4540bd9f5b4d4223f1d7ea85630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870410386709483012167d81d3f377831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7aa30181de36d193b4c08a431e1a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9236c14a1e99a40fb3365f82d0ee57a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20471410355b20dc9538912652aea3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d8b1996634a1c44eac738844e649a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504632985c7cdbd55308702b08d702a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836b88ed57e6a8a8f509cf1814dcfd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e7eee47e76b1e82da7e7e83e9bc5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59c925ea2ad2fc1eb7940c1b47389a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c38c3ae708da280e6587ba495d472940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7ddd3a972b052ea1634089f1be38b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00a0ee94f83fa6103342f0c68cb62d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ad58592314d733dddb046c022281843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b2025eb8ba5d4c987f6de16a7cdeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aec57ad9960d8413bab404f27668845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c11af3437bddc4684faef2fd78c7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64429f34906e480372985729ba4c51a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ae8bcd69a917339974a58e68a562c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80971d70d464d4a8965c6f85a5efd49849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb13232ef75421f6beb44703ace39950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded951ee58a9088deddecc7015ef99a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722be5ee10862da04c271c719ecb1c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e045dca20c4b94b046b53a7908de07553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a05e0e4d40baab9473d76cf04f0efd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf23298f0c5f6afb48a0d22d316b0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b21c8fad6b0cdf138fb8412bdc05ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff993437b91b97b487bc2430235c400757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24ecc3c159487f18f98ce16ad003b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6f31b81c901ae03b387187cc2538459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb393659e4944c364af36ac042c14c7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b8dffbdcc05fc7571b5e2b236eee761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68651178e54af20fcf92a2e9cc85128862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15e5a4c734e146205e10d42969955e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a088dc979641973d7f241da57448b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc81ae411d0b5cd06293ca550617e9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168117d8897cf52f759cfe1ba133840166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49836bdb2fb3f917affa48e0ce94eb2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac040d35d568bd210d6f83ec27a28168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69452baa6d4f11a653aa896e0793d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad845450666da90608917e769e74e1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789331d36d715d3feaad658f1faf57d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd925b2e4fc4125c05a141e13a69abd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c2acfaa18ef43e39c8868c429d9de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3daf1ca3b83b2ab5d058000418d47e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ccf38b43a04ed7d27f11cd129f0c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b7ad6ab4b5f72468126b4142a955076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069826d2282c620d11dd1422a2b725277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937b619b01bd8595635ba726f78add678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8f4328c63291bd91a4b6161b0798d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359c5154214c9870207eb9dedd9172a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e9084179bdd7d4b0816f54758159581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c197e475f50755f282b71d5ece1abc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7226ac839c9ee799630bb222000984583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a52830dd2745661794e0a704951f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5f996251d3defd4cb7195b055067585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c5601968a1ecdc92c92c5ed0e028b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd359148adf1fae2f666b46e9d49d8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb66b4fb5234bf1cfd48c2168fdea288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a36156086999ffd729523f32a19e3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f043de9811b73d0566a9a6ad1659590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4edf21d9b123ad014429101746ac491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985e09db74000158ec2fd6d13308fe392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affb930118fa28335270da0b177fbb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e29eefbb3c6c18c283ca812c2089e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7755dcc978e892d03451440fd55dfca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cec28e331103b414c2c5de0c0fae9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aad55c0a7591cc84a8296cae56f1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968265a6a112aec8184075455b6fa16998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cafa1790c621c4b1859fabdf63df0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0c15f7519250db4471130e191096f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62881dbb45ab24aeb1e19b93fe544c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a60b7787055c1e863770d6b397b3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf3490b273bfd00a98f4ddbe135df8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02650aeab437e2c66db1e8565663e1e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2df0e71fe881d685c15394110762a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b119d3d16de4ced6c236f2add0b38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218393e189d23dd494bb9423880f8fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f363bfb88f0034266140f0b2f3e64c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bb3f8ad76326b3967863c1e95bf1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a02b424509bbdd1e20d7a7d02687f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af16efc44ba33a471567850a0970b2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde33cbbfe3ff180a6b6379fd3cef042112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76a3b13e978c065d8c10dd6c7088d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917d8844c81f1379bef87bab7eb6269114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c97c1457c5c318cedcf85d654ba66d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe40dc0fcb23f9cba1839f743e1095116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b4c565572f77d57896f8a1bc89a04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b1e1e40b693f2f0d01908ea3bd031118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd70b59993db9c24a3ecd27df5f485119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c1ef2049948782b4cdac3a4872083120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d198cd90bb78c4e927cea31f425b031121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576e170a7c7f944baf96015d9e65344122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d63eb6004732c4a18d437be7a7e06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2bfd186455932dc0cd3c2028ec9db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b55b5a86f137509b94ae65183bf7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce10f4ffb8230918735765349a46a09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f72783e757bb8397af7161780c855127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447409c6303d55dcdde96eb74644645128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea21a8814623359e506a9d96780e57a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be25a4e2f277154797e659d8a418a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae13f81114b40fa1af210e383eca40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814bbd23044a49f8a06a5f7b8db5762132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa67c13379fd95496cc177fd89fea5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d394cb31cb816b35b74371122738d21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509708aab917baaa4e8c1f42f4b74a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192dfd35c1f05aec6d5aaee1b084519136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441ba4415d32e2fbd5179482f7beab1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422130cdaa6517038431a5ad66d6c37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13426c2ac915d8c08d3b7b7396479e46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2777b176711b3fce4da3bca858f91e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ee6d998a91362deb6875dad858687141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822b31f0f929d2e82be39f8f069bae8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1d450d8c8610773f15bfee6ccbee9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df210aa4b92198d3f8f5fe08789c487144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b8f6289215504f098328a9a57b019145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35439de1f4f409c93b8e8082c65964146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838812f99fa98a57d9f32d8d7a7205bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda53719cbb44a29db718f1ea965a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221205fdd98c9e85d9bfb11e20757f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b642cb322c1841af8b316fd219709e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a50873e1a3ad733fffd3951684f24d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e3042bc4e0f59fac1a6f1d26d6f3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22c3372126d02a3030930306a52045153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46a04a383e96d116ba4eb1aa3ced72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c412860baa36d4593404ca091367d42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179d2d4810fa7f4f24517967f39fbc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40603df8e0b1853a3d683316bf3ae7fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5060c45930fa81366be73263104779d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8436ecf933b225a2e78a35bed1426159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5931f0c3680f34d5842342b03c1c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4cf54d50bf5718e72abe182873257161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c3e09311f5230183159da96788e01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84101686f6da2ad9fadff4ee1769270163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17078c5edd6e8179373820aa3e029d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382abe76ddf292b56a8597102bae748d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88709757e454b5760c98e597cf31a61d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe735f01ad72baf0a2cdab916a880d57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2112beb66c64fdc1f3f40034480a3cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba42d5a0478a595b4f3406c88e1c92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410e399e88d46c9a41d6335ac96fd2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571f8d5ddb70fa297a104be658739cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e8ba70ac19d66a3597593f2933c6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81fbe3c41e5372663b3708463a39f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d5086979f392ba4060a59952b39d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2303cc14c87a9d79ff77194fffd0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097d0be6cac6f335834e1c76590975e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412e594aa45f7f3639134d1d1efa714177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dbb92f2a7329aea5f930a104fa15d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529af326706be2ddd800fcc9732bb3b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa38350b49f956ca072934c22baada1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85574749361bd83889c528b5dea0661c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a66a4da188e021605916d20ea3e2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959e85b0c133468f38aa82f302c4b55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c29e0b82132a635f1895b0bda687b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bfc0eab99dccf61083a0895bb508b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec592068812da85175b3e72ffe0b86e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f16a557610482f6c47f747faa388e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393b630941b9ad36c1a76d582ed416f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ba9a1f8060a5599b044e874e826a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3122e4a1b2e024633c89d31e15a78e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085563c396233c6364648f5621e3fb36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0f5e2abf801ab2cc06ba59061a595192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0bc39f3eff8357e03c4ca6ca7597c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c4ce42b8d96d1a4e0de26cc03606b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b4a873ad1dc69cea0ccaab213b715195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8f121d6591024fe07c3d4c50d823f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cc164984091978932508d7d8504b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0e08705aa82c51c7f959b237ef901198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8926accc41176ecc23fb4aca7c1019199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621ff77d65c55a86f68042a1bdb2762200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988111c2b2ffd9b1091531e3c8e80be8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366ce3b88b14d65a0ed6d4de14df351202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8d06defba6aea769fd5e85cb40b74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee6bfb8c470996036a28f08224ca28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5693889fe77ac0b518b3b6395bde97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b9d75514e9b899755cdd10b82332e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218622c3920e0a5070683749c0c44441207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532978cc371edb9939c61ee6a653947208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476c1db27606dcea4d2310b8b7a6168209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7339703d878436e91558d322d0baa4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce0dca27291229ac71db4222495ba7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17c85813c0e8ae6967d590782e4c9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f35417499ae57d983848b2739e622a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16682952aea1539ed01909e7cf58e877214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c8205f80b64b29d2a2747c31a586a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a369840cc989a14cdf077fcf0d1241216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030e3bfe38c7ea916b18bb843684605217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a02c04034567ec23b91a706f3d2b5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b14ffc2a012adf89fa76a0a2658176219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e37f52c33e657500bc5e6d8eb0c15c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6b55ccf6ceb35e4e165d6419efe4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926119615a83b5ab0f7d09728131aea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54c672f1e5fa3cbe8e5b4278ccf86e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eace47f42ad8a64bff12247c1174e3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ecead4abb6ee19ce705d19a73987225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeee92cee845977db5464632d7953ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe421db8a0d6514c07a4419c74d2f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc07d5cf7fba16356f49fbcbf5c1fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8605016e3ed4dd41207e6bb08f88a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984b0fec1d92bf7922505de0587c40f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec09924d1533f0974087b39e45831a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466efcc9fe35a661e342cbf58b54c1c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea5bb616fb7785b6759c1a4794d63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7b07859b5608b2a7649f7ddf17eae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda338c6c014cdfec600ec907771095235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb4c390912c6cc917acff72937074e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2069deaae178370abc2fd114f85333237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eee77c207ef339296d45b06d7edc86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a64fb320082a3a66c0323cb2fb5e46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baab6b1e90daf69e0e605b579ed510240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc05c3f24a1f7a97ef35a201dcef14d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db8d9aba075d2f0fa610900af31e1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4875a57d7faee953bd61f61df784512243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707fa756f882bfc90639ea3e312e5da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e52f955a50ddb1054de643748d09e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca3065b265bf7775176f9ccb7c80f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314e24f389eef0349a8a58f21e7b9ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb1aac5b31c4bd1bf184234915ebb7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc51ae13811df3d13e3a376cb39de0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3279d846d2aedf6e7160546842d70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f0a4227d3d8767059687485680b5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532503e5a4d73f1906614b9979a0f6cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186224ace3ce1f4cc14da4c67bbd7883253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a18644fc499852288b366a89c1469f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf01f4f4af6888661ffa021328f654255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf618636bf1761ce2e3cd49af6cbdc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3500ea6800ab7b416ec93d478bbcd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc00b49ad5e166cffbf865f393b29ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb150c91bf00b61cc9fc1dd853bd1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0367706343e640d1f9863d7e13a72e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d736ba4c06e73500050945f165526d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce014c623f21177a9b191974903320262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398d4cfcc037020eea76c19421b04a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e02242d861bb919306308753a1e20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c86f3a58808919117ce5d9f73d50b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b33f3cb637fc4aaac69225401e9a87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8682ad2ba4a0192578831498a5ca3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb26f765a3ab004b60c596e7fa758e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dca2143764bc47aebb4b171e7687f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e961c1c4ba9c718fdc5f343bd95f32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3d003d75701a6b080ef40c949cfb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3d5766c57e18a67069d4dfb0b732b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58474c9660b0c17b0e4b78b119f5c64c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979d29a8e4c363040a461ad676cebba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfd1138c8fc4d6bc522b9160e8055a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621b0907e29d0c1a377558475378582276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae15666f329eb6c651fa7a2daed3746277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaef39c8e4de3b99b1d6d1ed65d6a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c39fa1aec098c512ab20871fb6bfda279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e2631a96170fa374649b9955c3675280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a13c6aa17e8bc30778afee77ded25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851ad77ff9db8863f04c1e9e043308d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade76021e9ccf1f93b427c423f5b150283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848845cc5d8b31f746bb48bf0ec34a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9c04264ea341b275ae96a18a539da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737338a7587f205b7ad4c3432f8278f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b43953c11aaebcbd45f2bade0e60e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db554437b2c4b169469f06c5ca50c9c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52ed0c44f7fb3edb7a51a2927e4e8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446f48c668e0eea5eae24eb25af7ea5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad5508b3267b9a6d26b062cf407955291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c627ed3b46cbbcf7d53f0046873e4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4034262c6fd2a8558291ae8b32d226293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49386208dc9ae3d4316f5d6140fb1a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8a5a8bb6f95af54405acd72adbd0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac9aa402cc1c7fc0d2c5a6a1e20516296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf760aa55ac793890a2ab6a4a0ccb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401827fc067de169672f653997cf28e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d422ed8633c494d0873ad5c41f8383299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b4194f12f0bfc953ca1d641dd0d91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcd99b8ecc10801a155946e19e8c1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13907b48db9cb8bb010e401ac902ea7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129c153d050f66dfa60abf0edf13e4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27402d7950b31c7280545f57e055c23b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77f908f645a328ca36a313521499b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45430229ec211bd7f58ffbf8dc31ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6dc8ada3aa68c573b77d145542a8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc15aa891317be502f82ad4c3642a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121110e17c5db6904b5d4e5efb52d65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03376f96950d0f7ca70177158ee346310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b3bd11897df135751d7e608358a95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441825a530f9813d9a5d194a4f3539a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ca869bc39ccae8b8831722e0e3fa4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13156677e948a821c009132649f8b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e7761201d42f18280b14d40f967e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44edcbff6578b238e6566c736c7d890316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037186358a52515d91040445249a207317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258534eadd636d93c5004edd9b0492fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8a3853be1e4182e45002409a18a38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252258d33983f24120a37993219653a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2fdc72e755e082f1ca4e555f94011321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27609fa25fd2e47c2cfeaaf220fdbc29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd181881c685756d67ab683269855681323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de32b59f9505aa93c38bf882130881324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2247110a1583bd80c8910fa7e938325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3f8cfed9a90afbb2bc40d2fd2f871326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e231bd029548b7837b889d2df382ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22de64f2043c5bc5fddb506836b1f6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e86b4c2a45246eccf9133e5912e3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586e21416b99845841056d41112efef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8cbc6636d7db4fc552e31e44ed90a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625f8f2f7fbdc4c523ee0e592c79ead332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d38352f61032efdc9f6059f8141400333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44107265ea8416f68c6d70fb21714975334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49c0590451038613aff202ea37fb61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194983889f3067c9bb7d75f84fbcaa0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1788dc8dd415294eb4aace7833afa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78db5f08298548b07787c1a84cfb0e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e9be8ade1779f6ce327a328c79df8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f99734a42e491c8008b071956ffd7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168bcbb12959cef64abaae9e031356f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fcfc6a0994f6753ef9eacfd96ce0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfae6d204e465c1c25c3a6a7fcbc4c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ba2ea95b7192d88eee9fd8a4162b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96b5bc42768bccde229615887af3c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df32e12a9ffcd6bfb99280c50a6a8e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b234963520f3cd02dc8bf2625fd387347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978644ae2e7ef29db1ae8ef01328550348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b9cbe66ca64e9f74fd5ecebe84450349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845bfc95e9f9ae11ae2963d640aab96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b17400675d2d7e7e707954431d0b82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b861457ac684032f265ca29f11dacf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c27000c5de77f7d343a6beb1997b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd93524058e150ab5f374c76c8b57b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189a078c91419c2ea4a4c6c10f9cece355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae73fbe5992f368964df3fb6b7ae9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d126d3500235c5d9e3064958076814357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165047ed638ad4bb5b680e93dc70d17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e15cc805204ec413fa429ed2af4c22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734495a0e7631b1c0415acbba8c37a07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7b5b1f2e22d9d731ead3b9e39444c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b12f1ddcf18f1d158bb639ba3d65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2cabf1e9ad96b8e7ab2b2a4321d56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb54d53b68ba8e31ccaf73d2e984144364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dbafd7fcb4f2da95e68678d64ad4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b002c1e0cc3df503dc0bfd0912f591366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6edf7aa2eb0f3917b92185f65134ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75b9a9d7f25c78e89430277337e3fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c25aecc6e6a57699174a91318d125d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a403a57534fe4e3056a8f7ac7a5f25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a812735e4fc5ad4124854513370d7ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f70af8878b7d3ca2fc4b76505cf8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889cc9ab39771914ff8cd0e08504c36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3d473562c1d004e11a863b7b0d9cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a23ca5cd9c42148d4bee9d8e38f3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4bc0d7a043b8823cde78c61bad816376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4acf2bc562d478fa3dabeb327b745e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860751de4769b644b1d3ebfc9109a895378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031f3f065d3be3bf843de65924c1fd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc377df1fe333bf4d70ce4d0b7bc969380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c141357554e75f02b61d2b8d9d145e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a46429995ee9c3b25cf7efa46cff0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd02940cda1f8108a265b0d23d5950383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad9a963940a9184c37d1b3ecbc3dd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a76c840e817acb7a5f1ed8d0cbdcb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae4f1958f4ef0fec7b24bb3c1b69b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7ab8e8c9aee2acbd61270d77ab240387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aab2354e2f13ea5152ea1cf1dcc82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84e419c8f248884ca12e9bcccc5661389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a5e5741a74215bf805169f23737ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c59a2d4164924ea4675175b012943391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f554f2202da88100ed6cc22b5d8b8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cff96f7a3a1dbba0681d3d5c60a9d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fdda93986aaf5800bbee392d0ba9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ab7ffefd52f5acc70acfc5bae0930395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22277ba63f347ff6437906d3e60563f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301f7f5486c57925af6a1cce3dc4545397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f1908a6bb88cde7e53dd5edcf3d70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8a2a11b64531119ae65e0d8904466399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51155eb03697f82289ff7bcfe76edfae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e433ffb4342104f193515c9659afa34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db7ca3f923dba8a8bc1b714f190980402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c680143f169fc4b279f96c799ffe65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a8bafe928ac4544bc9059aefcc49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eb5546b83eeb2939aeda9a3febc5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8f5463cd9d82b4a627741293885bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e620c2572e82a6c33cc4b44be6a095407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1e06e4ea4be8e56ba26a3c364b018408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a3abdfa9d02ae2729d6cfc354ace8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05442fc15521e9aa11fc2653c3147c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d0bad0c5edac183323e0654e3d431411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b3cfbd303e7fbed787694d1574958412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afd8bdfbd8f8efbc2053cdfa58fc65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400596bfc06cafee7e883c5c233111b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b1acedb048740894bc95a8c4fc7a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b66e18e194fd66afd0bf134efe0d94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a83cb44074fb53a492ed35b2913ef4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acda39c4011c34f269db56117cbcf3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80915564dc018529b516894e697aabf2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43b3a870a4ad3f4dc1a310f5d174ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c293dd64e5b7e3ea0a8df254d5fb51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25156c2ff3444314a1ae5b0c597abcd2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6009b14acce7af3a4309f7615df59db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd335d250215bdd5b12e26a4563967f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05249c458abb5fda6f7f66272a0a9e32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79804140c2279d735980eaad14d3fdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3ab969740b25fb0805ef664a8d545427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64bec6160bfe5bef4be6a3456da109428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd4c0342fe9801facdc9ca6291ebab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713dc15182edd3e46f43c3fc12a0821430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20273f97463f7d6f61dfd4ad52de1fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f1df189c07cd4899b7e9c50bbaa05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b6f12517998b7e4550a2baffbee31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7ca2a3e57044aeb458888a3de5352434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d9363f4535f3a367a56f712f79b61435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822bbd5eee9542d6284586253ad6627436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6126cc9ccedfba036de5a6716f5a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0914a36c02f4136741549719888a0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fc4b0fcfbb3f89b8cee46947b7c58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2ab75c0d3baa3a8cd340aab09a561440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aefd425b4bf2846016712c884934d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7808b14fc125fca61b0bd49875520b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1f3997333d0b767d6dd7017fd7470443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0207cc23eaca5beb6ed869007331fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a102e1e900e4d481ba49b6506d1b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197706511b87fc08cec911faf7fcb61c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f4f60c4b4bd9a86a3c12b095fafe9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f30b29068e3a4d0fff7ba6d7a52818448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45d5504b557b5147e624d7fe9059fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ba7224aa20972457b01cbb56a889a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec13eac57b405d593bcbe8a8faf8bd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ffec2ab9fc41deeb86b7f1f089a1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88789080585eb6a216661ac09e96209453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a366f05e10c493e62316df368dd0438454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f65d3439cb61fc069fd2d2fd60848455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77803bf0177ad97817bdd24a66c0d867456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d905d8417425d9d3ac5e6c68b90566a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c71620246b9799422a61d3a1f9990458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1149687bde28d2bc35b8d6c4c0640459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4d523c9fa8f5ce5b312bcf6ac8ad7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927b42c409e3f5f805325b0165fdfc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad189c9c95d633fc5a7e80f522aa5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241c8986bb75e5f77b8f1b220a06302463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad5ade63474fc636d18616e1941c9a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e99fa9aa1ab5fc300eacf3dea1d4d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1894910f957f5fd2d0f025e04300640466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e78d58e8765b843c27f76993b221be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d99117413d05e5d3ab4863f924351468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ad333d493a8fb7c6fed09fada89d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341498d004e17d2d889bf8ae461979c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391bdf41efc35d17adba6b27698eb02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d5bb5452d97ed3966847c7a3277cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0e708671f89e3d805be40646e91c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1411d014d7d3ea9324de9b7bdb52241474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2f5cfc869fc2934710abd0b01f6b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc2534a433e5b498e35ca20a973b6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989529b53b12bea7aba50739570e056477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac5c6a518df47f803b58fef4514964478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99486edce82f350ed31da95c309a3bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4468b7e540642463ac362cf010988480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8900a996dcc630ba9e7f009eb6d9a46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d4540b5a97e96973d1641ada81bed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595b8500c0f0b9c01225a0d12b589c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728278e4781f1c1e6d16c455f739739484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abb37d88d27848473b1faa46e185c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb03026af1ce283ac3920c45cfeac7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aa5b56ef047e2561ae878413a7a47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72dec5a08c4cbbd112fbb24cf37383488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02f989d889e0df2275e54e9720e109489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17571ca8c73995b1932861e4bd9d86f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c14e87ef1ec47e9aa42707e6aa473491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232e0b982c9bdf0fdc989eb41eb214d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f3f464e6431c97ec07bb67ee2f364493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85bb38c7071de134891455f3d19e1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065551309032709c6af568eebe6e5d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1168f6983a4b749ad5854c72e37ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b436f7e45bbc3bd7908cc9207731d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68518fc32ba28c87838628696ae9d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65669886a21ff4cf5609473fb9de0e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12963dfe2c783a8fb90e3aa1c53ad2ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1147300419a56bdb4478905367351501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9f0e3bc686501b7ed21b112721fad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9332f24499b504c6ceb3edf51745d84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8710fddb980b845cf1049d8f03c574504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf6732c497f4f656df7f4bc9ca6e7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62cd964ed956fe1c769484ede2f7ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1c4402b2c87f9166f187827655fed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17c574f2d667ef973cacbf43d6b6c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14957a03278647d755ca8cb75462070f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83c124bc7cc2196770b0cb7ccc8b29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815e079dcbedfa24251ffc2e13c9b20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23552053544299dfa1839a765173da86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac155dbc945f68bb031771fa7593ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fc8c69f784aedab87043af6a6139b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2c241cb20aae3a2f2fcfa26d3c7ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4997ce82c74024d7baedf077f5448d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e1ccb2b2f4ef758c0e1f936057d40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501b48a583be53b8ba235911503c607518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba4eceae29b1ea401c3837c45d13a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cdac19a0c2b1159b4e8b6ae2aff13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3a33964f58b95484cbd960f1c83ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663f08772f9516c19cfb3bd15e3f549522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e813bb952a6aa8b48c5ac29e53535b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc7f3ee98e02f1ea1078a2708eaff2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb7f8aba8853150655f7349c233ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01636f639ad8659aaa0a39525e6cd8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2aed16b3c156568c4df0bdc78687f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df928fc4aa711050cc22f47518160036528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b172fb3fbe94e59de33fc4871fe4e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8a1d86289d668c37b1e9c257e7af6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c482d76e69731a7c18f4cc6375fdc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b518a60818aaa92b227e7e46edd4d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef523f39d75299a9f44a67ccba43bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea97c3f9418d48e443cb71e3baa4830534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0669ef2e4be52b8df44e16d29caefd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0638d3de393362ecb1a6d46b7a099c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f1fcef28e0dd2b8f43171745cf0da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3837f4d649a7e6c0e42f7bea333a61538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf335e6d31630ff0be7b2b30bd4e99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24d09fc836eae7d0cb10f693a84982540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae648b67b9f66eddf86b3f059418ae64541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01635fda762642326730039aca2050f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7022bf79181642fca6a43348f113b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9546c81351c0b5fb92e9752745d41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e1b3de1bb7c748aafe00f93fee488545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30d1460325b843d0268d6d134ba146546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23de10007a0c72afef8a6292fc4a598547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2507fbc58d4e95b980128014d1fa6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02810fbb6163ee7ce9862710392777b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d81b0434a51403c04006933a33623550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022e215dfa0ee86a3d9b9897a0be6ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb03f65ff4d693747975be9657c5c6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d5b8aab4c7a257b934efaf2c91e6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25d3a2b4456019ae92eea723bac4de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3f8657104439ca13a6829ccd55a89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555bc72838725580bed4b98e08b690c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac71d5a5e88e0726c3127ce5688bcd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bd532a2ef3c3db5928da76a96a79a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e65a54cd0e036ab1e43a7b9eabae7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aa0533d20089376c0b2c0f63852d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17483cd9ef8cc02a0d6349b9cdc0615e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5d2a5f2d0778f6419a3c2b77024c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147d6a6dfe793f6297420714ad0bd83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a626ccf1e5a77c1d2760c37c671b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817392cda9cbaddb5cbe5ac4dfe2f5ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288ca00358202ea20aa90148a267dc4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3a3be90336f7020a768c8a868fbc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99db472be9b4a79eaa00dadef9ee8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd115f54ef97ae65534aa14f03f638d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69ae4c0050046b372d30497f8b194e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a4663cc000609984c4da8734cea43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67551763da0a3941d2d6a9a1629f671a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cc896330913dfd50d092c9d02d03e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a4667f6630412f8d30d352a12e1f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e9cbe316ce546d6c57bf29964c0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c9652d976896ed0eed5ba8b23023f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb80c83d678cd7bc683487226e455b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef50fba9a5ebb4895c9599f135c0298578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423777499014a833a97d101b4f0503f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdc6506819b98cd9121bf43f2714c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88159ed4f3ee00c516652b404340c528581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13c44d5e727d143ee340e99aae1864582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a699efb02d9b5265e09e096d61f2f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c948bc86b2480bd1f8df09ba9b7480584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b02b114982629f2800780a8dd0f75585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f326c7d4aa2d26c7cffa153bcc7c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350b09fbbea644f091bbe57fb4eca31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81d7ea4ba23ceb73af1c6f9d1bb5f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b210694070e76b119ff0601f22d53b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a053f80721f68cb75e83e9ae3abac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae76a659d71ba1885abf3ebd6a7afe9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f340a37b831ca98515b140161ab16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e076b12867bb8d651904a2fe96b1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6821566bbcfbd1250cde7f3f6abd285594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24466f98f43d7e2db73a9cae8851165595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866de8226b1b2c8d12a3d656b3d8b05d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e6704b1f38c88bb12428c1eaabd3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e978de3ecb65a4bd96d58f4d4ac4d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a8ebcb5a914da0f272fc614d5b900599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7fe3317cfb693b88aa4f2b2cd30d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4d9e9efaafe384dfd80e14e3b964d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73612275709db6ecdbb0af51720853f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb436db9f603bb8c6752fc9f278c8d84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ac3bfbce9921eaffdb432b391241d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b38fd0a155b797aa3c5184285c4df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dd30a20e752893b0793509a764f86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875ce1badf1350d0eea2b12cbaa02cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33715842141aa796b59010090858ab51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5686c1f86a8860387f6765a5044c3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3b8240d19335e132ab5aaea495836610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03309995e46dae3d26dc4705e07a28f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be78d764765e49f409404f4eafbbae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffadf70352ac762789c1696b57d5197613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0503b71d17cebba95571babeb3d88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e08b5a8299363c7e23d73f68fff14d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed7b49ba1befc5d5186895b5b045c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964f5e0fe791dcceb37195fb1aaa226617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa736183290622ad791d43b63e6e27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeacc8b12893f3714f982f5db848f59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9aa4f3667fbc364106d8a5424406a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d95f3a53d39eda33476c65b4cb44b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e421b81ab4219c767038db1657759e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc75c68c5965a8b096b3ffd2ec3ebe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1e8ccd763e63ecc7d216107612094624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61996500fa0bd54aca5b60d061edf3d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5d04023d8fe6b9819a91fdd6a59c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2c87a5078a80dd9e4ea06c07a0173627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8c8ba1ed54824424f69366e229072628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3b980fa732ee3efb023425b81d73c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6745cab50ec8554e6bce6adcb29b8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce181e31f42ec82bda2da13cc10d948631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2ed4ff69f7c02a3c31f3d0d4f54da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f51c20ff9c5b80e903a22999a4547633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e3b6525dbb319657686413e475466634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63849ae9e880b8217aa7663e26f947e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534babaa2ebb90666a4e5506a96c7d10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d1234e488d3cb03ac53de052195ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dde0bd65d23193a74ee73ac1ba0c4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bb6d51ea3e52d3e4fc7373be88ff5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adf17bac6b7d3256c20f8479e97d26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b21513fc6eb6df0a65fcc8151ad03c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739e7b16c0213c76c0facba06102ebe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf8aa7796b9b02ff82fcc9aeea3104643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f66957d973a227146b034d76c6711b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461698ec93913147d9e5c697e3cc4f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec748541594f34084353d2baa7ba8ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0c34b496fe754159e4131ddb62fff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eae510bb8a36fd6b0aa9e5c0fa8524648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089bd4fb087cd0b6e9d983c27667fc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82463a2a4f3aede66a1920e64d215c17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111dd291914a7d19891365dd8defe9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ba30af491147fa09b3af4a4ba763b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e80814d3a1ff392dc7afc3e3e2cbe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b8375ce1c7c720674bdef772d875e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565075bd1c1c8bc1f6385321754dbc5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8e9198b5457288b04ae0e197433d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742282e5f5c159b0b847e4df3e37d790657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4904ad5730645a3b907b9953201fe1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc5a701a0c91df9865719125b439b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994af94cea985e76c2c5eee9fa39efa4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef67700ab564096b8128d2ea55ac32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8019905268cb212eb2a012aa7a0c80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c8513212861ecd54dcd32ea148c1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864af6e25034fd080ec84d1e8b1850a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc2f34defafbecf06e640b0c9594d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38cefb69a7a8e3df489544ece00d52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fc417a327eefc5e13fa4c03c4dd87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f541ab497f9b852df84d2b6b9eaff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d897f4b5d1f4097a89760b3a46e99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44482dc7c5073f89db8a9b51932a9887670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290995d8bc2b6d92ece918bf21cf9f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3411d8bcd5840e7b397e19ee58b8c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bff9cec21353b580654617132c685673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2dd8526ea49a7ebeaca7027be1502674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b0730ceb7304bbc6c0911e83eb848675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bb6b08f623b68ad87c6d0e8ff161d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c292a28c84ab3c8fcfdf2d785b233d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3438fb78bd2bd1eca0a06e9366edb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98da2b8a49f61a4ec351a3a753e9c79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc8d74fb55a3128f7be202ce7ef8e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e53b743ec8dbc3b91a812ca36e0f58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae69a8dbe66735fa3f5dee0467ad1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561c0e1101cbeb446f07a127eb90a8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f56a6978d22e63dce9c3ffd64948f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940637bca45ac6998fda175f1a493562685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540f8ee7c67443cba19c7e4d7e2f779686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d052c2bc945eae00b4f53d6ad7c80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271b0e4cf2b5fb321fefad3fb44590a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0856abb65cff68e2f0488198680a9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94756ed8f179f7e0840dde82bd1bbe9c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe35ae304256848c23900e3b4b1bfde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef237d53db368182f71aab073c9ff453692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482445162555b1736d931633013d101693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bcc3476bf6a001ec25ef016d17a86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77f38cfaeadd50b1e1c34001d4e657695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8548ff196dd1941fe32e862a3887f9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55b757751300c120718ec91032bfd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073d800a252934618986b95f886df62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9ad230a4a849e02cf1b83cb737318699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8136ae0a0939886f25ac7f26ac5ddf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023e1f009cfdeff3994c710bc38c62f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5fee725e41ddc85ef859c343aa8ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3827d45b73670e687dc06c188391487703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c845c79a7693188e6154bb1fafe089704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6440cf34f61b6df1293362e7c60d91e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65da5442cff842d1141b1e75b2e796706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc5d30d8090f58e3d721681acb16e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461c766ecce52ddd2b11895290cf4f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c10da38d788143cea1ec8bbb3ae9f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86870dda2eb8dc28ec1ed4d8b00a6513710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08c5ae3a2f8a0c58d0cabf9642af6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65654594374fecb04681d9fbe3d64b16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6588d834b3b1c211e448d9e848bbb4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41718f912f7494b4c60b5b65a2c8045714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab165275d2897c3596e20411ccec16d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e515c83fa8c72e9cba12c6ab4ce0b75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5f5cdf28127513b54531aef541517717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2018dca8cfcd4bd99038b6d15e1cf1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e3af4151a0359e7558da9f394ecc4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e534ab979337149855bddac14e9b811720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e34599fc77f563438ecefa6520cd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50b3fe34c49b070c2ec4c6babea3ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5657bcf0a50fd2acae75ecc0c9529723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43022a13dcc525ed1592df1be2c3d82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b77eab17d5ca61afb7498fc3eab845725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724c2b1bd591f6e68d797b68ebe8346726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a25020db42befff3462d250b045a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601371c96a70e103cdbbf8f4d12a7e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2dc9a4d2e95d6c81bda6ae27a6532729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf53d00b6324dc9f053443ce2d942fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb794b0d9d7acf354623a129f2f685731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b6181641a54b4e345ed34a23fe8aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9880ccc252777f17286eb24ec490a71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa886c91a5351b2d43710829761c615c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cee47bbf41d4f7e24f60dcf147696735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef901300fa81c8815410b4d1c66176a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67495f390ddf8b0603de3138b176ca2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce6d850519a53443996eedcf84c3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcd76ec94178f3df7b390f4e8122a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeb2a5eb202e457fae5e985bb93d2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604f3fd19d1628f5c0934d93a824e2c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c36a0441174b2d31223a9337d6b5ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881b35ef215e25b7e7baa9ea4b505e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbfefb962b48b5f3abc67130efc6e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c069686228b469fb224d1f1e7083a39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49299aa3eb5b2d17df753a25b2de3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1ff6f7321162ecec928b789af295f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f800fc24931b27b31fd34d5442e29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf83db3423e2feb04e064f2a598df9a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87474c329356fc540c61982f542b2e64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a312b908c1023ae8c3fc9f6a9cf88f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f160544d456ee185e803ecd58cdfb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26400e8448ea1bde509ee82be06c0d96753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22260077a18d80d4e7d8fbf89fb61baf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1acc8bc73480a18d84aa25ceb8c64755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f74cbad3be971fd48f416547267e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3034be246ac9f75a1b23bb1f9f78662757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bec79ba2cd873e6adb6f2c9d7eaa4c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3d7dd54faba7a176b10c4466d9a35759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3064a22feb80f1ff024be5928d471881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd029dbc992678654268534e1b40b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e34ae1517edbb9bab3e5afec7284cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9c57f87e8db486eb6f7c0ba80ad3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca095e38b47ef99fde91083bbee4c8605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190b5b12bee780936c7c4cae78d2d056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3612a05672ebff009b3ffe5374b7fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b8b4e2f92f0cd962627d235c737a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530741052a94b8478355d57fb558ae599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7e2dea03ed5d99e2caf3558909f3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4802948082f61aeb5c52d2899b0b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a48e29a2239c7380c53c488a4a7a5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c91ba1447e01361e31d51b0c5a208413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b022577691ca8602ff5171a944907814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359dfd733bfa4de8e0a8e9179fa165d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc867c4b2e5923cf9cd187d7b2d5a1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9e569531a8fea26c6166ab7f40dc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5bc28b1e40fa894e42073b33a537818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8463a300e1d2abc2e4bb635f5672b9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda3599774c9bedbfb108f48a95e7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695f9f0bf627a1641a3705dd0d219d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf07ce8164427e306ae4bdcd045422c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74a9bc4c56978c32c912ed36f1086e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602999962be2d78c08aae6c590353fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea3e261f0a44fc172e7f2ad3a4a01025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb97ea7a4daffc332d4a5df9469eb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf67a4fec420dc15828f60084cfa08327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7855771382c4c7efc4f5fd38502920928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f5078d63c8bba1eac881909fef75b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145cebf09011abff0f572c071218cdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee10c2bca140fc9fcb7d35852c5709d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16623febae8f6ba65df4e16024049f1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53637af0111115ec39f9bea44a9ff6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e4e849f6ae8b235c12c9dbdb7c27434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00f4e578f62b822405ec491b3b915735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916041e7ef270cb0944534c42a8ef8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e08ad7ab373d73ffaabaa276847e7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85daecbb949a1faab9bc03b1fe35f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6919585cd017c58b41b31ceaf6a6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c99446c177e79a5a89a4d88f13675e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bfae2b808f4823dbcc1ff7b3831bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a242b8e2d5f4434ff01874d19d55a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286ff9dc86bbe265ecaa691292bd02043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac44bbe8d6b87fff2563b9d1466c8cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5361a2d0bab284733833c50aa6ae5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f001ff7f5c156ed18be6f8b788793646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe119c5bebab78e0d31cd2aa4c2229747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef50bdb555824ed2c2c0b8dd01eb05f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff280a24d1ddf002f6058a04c1c480bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf879bffbd78923ffb83c7d33f1fae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb434663fa94f1bca0df18c5fac00a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e5c3d91d16a43d6f892b02aaa7e8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb38af1e538bde613b02c42322507753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7e642937863d04001441a723cb12354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64c51efb2846b604239e5c7ea41e6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89032f09f7a1f330cae303ae4e36d0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc84ea6a340b3d7358f9252af45495257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd64168962ef9d3630c89060a6a38358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87537537c301d969b9782a298e971af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2499b3dde79f8966d0f1b2c2762bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173d8139aed01f824a0a6f76547a60261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034189235daf7b600dc41fb8e79e0c5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003487c9334dbf0a7a475f94f20428f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac64e01657b880cc826d8700dd51d3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835399b5176a14b7ab1d20cb5533f11765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65784a5da3f22f2f74f51944e61bec3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747b518d8390b1a058dfa477790813567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba85a345b5a90bb06007d324e14231f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564a0a05aaa1cef0388fd651a298e5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2726cb04e8dd30708df89d78063ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10317a298a3953f0020b10d7fbf1d4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e4f0c4043c90ef22867dcff38a8c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59876ff8594696d4af2d546b2c7dee1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14428df3f7f01d46bbdcaee5c3fcfedc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2aa1d97c0401fac63c74ede263ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3463c70b1ccff8e1b2c4f7fef6bea676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ee24b0771e741576851e11e5977d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2603b7a693db28734eeeafea08226778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882158f9b584dfb585eccd1033ef3a7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ae04c802d5fc6c83d5f5eae2fa29d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981142df1fa05fcf6c0c9364e47a70a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99501e4ac27b69df91cb124bf24f5ab982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5373a57adebc5f583f4bd17837ac4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd62416d8c73e6ab9904a698600e2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113c63f2973b6d047fc893556a0f08585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db72d06e0a445b33eb1bf9638476a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18074d8e62ceb89b05fd1ac0066ce17687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde9901cd809ebc1ddbc6ab501b05f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae6e63d2bde71aa3524063c3d97dfe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30549a9616eccee98583f14f1795efaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62cfb86a09312ac1294cb2ba28828091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6834b07f60b6ab4f3c88e2cacad1f0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bae528b4100059de73015e331853493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3bcfd010c63f28a893d78048b638694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49ec829cef254acd02371b950b34da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7de37ce6d19e2d990d1fb528fb5c3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab024f217ffd4ffbc23a636c5ad12097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a3be28530a5df770b484eba4e4c7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1481cf5b6d0f65ea3b4bedcf1c8a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e76470c81f0f1dd1c2643e3ce90369100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c2118ba64d47100df1afdb226db07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155b318e4aded612cc16714bd7c644e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68ad5be29670afc86cd6636360f305103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f32a766794fc07d72b5e0b6b54e9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82cb29d4c299296b3a5dd6f9d3f820105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb9e14b45402b429dc988328f099dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0255b85123bb4f201ab2c957ad836d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f459d307e34e02346de5e4620c0e0fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832dd3e2a104f8dc0681ca1cbe5b3c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ac13b0be6caf7e86b63d9772c3dd9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe5b171d62424f63e9bcb10125025d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668140dbcf28e174b2225baa4c8763b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a294c1914fefd6b11b0b712ebecabe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b622031d6ac1fef8da2837113c254114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904c034f48d64dfe7b318a11c2ca841115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149c920fee9be1811860ec8aacc2b3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7237f3f11fbf3367ff0dbc96974e7e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975974615a627b3244ef483c0a3770a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f71aaa84df6749e3c7b86cfea54155119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80435f2535faace4085a81f2976b95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1226a6aab05139b3b0067ede0826a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c13b56984e64378412ee39894b7b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e1ee8be84fdbc001b3a2b7dd15510123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361187555ca045e38f5c94b0b8f2b3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3d8c996deec74582be3e082e87c94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cc26b01c975508b37d334e025b029126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ec896ed17e59bab24024c9d6ddc72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58da4d7fb0f3695987327e5dd7e7409128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5033bee5a5aa65c2ea7d4d4f2cfc024129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376eee5ce84cf6a8516f6b840d6a4d5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78c546eed78ab6832d53ef4f1de597131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f4d065499b06415904789b6400da2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc5717d8983942fc5282a4165a54cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07abe86bff09d206d4e934d52643b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae7e1e84f0b4a55d8d9c558f55b068135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87480a0b7d90b011ebfb5f99cdd6f85e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c62ce27ec564dc63b74d01592d8753137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c777d97acbbf792caa45bbcd23168138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38406a8280dffc53746a7d76f43201139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295d326d65d01f3115a4ca576c8aa46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c497054cd0f1d799909bf3ed8ec7101141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c364c26a93b769e45a9ac450592efc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd08d03151c32ecf7d8dc9274a87c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72346cad9593e2e40b3a33e83e016889144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d623d6cb8ae8a341d0530f1a4e960b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59e00d70c462c5a1eaace012e54ea7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34f34eb301a07c504e0fa0e9cc40dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3f89c04325f9a354e790ee130346a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e508597c66ba0a4200207c74daf4bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2815fde135ab7872e25d02f323a5ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49116a427ca218cc8ea88900d37bd4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8781b6c627d41424d25892903c00a06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1087affc5df73554a06af33541747a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39bfb5851a2ad62961a95cc4f82d6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8618d2f98eec94daa651afef33cdec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d154282d7e6ac64955577138bbce98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680cf108f9d9bed8da047f5166227fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660cae9c8a81666061de48674355853158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a498cecedd968263523a53d4aea992159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb131e89122a7a66418543a8f5134f86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a3f397e7541625350b91025389919161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bb9ec8774e947c2d479df3824d129162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2b8f23d6398dd400ead143679e959163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b62306f0b230ab0a7ebb9faf09352164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f99fdead51b4eca986d989b5f9b0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc550387bb557cd90634f404e40567166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f164279474d6209f2a0897c6ffe283167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15359544408b1988fa4efad189dfb0b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491d6d2a9b47eb13676a55b924ebdae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21244b7ea802fa11ac48dea16ea8f65c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44859981eba873b7f90f5274160b3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044fd89b1bf31b85c3073ffac2a815e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dae5fe8c859132d9f6f3c28498fb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0839889f518c87faf55b66b7248a432174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8c8d35f7b5dc466c637ce3da986b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21fa5c2ce79aaef9512ceb7b6e666f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4dd5d698900d3a58540ff0f7d5a02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97400232bf561c128726c1085c1bc45f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71af521cc48419d5e329af61c5c923179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b77e5f283156936f7d84092ecc14a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1340c1edc21b4548443238debc33d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f085edb8d224954f43a6b3dd7256ff8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38878f6b780ad2dcccbabdd1d8247acc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a521d27c0c34d43f9c0bb66d323fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679d3fdf022fd2ef911e3038f32260e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dd8d6fcbca799bbae9c71cf1b949d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee1866c3c676cee44ce407c7ac20a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264d4a05f6b8e57d61a38f449922ed1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d6b69219506a17fbadafb0b643ec5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1755caa3f6cf43281aa9476aee3df7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15e17c9e4ac7af7c5d74892b539a80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776a864e8601b9b8ea6760df7507cd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718973a71b6934f89e230ad83bf01ada193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcbc6b3e7c89264cae0f002019b8e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac51845a92909464f07ed0f3f4501195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc360bb584722588d9d7c1b3b9974a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe6c8fbb3ee4508664aad2bb77eb78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf2e38354703c6d620f92315045a4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d8e474c740abc56619535da2ebff0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df766b6cc3c0cc2742b8dcb95a85653e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e782a43d3d90cf13787d381fe81e2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737a0d8c933e28afa49d9f943e089bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207004ab6ca89796e4cc8a248bb34359203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8a0f5b6207ea5bde5c3bbc22afd8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def262ccd3474f5a073692699541989205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e8c58620ed62be3138e75bbaa5d87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbf65ddcb30faca8b69a32ffa95534207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c8682394a8e288cd773ae50950d5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29854a62f1566ffdd61ad1c281c692d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a5d167c9bd7d95efca0354bac226e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464e392cf531edfe1f50589b40113a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1c79f4aa99a63d56d445c0f6b525e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf81476323153d73def705d8fd72378213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53717d27ad5f9c00fe193ddb81f701214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934dc3fbb3015e4f95d9e31c473f567215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded626fcaf15df326ab270d7fb655e91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df22296ef7658b965fb3781b3ed7ce0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7385e5767587eb63b48ba499b34a63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98185f42e21e7675f69e1f1cd594a254219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c33bb83b2ae12d35bbed3845ddfa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88147061f4c9eb80417e48c08abcc2ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c76f214906fedce4c451ea898c6bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17709d1a4c4b5460f6d1d13848c75cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f4aa5f365515e3b29b2d3efcf92c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc530b8518720ec748441a7dbacd658b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96ed91fee3538203189fe8099bf129226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379fdb9db70edd8d8983411a896c848227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb68dc69bd7d0bfa4edd2db08354c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdb459eed3c1ea6a20f4568de6b600229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35227d761d2aa86efc48653b2969bb5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7998a3174906f553937c91be6cefb8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45722f9b6ed364e8fa904ba7a049b9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735781e008cf4a9444dd41e68d471d8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e619f1a74fe363ba97233ef563025234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873eeff1df8037ed1f58a978102ac25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958be4195dfa92eed52e87ffc404f02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5a2c973d6afa99790ef93de087226237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a93b1e411b44b6f820a075288f28bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458186867499b391673767697de8621239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9fcf77f188f8347a862d4396415d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0a4521f8d56ae404a5113ad4c4e06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e10e3f54f815609be1dfa239c98fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd0d6f1201812b044694e102b57399243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e325871afcf0c33c83b6644d6a96c9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb5e17fdb61c561125bfbee409668f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551a2b94f3fde88e5b3814b8dab866b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38300406e1993630c28576518d0e56fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38050f87ab581a40e5e217d7ef1f445248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b91b5fb607d5599492a4d9410c54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f62808da76ddec8d350bb94cb7908250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990f2554a9f0df6e67eeafc17f56c87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38393e47341375aec475c45884e9caf1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34304b79dbbafe14371c0fb02b71b40c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f49b397f8ed225746adc5d1c22032254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5f8371783dee898fc9be3b9ef3357255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec79cf8977698d7f4b54f60ad949f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2bac7ca8bae379f256c4d340668de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703ae0e00605e6225a9603cc95134e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661a97b64ac1023a5737bab1101700b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6721ca6fd1389f370be40e55ed12642260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c25bcfb29e9a96e2552d2b909f351f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397e688731d430dc38fc726aed8ffb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019bc2bb372d0ef75b784685695de93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f63b013e63a9cdd571ce4ef61044cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba917e55538b4acaab52eab7b73bb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7c0c26ba7a228c042e66f39bd80c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3ef825b5c030b2c4cdff19e70aff9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10396e97d473c9343cd2a3dd72f3577e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d733d5d0362a4a254bb445ac4667e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164e5d35940ac9ce13f1ae91e53a28b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7689c370bde2500eef3c521041d3c11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28c0ab4b30286308e29ac234f70e74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ef74b3240355a8b546a1e80e78f31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e410ae727b06c247f1f62723f218ce8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517a70ea39a89db6c56f241771522ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820e0e5ebf791c6ecd9708e71432a48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db098c63a60727623651516f02ab870277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0776549d2c245abe031bfe47dd5832278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c642f5282b23b79bd407def202f171d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec2af8dfc4caaf3b4557b1c49e9985280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae12558c3cd2aac5aa54fc7f3d08380281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5751907fd32d4a18b7f83dc6d5743282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b110b3a1f2c5fba13dd95d56733722283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1005169bf39de61a0c6d2bb1ac47e58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9f9521aea4c743f120f3b8c252a2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070453b6baa47538e5389abe72f3210286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31379c47fea4db87f24c091549d413287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428079f6684531cb6f2c979397e4c13a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0753e2ff755280a6fba7d310509f17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e3838bd618220f10f63bde370847e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500c88177e0ab8a1ce01615207de15a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50595012463b59b13d5f53a84858c6f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1559e38b2dba8f3bfab0f3a1750dc09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6275b46dd12dd9e18d47d2598626fd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cc525ffc723a1606bb58578eada49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd38fb2e21af596e4ddcfed2de5601e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f9129a5bd9fee49f6408417162447297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741d11636390d71bc85bfce8f646b73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8467a3a58b004eb37b0f1f5b6a5a179299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbcb275cfef6ca0a823598ab809852300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e8554bc88e9a792316e3e38c28fca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87724751c4df2dc9a3b4c47fbf3073302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93efc4fd4004030a7d9feef3f7d25e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b36a1cc57df4f698701ead0221cbe2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0fb1e58cea2ccd34ec9dc7333e401305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c73de231bd628bddbc201abfd4e12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240fbb914d678ce316eba05cbe1e84e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbd45b258fd36d82ed334ba0351afa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeb7d464cb367c2eface05735d8d3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74facb52468facd462091c13aa45b7e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f06c70cdff3dd6d0bab7de965d140311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d314485a193574e10f49896593e7f7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462ffc17240d5847dd62e5793d7ff7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b6ec54b63add6173d465694782f8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedddb9146bc0f4047df3c9aced0f717315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d219ea881805d496bce92cbe3373d6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bfec7ca97f7199a39db473768ae9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2229ebd98793e6e74d6fc8c7f9f23a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8741c792194e6a70839968a55c85379319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1403436e91ce661dcd475a41c02ca9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd55a1fa97d2f4c9afb2110b44a6e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566119abc7dacb7f8d73e6b2f7e99ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9959090290da91f0b4c8f224e4e82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a66818903fae685b5c36eeb062accb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d763268912182c1e6cdee07753d56d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf2b3407ff0ec281f68108dce2c0d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b551872b2f833facd72fb34be47f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc6162f754407bf082dead53353366328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d047fa5c95305a3d77d74177bc9d56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff675f38a5cabce6e8defc702c1bb54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af312b8e99d6864e7a0f7c0b93a2d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b3a133cff298e4b8d2a2e76c1f0c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51480c2bec490691ee93e238596e602b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742641274b8acbd7e0e9d99dade08353334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6fbf1b81eccf51ce38e48d5e76100335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8613149582de593a744c66e977b061e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573807c0ff4e0d1cd9f8ea48951bda24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076ef97aaf15f8777ea04906489b376338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9af063739204e5ad5e982f93d526e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cc47483d70ea73c741b5e5a71facd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425aedf27f499e17f35ea11554e42db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9999fb64c164fd6f4b0e28e6024583342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209c164ed1d5f706a085bead4cefd34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3820c832255edf44bac344220b810344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa377518f92f620bfbbd5a959974d9f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d0cfaab2a2f24bd775c75c5238e8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b328de5c5fb116f00d442f275edaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd7affc00560d2b33ca2f4630475f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc94df84754d5db22060ac42bfd3a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3a855e8f80732432b182c1d515b7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75eb2b0a5205f4af07e84d12dd8d61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec312cc968e9e85403df9ea09996476352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa91ab224d834c11517a71923e41a21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd4cdb098e3ad89db0ca1eb10bc43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59f90ca4b6218e4e23beb9803fbab7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255eb402d8c24b060f4124c472302c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26cf029c668628cea2896212307a09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40e07fb760435f15c1360f550d449a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed98ccf3fab6558eaaed59c28afeaa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96785030bb32a75e76e6af952482139360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23641a4065f3de47eba83f0134e9e29d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb65b863e4aa2437bd308500848647362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be627110e92d98a356458aae241a44c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39c18c48a12f77f01b060af94edf28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c7408c00a486ef8aaea3310293dfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eed7cdbf3f45580d4b3b85ee11b77f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f501013a7265b29f5d5ff31bcc47b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd026c47ea1cf894bc51e995e7ad32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9caffe3e499b818293e549749cbc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40607769919853c496d9f06bf63b6dc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fdb43bcc90a01d4597a217dd7da24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae6173aa5dcbdc29d2234b991913ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0abae80d5032d74c8d028c8c55878373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdde89e2ec7227e28952ce325c17bc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed1e6e851abe7b646bcd3e291dc445375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0218d7e37782706916e1a7b62789f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c0585a11603facd7dd4f225f2b9db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4cf765fa2cd63525643f575773985378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d38116bd491444f48e98360154bea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaf3eda49f243aed5662755b69e695380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fe4eea2b8807b30e37c38bb9e6a3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d244ec4fc08fb4c0aa6b09483a40cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686de27a43fbd0e809c04a69efbdbbcb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eace0aa64f3d6dcbabd6a93147ea090384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b804d56f334ef352a98ae03bc0952385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348bcb140a3e6af7012ffec15988cd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027744eca3bcad2be544c268dac2a269387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa717d5e8e4e409f7fe54f3bbbaebb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb80390b681a5a20e64af99e7d7130389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c433f1b2334cd485e61e2fcec1093390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4188d6f357fe791335bf1b8e8e018391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cff0248e4657a37cbcba8f8a29b42e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94231e1824c3e61a0fc8f70d6433f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605fa0b89c83f208fe565a7783aa840394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4a1b538ceb80bd2883321e5f0d93f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1b5a8cbc4160adbfc16d21596d01f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b57b2c047c819c5967d869dc4c463d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586418e7d130e0fd87228d4c170b69c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fffe26004e7bf61af7137d85eebf6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8d3f8715e234cb4a197b959cd18b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb84033f94a3f790d75f9d1a8ff6cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedfbc32c510559a4068af42285fd3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bf0e812f17680f71e67a3deb884e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad087e07d3b4265e62d28301e9b000404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d173400c8392925d54c40b2ec4440405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc1751e72c4d9b53415c440afcc660406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522494e7023542b9aca13d3503c9781407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5507babfada7e6ce12f2c63355ae1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0c78c33fd33de04f48cd76ef31f02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ac65f2ec9dd1d3463d5d952e107cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d4ac1d1dde2a649adad3bb860f183411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209eb5d28e6972b60df724d7d9533c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5a1f6c3af00e77f95fac3a5aa2fe8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ed3bcb990b6f0fa74a02942301d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6488a6b0e031e86e3ed41eb8d6e5e03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6f52a27756f78b7ca22a999af15a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbb5dd519ea588dc523b4b44c524bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4e73c01c3d0b187c462a46a3b71f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f075811120e18797aa30623f85835c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec5ff0756430e092b1134e8c77d976420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6141b0ae9db566326247a2dd579ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82f187ab67f893c5e30d79dbf90db0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c14c42f550d4785202d4c405b61ea1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd3b230a2c79a7aee0c47a034a3cb0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcd0a39a63b9af63651f2eb8d840d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e88a428fe307dbfb8a1107892fc5a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02331cb3c1852fa7d7297b9fee864dc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ff8e50f286067667c9f045cb686fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bab4d6c66e7e05e612ece08f415d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2268a4abd6f926a6fda5974a202e7e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533bfd63b62d6bb1ee1e355a3fbeefd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2de8d8b8f031a2c56b8fe3ec4742b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c76b624c1b1574361d40f4477e936d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e27e3e4eaa4231eea37418987a7ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a8f49f20ae53557c922965d506af6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d77fcc346cfb53fa1d89eb1ab31aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53470479c4ead8721d77abbb86d2ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa61d7aee8c9de20d9d0f5d696b2d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9894d291d72dbe608d96e3a7cb35ec1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005979f323f1d00cd016a24ebdfc12ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f9b846101cec138a29b8ba5e7fbba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ffabe20552360578a382fcbafcc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e504eeec0537675bdac712fc179bfc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b69cd5fd869551d098a3eeed08fab1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d160cfad0ebe837b7a67c0f2ac89c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e18d3ac7feb9843ef3cf58e6447ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8cd91009c41fab2b0abf9196e2557447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4177865f7748d0a6d28a0eae8f48c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661e536c25e6142c813d8a78643199a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dd57b24f3c3bb9414e02c16db3fcb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc97eb200dcb6e7424c2e869ddabf4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb967a79e185188ec94284f8791f5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623738e866df63cce9c65fff69117d6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca5c2b2ecbabc0f4d0dbe660d9e9d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8093ed469a1f7fede6f778e6b3bd1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e8bfedad54660632baa87dc35c7c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2797bddb0574980fb1a1f15c44ab9c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369b498f2fe4ee96e63bad2813cf899458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d56284ea9b9fb874f82b05da4572c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a9c99a2ffed5c15261297573931d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e56b7938e4c21bbb6e4839d02a4721461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86385b35d80f63268aa121e78d4f0a77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e3294b7c67c31cdff79892d5c282f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7eea49e5ed2eb04c15632f0052721464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e985ab66074d716b7a5caf23163538465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00165321fea533b09fd1c96491246f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0748cb15a2cf7667b8844130cbf808467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be2c32852d1540eb86fe9206d7e422468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dcf8f069196f5df722bf8ad63ea8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bba927f0b11e9d9cc5f6413755291c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65512e415ecc8a1f29e1a7976a5f7d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1db9387728716c310cedb3680c55f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b94cd05a3458818ee14e1b30c9854b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b3d9ba87856a657e672fab51633a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d5c8aa3710ba911c0096d28e0f724475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39243b82e847a458912c122fca911465476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba430f4101620e273890dcda84d0c954477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402db1a923ef55a58376e184cd1b742f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85af9c0f5ce201b7c2492e9cb8c2a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d9c364cbcbe0ed9143d5a2b588974480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936a8b0ff7a9992cbde3118ae711318481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb5d7510e3fb47ac6d4d4026097cac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daa32cb7e69d6da076f2f0d28bded0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca6be74c8ea7f4572cc299095c842b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826692239447718e5175cafcd663500485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d335cb409731122b0b4d1cca8b2391c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57ea56b68eb772dee5adc001502e3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b312ada7a6db1d5c4f20714612cd26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b586e4a706d3984fc30369e6fe036a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f70b8eae96086756cbfd39a91be66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20496ea2b6e599ab308257eab447cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d67698005749801cc7023c1769154492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d09c5dd3cdc265c2537a17cd95b5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60fe3a8ec5458502cb2290457503b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad3eb500367c8d3ea847bf697e7025495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e157b264335c1948229d77a6674a86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efdaac70c4ac0ecf8a3a438c580212497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08989b81fbe38e506e3d51f96401e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729c51fbd6e40bdc5df1b4b2e1fec8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed906ed1a07ec036c3f5761f3103786500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55737d53e110071294280b0d83680e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3d2d96d09caa0f3a49513bc964709502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d29aee5ba9ef0e3b3fd7328509442503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fc283ec4d1cd4191be5c3f6d2cf5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeef6897544f9d18f3565b9514d9d14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79976e2d0a67405a2cf08d3b583c53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e7b47f50c720561c6281c0bc15812507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f67c83e9ebe54474dee538d8ac4ad7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482b02339351e1eb2477c2d5ca12ef1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f899ce72f0ba99ebc49bca3a5b3805a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a23e6f7d644183ff2d72dc036f8180511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fabab696aa1fea051d3a22c84979c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e307f2ff7e9df6f21d3906e046ad1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fbd0f51c0421580e1e532d89f6ab6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85fc0374963145501a5932ba5f7ebf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e848c1bc077718255b87a6d507caed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4402a955ee6d6043ecbc16af5ba8f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da16e55918828df5b68b670691edad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5fda118ed1a854bd8f5a04afcc017519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f044768e7fcf46ddf6d124dc2cd92520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2937e7c8ed77d5c0da21f73a7e486521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc20fb498e671d826270094fb79322522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca4e855413c2668a6705a7fe8e1342523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765dc59e86cf15b3c800e71b0eda468524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d241e19fa87bb5b7d3e1eb434f8ae7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4279980acf761fff16fbcc6ccac1423526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38547da68425d2cbbb8532570ce9c1ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538cdc0d063a585176e9c8c1ff54ac1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1efa1f1d951561b5931516100c0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dee578e6006f83518394297e4ac6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e551f8683730aca4bad4150bfdb7146531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2acb52f81ad91c1febc690d5bd1791532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7acce8bdbfa05824824c30ff3f073533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b9299cfe6bdc2cdfef3f3e29b9377534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf846d6fc0428dcc1e8581c040f17d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e35e398cc6b26b00183dc144d3616536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67289b471d2edda19cb07a4a798326b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5321b69bddfb3499ff88ce2a30bb2f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6553688bd4ed5af06bb1922991ae7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117292db17c0904cfa807ddbc625fa2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabbff5d0793b03308bb8524e942c22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98400054b370cb656f10a67e3d21c547542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce44c82e9c028f71d394f0d95c2e022543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fbc4a7d90d6b7f48a44f548b3a36f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cfa24fa63a666c9ae08a9644926ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be427e5043868642bc8f4b56b695e311546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d640750d3874ae845b20f5ff98fbe1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55017a63d9da19a6d2e570cd5c0176548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8abeb71c0f6472aaacee512975e208549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58609119119c3657690e4e624e43b216550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34b87585b684541922e12846b76a44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcc795a175a96825d19b32131a4516552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dcd1e2608b500b79612e01480c806553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c34cd0e1091bd5926ae3f241dff611554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaab7107648124eafe7a43862e9d7bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4db77c0f7993bc089de25535ee195556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40819949ee364f0c547e1e571915395557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc32e6f9bbfb6d5f242460b85b7e03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083b61dfb79c7f7253da0679d73cef5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae724f0593114b57db88d4656405d55b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92f866f3bf9bc01ae0a4846526ca38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed928852aefdae30b82796395710d52e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2bc676ed7b9a4b183281d14022d5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b2e71b28b1994ffc10e59e679ecd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb853fb320c0f8de0e5fbc057aa5f98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b20da8672ec72e329bcc0ae55b7a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff2dd259877e79461b31de925e5323567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98495d4da4479e2598d0f92fa05f67cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd66acb3d722da45fd7b7e3d8bf7e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff4b56bb1fb2fd23903b2f885ec102570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5baf7769bc7f589daa713fcb42c4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82e475bd57c5283aeda7d5fc75546a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c2d62eab2587fa8a83931ce8c667b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019e2a649f5dbe73f46274ff2cc735d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572adf6e099d014787ed5d9234c3604575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0639cc6010d2969394a67cbad9422a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49197676f34984808d8edd0687d1ee56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6add99627c96e49103f0373ae8a65c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe514cdcdd8106e68097b47d00f9098e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d121b064d9465c0190ff381361d68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34969c841a5c0ecf7bba4e0602a9df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ee6f54519d78b07fa3f965c0b4fb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9c053abaaf862dafcdf84c906616d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8b4376c0b194e33863180f321c957584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c7da6338829a1d6d4fc288f21002d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4867511e8e865542adcad62394e06b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279acf644546795ec9c2c350366df00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98641ee64020f33726ab9bbb702cd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e79672ceb001b8592cdb83b02bb5b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18fb2159525aead0327a5cc348e9f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fd03e3c2c5de69cd01700d95c3040591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889d2801292c1c0e838fe3727011640592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a9f872cda2decc86624ad0c874c3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cb3fa9155017c935872c48c02655f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6017b42a43c84c221474a4a24512e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c710e296954d26b387ce104727d071596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de775fa4723555e0ecb1261eff365c19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74500765a330a366cb3147634a1b2331598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4e8454591fa218e02f4bb47220713599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f99449d2c3dfd329b18e05fd9ec53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb994e662a121fe4d8379fa5b1dcb0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadea16902cd05abbdb2cc73b2e734d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0104d909126f0d845fa5a721760bfa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046476478d63bd4fc9902352633396ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe99ceadc0003fda8cd71ea05487b2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c5f622f6594c06b5f525915fc147d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4dcd85b9ec09fba6a683af614f700607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ce64e7ff355e3307206b308235ecd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5191515eae722d3fb45c754f6a090609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e84c98896a5678cacd81f53b95d5f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837d7ba4ef49e5c1b11905d214c1e73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649e0bd7346f5459a3ca42d248cc2c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc46ee7498ec2b13cfbc560aaf8b72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bd612709730ce724b919cbf9a867b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0868349470875933b6727ac495946615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f89812fd88a9b03012d98051d69aa5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538762d8657cbfb9fdbf94ce0794a0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022085b45a94b484d2842e907cea158c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88ccbc03f62d5115ede18830c4716b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b8510fb100c0a39d1a1755a7b821c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cffb28cc936dd1d2b91b022b3cab5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06ceb45b44a5770cc9751a2401af18622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba029422ffcac9f1ebeb61aaedaa489d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef24a02f4f857f31c72238451878a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1a12072487f7b0449bb5ac7df144f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8a209e3f58d58196aff381cdcb2b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cbd4198e50ec7b3e5210b9b4277a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12cfb7c461351f522a0fda1554f180628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d54534f7784869e5cc2757efb65a29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64072106eaf554f3e4a4b29c859e4a08630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763445e0832a2cfb829120107da6340631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ae381c9eeac64ecd25e854311298e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32fec83a9893d8ce1155235a92ed61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f502962b7a5f6df091119c40cc8c0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5dd8afee4613d604ec0462c8733e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f683be2a4828eb8b0dea6360b805546636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d265463da7c4b3acf74e5c4c4ab374b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75331aa48a90d479c7a049cb85655e56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacad31c815b96fabb840199c22e2f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86810230d3c59065a44489a3a9f2154640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c949b81f2654534afabfcba65894e77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4c6f7c894293b97a538513a0ff01f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64e161228269f2a894d581a0f164d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbac56727a10c3d3821fface1c6573644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711916bd87cef8c1cfb9478c8d46d6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a1190f00fc027565581055c96668e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce1eda4aebf9f2120c42e565041989647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9e4e61c0578f4081e619b686cecaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af70cc93b9dd832999a1b0ed7e2749649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e266554d544554c45e98695990696650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c82bcad01111c45521a4c87cce1914651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b50202b521748ef17c17f83de427b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e500e0639f03ddb1ee9ae688f9c31d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136280f6e9a9f1e21c0577422a3690a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b9a3b5c3fb3d766983480a3f0a4d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c807d6cd1e7200f3e07de98c1626e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977f6de190e8e4f5c75a59c0305f804657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c50781597cc0c4af7810db9216601658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742406fa9399d09ca7e7784d308ebf7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1deeb4ec8385e65eacc169bb33fe37660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cb26af5c61a19857e6f047619801a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4e6fd78c9eb6483a32b62d4a7bc5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38016525faa46a8829c69ee66d616d49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568097064416f3de2cc7d638476fb88d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6871bb6d4b6d877c3280fb2fa67ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c57ea1efd95b925d6126182af9e5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312be006315afc1730e5366f3818414667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1747dc9cc837201b8d4bb82756d0661668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5605cff38461139964c754139fee4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afc2bad1a5d9061a9d76793ebd2574670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98d3118206ab7788f39f8eef2e63ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ae7a38d2a70e0a6cc3a7c4354c113672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101990dcb869e1238cbdd66a100f03e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e6091354ccae4fbd50f3d1554ca2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f9f51ac50c13b6d7938e08c1c6d07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34a2395b5e228320671e220e5f12eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c807509892d70a1c511c17bf7235d6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa7eaff11bced6105c0721b88a98bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f89f059cbfc4b6b0a97fbb0398ae70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7eeb4ba9afeb47a139fdc56053588680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f828cff6683134369d519252394c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f35f3f0e01a985ebcccec50330ff7b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb5ee3c74508719a940d1022583781683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a930df2497338b457869e930764a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac667b363d47a719907ab84a0459275685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca39f02984351ada09d101189e3a811686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6021953bde6dafca466b7efa37c080a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec040567a4931903bd5532cb9f9c7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab660d8310c989f4d14b27603fd004689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a2eef495a9bd59d40587447a322fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb349f21f20b461a02b5ebb582136a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af376b03cf2f96773b5ea07d443272692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deb6f694c68644dabb2dade8b89e77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6d5c935ecc7eb629aa4dc63da32e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b91ebc7eaf2a9585f6d595eecbfb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d829b5f7e96981de1d11c04f3fad63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f4e73a0d3d14d118ffa203388f684697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffe1bdc308e35ea3504cef48119318698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dd9dc5a586d4afa33225b91fece4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bfc614a50a31a0782664b8ca94d39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03821fb7b6fd5eacbf6c756d63c504701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df921c52f9fef8c535b9d34e3d9c6dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7b61b4190f79b238c7a6c8497fca8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25e913388d5ba4706e22be523e9b14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57826126eda19bbd317edaef3974fde705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ca71913c3d4c8bbdd8aa6deb7d560706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eb1c15f4f3be357ed7c7a2f918f53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dbe5fffde040a22d6fd4101ee4c3f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e913aa3cd64d33539e9a295d10102709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877014b56f703df9d5bee5d3244baeec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b38839fcdd867b8e3505d843fa5b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65084ecef438cd84e7fd08fb1bb36cba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4b7feff3721292a068fc7467f24ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fbfb8927d1a3f00e3c721dbe756f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d80c3d476057961b41174f72757f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6982ea0110cf2fb61c3db9d86d14493716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe040105629729085ac7f86d98461d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b21be0ce784a6acf76ccd906de0b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a521f0185a0fe91784e4925a191bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d4615b5068c5f4769c9388c58c48b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686ea0ede79df1c8afbf1f87b2e94f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734275ef5f85b575a3f377d20e6161dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5596601bec7783124e460265e162c9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c4de15f35219dfe1e945c54bedcb2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848f66cea268e28c7732970040657b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b331b5526f7f3f3908231c534667bc8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895de051d6f73ea0dc47887d1371683727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f548c71f375912c230d16582f491bb7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87808b6226ab599a101338b03cbfc6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81dc2ba72cc870ad811b2937ec74b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ddbc4c705ce06565514592898227731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2eb7bde61f2421b2695219c60cbf0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322aaed906779503522453615214ac9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04a1fb79002f732eb957f320602671734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0704096446a0c6d372ebcd144ea1b8e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048b14daa23c3aa594d10482d04bfbc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a361343628a6268b052a813e2136f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9940570730c75e925e9b52f942795738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ee87db718d6781e65ae08f8f5fc07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659888539481b456a86fec8cffcea9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba28a29ecdd3219680c717ba115382741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40c5fd4c6b53b572ec3e8614c27403742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0240971809dd1a3eac1b06781283b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e5e7ebdb90c8250d9ddc540a537e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9e30d385d30799ae146052529713a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be65a60a85452aa4162d4b8bbe096f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d547125f6d4f13dcece479aa88087747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b27dff7d16d13ef7d11031cbeb754c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8eb5e9a596ad219aa8a7bf60e60c2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2dc3e0fed636de7d771c938838fb6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012957e410742a5fa57a2657dcb94c92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fab1022daf1f79d6ff0b19c23211f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf166d50c26e6c82cacc13d838ca2d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0d1fec69432a080a2064e61966f19754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2219eb98abe11d5ff3932565f447d9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110444dd9a5c0326befb13adbdd86175756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08470a45a29c5e15eda407f4199e0116757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350db5b31fee7bc10418f1d382173946758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6611d953646adc230c095a4a7b38dc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>