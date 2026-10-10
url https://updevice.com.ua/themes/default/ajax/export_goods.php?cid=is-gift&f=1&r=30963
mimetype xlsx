--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dc11dc071e85f7b5ada77ce6f5ef51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22493cfd084c8fbbffd624790418d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9d835745d858428bb6d46534110933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8e382aa84efd8722b0f02cfca841a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bebb4aecda390f52c0b759bda5ac45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fd3435d197dab32c2d7dd077518c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521df0bc114b3dc926393f516b9b579f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea937b4192f89c4775129659cb90158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071432c761311cf930876b0849a5a6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dd6633131aec28016b023d7d42cd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb784676a7b71c8c655471b023208111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d32414e4bb01ab843d7c5ec97880f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32648dff2c22d91182c9873cf86b741d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6414dcc3cbd1d221b861d34ded690a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15503269a1c41cbadd087dea6664b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa37155958633845149db508584a0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b90ef0a1629a5c19f12d2448c4b1ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ff27f80cc3c348a77e439df27346018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86415af12300775775910ddab53bf7f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afab277dfa3ea8978f9939e6206ba1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae68ab4710833ccb4f706881efad3ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b54fd7e3ee7d545a7638dc54e3d40322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12ddadd7d3d3485e8fe8eb464d77e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152e9f5c0876dc0a3cf0dfd52d679ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903927e7813053d8b7fd7f25815ebb1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5faf09e0667934446a52be6da8fc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7f0fe09d290d8024c5566d28c5e4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9ee7aba7c518e956c063f8630a4b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203092a8291601e89cf82816ad6bde8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8510febee6bd2453b5d2094dc237bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1035e835f750c2d4b9f0090ba3d878b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac6ff49f4b374773bb8e33272e7df032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18079d91f60acc2dbcc188c1f73006a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41268441cf1138480693b335db09221534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744ec53d427b42a656fe9f879f514ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9312287c824df64bf4d987131ba70b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd88db3f5466f5ecdec334e204f88e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6abc2ca3a6c6ef653684d31636d58238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b668bc6be99e144947163c349434bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27366fa0651fe2c02ad58a43935cc9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65194df7dae88a1b66f6d61f100d77bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1911cb335fc56d5a3650fa040fae50d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324beae302fef9cc81d326b2b7eade043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641891d59969ebbb84f6453b3d5a257844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeb4b15e8b373ed5017f72a91a6f1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da969dd4abd5f992fb8f0377b89c22c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac169223f56dadd8a432de71c5cb505547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7885919e27d5d3c63b8b01042515f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a94f87c37a24b9656608a47372c2cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361701736964a44677b67997f26fc2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbd38dd62df50310342d7d9645e58851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31166ee8283c5d709dd1103ccfc78952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0160511ba0a9524825deaa9162ca8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b624bd400ba96c1cd916a2aa41b6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943adff9f1fc4fe4f4ed7f4cac07a0c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12da1d7df31985c62ee33e1c707c2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d0f6b32a1b0f709f32eea9496103b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4d0e38d56ff9697fe480a59804fee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202a7d10e915a7e27a62d16d1f1cfdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da98b542917dd3a740b5dac28dc04c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfc0f8c84102e696bffeead0647bba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ef6962c5006c96b019e17cdae637e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d138e35c076450bb43311e9e049414b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6874f4f5dd2f59641cff3737c18e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f84410cded782cafa01d12bf009b4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a8c3320731e5db3eac3a44b86ebda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c919baef643403a0b5dc58d126f37167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8516527c9dbf6e055ddcbb7b28c5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbbb6687188e83300ecd3a4d7063d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1208acadc8b80d03b593148a51089570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b639da045399869085cdd23ae251071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39c05c20697dd1e7f429104deeba2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58e5debe9c98af97bd3de62bbbb92773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f18ce0d38637222e792142bd835dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75880cd202c89b4243df6822715860975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d239b7049ba3f385bb37266261a92da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a32bc425a912b595a4db7011886d6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4b628eb9327d38db3b8c4ebfddcd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b4c693c388b8e9123d825feba359779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0baf83cda805c63b09ee48ffd82ca980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b72a617cdadb1d26ca179db8e0c8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfe39792abefc34c6e30aa8725ad0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9db8dfd2fe76b4355a2ed3e86994b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb97aef779d92edc369cc033b2157384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337188780c33dbb875109089cb93fb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97246dc8ac54d7128cfe36c5c41831ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed817e10f4fdf7281e8757b38cd208887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944ea7554f07ad8a64d54200ef26e4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55450eca1f166ff543d5ea6fd33292c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410f110893cb2045512cb418300d8e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa3424f2c7071d44cf3db997f6eef791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f54d490834732bf3b613c882f203a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4893b20a44c47d37d98f112e28d52c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa82f20ae3182f42bd2b4400c6b80b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dfd97a6dc3439476b3fb1fc8025a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc724c5610cef1a3c4018c828b0bc2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a784b558913720478c22ab54d7806f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa69d3332f2e0a42b633cef4efd413298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a1eedcd587179128580bda4d6ee4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d296720ab953b45b0db5d099c3b5b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1447b1ecf58fc03b6ee5ca7c146a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0b1001f6fc6504f90158b69666dfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4d6059b73d9c22391490f12b6ecbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e57170b021fcab2e1c1129953cb9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729404a9367b028541d59b132157dc5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9cdda36da4574c5db0570468eb78d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2992b5871d8a3e6e099191991673715107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344709c3f09478c9ecde15199dc2170108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c611d38b9234c6f45e5e9d296cfda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdead63f3b0ec7f0228660d8bdb76927110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081d97b08f8c910f668597cbd6ed99e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8a10d25dc965f8bf0bb954672ea1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968b6eae537a300a3f413b96dd8ad7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424b4e129ff878f5a7d7cc472bae6ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855ab2875f4029dc27107924d4e41df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f272c3f40f636d5402e56507a4e644116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bc551d2f1e28ba576fd1d20c3c5a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17cc0c01a5f40902b86158069af1ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3aafeb68f8948edea04a252e530d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005787f8dfa19df5b279dfe6f1c1eefc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989ea3e68edfb737550909a806769c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd86f4710ead323c4a2f12b5804904122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaefd6a47ddf9a3387da4c6e0ce0c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e8b5dee77aa9e80908a61450e0535124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69d0e93e762cc4c8e7e7474f348994125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d50578ede31fdb495f0aedfcefbaf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b3d5a6bb88951b769227d5a315eda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881f66acc66d8b57e5549f645470810128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63d514fab4c324da83ac1971ef8507129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafff01ab8bc541ccf10de994d55e17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff66e41e74bd2f3c5cba97e6c285c3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95b9962876343e5092baadade9d47b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6cc205c092cceaf0c47ce851b8273133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1054605ddf10dc57d7899a06b0ec5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7324da4eccf48fa6dbf6118d9b5493135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f964b8324a8748c1a8c2e2c63c133136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4081b4cc99d77b9122ec70553d9f55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77afdfaf8f10c0eebd6a720b354888138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c91f9a70915142446141e51e7021f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d63a81230d6b8f574f8e5b029cda2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c04de8166a74badea08f8f97311b90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9daba0a8d1d75b7d427ff4c24a23a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9deda4f5b9bb74262d3162e1f33f4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac742e7248f255ab2ed9cc6c9e0afe6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80dd0860e7994f7a60955e1f8bdf46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869babb7d6e89551b02dceaf341c425146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae139f52fb541214342a16f1d1dd345a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e80be674a44d9319a5723119cbec6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c673ee431bb6a07c3b1b9d27a1ffc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857f49b05a73f6df2ec1938e75a9132150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c57537f245c4af3e913a2883a6cd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16005e0ba439fd8409bd3b9968f08856152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cd2dfda4bffef347f4c188fcb2c4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207635eb58a36e9874397c21fe99bc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdf8da38996671ccef17c325bce161155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e923b58970de221028bef3adffb24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0d713d652903e6c78bd40f2b42efc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577a5021aefe02c64eb1593f884d5b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a495a6f8d35f39e50c80ab186a6a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f4e47d85802e773978ea45c687a0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea418c9b31c98772575ea37734f3e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226adfcb11eb3e0cda7e477412db276162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9b75b06c85ce61e1ac9f521976a5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93c2721cc9433fc6888ed0a5fceb18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518b2b8feceed20a95d1369712db462165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e4895b5031248b64b10d9dc6d3f74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d762a6e9b2b6bdd7120cc7c66499f0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd451d01c59f9e98a3a947f8ec29b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6a76b9b7aaa1ccba365f59c62225c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877aa45c396d18eafc94afe5b791ad8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221828184b8cfc76948c41543bec5f22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f9b739aaaae32efcd80eaed3f7bac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f1de7992170f6db5002de42a9220e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cb8df875fb8639dcce2b1d57d0e3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2c8dcd3e83e8f92644d7744644fb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15e59538c96aceb3eb9b610b63a60b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ffef6eb2e112aa41e0869ae409fa5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c3606eacc2a37d0047d946f88c090178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db514015e42b639bbc5527f17e3265179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399818cd4a4925c45e7103ef0d9b7259180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90893880677026ef5254b92a7cd5565181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca362ef48183053aaaa1d50de73f9368182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e4ff372e02b6271eacb06ed5371b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c7a9a735cc82558c368b54a4ae21f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97678ab4b7728a28e98adc86647d0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b02461efe789e39718000cbdb3b44c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30509c0bd3fb594d2895716dc0613d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc180e7e8d6c633db49f0f24195aa0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6071cb7b2be6f0f356c3e62f4d854189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0260098dd3fe600b26236e2c1aa261190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002d06d08edf66efb9a723e679707d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202821167a42f895ed2000d6c4e0c656192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d8c9bb1d2fa9e0fc022fea3f66180193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb3f87d74df9f4863296c8fe366197194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d094bac17040c571d991b343459b01d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0091f99c43f5cb98bb1fda48233d69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0400c51e87efe1e934bc67a2da6d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf41e20289a1ab79e63932f206a2579198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a38681013c6ffafa0ce96f01d7582199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046bc1b5b2f0936e803594e191b4a26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868093dc986fafc1204c63abfb7ff056201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22509f46f7eb215c2cc1be32415bb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf729153bed633be71035d62531fe49c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f989cc8551c735b4b220683a3f5e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44725c48351dbf06e7fe47f43055428d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095266fcda4dbef9fdbaf9408f77f59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f30c2705ba87f5aaac7284b486623207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c501a97ed4ad043e40d2a4608b13cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32348de4d600ca8e01f9a9ad067b1460209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb608158b71da40cededcb84ebd33c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413db4e32fa8866c3f3b57770bbf7b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00161955891eb95c3cbfac8e3bb0ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed445a1bcba4a01444be981d158b4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545a121603b9ae1c23c86589e54e7a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eff40efc26cd08f81510f0ba118e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc6c462de3f02e6fe6fb4edb08eef4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd496ec9de78df3cff256298724047ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb27ffe6db5b657f4abc8085a2da36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4374069a54fa394d97be6183bf3ef1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74811596e84da9a47b093bee97689c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4590c281f1991fae5285f0d8685023f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c4294c69d261e21a02d5795a8aca2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba2a68e621b182009ccd39a6d9cbff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0548e360f5e180d1dd80a19ea55208224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e92f49f4e2b24f152fd027ed918e96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e89e857c5e51f7cd7a6655c374c611226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64008b31c24e194dfbfdb41725bbeaa1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff941e6a8f3d08c9aebe3ca1e097bdc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa82884e25ad9bdc6ddc71b622ddd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984db217a59475141429541b4a6e41bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad64839de2c12e82443b5beae8a7a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bddceb76e5efec2f3704d70d94ff3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea48cb79627413ba7796a87b1e4b87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6090f232490201c3c1e30ca91eb3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909ade023e90db631aa1fff142fc898235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c500a57983c155de736fca2dcc4164236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845faef8e2332f6d4bfd1e35e165a7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89839c28d7b8bdc76948bfc860ba9a5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a99eaa784e1625dbccd8d5c1703519239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adaadfa7eb05bc6a3dbf5f7b5c25bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaf3ba7150198e0f795d67b3ab2e2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644af30b47e6f3064e09bcf0402f66d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b0f9cb0370e032fbb63ed5c8a0860243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a63d4917f434c314244bc0b509de8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289517c839d9413a5894ab61c7cba54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c1f4dc0288db3c82209f612e9244246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93122d05830871676cf08d08282052e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3946f6718d762b244937427fb2d8e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629b443be723b7cc039dc7f60186250249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b73a4d5c23a94760301896dabccb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a4f92b3dcacc99332dd838df48226251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828618373909b63a6268acf9c0b8c0f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793b7db84fa88facc7d605aa5ef859a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174be41809eef620ba43abe4692ff89d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be80a17364eebdcd7191e62728dcad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252ab9107a299c58f22e186385e4706256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8ddc158a409155cb29e38b4652372257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fccc0aa12d0fdf64edf4a4f499accd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e8f3d22ccb0acac3cf1dc9790efa0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4085040e2d4b92a3480ef582387613260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96d09c68d8c5f6576834c20c33dc97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fce835807f6f879f674ba17131fc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a00263049acaefad7a4b109b86b81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f901b722277e24d17264ed7ff09305264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39d001e7d12f3cc360116b415c2efb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681736fbccf1a545ab8cbbcc1cf51b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2e73938c36b1aa1c1067d2565b6cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca28bef65e13d3bff34ddc45b7b809268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd3062f2425ad86a1d4c06e9ebdc2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e096694e6f3a758de17f363c4a87b65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8b47c226b5427184bc68cff68c39e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c29919c1b959726e862a12f5268202272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e11bedd8829cecdbf8388f19a5bd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00275aaacc86d8d1a30ddd5a62c3585274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30ecb6584233ecac56e30c676f4ee9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163894cb2b3ec6c1a0b6bb7845c1d19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156867555890f74381da9ea5abaafed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9940dd79e6322665f859c6296432be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2421039936d2bb2256260693e81f7ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcf435ca63c77e8a27e5ff94a1fe6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e67db0ccd12b64d034904b7b31a51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e419c405acc19b0bd1db0a6fe162e8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99495c8bc8e332e07aa624f0aa69ef01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f8fa088ebb6a06e31e2e87d3a5473284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c890f48335b746309f9d1c4db3c859285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd406b459aed07976c6bb1522d6b24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99c9fbeb41072b62bf3177201742f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c2c112d13594ab6bdd3faaa960313288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d289b68b1e622d8dfa1a96110b5db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8941900793e3a0a5c30cc6cf33a86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7657b496403b2d33139ae0eba9d65e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1986dd09a808a7af773f4f871262f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38dfd44511519525b6762cd5f930f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db5a37fa700f8f6c412110a4634e7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6c1de1d315870047f52a0cda00942295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4737f1a12825bf49bb1f4d347c49a47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f118495baa0a2e1b3d68de79204c14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5753f712de221f66a62b1bebeb352a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738eed2200ce0fda026fd6e4f7559cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0cee601ba92f17f3f7e6220806f01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac1134033d8a40f3584f47f6a05441301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415de7e810ba889c3219b17e6519bb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7d41ad97357199390e68ef30e11be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47841879163ac27cc5b2d51e396729304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63067219190fb8120f8ab8c8b0da41dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72749e6a2e1c9cd711408fe75052c307306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0fb4c55cef66cfce3d437e4be93d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9b662c3f95881c5c78b18ad363b5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824cc9f2e72b53d6d5f8eef8d4b721b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b81bd1fe0fa3c1c0acd8e5211b6cd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94df8d2e72e624aeaa78235167c766311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c7b555777eebaf375a1496edb4d06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ee10550fa60403be77299ab52d782313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a583f2f69f6127837fcece38ba118314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b019b5bcaed796410ec5075bde9db1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dd7854119467f67312a1acd5d0244316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d741aa4e71f19240e60504fc7647ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b30e5a105efeccd621ad3396465a61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b6a04c2a5bacb2cf01906d560394e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246035c30e403d74a6b47bfed32fcf06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f468f7afdcaa399ade3f052e7108748321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc1da4f8b95ef09e4fe65de565e5f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5e71b5095547554b23caabc8f4ba7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476679393525dc97ba21be9827bee02324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88ecf122be67ecd794fb8f6b12f9cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b3c0b2ac09487e9c0908857386145326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e4786de807a6696497ce649aca864327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bea60578afb2d3db04435c063401df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80155363a685e05f6b0a9e17f9757ae3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7599b79b13e3f370c75d077bf3a6a74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86eaacea41ed5604b1c0f1bf1c32ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1575ccff46f14177704ec84722205332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14cde7084bb89f337d3741f62e9d2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec089694c5dd49adddb8d968ad490ede334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32ae663bdca56b454cbe8217c7ad91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec5ee579149d40b8bf8a6220dfa330336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f052d6cff465daa98ae6178a92a53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5571195ad51b6580dd78ded03a5af1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bca630abb0ef3d455884c5fc22ee2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20ddab1459675305a9193cace1dfae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b625ae2e6511981bd0c2a10b59eadd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0c11b1914a069755baa0a21b03968342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ea8a408a701b86c1b575e2d195440343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c847e3af1e355ced3db55b141396ad0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07694cb5a2ed953e2fd52f1c6dd66a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0114f4b8ee433bcb5bc9c1d36449e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a968483c7d44d004c613a3d9b93355347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7ec2e3eb89beeb0837bc266f2d0d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5babf93516a850bf72cbf4c924d8320349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ddbad3555a2531d74532976cdd1a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a93b3a464358b4fdb98e7dfa27ac9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe99fa7c4f02ecb5dfd64dd47b4cb8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe185b9538b269adb78ecd97bd6ba025353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f384f896d6d5b0bbddc7e81f1f795354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2882a5e08680ec1f04a1a775bbf693c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a03b7dd5c06c940c14a5359dcd0bb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b63f4959004eeddaffb7920f469ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4e2a26e7c18f15b68ff3cb285bb91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f970fe2e056f7ef8c9b92495c4b17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0bb2cb2b59eba03e8d982ba8a6382360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2e42172d7bbdd1206bf0c084bdbcc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fd8b38611ab112cf01199f31b5a22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48663f332d58df775e3a60dabb32a320363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85313218e7492605f13c977e5e69da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed17ee3003cc9c560f8863a91245db2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf7d9498ae2b395b6009a0fa58ecc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96996c34d7b1f74e46c6dc4dd8e7bc39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95acf9f4698a1bce6c212510e78e4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215448a9b2da5d948e73e6c5b104acba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa24d8708ef7857909289a10f6e524f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36376a8dc3d021b36b1caffe46146a3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de21cd77177801e90c75d6ea6314a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f9c609936269fada66b5d4cf27d47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c8d40b00afc21e658e2ba6b8bd78e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93861a7135080b3a063d506a2b6de502375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d454a00adefec70cd2461fd51aada376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73e199e7631f7fc5f7f560330337f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e77674252847847b765ad603dc40de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e175d0495e83d16f162f0f2330f15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a71275f14b67cc94baaeb990783ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643397fb162909b72c70d6304305c52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9582fc451d4fc708418eeae525a1fc6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e777dc85ed00406bebef3c3eff3c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d2110ad62f3f6b084d1eb656ff682384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f6c42bdc9f3b1ccf9bce68da055e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c72932e86adefcc3f15f322b3fe374386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6708c57f992555867cf89b6ecb548c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf6abc874e9554bda58fe29b27a1c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b8dceb1dd8e67332dc8614f01fc15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a50918c2ed13e20ac3bc5632949e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee01ea4f5e485e7e063c8674164b70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5269b04aa87fa5c37d31d3b1b2604392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2460c3cf7588750b8a84c1e662009d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a9dd4dcf948f6ac6dbde3bcbc5627394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ac509939cf39ade9845e12899d68b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3e91051ba633caa001e3f60657cd3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb6541a42c2c280db983cccf3b728f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf12231a04100f7ce8a4aaf5b29910d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740b1610d1431ec2cc69655d830f50a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f19465205254bb7d576fb92fe6fbf6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2de94bc71e083805570f0efd16591401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fbbfc3397127662c2da27bbb35abd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa11fbb7f763e6fdcff5664364b4aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd32cf1773f2237dd25f980092d3ae2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b852b4d4565fcfd61cb45d92db91a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ad522afc073649548131090eb8c7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6d1e5fd87f7cb1509b45b7948c4cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7ce5ffcdd86c5ce2e465ede3a342f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52e30234e585de11234085142e08fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186434425e114fc8e0347a7cc73a167410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb563f4bf24f702b3052222bde522c42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48dbd47e3e64114b6564d733d605ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9690940fa6f7be7e6d5a31e04d8bd20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2652fef55ad325ee2f592da1fb86c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147c26c52e5fb336209069f0f2a6bf6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b97025e7d6827175f2f94abb272e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126f1a567f61711fb0257923769d18c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65f79e2a10cfd9ab098573488f58be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c539a093f3017d0b19621685cf6dd8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede840db15e9636d1bd573c99eb36ea2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c02151f8826253bb33955ab8a494d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76424df6bd9d2f4f25fac3cd3ee6952c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcace0ffd562cbf759cdf6be2c2742a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd527b299799d895e48a78d23a90ce5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e4a258ab9f557a294faf321f63195425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733446c494559f9b17f51feeaa54ff82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b939c7de3d21c8f0118e8c2f44e4d39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600024eba17bc1f63c897ac55d4f4ca5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae3ed1e9e76787b6f2a0292168618b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626170e73e4ba08c936cbe63b1e1a7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed738a9fa6028e5143015336aa22d52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba4ccd85d6a1bb9f82012b9c1c39d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421ab9784ab9d8d76412f67b51d97b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abecee800647ca6b741329ac0b8d172434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8851f26647708bd767f0901eaaea51c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22905f1347fe058c2e7e90d733153eb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093155c2c8d362043e1bc0341abcbba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cd972c2332107e98458465c950742438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ce54e8fd76ecdc585393ea265c6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c3dc64002a498890cd8bffe5128e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd80e1da234febab576431f04095be0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354a55651e83f09e4897013e723700e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16266c8f80a6da63c670bcb1359cfdcd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32da14ad8114fda251c2b85c0ab8d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b5382cdc292f83a60b0e72d4764ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1271c2c3ad9754787b70b6ed4f4018446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fe2add5c73de4bec09c768149022f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145a359c65eedb45c3f0bdc6958bf20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771e694bc7a8f0fda826a6918b317d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162378798318a90f373e3e4537f02e0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc4443f05061acea09976992d70891451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7389d10a7f40c32fc5468473c7d17c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aca7219d28ddef8345149a8e8bb0a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993e336caa7a97a1fcbc999e9429c22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f593154e0de83c693c88364b1fd4bdd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775eb75567cc7a82f9a51d13ea24a0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f1f4a26da0b1a1479b007c11c4475457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05f0e330fc720efd41cdafe02350c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a146e765ba5f7aefc3244b5b0032d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabf74b0acff1addabb0375205eb5bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32201e71999e9967ee5c1698eee077c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c65925d3e2048ef9ae9a3f23a477d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5631442313fcc8561fe536e007fe66c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e8bf9b9f311190ac10a07142f24a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4254c35d4fb8b28c5c2c13cad27c196465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725b5e2ea233b6a0e6ac619912141c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd4c8d6d3397e35102fff5aaf908ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3df0524f03c36ccbe5d4371d5a94cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a361ab69c35b3cb14a998fb6d87e09d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ffc734a82aa385fe907e3729aaeb5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7416471637316a70e5a9f5a922b59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029c1a92c549add204a59cd1c7acc15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98acde8f5fd5ecd7a107f7d87381b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc56760a78bd894367f248e5ceb2db5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52325b24d01e53d38c15f6a6039de559475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0879cda4bbe5b247fcd264dce598a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f8f95464132a1ceb71c6e9d37aae3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330e0e238b3459afaa74ccf40848145478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914fad5155028a38f9ebc1a0d20ea0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37021eda13c33830df015316853f48bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bb000392486d0394ee461d54c27be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684291c3a06d402efe5d3b217fa89f4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6bcdc9a0576c5084b557194f5850b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50033603446915375c628dd925ad0c65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674435bd23db5a58b4c98009d6f8bef3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e268bf07fdd823bba8165723821663e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47025467368b0bb9411b292a389a3a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1ac9931d57af699b5f293a5d45e3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51527c7f7290afc887b250ae0e9a4633489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17212d8c511dbc347cfc921395d8a0b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d60a55749fdfc2021d49dd09412636491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872c44157e52b5462f118bda8b9e8e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb073017ed4bcb56a9f93db350e2935493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9c924c39df5309a3853698356a709494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d0d9cdac2d66a86345eda1c57ffa1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd549f45e05638a5d3ef8726ad4ef6c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1744b996c7d7a73cb3fbc942cc7c78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d8de614fd2f5ec1bd841ac4eafd1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ce59e96326d3279f91c834ce1cdcf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285b2e72a77265756873cc7868757df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9de8d680b51b74ca68770ae91735d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78879e172670f9b89086bad3d7ed0080502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fba40d936fb6e8b8c3babba459198a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf159a9e132f69896040712ce67014504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fe15c1064cb646e6874c84068ecee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f458d23d9a4a68f82eb992b47a86ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645521c0d241dc9642871b9c59870ad0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d37159d05597339ab877697a1a6024508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17047afa32af9a5c8cd8f8e2b17b5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47955705fed0f83e16af639bbcecb166510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f616ab693b716b8f9c573b2248dd23e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc845b814d9c667f1eef53ba6e27d2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc05d0ae33606f587be73e34f1a814513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7ad0c2eb774560c45f9493a5c0d84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5b5a5ab7425c60821aa3d7778c403515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa8250e1c43088be880577e700ccee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3e6bc763596274761e45ce9871f07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd1bf5835815c218855f33f4019db4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4be1288306775b31b65e21137e6d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f8595fca56c176041e1be91e31650520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728fc97624ab70b99677dc6c27ef46c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb316926e52ee71a32a7f3f887336667522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502abc293a99775c8ac41f19bc9bf82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda0760ccdad4bb9d893cff6a723dac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090cd39e84405192bce64d9d5aebc23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f061f8923f5030fe96656008b59a4dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41aa0b75629041d8b11956ca12c335527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd822d70ea11ba568a07b10d0dc8a64c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68034c657236e0c6a6455f99e57223529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39454f7c3fd3e61c1736bf558708b18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ca83150e3fd689ceb58c97feaa398531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cf54b447e3e2753b216c92ce6a6d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ab9d4437d82fd84b08d4597703ed6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0775cb4c2f49b5f7d15af87282e97f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468c4b22ef5a4257ffaad909a87f4fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e981780d6a98339681840b457d05d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170188a4ab1431724bcafc7f0600886e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c1ddf94a8ff9253e0c36a37aff125538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3a890bfddab51f12664a1a00407d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a269077ab1e334bf6f53ff59d8ca3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2eb4693ea2f84f44a67b678e60a31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caf9fb09cb9a8f4911df41eeae9893542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49332e2dd2ee06e20efe68db35abd5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547762c303fb89620c642f137183d09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7fe4b461c2b291e4ef9904147f776545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29574319b50fb73e86ef1fc246ac1b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca7b587b7103c25f167dcb7ee48d57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23931c25ac874bc2f5cfc6b1460929548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484e10a29e3273937db47e7bc51dc53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb2f7cb1c72fe3ea8b094ad93cc080550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb63941d5b14f65cde2ecacd2f86c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee20b11f1c627e6882fb8c60fa4022552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d04a00986465afb32adaba49f89f9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bfff570ff70079c418029edd36f22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971a753088d0d94791c127048843ab0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37c5fa258968cc8bbfac198a79f037556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7cc42344b306e4b5736ff797bd570557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fd4af07cc512a4e493d73e0cb9832558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54658e5b1a688196a39d577cc259cf9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993315e3a421efeedf829022e3c390d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431182a498ce958b18bc6f588f4d0ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a57a1f067bbe69633530b914594f17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1912b4017444045fbc007cb3050abb7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf683f66243b23cddf2a843016276a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def69f628a008b35481efd3ffc5053c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94104fb7b675b1a926d84a03347959b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd7f0305341ea4ac55f9bd98f0f438567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dfb96146f54715bb63ff3ac5e5b2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d7de4d33883c7ebaca7a61f23fea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb27a76107eb44894777abc90da03e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57502d1a17afa05e9918c70112b660e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe034b1d890195e02d256e191b5aa41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eaafea608ced5471ac725d8f886ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bae0eaddf27276e974a5204996abd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb36a037cdf0df876f5ea286171d1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c8ca9ed207ca88eae250bab7de01f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d227170ba838d9a3d43d704a837e8f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d41ec464b05fbe5564f09d99d86a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee56b71a73dee4e11e26bf0a388274579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03624fc0df199bcdaecf7dc6c0097039580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cff959c6f2cda6565c6e1daad47bc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee991577c9d7b69b1e127b4923f3b3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f6a96cff9a8b3c5ebd885eef10947583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3312c36b8c33576d39a5990d218fed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14f890f8decabb027772c36f16ddc5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429a0357415912c73052d10179db9de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa61f25fdde199380369c171b07d5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28107b306f840e71fa2cbb7bbe980d73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faddc840c1a093aa5ac1924a2054edb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf64cbafbc98d5d3085ed93d35bf18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63c1af02d14e892501ea2a59b0b15b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b6b6595d2f23754fc3dde2f4aa874592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6b9d6596459cae27025ca08cc9bc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c08e4e12b61c6e984c481afa5935d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bf2b004b75b10f5b637f7922521c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1de81eaf7dbdaa576297d244a098b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac891d7e11aed0c575bae68e070a23b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d1a656689604371a01b75d6228447598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7846944619abbab9c9565eef1ca82d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803c9b0c0984189360de61c18877a23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b067163aa2a4cc8cefd7049e702146601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f349049f79c4ef4766e04894d13dec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e98acca1e61bbf0c40e8f271e8a0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81773c8461fdce8f9af831f0f52e7b88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918960d91df2c46d5ca8f0b4213546d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa649fa31c5fd871665108dbfe8c8b69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e289929c0914efb041afaf4213485e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c1ad5a0471a9e5a6f0af90dea4a79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73815f27d8a7121271cb9bbc49154526609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d3d8e7f034736444dc7d418af3f60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926da50f82a10b4e64f6644b1d8f4c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534424c1879ce28ab435abd694ce467612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb958f50a46e87a66c5aa283d7b7cff7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e35157817285396148c8b6b27e6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baec04b1819e11ca4fb870e97cdc20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03249541c88ed465aba830b5ca7ced0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cd692e71391716982a24f6cb5c032617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4925f76546ea22594b5e5500491b2ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c69fbd7ee1a1ad3bb51c3106813dc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfddbd8c9b0eef89a6da95769fc10ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5f9a133fde649ce8a593ae7ecf53d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78694282d4fb26cc4f34a13783fa67fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cc6dc416723f2e979681eaf0ce084623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48578a148b8368e9975bdfbf6977953d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344963620f21dd2b82f66742c27b698c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b5143b954d494f2d5fc08f600ae9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092ccae1585bb58a8c67b163f26afb5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f89eb5afddbaa7933c39280bcca538628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47738603b66d4d6ef5c8f34eb1b7ec3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952f2e1565098b9b96a92e7343aafc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0245d707b8549c97a78c3d092ca47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126928c9ff705462cdca07a2af40c4bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df8c20aebdb05e53961e04829e819b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5221f776e927d433cc9c0d32dfb212c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198f3a8f4b0c878e3efa649392a71ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda51013b08b0b3e14ca9945fdf85c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638b62a59bcb883a5dd4fa3677e638c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd10d7dcc717b1f6b9310c6733d179638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473501f1aa7dc712fe446681732ee7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c04ae19efdabc566b93d3de8be25a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0978afe45b1327a2b6b66b04a70d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c58084c46d832e4ff1da0b9daa893642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f360d1d5ac7561e44a44e6c8aa8bb03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b76602587e4115bc75cd043c46275644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743299791dea9fb5502c1d7d671264ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771ff1f40c79e06260cd65728eac525646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16be6cc7808043c9b8e387fac5923bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6c749e1420bde5b10f92b75fc8c6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cb59da953efb570cf771f2a3a448f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975feb62f09c17eb15e7b4318719991c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb041f03850b189bc9439a9045fe5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4b169727399feb6df95dbe7247064652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384f6880c4e2dadee07199b11ff592c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95effe464a498c4892fde2cc76bd409a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54aaf9d303bae6b10a06ae2ec7cbb2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953de22094ad5bcb06f1a4139aacc05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a06049d760a5368c02e8f92a4647ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe057a4334736244619a356c28ee12658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2d8fb86a2ae66ff93ece5eb62374e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24087322eeb23ff6254c3ac132ff4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39d56d757f0baa87a8123a2827004d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e86194ac24d2c5338ad7a6693471ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a47f97b47125ff8d855c9a6553b7a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b6627608e0d49b219c09183309f46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26874441fbcf99fd18f551d5f5d97e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95cbf6537458115f226f9b794ae4d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f13a873b6acb1676b05bf2de669f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae22f43cbb3228f9fae731300166548668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783139af8dcceb67cf31a9e883a2be5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1da7084804e42a80c7664be56ff99d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c7167e0e3530494be329a5d16f303671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33849908d60331f7d7463b8b8d83ae65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f22051ea7d5bcbea3bf6311ae8225673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95944cdf9a22af494e4578ac403ca94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246ce214ab168a2345a7a5d504c42e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9197346b5d78366a807c070d3d2527676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480305d17ac5727d35f4b725604fac3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc93fe094bd6bab1a04468b220e860b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f7cbc339636775e838b64b810a8a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9845f3224e982450bfea19b21d13870680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe628aa6e2d0ee9dfb4733dce4cec0f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be7c9bcbf4c2d7f4d7b02bf70cc1b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc5de181ef15fdc63c1294ff15c2d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a3566d995144679bd72f466e948ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd5739b483e034944aab427bd03d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace76a5097ab5a3f01da3ba933cbef53686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed4304f66fe2346b4256af99fadcc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63162c5d1b806d7adde4c510e309b1ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13f7347d93a70b4a997d8adf27630c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2aba0a5fd3ea95d61ebebb2bb0620690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e1f407cf7faa3c51a78b0e42b0248691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b664916f3e442b24502fd4fc24fdf35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e9e5d8a002aaaf799dc2065ec0e56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16a58ee8ec3fd8d2c7063dc0aed1be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98c4cf4e29bf658b9544d6ab2931a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad7ece2c734e76cdd83ecad3376a29696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc886a5ed5d681fe8459e1251839024697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25db5306d6cf1866acd4efcd5172bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f7da70262799a00b6fe1bd9ab22f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fde2fc21aa0f1ef8362657731fc99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42051165bb669cc319801bdd6b3f215f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39710fcad6f20bdeb31adcc4278e5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af12127d81f7c8eb034f7bfefab4d30703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697f3914a4c115957077c06d7c7fc7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0d020a131c2e4b211a388226ed27c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154d6b1cfe3d52463a74465a1d49004706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac408bcd7c197cdc64def152b1b47b9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb438666b719d2558ce393413a2091ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97663a3a6537504068b798c3f8664502709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588262f0bc9efb36fe825fb0f504107710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651b8818e783e8ff21f20a1dfffe2c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9feab9f9e15e748df27fb2c75b789712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d3020b482df621a025a347515854a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4adc01f97bfe91ad9b870333b0dff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a185acfa0b97a8cb45bb7b57314469715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ca923b371cd7494170991c44168d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40674b3b6f1a894d718f1fadac9cf514717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f2bd0fbd5bf7af7c4b8e6ce8c6d49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d532e1341ef933cfcc99f69a51285bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbc173454e19808f65bea205c38fa4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a095e721ebb34c52a132bd26fb332721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317201bd24db316dba31b727edb4dd98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6d17dc493adb0e7c1879793cbf25c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4097732f90042668e0875b623068b18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aeb5e2f72d4d61c06f144388ddcd6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd829bf8c8f7eb65b24afbfe6f4a89ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c76d806bf16bc000721443003f0c01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04a725eef0ce37c43b9184e48ecd42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda30461a7c36ef397b99faaa65d0abe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb456f86d7c2d83bcb54963b1323b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bb648668ab1b1a25efc69a30cc23e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47b2afdf928335c8af40449452cdad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f57f24c19ed677d6c1cff4d1d8d00a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df941a048a61911ed44d2b21d540775734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd127efe74c38e5ba985e961315c660e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b243bb9b0b5c898ee84e784a6ee96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a65ff703683c9528b5e65b2f0eda79737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fb065bc75210eb903503a6680c82d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1dcd77656d2b231a07a268889f636739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a6067e344f1ac9a95d76e0c930d5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa016e1728f85e7c2c4438f718b07ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9f3e45dcdd43e6bcdbc62ea4be18c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a6e228703f0741f5d1d2763f60cd9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498ceb1c72c0c406d91efd105ba9b82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6feacf288e79d1596369a54c8f92ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2dca01f888b51eba6268ae65970c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269bc51957330da5fc02b5afc7da4bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabc8a1bc3e0b26cac8a21f6c96fe6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be96d90906b5e95bbc6af3f8f8e916f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0bf3cf648f6915eea6092430d57c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a32236d481108580c11736d01af3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6f1c50de49eb011a051fdf629a21e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98c9e5dc3f415da6f35012d9f214ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016de08ccd6374334db66c38ae87e42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46137790c6811955905d4a0d945e66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695f1d8217fce3d2275c900049183cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418b0bede7fb267796e26f4e9e7562b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a19c7952ca971bd5dd0d386740e03a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2e78011ea353bccd75dfb960a6d4f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989e091f12dc8b30efc7a46e54f5cc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29e6d47e5f09fbf8a80efc9a7462da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec188f3c2c5d39007e4b3e176b7188ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713be1ceee7a44aec7a63aca0ed9d31e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9e0f9b2ce28c8e3a627966c7f89015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7e6bbba901d15c11d25caa53994916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c55f6e5e5427c4eddedccdedd4ffa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69332cf1275d3e8d17dc143d7a7bf65a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf398bc45e13763213506025eddb429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4105b5621cfc674f71dc8d7cf5344110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e6eb2d60b1e12685f76fad44437fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16736f491175bf7bdcdcfd4f13a3119c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971034c0783de253943b52623bcae54a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62801baa4bcee0fdfa7029b4b7d92b7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdd5a359bda666b08358b31ddb399315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fbf981c58579c3bf966ff9c23ddc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dae52a312a4ecb105224e166a2de8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18a803786daa9a391f5f4f36b3988218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565d21c9eaf9226183fac343e4b8c8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2870051aace390f321a032b6523da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018ab5bef39d176a127594bba5dbdf921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089d475b741231f88398372ef23b6a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f53a83c09ad2c3f6136003b6b203923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7b5485eb2242b9a49d9be189d778824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f453f356750330e235960d7ebfdbf5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4328d41cc4471a9588b02ecc53b38f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018b5324a0414e8c2541af0be20926b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba03fb656ea9c2fb148a265b21810028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a984851ece4dbe7fcf1dab98f03443f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4abc5401ff74318ffae3aba476d2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331b5ade10c0c7ad55f9c41fc5afc6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad8ab90218a3277ab428935b53ad3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccc82945f9aaf6e05ce96a630aa5ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcadc43b9145f4e8c287c5316e34f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78e512cc4d43337908eeb48852b59635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1769e8047bfd1ba3ea9005fa5eca1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aff0d678155a99621e47b58bb446537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5f7921683fbe4562e8c8b84de31be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac608a0277767b2104b9c3ad0e6349a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce648a4bc16349a2beb1ab92c64471c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec13a7af94e71dbc79448ad5794acc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bc832020033b3e4d48b5ed2c40f7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8f46831d0d001c9ce8c8fcc3118dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5ab7061bc65096d6a6f59b99720f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf267402293eb2c6ffa887d62cfe8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef6688dfaf7a9267b18a6f92c092af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fedd95a67f3bcac176c7c863b4bd0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dac9473ff1e7e65352cd142e7f34c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b1dc4848231ebf048baf50765d95949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97370018e737a0115897ad468a061b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dacfcb81c92fbcaf287d5f0d4cad4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b68eaf2c091558d1ce6edbd4dc2b8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213421bad696494a3a57505eda191bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e69e5519b8e23671d3334b7d20e5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad0ccf29350188e0831a41c57aca1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76151ec7883636ba4682cbae74f5cb1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a141885c6298a813e27337f5f522157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f126de5decc7dee187707416cee16358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca463bf7b920e482099d2c2fc3c26359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c790db4b9161c13c2984cfeef6a3e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ade3deadba945d39e5255b79bcce761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3b6ce8aca87077b826e4bb6f1329b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8acc8446d4c0ad3e7cb0eada3336d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc1f37376be093384e3770606b61b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c954d20aa5f152aad44199169344f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcb439d2ca88af8da19d3a6cd1e66366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bc21771d3976377505a2f115d189e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d104eb8b1bdc234fa4401f076e738c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968bd50fd795553b05bdd1d6bca468469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aa991b52291f1b41b5e88c3513b0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329016fe9a5071976e556292fc4d96471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f997bddc2b3c4e4a6358aaa6d70f4df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4a725f68261a94de743b4ea6ab4bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312045f95161d570ea617b449e9ac9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fea95fce1fb78929c6369551e5e2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac887e5557f68e96f6e4b3d67c50589c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ca1b2d2aabb8ea6803071028a80f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424ac50de56e9d2e01c58a08029189c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7b605f652ed74fb4dfbf525ca19b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e2eb3471a941dff6d8e794c99c4e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cd0052e98ec05e6df6014b2aa4c6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441b4406a9006bd6d8f825e57eb637b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c56da2629434d43de53f2525652bf783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfea882e40fbb4e9aa3657e1a79e47a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730746d49e50e3a1a727f87b76f49a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297914c0fbea51295de44e95b0a7aeb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503df4e12a9d024cee84f459433a9a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30880283d2331d1734ab1351138d1da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a1dadfe21bc7a019423da5ed2847e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed42209d86a5e7fb01d63d9839c6fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97088690b0b17732e4ce2953fe93b73891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a2779b4bf43841741b9dde5c8688092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74df4147afada9199f033d5f67a8ed993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b6ea92744a5efa1fc07ca3554d9b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a031044bfc5b36cac8bdbb99554d63095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc33bf739df3acf2690e13d13e11c9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4758c1f207386ca4a84c15087d3b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c56514f61c1c9636053fba59191f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a631f6edb01f5938b59dac11dce76399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da48a639a374307f332601e0b78b86d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600e14c554678a527c0c9e82940625a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb95de44d43fafa255fd887baa5e3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5e2e368051721ef34de31cd872578103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5ada3b870f65cdaeea0179e373d81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df309085322c817b4139e24f23c5271105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69c7d87e2aef93f9d1c50dfc4f656a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad2a314df3052f92d4e8646aa5c14a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c79d1a2cbee0470088beceb179e6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5b155ed09c1c30506514e3efd5e50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a8995b98afcc8729309b1db582ce5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113dfec132ced9d487dc97133e8b825111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e505f58687273ec8d11e572c98d65e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad043872a610cf244ebbf860041da4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc19059a0c90cb715fa3b6639134bd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd31c683ae6295b459ac6e580f965c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3195ceaa19f5f1bdbd8190479c841116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2518d6f21888d3674e0441c0fda3ca7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbe2c48c0029c46b3ec50bea2b69d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01559055f2cc9a3e2388f3ca26564a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab590ed6e9805b36cd9be46f3e9774ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ae8c613aabf2def4730dcc7cfc386121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedcea17cb7bf7a404a59be0231a826122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c85239099d8e9a32c62812e19ae16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604343580f87ea2869ed3d7e16b893de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc7df9d166c5ee3d77145f5f7b048e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf957b24ba5a476e72f845554910d61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae355337fdb5468f5d1cdb185fc2dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f34bd9b2da7a8a221b2ffd6caf4534128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2cc3f7d339b2cb8246e2d738f1f0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1f9a261d4c25acda2c3253e1af3e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2baef6fc88f6f7d572aee08ab3768131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccffe51faa8af7572a667acb9a33c4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ad0ab73a59bacd2424b2cf65d2823133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5969788bb68801fd8ae3454e70384f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b41d8c27cc3dc0bde99d02aa8e86e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e8da0c308e908ca2cb55a311ba6a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb8ae5b46c9cc3067d01b5d6b28377137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc97d2c03027c8cb92801131e1ede17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039ccbe52169c2a307949f856584e47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdfbc77dc2678504d919cf7254330f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d0d3f7511ab4fcd45223414441b8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f631495dbbe6ad84d5fb6287c9db5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee16e583defef7a51c82bc91f8200ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832ffb49d78a2c5fa3ad5de31b0e2c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9ff3933dcb1df279fcf0de3b1c4f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc1b0e46d5cba5d5b0ae675dad974d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e1f5497cfa8f68ed28dc3d4f71168147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1508b81120c766f16de3257d687c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0e8612673d4a3680a0997b38e9b9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523de077cd0a2cf21561e5b4aeb0c587150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c2dae991a2192a2547f69a273d14f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790107a9c630867fd8c645db084da1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f127db2acaafb9940e47fcbd5466c7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5a96816af8f5053b49bdb9c613206154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e0e1670fb8803857c954bf832510c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de60e889db182c96798e7ac05409b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474aec128b581c4d01be04dcf0a36059157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6591ee36f1d6dbe2490a1887519aa18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88c4ef72ed66651340c3e615741f11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1543d626e5dac63fb21712445b8132160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af980c76560098126537ac02f66c3d2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f349098d3b88d739bcc1270bb00a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38554ed5292cea2a6c1dc9cc51df4e01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb36a29b0c3b4e2c115db8774514e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e1f7eda6b23857b3c4d0e3d14d7a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118eaa72fc8b9fc3442a6ecd0e1528c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635e430f9d65b23d646ff0cdbe77dab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5ca9af21356acd6bdba2effdb2acf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01ebf01365c12eb54a53596caa7b98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd8e43fd6152ad47005856ac84546b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cdd8fc9349e65138635af4d41205d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee25c43047a5ded6d8c32ff439b10de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa224e76a549dc01553c3a81df7cef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38614b3fad48427a1ad6162816810b9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adfde3491529aa79be7b5a4a2acc08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004ebe398ff06b69fd6704c22bf71f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966251fcceb57b4ae68c7411d088df9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646e07e0a8441a0faf81fd087638c94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f244647e33a6c9d5e7f0db788e757a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfd7efcdbb9794ae6c091d6e8b85d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec3122a8b18613a9dc5c6f5990229d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962f4e690d614b98b030f5b9cf02815182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c22691365acfdb44cb2a2d281e315d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac9eea853b9ae063a86c329f87413e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dba4f522f798f4ebce77004b884834185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7787fbc48fbcbecbe2abb209d29884186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112565bc47a87b0c55e586a0a3351fd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2361ce50530e9613f10aaa856e7550188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1b56e1d8a76ac70abc40951c74a9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fc41eaf4d1f47a870974fe92b8cc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026ce6c216bdb4487c1f2eec3255aa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aeefca29ab7b66aecc37dcd27438e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c806b6f70252bc7fa51fb2b433ea39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fde17550e067338037f6391494a4ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c7f511251324cafa97abfff7c92c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb010f35e65c9691c425fed90700efe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7168877b789c8f600c03b15ec68d76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fb69af66f9c00ae52eb889694e0cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6a5bb30e5d51edd14c2be2a3c6285199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b686a208590d4011fbf92958a76db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae8a4cb0cfbb55666922905f20c608201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316bfe1bc587692d147a85cfb152c2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6189f254fa60a4a80ad9a1e408c482203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf0a2d49940485532de22a81a073ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c3d40514499e7f294e5f498958b3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdea989bb988dde3de3b52158154fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c551d60fc664dfee29ebfc5a722b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564894fe4faa398590b6d1638dc28a56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcae57f9c6794392faf583e2ef360c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fed7090218f9767cf8312e1ad192a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271005d74b48e9a6b34246ef4a0ca9ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612da6469f3372954286f6a88a44348a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b74aa44e6cae10b49b20f518f8c2f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ba24b2902de2d5b3c8df93e750822214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c7f566a9a8bd9bcc728cd909dfd3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b88d5893a807cf15ee1be110f7583216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a7eeeb297f18a671f67315eb3cb9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9a1bb684dad99593fbce6c9dc8f44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c31e27fff41fc42ff0f83ebf314bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2670f5a6fd994aafb8994afd563b5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5274ecb36ed00d241ba0c61699992b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f072859bdc64bee01ab6d8b2c26ffa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f95c77dced2e218e860b62b46dcce4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2b49b4134a7e0d3956827de649fd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b350dbe0634ab50a7709805df68dfb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e38e170c0fa4664a1875a33c496dd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a7a31d5e027f4299f6433bd419eb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef0faade8bca5aac3064bd6a386b72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2fc69819ab55017ec3b6c7bfd1dcd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981bfd795ffe6bb1ee8f128c69be2ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d53e7a720292ab5a47449d38f3c30a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8572dd55c635e5f2f4fc795dd8abfb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0650443908f4419fb6e54fc0f90da1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb740d8b183677d65b23f26ee0896c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0607b02d0eab69ff5ebd392e6e899235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64173215c2c051d229c71c2f0a9fa172236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56efd8008ecc25084c53a7be76e59ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb65fd7b6c23e557298b87eb211fb98238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e9008c5bd5effee5a283f5b6ecbf8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baf5cfb26341f58b4873067965c030240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23d16eaf52b4683670d37eb55655ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b3d7274b20c7177477d68d509fd2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdddabe0b46e751316bf83744efbda2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d79d68f1ca176fa39b44eb1903830244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a35597a538173be946c13c72676f2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235df5057924740ae9712e7e7948b34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7977ba374ee70bc7e29b1ee6cc55e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d6991b55d7c205497a3ee62efb515248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e558c60e378965194ca903196fc4135249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b697f6c974266952a9aeff65608b81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5270f374be75430194c24c4e8f8aca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8828065f0a52b3d2b5599f6c959eec8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e31e8432aedf902dc3a1e2208606e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73186139ffc38efe4015c0c4db93209254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858f71073d74e5406b25f0cc4f7435a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4816273e440e36eeb55ef1e475199a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c441ddde4a545a539dd9b18760c9e86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab52cba651ce6db73bc3632cc71f81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec754c277cc57d5ebee894fcacda47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8dafb15e7d90cdf47497df8c4f7c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7591c41d9e8276a2243599dca80db5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a032471beb33c2e2b3201fa12f7f11f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8f35d36719c576605cf1b9428127d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b82ca04843edea749aad0ecd34e89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5727c41b4dc91f4f62ecfab2a8a1c10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2393ac8e0212bf2f959fd8b09e3648266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9216498a0c55c41658ed9e1e816fe7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f893126e341b212fda6f952049064e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01e22d98e63bd4e4ad35ef3f94ca2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079c9f17d74a96039e3dfe04fe2b3d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258f0a9ae6016aa5593e1f2f9f46f2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035555f8c2f613ecf6b5309ff8918d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e292711290aa45ab55b0d53805131e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a4635f8016773464fc273d2404770274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ae90ea6ddbc2e9e5a3d1829f644a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4ef309397d7f8a1a5a971fd173e70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124ae7ec8097172300f90257bb723bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6e7e6e5101a1a6dc8123e1f078308278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59b706b8bafdcd32c8115e0e7b168e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984be0587f78c69d8af7259824e9294280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deee43b47d05b907a0ce1f818bf42b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b86fc542948ae8705b4f5ec195d8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c079f8f7250a87e9708b481e099741d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e057002066cd531a6ec5163ebbc68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13d54968399f53829cc21b2e262812285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62555b9be86f09641011b1eae8817f19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa958a226e569714a16abeef115d32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a61a2845c2843f579d01047100fd37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb2643f36487958ea57076da750763289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c612ea48566fb7436794bb561459a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24b1be45bc466f902936dff3b11410291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f40ef1662c0f75e3829b529785d17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327d0a02b59d7b3767f9216877c3bc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64a4a3e37d6597f3ccb497b930fdd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dcb43292c86d29ec3d41ee7e66621295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95b731865663933083d116a1861310296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c917caf74c7b354a3073e642ce6943297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df85d771073b291fe265575d04aa15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6f162898abe3346da5dad93eb4089299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58f1d589330d3a673628f18d2b6ec7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddc5c310d812f23f97c23c06639e67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1e166b7ebf87e7230f3bcfafb9c75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaa161a195cb4d804f89df2cc900ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80884010b87d70251db441c7a66cc8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ef580c8c9a9c04c9ddc0b29016350305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26fddc11b338168afa5c5d67f7abd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b63888761a140316e02b963a5010c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769fc14bfb112ad10bc9509f11a186f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28cdfaa31917b7bb41ef63b008e227309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcde660744f80f5d38e064150d60573310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d6d69bffb7fd31a0c62c1477f7f65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b76070f4ff0ab19d5445b35eace535312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a141f473dfb12b215f5b7ade4d08cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ef197fa0b0cf8c8325ee82c19e413314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01008afe825027a32f09c5da8f5256315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29e868111c9429541a232db7a0fddb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cc4a0e4402140d6a64647f19d3f20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c7444213e9e5e5388fc1874fb66c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47df066e5b46b57ef20fb60883ecca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23d17ac0e51b2a5f0e9980df1d8d7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158bd54845dfd6b5c51f4c150c31131321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1315968f779cd0ed4b523685a055e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796f006f45bd0562a88252430bfa077323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b22e9d53c4f2d9cd5c3611fb4b8333324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69d9e596ed662193f12f790b5703d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bac770cfeeddf4a75dc7529f7f488326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df42e700ff8ed94a5a11585a70d68a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424a6e3e7b688e337ba3176fc41c2dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d90b935938ef59223c02cc3322a1b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece10a21a93c400b8567297d9b5d5ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a15088fd8198d2391cef538afd1f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f90efa26ff196471c9157a9141802332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84650fed6feac9d4b69f2f893051e9f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f11172141393396bf0370569f5c0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86240ec63aab48af38105639825626c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42f1e064307586397e036179588cc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd05c74c89f578588e3b57bc4f4943f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a895e051e9f4420303060bfbcfb6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be423291be10a7d4e2f20f7e5ae038339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab2e85a9e16ade8601656fb5160d3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044ccb4ae655da2faf669019c8290f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797bf28de14d5e75da127b79a469ebd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8217f8c55b2593064aaffa097ecd8c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69351e38631b37a1b746077d5b7f6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7b0af20443d6f55779dc44ec84ca3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0663be24f2377c6063e44c33794b04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80aacc7804e1a69b8b73519db187f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b317b2dc4e17fe7dcdebf3950df5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ad1f42c323b72327bd65de7da1d53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54973a27aba0e26e9596a3ba92c2ba8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92496f9ec2577ecd8c0a524e2ae8c18e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19e086dd4ea6c792b0b61836ff803f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e2a3e041587fdf48d51d9c138f3b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4487351776b25912d0bd7dc28aa5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d0880d18a0e6d8d54c7025dd13dc5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5bc347e4c10eccef2c31a6be51b53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6d539c7053bf39ad0ebf9eac23bc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2a9c1ce5d59c64fa3cfbeb670288d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcdbfbddf535315c7f785542600ab4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc370588cc63e160b9db46e420dd636360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d38df98282cefaea6175e5787a7393361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadafcdb282fd2ac8785d73991b0244c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69868cba3e352fb876a6ae18a6a6c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce622b0b36cdd8cdfe2e6d4588f0098d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55035d3541c020c41787157656575d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e73af4e9d767276186b390231d8fa8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff45dae064a78ec0d1e36a1d3373cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b716d2a96198111dcada844377dbed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0856902345ce8190cfc6d62d6a102369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a336027f465fde2214adea90e6f176f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f63fbe1cdd1bfcc49aff11c9903fa5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f80095fa5a47a5304765336510b7a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c387af9b9ded1bc255433dab703c721373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbb001bec1cf8386478bfca0439989374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ecf1f45ae06829584ccc9a0256d48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cfff34a34ce6de51105131d282a6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a98451e1bfbd919a15fafccd47f08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbe5b6b9fbd22076d14d842dc3e8d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1fc93c455ca29ba276fd28ea22300379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84196ee4bb54e2b436c833b1ea6f98df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4042e7b25d89cae7e1bf28168736b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7a71cbea276302be168128cdb778f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddc3442665c65d8f454b27794e5b68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b637d9dcfd690fe7fbb0c7d716627b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03b657844e07caeb48eea345e8e9c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2076aaea04075af3e0c72c666ddee52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5b98f2b9d9b0506fa433c0c2356eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30d95ba8f505cd6fa8b62653ef1024388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3722bcc83dfe1e2f80cf8e223de747389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74622e9c4cad474eb5ba77fac12f0b92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfb63317a6d29a29c6d872b7453359391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dde6630ce985fe0e5a3d0de154f267392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fafd1b5870d2b8891f4377196adc7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb30ad384f23774c57ddb8e4cf33087394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef6b0a7885e7cebaa1c5b0f125a073395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b8db34cdc3cef61c9f558d6f2f7a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a73fef816feefb57d3839fbcc364b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e5e8041fad6a50d675b4991b3f73d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09354245ba723c9c0128f5bd79d6aee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6188fd9e1e54fca3a2d7ca9d903896400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366cf805bafb8f8cfcf470a22cdfd1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9145609d5888cafefef65067ceedd5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e601d5c0a4bb297eb5f695f2257fed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a62af16f7f597c7e1c6ee0099df973404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20920f492d2b4e1b1131c5bc31161ab4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70858f16f631b76d84ad5d8c0485366e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480b98e53bb5575640c3fc21fc4f5ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78470b638d5369a8f9c3c70a8567e134408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac37c4793d87bb4c2f840c0a85b4b18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb176a475efa1262e8e55bfb6b4eab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4306d49e89f4d51e457bdab93d4e04e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd267def038f51747cf6c534040b9514412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b21e7a7c4cf4ca5c8c1198574dc837413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7debffcc30dc970323e9548e03ac908414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fa70bd2269005448ff700af9b4f04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5d9fb8e956fa7634c89bd3b22f05d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6f423a00d469ba9b32c0767e525cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658bb08dfc683dd9214280afd6d90b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7a093b19f54fd983f652e4414db7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40d6c9a8046f0fe84ff78c032cd9dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81ae1a4c21a558ece597d63738ad3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45571ac772ae3949f16c14ab4afdc02e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacba70896507ad334dbc252949aa689423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79098c1ca87137af360bc38b68ec7991424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d162e9da007b90746a6789c1f334d05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046896563ff2f28b881e02248334e526426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253384afa50bf846a70dcdb235dcda5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e5789127045f21be0ad27b5e4dbe0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc47dd7cebd3d903e0ef3dda8052b15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc98d2ea382241aecd142d0f4ffe90b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7faa8e0fbab08325a5ab71da4ae918431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cb68e5dc0808c1147dd2abffea1cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37433e433216e0c2dc8d3d2228c5ebde433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e97347029c828c06df96883d10663434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f188b8f734698694d95b27778162c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b05e338880c29dbd8f691a21d7fddb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46d945d5e391b9aa9e876f866cac54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f1d12d17cfe998739374735ca257e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34dbe6ac5327861de57ad6d208c97d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230fddb1f71e8ff98020de00b5c43e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461a54df32ad3afaa4d4e8a3dfed0ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0131c7c3ea7c2b41960f15f6d579ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819ae82e38ec66a37fba34c5f8130ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969464ee9855cd4075e3c3aae18cd5bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ea49e04e299908cfd0bf1d85d4005445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b342586b95bcd651a8570c2e111635446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac401eb3979da8d678e4039a3064505447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd86fc21c40a8913620349b2551354d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5c108862a5cba1a88b4ad65b8d664449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a0e1a48951f7b407b5a9e5bacb352450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7894172ddd3938c06d2647f6f34f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bde2e5936c57e3a1762cfb92af7f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02308cbd51363457ad508f48e8018d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7c069520c6af64d3f0370b07ec7fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f49cb62bbc1869cdac081261599e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee6f659d508d18396dab5cbdedfae9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7663ff25f706eb69555442e13806d73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef53042a629d49faf517d63976ed77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406a1f02b768aeaa2536cc6c407e266459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264c0be29641dafefed6e8d799fc07c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2736c38efe2321cc65122b1b701adaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbebd6970c8690b998857ddd1f5185e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6bf606aa5d057b3427ee04c16ade1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e65deff69788c12e0756834dffd70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffb6cf0a66008ed432e7e0fa7a4fe0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c7a638bd89747f6df47cf2402ce3c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d20601bfbdfaa2ec575c4a1cae2fa9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243031d61dfaaa77970d37128038d19c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d5a6536706ff241eb32bd44a27db1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820a3faa229a9a40fa65dac047fb3eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bc40c212b846e22f1de0a3ca45911471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245a87c23c87010f87780334076bfde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96ed146109940439c455ee5e6cacb7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f73552e7aae7f0e2792b07ce84b633474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32929c1a1a2dedcb731686e812c9468475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d828d1925fdd268996b733915daa0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6257d1aa2c14202c9dd961e944cb515477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ebf34396373c95afcd59474bc9bae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2796431d4e56c78f286172fa8264ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cf61f0d0364991853d9c41dad5a28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591170caa187b8397e38c2074538990d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13880cd31a3616efc90d8316e1764d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06395a575f5c128b4b555589e4aee06f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4fbb8e909523712e0adbe60dc6ebc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb1d97fe9465485a5e182338045313485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559cd3f99ed256a66df7893b6368821486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b36091bfb6ab478691903e47840cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b2ebb9f4fdb86a15995ab359cc3df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3e319d106172f52a86698fa955626489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07396abe8e1b79c4b23d01a33b4b4b35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a348dcc7e6358655735dd535fe898491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08471dfba76f27a3539b7e9f9e8744492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c78ee634ee1fad4a8f3e0972fae248493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8079726ceb62b5d12482873bcbba84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680397447567c1475bdcf22d5042446495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50103e7fceb5a77888f7a35d7ff6b96c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58294535b743f9c49585ad9edd0e4a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ede831f0bb4905d541fdd76398b6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55abdc10477b3a3b48676c5cf8195c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73f2ef0437c8d44667b8c5dbc0bd48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f728e17ae50badf3871a581b56514501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76939989b30977a3d45f2114bdcf1080502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b07ea5ec49a23400f15919ccad9a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1095f963d9041463a35c43405144e54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e17b350b88e36dc16d8238ec42f649505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b8495b3a50913f0a2e717799f3d96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80fc44caa08b13342b30e80f063737507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c60ec26608501ab65a38895d943844508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651651819df7a0be9874d14a2afb0bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c2e24d5f676e8be9cc0b33f55b4a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b80a0cf22daf86759abf6dc7c1fb91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cf9b447a7574e9801455e0ba55fb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d22a83ef682f648d7c89abc9e0393e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2518c6ee7940ef5e1c45dd5310415514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab834704ba8c75092650c87d759bd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c00e49b85f0b32a665b30ed029fa65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda2987cd589b8751b571540d3ffc0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347e2201700f51061fc837b808c10f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afec74365f581db48859dbdb183e67a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67b1e4f5b49d5e75a578e3dc39b0ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cd49be5ea54b83f482cca5de26517521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7861679b4a74d8f23496e007ce405ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7c2847082cad5e50a67a54503cb07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951abd7e94976ea40e1fcbf02d16718f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a7d77031797b5cc54f5f78132e069525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9576607f68efd8509bf3c42551dd2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774f9278ff70458838656fad6895aec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6f2627ab7193b27a7c94553ef064e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac169117a71b8e126bc332fa4752eb31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3975f540ef5435efd4487d4eb2d8b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb6c385c5858f9b0cf8fb5edd7ab37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18787c5edb389a93d0f622dbc1c6058d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5580cd099ad49c58e0aaf2cb7b023533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2bf5aa413df35a88e9b27e1afc229534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874b86720371a4b8860de17fd09e62b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079fbf376e408809e3d394e1d8f6a4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347857a9d47ed3010fa700fb97bb2de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1564325b295c6ec54642f3ecbaf6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5db40149ce208e7217219269bd46c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e897dbd42d5bae8ae662d35d5a121e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6b13af1591381f02012714a57a8ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca77fe7a6714b6da05a5a9773814580542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c3cb6abfb85b6c6b9f1eee30cc366543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8711e6272f4f1db828bc150b7b6ae08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6569a7bc590463846f8a69375ec2bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617a8f52bf77ab16646f13f47a1a3fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea6322bc41bcc86c57548feaefb904547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e239175ea01a72a23954b30346a79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190c2a6f564ac927d0e28e401505a7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37fe6d3355bef1aaeda4badf0455d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeb8893561eb8c30876185c089ea00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253cf03dd090fcd71f48f39fa5822d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179fbbb46410b31314f8047d32df6da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02f15a0d48daa693ee41fa0c48e01b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e21fa3c83b04ce8561840f927ba30f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc8187a13bb1bb60bbc8a5cd2c70a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346fb0e143721ba762a84767afd8a97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27305ecd15665863d2100553f3e2dd0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3258ee3ad9f62203c4a4611cbfe2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c7b4c52d1630eb43eb14ce0dcf55b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a6dd0ff10e8d616a9039a224b6cae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d3b3711676a8b6a78b01db47d07bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537a7b548eb903ab5df1c74a06ae384563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57459406a1143757977f838f0b9e0039564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47abcccf8bec40d0d3e46189551020565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05525b93bc262e4bb7c3be745b7cc534566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bcb5ec36f5848952a3754b941cb09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9a417c685a48d6d92fea240d15d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491c43847743f627504f0a6642967d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d66cb364dae58229d5f2a4dc9d765570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99d98bc30f24515c62e8727a3e1320571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc3138936edb58bd8545da11b9ea2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa8274f38ba2903dbf9eb2a73ca453573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028160d170c7b3ae6876d117a5e5a18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3da24123a36e6baf6e6932d7e4c0f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a07d450db08c2ba80d74d988df783e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36867c63288d67fbf241263f5eb0b10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a2ddf9ec55caca0e839589ecb7dd2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564f84820185432ff6fa18e78b6dcad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8667eed69c4a0c80ee51b35b63bae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a1666f30e64b59df94132771d8166581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37b9dcdcb49a0302d30de3416fb139582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815e073e5dfe1bdb0320660cc549c92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc7a7b2fda84209e3d6964018a2819584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add4ac67e793e1b0efffb9ff3f73d64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11280da9ecc0d2ee6a28c58dc4e39b74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733460353a1f3de2cfa965cf62ddf908587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008803493cb081a69ef2fa7efb8bf1e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd9b81f1c9804656504bf16303570a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc02a70abb44abebfe57ed21c5ec2ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ea9c1fa37456bd780baae876c063a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2395df29b67faec65a63d709a6a86b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a00627f2d4ca94b336b00b656dd4fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bc9cd4b7698ae4e526d64dc519a65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b476085a0a7e0c1d7185b9460278fe2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5869301aa83d34682cb86cd020b3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd41d99329b54f5e93a2b79e3a6dfb2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21448be4dae32c3528a17fe9b63b2e2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578b1b506cb39fb5cbfa6694530da91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a46eb439bb2372f80b05650d1b8c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c978ee8f16d63cfb80fd543076dbf5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681d7f089425e4654f435ba17c7895f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028604a72492c9590ac648822dccdb93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81695609ccde5e64600defbe35f1751604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a25560156ff874753580062eae788605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227d17e7a20fc7570f4764b686482af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a167a79ce76c2d3d7d4524ea130b0b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420b49b43f74739aa0f67d9d2afb9cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41e85f04c5c628b28ce9f33184da6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1631a6f0c3e7c19b3d9556d5b976ff6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d094ed7cdfff52d1add5d6b28fe5302611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e53e112e2b6f4eb2e5f580bd3254b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534e64e91e7164e79a55011ab507a7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a917abc40967b62f6b4f8f9ac317ab7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33319eb3f1ae5140a0f9725689c2c8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703954ea12397d32249fda8a4a19b419616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a6df4085b5dcc2a6543b4a0a8c76c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbf43bbc67fbe4a80bae8287096331618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4ec7dd843cb9fab4d9985a9f0e552619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccd02691b346e1bed36bd853794c74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e171c82d67326886c7e7163e7c750621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cd666f6e3e5d62e5bae41e563d3f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b1a36af265e99b640410d8b17b4ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a25fcb59ae2477f9d1003909a5806624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcd61b8c069b0fa28252fc58c9de5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c5a938387590b60cc7425c9e413c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1860ccbbdda7205dc73616f7c29b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dad2cace991b5b0f5ab6d6f1897e1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8620b6436e64975baf536bc124b699629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e288706d6b23edc43d8cc0e62659b57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94be7b0560e4001408097e22d5e5d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0b0f88c64e954008f67c8984fe1ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b7ca5d95c646260699ab6d3a4a19f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c725f8786a0416076b376f8ac5b32fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f5be3b0beb517a8117f91bcfe9198635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513f998b65b5f0e41773419275f5305636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254108fc41dd1cd732d62a5b73a31d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58586612fb0f683f9e618474475628638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa95c12ef5610082c478f8df908c18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aea53c63e90d29ca54e93467e4bd61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52b653f4d12bbe57e2f1e00f6536db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168d218a736a1cd2259b03115519786642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0c8a65305aefd14eb1e83b20efa82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44782630d235dbc9ada37c756db07ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456d0278e40a0675fe4248d64574a1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59cf6fb49603fd5058b46ffbc1372d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f819a699d0e09415bc4086a075205c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27e1ded1a762e5abbb63e84d66867b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c527e7a0c74c8d6cb4f91f41605f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a908760eb58289a3911e08aae64235650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec833ce55f7b7e453d3378e7afcaa6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e62524446f929072fbacf4b7f1afa0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3345cb21006dd6b9729af8a0fcd76aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50acc3109d5299451854e725152a12e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e54aca3ec78d30f42e916a6173ac68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8686374ffdee7bf39cf80ace2b871b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7bce207674271c65defea185e943c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3fe8b0b9344948849ac3f721fd360658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60f6a9e7380fdb5afe1b8757cd4df9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903410cb42a4203fc2034af5640a4f5c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543114e92894b826c8d064f848afcbe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a5e7d5914e99404eb8a065beb229c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cf6c6865bc69442b31fbf66399fd1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ece3752858cd8b3bfcdcd79d7676a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60474f9b92b3e65084ed6a5990c140665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762da3a7aecd3485fd4adee62750b12666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d85f976deecd50c4a2d6f08a9d3fa4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0d71f1e4b4fbd6ffba6e318c46c3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34ab6511bd62530d6bf439b8cd27db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb06607ecfdc46c84a629d86af1cac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba0a0afdd9380e62992d52cca03987671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57950761851caf3acabb01d958276a4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c7527102f41d264eaad393e9c8821673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e60115768abfd9c8e2a132150469b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb1bfedbe2c4f2c63a575d4ba9a282675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b78c0305f2b77059cbdcd1f3cb8ec8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5df5ce784e4d2f8a29ad0cd62aa73d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0bc773997368af047765b91ccff13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f672d2dac9388aec7169f8e37c1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaf76103f7c9cbf2bebceb5de8dae3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d310f2dcd265d5b716b9b9059dfa5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0c831d9de00b3113bb93dbacb6132682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9e08f2878e2f457949360c2931f35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75e7d3890a0fc433ce87bf7b213e22684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4b18ba9142ccd2284754eed3cb89f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e633bbc0ed1f5c5d150d57cd1c96f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b658762ef203f5fab5b8e181d78fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b290461817eb94647c9c9e2a43b8b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5495ad470996c7b273099be4961da3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f588b7e5fa3fb6f890dbbd12f7f0b68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcaabc440ae14289d9797c5203f46f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435017d75b55737e052468c4fd58ff29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870afa58368f257c0745b3cff544c6b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c57bd82a288e418529c4d6170fad1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432cc337c6cceba1c7a363eb4dafdd3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836934ffb346ae4004b6e9c987076165696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f1e257cd98eeee6aa0bd4073cec3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ef879680a0ca70e351352bae75af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92769d6198cae99361aaf36028bf4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcdd8431c4d5c7d79205865aefac5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a818fb90e8e754aa50dc92f89246b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d9c5a4229acbc0dc899453b4f6eff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa013dcdc7b11d7774042b9ccdd442703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b1dbecb9bd943a8732a37646311b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcf5015c95a422700b1a3e829c9821705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4af4838783030acff6ac32f4a8b18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d4a61189b9da53fa844a2db9c6ab6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8ae3faa8bb1540cf7d9bacd14932b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32166bd279c2dec2e48b4fc8d582cfe0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd337277630c81614be4393e960158f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84374149aad528c7ee4ae5ae54c9a1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391ccc3a0f2e2a1eb3e160ce9d0c51a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830262f3c0e8198d889cde04739415ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6f8e7b52f7ecae7812b153e7425d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8834ba6c1e90fa8b80b49c639ffb3e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e702ff73131a0fc7c1a4396fe0f88b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e18ace375940fab40932c2cb38ad91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df4eecb7cd034c347a0e5425fe3224718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad97d624957d37502d9ccea06ba14d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5aa059c6fca1c64a5ca6d00c4c3c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a754fc81c03c3bd201d5b810abef8e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82b56db6745559d950bd4d40ff110d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed5c7143410f1d05761d47fcd73ecc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e9fe8cde36d4231a646cca9b3589f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581d2b7092586cafa7d2045a70d206d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8468490c06ad3efa18d1fdd17cdfe54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e766b28290955c2d0018cbf8f0618cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ff04712c538a423e4dbca22c90727728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784974a25ad921f69480a4285fe2309a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1dde8f1b3cc705859d929a880aeb7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcb72f82fa0c65f8ae36208ef21348731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b94f4e5d2017abf70215d2535b899732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306988eae05b18e903a584d55ca204b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb9af2c190cb50df79ad79ba7bb45f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce350d55ad80ef46620cd2802a0220f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728901a1419ce7339422954f440a764736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbdc481312885dfc41ee0c7db173a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79df308030e49c3560039d56ed80dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6872fcf5586bd044e12ca436abdad3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb77201165be903842a6e8ee195acf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6db0f48705c40795aeee8ca759385741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0f88b20e3a1ee159d5607b14d79d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe8b2dd854c42d66321c507ac39e60743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e00478b288f421ddf02f7c552baa6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc93e53456b5b42adfea40dabf3e17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a751414a48da495414d7096e8208e9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bd3c8435ddc56000c6c8961819b01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e70a18effd3be707b296f26177a096748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b67eae8d650bdb0959ea91c0823b27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f623e3b99d9aec86d4f24d5cd263a76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef81dbeb73bf66ecc5cfab0938713d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197250a6869502016d91da54f63ec3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f84f48ca0f9f07003560641368156753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87484bfef34d52cc1c4af21c9f57090754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0847d5a110e123a5165f10f1057f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8780bedf4f66f0ffe98bfb658c3a947756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0a3efec7cc94b3c6c997ffe1a86dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bb49d4f52069ef87e10f3f45f1de2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434c9d5885da9e7a456e8d9c9aa0e05759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>