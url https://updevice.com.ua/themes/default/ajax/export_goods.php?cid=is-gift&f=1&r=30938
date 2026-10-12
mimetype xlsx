--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77923ee3d1e3c70707130bea9425ffcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89474a55762cc57a5a4cc8e72ad9fc212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44574878d01cc883158b5241d8fa89f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657feac48585d4f52963c004c974b5574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827be6d8182aaa1b217654481201f32c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59149ab7682908140956e483cbe7bd9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a805fe86b75c4f74f96c719696b81c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d70cf0156e76d79335cf35113a3f2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eacf2fe5d0c92d6e9e84b7c89ef399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65722cc184172c297927375aa80fed7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45fd04cdc900ff0be298177f78390611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ed682320fb72cb7e3688145962a7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e609f7356d67497c0c4699548a13ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5583160b441469983d5f6209f4d57bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657edeb081ff68b1a64dffcb6031e0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac880e7680062ae9e9a829a5355c58416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95138713a5fbb34b20c43c13194831b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71196e00d681ca0b0bf9e3e425ea337d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d80cdfc884ba6496669c3dc8903df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3886ba687994e3e14cb5658b24fbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db85d45f339c067bebfbde6ebe1c3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b41c4271bac93e87725c1fc7a1768122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead64ddb05a3d82312ee7154ab306ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf0dec19629eeb5e1ddee48cacada24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc199c08cb4eafd522c9f32345858425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dade97220bcc197d0bd81a260cdf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db7ef72a63b4e61851986bfea543ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685bab86400f56cc0c7270c2f8f172e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17700c5ef5072f6dda68f0c9133851dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfd83160fbf48645f7699d42b131a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0b433a5e99c3618b96f29fda787bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec09e8f5d769ac6739f641c2d955c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e0c01fb26cbebcca848bb7483df1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2d53aeb2c9f67e139a8bbd33c79e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588738178329c6376be3f7b35a03f4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7257ccb19a895b340b4f4cf1e178ffe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a027febd3b31c98c6bd884f98bc590637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a43b68272029315b6a3a268ffbc0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b820b631d50cc5593df026f19ee09f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6328f654bf66590a587d656a319501c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddc30dc59e02840b6b71727fb053b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa293879ea2cc40bf20b1e776c2ec2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aa78848b1766a1ca134e58f7f25cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526e728c0eaf29ed8ca735218675b7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a65035a068084c897a0a04870e07245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8450b15055565f5f60b8ae394fe1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b4247589be64a069f91d2a0e90d0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c8c8acd8dc2e20cfb6ff4592da78148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c956528236d0387d013941e545dfcc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a64074ea03b666a57745a51f3e92450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b1da67b8b4e6e1567613923f9bc8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d62fb21022f2b74b40e4c191d03dbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4b6360319a1cc22094a5b5b6fa27653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803f32a34c8337f3e07cb702816963054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8d234d3dad53b9cae882432c4be7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ead47d81b6341c6c79673f13803bf356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001f94e1eac7267e1b3e79a82d1891c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c533477747f18b845ff75b809511858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc536e8d7c7a5f89f2bd4014f3710459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83352c7e25927810a1d2a579051e7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0528fb61ad76a6675c1a7088bc4ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf1e1d0cf027a1784f2afc30839e9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df3f5a291613ef2079c453b480820e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c8a5ded74602212d1d945f2e8933f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d6241a6ff2f3a4ba57f56688723cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ea707fa507798006df7e5091650ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d78e8b44f043abbaba7a19037c7d8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30754661d681d9b34e1c3d8a616bd4f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e6daa21ebd375617c0340c86068ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b5609ad37790fc44bd67740a14e2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca86d6416546ba49fdfc6456dc5c9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3f7a44278c3c291eae4e4b5f2514072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57504a806c2199cbdb82e634c64832b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae32f5b7f3b308f372df6732ccef9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec38653179f85ecc69385966e1300ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa21ef140f35413f767b3a1f9e70ece76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b153aa909d2eae8c1fa7165b244776477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db48047818438a5b136c4ab65dfd2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aea1d32cde6499adeb84a03803c0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d28d13f45ca5d798c5a7a6ccfafa8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef52580f785b9999d05c85dab00e2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583e8661bacf7ccd7221c2d53f2e53682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4577a31216caf11a3b319ca13778c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c9fe4d4b94404554eea37409125c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa86b980b1f77e4ce79d05ee1be158585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a1588f743d3b276b361302b2d516786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718d7da46233b3bf5716e0f96a45e4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b001b2c321ffc748f3f91a21e639c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9d7740e7c2b54a9025db4b07f1f6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e20f8933478aef067497db0addbcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbffd7fa5ef800c032929843e60806a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332758a632ee5574afa212aab42a255e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672d64ed810433b5c8ead2c0e78e65793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b309d5433ccfa44b2bbc4b441594894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecdfa8cccc79b58a5c407b2edaf0cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326fc274495bae1098cdc93daa1896296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9b896eadb5be8b0b742044d28aa9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa73f75fe33c2d99995cedde3f0366798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e765a11426313d1408311186aa208c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193872be0d1187b717859177c05ee91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3081486f920f2315783be2d1825022101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d675c830b02f9353aa9a132a3f96acb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e4869c096a92e6fea3ffb160e4147103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e94681108fc5f4e2e126e123d9b51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7033edfce4e9736553d05a92c61711e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7c4c8bd7ff1387f52eb0f2abc02dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afd08e1f1b1c2c5bf3c692a221f01a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb601416a3b9fe488fab1b446e4d3212108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc988d90f91bb3402cee2d535bc8c2e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c73c14420ab8173ff29bac6b4bf530110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02d962b5163c993b66724f3a5dea4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb724989619ae19c7abc3dab8bc628112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9c9b5617b312d451f7984e04d478a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c137d939b6244ad57a58d9df5e1ca5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16843b5625c932e4127dd25944466f1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6849205246d7870fd057ac63071e825116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06c53403863ae5b8b587840ec65e21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb0a65a6f7ff095ca3681ea492aa5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29e6a96e5085dfaee4ae6155a8e81f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e240fc15e196577efa2d8bfae48a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab07c79abacb98137ce05ee7baca57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e7fd275c14c2a452a04785739cb39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febe9829c657b40afeeda58702f9285123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b98427b9760b97fb2676d26d2280e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773632617b467821861193983dfdd591125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d4bd52d7636f25db0438192a028a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7b729e638406f535ba17e34a927a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8c0ea74b8ec86bdacb2f5ef7d2b8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515f4882d4596a7cd9c42d6254bcc04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b82b9fdcbab74be8a52fad277602fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640248f322baf228b1dc30997c73a58a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717899cafcf500ae73a49492fa06178132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4117672adf1137687464f6ccf503a9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b13a95361102f66cf4fe2974b9e34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4a445a74a08b51e578e2cc5b5f317135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6f8441b14497549412cdb975a9ede136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93028d7f13d59b84a310349acbfbbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fb6e8934247096c2033d022c336da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca48c9026ac45d36e106f1968b5b39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b18cdcc772f339ac3589466f65386140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359f9c6b457a8df940bd71888c203ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e70ca0ca9fa6b7154b1b3ba530e150142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b69a399d85b5ee1f40b1701cc0248d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771542f908912323be75e57d818c790144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ca7a8cf46df67b07c64335b673a40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cb281df78cd200a7c8bf2d9602da8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fc582ca3223bf765e8ccdf1af2ee2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd70edbcdcac00e2bd4217a04a24e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1e9255bf2bf00f96843a7c590d886149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e7f293198107094900a45f9b6f421150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f286fcd65dde35329964c57f2ebb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a3b0c0075b848a6feaf5188aa1841152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5fc1e32a987ecc841b00ad11af26d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d926b643544de6760b9b40d7a9a29f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5fdf7a1b8088f7984bfa683f2e79b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7197790c645cab993b36c134fab96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b9312ea8b1c6a88cadb97489e336f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce5e996a49f15bd76824f657b4e5b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040e090d1b1728eebde4d55c896cd12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9f6fe320a8730598c3ea1d0eaa550160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fc211205d3e1c6c34b56733b95b29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d68ec1e471bd3fbc6227676747956162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62301f21add5677779e44b516c337e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63d9faf215fad1e6acebc07e9cafe9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cea7feb7b6cdf2b928baa16bb3ecd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59f2a982bbffaf085a6565eaf1f93b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c726f78a18c2e47d8608d363cede3fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbf048a3546453fe4ea9456a0d7670168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4abc88762028c07c3179e87833e56b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7665aa9f46360f13e54aa8247c0a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fe1024be3a86838c124c69ce68f99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdde10f570dbf91e1fa87d3686b2fe5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d223300df638b88d2929d75c690780173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bced0090cb685adeeb0d874f2613b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb2d6d3ce33aea88d00705cb9e040f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf14a509d100ad8318dc5c122c868fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4964c6fa255c574322e3fd6f85aff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034639d85b77e07c02d74b748d65c49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c9d5333e59c8d3d5bb6e37418d3ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4a2049cd0e6aef481f5124a9e6fc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fb8e41032d0fdddd1c43c650861ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18f65ea2313b2fb5f65c4f634dcb8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecb886e63aaf314dca86651ef34b8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b361043e8777767eac664e2a5b60f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26448c2126ffb34cb7d750a72f33ae75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e57151f37b036566af48b37482756186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db79a64248a80a684919b767391c2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bd2ecac064bf71c3f373400f3d2ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8cd512ce64df684e2ddb4b4af3831189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1135a3d089b9b8cc881a9c5134d691190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651821774616b521d701fd68c604311b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d58504878ad548a3d12eabf0465ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bff44f06d1a7afc30acada3e67c31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33381d17e3159f6075d62ec8cf420e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094122d77ddc34203537b1fc9b2d090195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839f3dfb0808cc94a97b9f2468c4155196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd9b1a43096724cb19d1917ad952f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df6b6d304b495611696598c284ab25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366e08b7166d594209b5f3f40b3e801199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cbe9a8278871d6946663508738b19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63474e7ff979d924b180eded98983928201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9962197568abf59d9b2086c9b2f0331202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a225a9edd8a898c15ca25eadb12b1b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a240c64efa1727dfc3c163e1f784b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba2f053b03e4ca4b86f2ac99de065b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c259f65108002d5951d7ff20a9dbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222d2912d593c9eaabbd3601e770ebf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339edc1cc29adf5e0884608383779ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0a1b0d22f301ecf7c140559ed402c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9a330e595791d7849ab63f216f769210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114fc549eafbedcd63653277941fbef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfd6426a458d8abe5e36f5e5efc54d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27d08d85fcc61df99ff5524c2aff19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cc09f403ff5a75aa6d25810974eae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70b013eb0c58c4ff1155784b4fef20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefec5ddaee47e51c7a2712cb2a62a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e353456194ed8b5b14cb69a6feebb0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1750d821b6b906ebddd708e6a7085218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a72768dc998c823ed4199afedae3b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d05554511d6737da8e5111ff9f89e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712227fdb8b6191bd61e728e3cacc9cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c52bc9b593bee4763093de030b53e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc08afffacec98d712e9459c41cf20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecaa35ea6b0f6b0d9123a90414140d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff2953f631d8d7886a9e40ebec0423225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b39b45cd36aa630575193da9840411226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fbba90653346a5ec188e17d6d4025227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbdc24065ad9a197789432a47a4fea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740624507af917f1fbb15bab10a70305229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7fddcba34f75254fde1bec9afa51d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc43dc01926db3cb42da9153644022231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b9e4305359016d823124bb19ab848232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be596ddadac4ddb4850749fd6d10512233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8aa5f00e3b50db8ab98455364c09ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eb302bda0c1e3bdbd00422129e246235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dd9f343ab16e774f65522dadb3317236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9264cd1d81215c358816fb0a733b22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e763c6de4668e4fbe551a1767a217f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc9a6d5ae48d84a243a0ecfba80cfd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eaf1cf30f49f4fd0ad30ee6c874a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98909cecd602c8e3dc3a6c4873f2f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665b1756aa1692d0abc45bf9ba87415242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e005c2852a0f9fef1bb07d2bc3a0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6292dc118b50e7a169a139c857742244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9423d999f572aec4e0dafbdda8ba3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452af25874f07c61478f01f880ac3da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44672a8659327fca5334d643920dcb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a2ca589d0d65e89d1f8710cc53892248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1fdcdcc74522b3d5d63dca4ce89ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ed38c1b96729e361caf6692883654250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eae9685cd19f7c9ef1c91be2d15f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c34eaa9d6b504afa71943f674c614252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eed84d15f5afacc5efe479d69ed49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bd67083c3846af473bc865ad15266254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15423f0873b257bf03516a9999219b31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78010833734c517cdd38e406dc285ade256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b37a0af19c7a9222b0415eff641d78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552f06a306ed1d7c308aee18ed4cfdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1950cecce055ef842a86c0b4a5d07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65922cec840db7096a4639569d934ce1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c83c21b2f3511c0426c5dfffbf085d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc6c8077858cb0ca481ad1079bc8a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8458bf070eadc347ae9cfbef16f9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04949a0cc094da6561f8fd17bce8b438264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d08925f2113e1fedf827ef32770d6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d60b20709411439d7d9f7eb1dbeea1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cbfd984cd07c654008bbb043ef885267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d9590cbc3adfd42e31fc301e6c11a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25893be6b5e422bd624e84bdec0a11ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d0b44ce6ebcaeb1871d5befe70d0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fd2eec87fefc3e840981b2c2170ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0436d139488ec1f536a9a825aba93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b9f2ba57319054595898e2e4c2545273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289073173915f04f26ada25efe675cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61a056c5837e5df39387d372f0e1df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2832220e60c8f60bd84cac4f8af3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c37ed936c8cf7ca61931ebae54903277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97199ec541b378018d660312bad339a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d329b38b9e8f7502e03879848d458279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414c052a9f0407414948c77616b2814280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d337fa74ce315e157a35bd7c8e91f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01d2d9492651d8a43cd0d200b6e912282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b423103b412953af5db83e9be609414283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee444436d9befc70722e9df1b7686cc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f00f5f2f582e64f9e1c385af03830285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99572faaf10b16000b78f7f8a1d3fed3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561639f2e68262b3e3be69ede61c639287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43cd56bb68ecf76f60f715e34ddb14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33bd881e0e88c35c45acd61c462c22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78935190650b1f15e918fdfef919b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112505d7e2b4254da1cf763f990e1523291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30479cd52c1b033998bb43dc9fe33425292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a78db4169030cb46715a156a49b4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdfff10375ae6af4332ae314cabd5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f5d8f1e348517df79951e42d317cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f614dcdc92e9c30c902fe6a21eed5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210508cebf1d75fe506f9a60731cd91c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9a2c77cf512fa22e344f5675f7d7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9312d37ef60e96c3e5233e61fd9edb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b7ae5a0c50b11f705e013e7dcbbc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec717d599550cc2552280ac08d42954301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f927af211d0f7a513c2f1496acf8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06ba3b66fafef060d1db0e69336b9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb224d0b2e537accad08d7b5fd8417304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be3d5089106981987fca53fad5f5f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506af4984932d8d499d55b9c63bc3396306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fae9addad961a5f2e4f9574177c52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76113124405d9360b6ad2c50f9742c98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104117d1bb0627f15186baf65972737c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887964bed14bde0ee243a0b908923dd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c62bbfa4d44602bef54ef79867413b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78f0d9db7136725f28e45511073e52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35971e4d72c315fc280d59740f0635c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab14848b7fc8f224b45e69a530191e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42671c9138a942318f3df4eeed6638315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a530730d62ea3b445c1a44556dd65e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78eb64216fd7557f177bf80a17c9f17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fa7675c0b2a1e5f7c3ad35231e58e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50bf076357f3b8b15139f97c537cbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117993312710590dc76ff9cfaeecb931320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6e1a768708a4c2e43dea29ade29e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0403a47aeda8f95c709a33f68a0a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce1f7dc2e16fc773dd3467ec0e70c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62460bb77d8fa0e109f24c0a5c31fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695ef2dbd4d8214b609ba08f487297b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c88e5d6a009afa90116b7c6237a0a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef410bd49a83bdc25285c39158590b1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6d38e6510749a9bef5e138cd5280c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48746512c03e94f086a3f1ee60fdf5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40d7b579a5c66b144b8da155a9eb1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981ec8dd9643e02431522531eae7a4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a0eae872882a54ee955d527cea4b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4621f0ff6724f5bb16b3e9269e5237333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feec9bf5bc0ca50970be713d339fcf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6175d3522b3c216604e0f6b14703a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c59c76e87d7e055ca260221c055099336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321066cf51b84f2e96d398dea1d632d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f9668d76f6ae0608598addfa33d5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493c37dd5780adc0eeb2ab383226a66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c900fa2c28f253a06ed7ed2d47878340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6d8b717fd90d304b8c3294c5476b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228822ac97a03bc9228352085b3b683342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ea8512c78bb10ebe643236a9cd736343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a38a6a0a9f8e0e62181cc50ef0b03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30761bdcf193c7cc061448dc115b51c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f8ec2c4caead8e2fc52129d7ec8d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017be3b4721581108cfc0cce6600c09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b005731032e4c6818ca1b9c3d280dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a9c3784bcd2a69ad11aaaa1b2acb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e413ff627928a6a0b1e01960aba449b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33618a6f2140118ef596476f505a5fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80771c9fbd9bdf86ca330279812c6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03ec43c610ef566c809c4e4541fc40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b18a4084d898309e81c9976ab572d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769ebaa72e283e00c178b8b30811dd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19058896e27dac96b9a7b766aa5242356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729d774e743c041145fde7de027a77e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcfa597ad1bbef92889fa05dd219db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af6b83fe662fefab9e31fa9160f979359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b901a56076e8d0c2609ab3efc0b40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7af813cb614ce9f185d23386871bdb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1f12fc0b519746470bfa6dbbd41b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756052c3fc0d71efe8a1da1fa0c43c5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a6cbf2b3e75d104a67f8cdd76334d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ae351770f3081cead4a36ff89c550365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cd8729ed7a683092bff5c73917b78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc88f26f69a589cb381aa2d6fd4b493367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa2893cfc25f15354ee127a08053dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9389eae50c9f9da94a69ce37c4bcd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecfffb20bb553788d412fc300c1446370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8298394b100c8264dcf480e8f48e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45fd29fa02b3ad51129fc78285f592372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f09b944b21f85257fd5674fb6f0550373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea6666513df569b446a3d0a8a94854374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdba76845887a7f2ec175d5816fbbf0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcbb54666c1ab07e4f9838283bf162376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc06e3244415589fea3e39c339fd76a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc76bd6e6d7e27c8eba04142d97c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dfd6d1b84d486c45a5e0fece16ec5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612b98e3654e47a8008aa671c629e18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fbdad31e8888f26779c39f473a5b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8f052f7ba75e1918ea40242cf6023382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3066ca049c19f09b5b1366d7918d2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6e83c4a0fad9aaf66a1b32f912583384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e46fecddd27e2708a7398d4c4d677385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426a0dc3b5a4fda163ec66260fdd399386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247abdc0879543e62b186090ee8ed9b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788ebcf9a9f80b91dc558a236db0c63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187198246fd21e548b44e583e574a8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5061f3d7f81a5525962526a23c767390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928525a4885196bb144c07dafe025534391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523ddd02a4789a9ca19f52f61a3a26f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775df8ef61f6ecc2539e7e7c0b207c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ed46947adc90efe8e4534037e6550394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04228f49db7bde43230ad7791e5b98e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26053758997c36ada3f8f0d0f171c24a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047acba9ef9d6610345dae5f0848c831397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1e97065f3ad6bfd6b6b584f25717c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ea25e82a10cc37aeb8297c38c2110399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312ada08db3c417a54ed2c2256d18c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624dde896aea287118db36bc8c5a177401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b985af40ebdb8e0bbb18d2cd8df9472402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219265e6d9e6c128d4fd16ed48054d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c1557b0f9d0037ffc900a66acb545404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4acd0849bc450b471642209f3425df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd54e4b5727bf38472c21766d323932406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12edd45abf996c0a6d174e0b3b19043407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea563ed5d393e888af56f4e32fccda1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d424c971a4e79f450d738543894f93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed08c566a86428135717af455818da6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c3aac81c98a18ca3067c25d806c48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63f68b85072426674c64955b8b3610412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897e933999fa4edf60b0cd7b88dbd6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3c0dc73dca1a576cb4d33a96048b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8008d1c3c5ff6ad3479c6db64a0c0af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f72a7b481e5a5386a23ddb61a7e470416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46b30bb8f37d9c9f3c2da6c1cd38eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed77242529f9728678d8bc4f395c63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbe4519e7a48e8c10b597fa6c808e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6488cd11a17cf01c96ff81e2f5c58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7870d9f8c8d6edd7496a0426a5214421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cfa5c8c866e73c83babce45c7fd81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e715968660a416247792dfc4bc9789f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374a605fdd6bfd0ba9f1cec8d5c2ccf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebb2ecbc3be5ee42873a5ef2532b42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ff3aa1630b189d4c0f0bd0206fd02426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e527f90af4a3f2408249bdef22b53ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2c886851d9b1caad67cf4a471d591428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4cf925c88c1dcdd7375ce22101ccc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68fa007d4d0b4f37cd3e08ee3bd5a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb870ba95399ff56680bad46cbf7b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652284840d6ba1c2656300beb71eb75a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b7fb1aad20dc897acc5aa4fa2675e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6674229346c0f67735d128c8d6f94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf335f22124fb98d4d7ad09390e6e6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db5cb30dc64c88a10350d398e4ecf9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93238ddde15d3a22799262a9dbdcecfd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4dfc5df31b961b1b8100fe8ffd7e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24accde70846915ea575b171dc51eec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b24e5a0bb3d4dc06e84375ceb275aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50722c282bf4248cb0b8ffca1bafc384441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d299ad50d025087532395ddf92685442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1379bc841be3a5f21309376bf1585443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe615eef0ffb9e7f67921a7f204fe90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0206f5824ce268893e6d5a6db3e931e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f9376880e14403763bb66fa8b09da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011607c1fbbc1e83ac135c88089b1647447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa0f56ee8ae3bb62dbf890e02c5285448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd18299a04d6edb18dd04ea0ffda61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc14a207a388c808cfe4469e20db2c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbadafb7120300f332d82ea40929254451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568b0410e9d48deabad22d244ace2f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1892744902268b9358cea9aabdf338453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3696881d618184696cfbe95a0c387454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90560d008a9a79ec5bff29ddc6659865455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49d15aadbd9183c9c1004fb36e9a13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7abb0f5c2281c13bd6769d2e2e7b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514d529d748c79356a09e2f2a51b670458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560844ba538632130e60684972e09ad1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f748c86d2b3e234da2091c27d333460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453a976c12dc1ee27a35fcefcf23a2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c58a4aa6d5bca26265cf7ba457043f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f0469da02f381855bb04357bf83d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10ecad13ba125e7ecad5ea09c15f7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6c5aeb36bdcaeabb99b5707141c66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2345688bfdc3faa47fd16122f5b39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a7b9ef411753f5982bb30ba63dc33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b66e29d13d4381b9d695a25ace397468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260466ceb03d147caccd96f0ded0f586469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54028bb9b5f20f680e0d7c87c2c6660c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3030c1e5f1ce62fbdd72de8afc2c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd907195952ed84e29fcdeb8a4903502472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839d8e24c401e91acef62d00e28a794473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a825a3a93d8a4fe1c571223313855474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4cf708ef6868d01e2a176e08afa30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b5862d6f1171e1b7b9c4587c37764476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ece05e638a9c99b4110604cd038fd0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4496b33a41a6b38494ed81c5887dde2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603a098d89a79af29701654eb690ef3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aadd75dd6e6777093897d0875e651480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc4a49dca17d3a9031c7d7fb2b6a8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add89b57dbf4b642819456d004bd7376482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ac0a07ef66a89b003b8ffc46f762d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269926f471895a71c997e4add40c44ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad724bc0247938dad9a7a56b60c70cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca78e5f306f7377ad547bed236e01c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620a085737a6470ed9a662e653e897c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff22b4af491563f5e929a9f16a86d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea8ba1232c22820b0d3f159b29f36a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b183adbfe211c3ffda8a19106120e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb0d3a4e0c9f6e133356d3504e8d69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e599952d23ac029c7a1670f6316bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb61d19efb24f4a0a4852bfaaac879493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24a28feb3ff7ca671350f09cd15e1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b482913d5e1f73d9664b7a58f0728e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c70e8f0918e6f8507f7fa8483df72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a980521e9953e78b7256f9a02055e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d47666b6d242b062123a3f8d82191498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984d6a80e989f50576a0fb5c15a58c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf15d48aaa658a748fb83812128596500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280d9af3b9627e3dd0546a75f8d46e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05f7d2d753005265bf65873230da06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9953e83fec9718f9ac87e60b9c04d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb47ea8d89aa7e2be0278bce35f8d98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4a721d2bd44210259648c6e3d1d90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee9fb5c5b21ffda9d0ece2805a8951506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b523e5b0d6e27538d9455332d6dac75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208987b00b4731a3a70a518119ec958508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7e80237e95c2c76e33ce98fa965d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72546564dc0512f326ec00f810e1548d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04990d8dbd42f5a05d3be506f8b9ff2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938b09609dd84d438be3984bab83750512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b1d3d1bc15e64f225554414351104513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a2382dd23cfcdee95d7ee0c167d32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15db5496b933cef3d7fb39c5d841de1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a52106d9492e800f8502cb599ea73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1346a2c371ff0de144b92e62c9fda50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2310fc5ab0baaed842e91fbeab3af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bdec315881c88aa3f746a200fd0f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af635cf8aae0a0c351718470ef5d2021520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a845faff81a6945866fb87d133a58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db3becc2ad14e6a56376dfa389fee8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f6f790281386eff0f034f6c8ac21a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7c5a539e70d0a700fbb66dcc08616524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c7b58c801d81b038cce05e289716b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638cefe6e3ca546391b17b40e765681526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a7aad8587890ad32e4afeb96f03f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b94593eb30f609bc67378ce1293089528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122ef61c6c2a6985c075b19274ed138529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ba43455b28b5cb479b4356512aabd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6ca6de96d4f7e8f8633106e22196a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845a294d35f535c4c889bb77785759d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a95ad75bee8f228a3a5bd7f6827f20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2896238dd17557188f123a3d48bcb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c482c2ec3bd904f2cd511d2ab99106535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bab3c8188bb1afb39216d7cd9523c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11784417cf06aee897849b145227838e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead227a191c8d336e3f7922eb86835a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9382e346ab081016042b6db9153eafc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72060aede43cbdeaab6f0ff7cfb978cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd19453ea711524fe716cd9ef8d7eb5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209a481f50b79baa96caef5050c2049542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6daafd9412d1c056547de92e143d38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3a2e42ec67787e5e9eca18419d8b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1ce31661eaa2aca1addcbdd97acf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66464e9a8832368b9c3f89041f4f6b4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7415cc727591c7eaff63156445b65e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692c64c5c30f708254590b825dcab2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918853d1489833b370a19a4011f351d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab00ea073750b3d80e9c53a56aa4b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0351109d4e8b19cb6f7b063164067551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308c8620e2c1a1a355a7adfc4b6d259552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0344204dcbc25ab4a0360cc9f9a15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332151947399819cffbccaf9a1d68ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359550b85422ae3dfb7e6093784182b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af31a6b4214e498433a2bb8a1a477d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4893ab4c40f806cd76733c3855f1841557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fae5a423f385ded32cc25f68578fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c0d2ddb5c070ec76490db0641bea1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68ebacdf8efe462abfee4991089786560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f832bf37ee97135a09f59b6d5c80845561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec9fcdf02168329658d692a4c6e4d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21fc3384a808a7ae1f02cbd1567fbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d057156770efff54047d67c76f51413564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bbc542c8040eb2ecf20d60bbb9ddd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1682de26d608e555960f3dd21cc2d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c67fadf3b37158fc5819e6b4d2930567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34797399dcfc6e11b6fec655c6dfd51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c86ac3f2d820b632507422976d3df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e88360350b8639dc48699a40941f4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf490925024e90da41cf5b04e88266a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1230fa44af8dcfbe601aa54971331572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01fd06a147b275d2046c819b22b655573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2339a34a12207c20b82d7fc5afa26d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c468d025740cdac029ac26ccbd822575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9833245f90ba196964d6a203af697576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ed5d6bad6187495bdc929beac9813577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45299f73f3d961b906d59bcdfa70eeca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e35e9f01c3ac646f71370d0c09d0c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63523242df9bd945f76004e9c460b281580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e350aa53206171c8505d91592e522581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c60ce6013294122623cfca52ca7ca9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8be4c70570b352a94ab20c65bd1a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b910c3d30ba5421bb5ec26044ac2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1dc5becfaa39764f52cb6cb00e191585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ea4df08158e0daaab0ad6f0cadc03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8063f5b417726b2c58748f081da7636587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928427f97c667c72d1cc9cd78ad55fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ebe5e15d3a744d64d919c032d8bd7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6245470e011b4beea908917fb1fdf5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b533d50acb302a81cdb4bfbbc6a94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ac8502db8175fff3220fd47bbae24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527ec7a035c5a9f4785bbc51cd8fbbe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30f902cfc302644e0db2874a772447594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901ecd0cfb97654f15eeb42a154a3dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61f0a44cfbc65b6776c2a6e9402f64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca968f25afc8a70392aafd4bf9d01223597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccc721c85e9d9024dd81e95815049c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1359b96c4c8d2ee7566cb3f0cd2559f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2895a0ab569757776b78ec3efe17b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c28982ed53a663d2b96152a7dc2453601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c342892406ceb8c0b6415c3b2fdab32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f7f012bfc129094908ff2d041617b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e0668c300c09f65707e2059e4246d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872be0eba22c55ff2d8183fc59cfa151605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2103b4f35fecf2c9d7e5b4aa64ca6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35aca01cd903ce92f3b2e11e409f4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bb7b3a08458c28b381c0fbc6938a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519ead71660dcfc57dff253c5a9663d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a83b1cf930141482bcf288a15df283610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98064abc2c1f560a02a396506207483e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a364b9c05132df1dda84756742f5022612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f29f830a32f108a73c537c6793499613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606a24193b59b4a4095649f0ae10e6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea158a12dc061caa6d81b4152b0acee6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d186f62e80d58016d9105e9fdcadcf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ad06a7f9ef1abda507c9c884c154e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9c5d0ef4d774e95952416af60b31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc520e568e3fc2e8eff032aff002ed6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf6a353aecfb4f3948007f6b58ae7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c0947daf49d4e469ff8564c5df4d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f603b881699ba5a991451e51840b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491473dfd1907f964fa43837d1a876c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a425208528708c370c8593e77da7355624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344eeec3d5997c1df777877808c2614625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97198f42c646da554f662d759f3ed7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c51fcc067b0d16b659ae1a54226819627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de1265ae799c7b4c76a06fad6cdee7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda1fb02e96ddea06719a64a37fba95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc272bb97dd03b1cc0570967b7b36d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f930f07c441a10cbb1ef59c5c55024631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b15b70f54c9581eae93a6fb92dbe2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeacf5b757ef3b97e639d614c53fdd7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb56f835884efa388fb64b3aa4019ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dc1e04e3ded78d70cb116acd5d0f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7111552ef02c429abfe5f95366d9e99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b7a6ae943a17e3b47ffe37cce24bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af851f1d93d0b9718dc9dfd9ec15d25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a728cee77cedc4ea6ed5543bce725f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79b71c92625945f3ffe99e70f75f68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446755ddc7b23c3d4cb549509205e8b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7ad4b8e825bcd971f4c1e76c60cc7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce974747f3bd70ae40ae8be1d7ec61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a2cb0abe8ed8b36bed584d439532b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d78112a46b639d4548400d3174009645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90b84a50b7c2e62708e3b025a1ebdc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023628302f76c928725f0cd583c82de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bc9b036d791e75fbdedae16a08135648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d6bc2bf89830bdd93b33a020594b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02025cb3708ef4a96b7724e97bcb6f9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e4fcbb40e6fd48a03b66c14efac62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aba4d50f795a1456e31aaffeaf33b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184183e3032caf67f0cb66b98fb5675653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda62aab9da6ee67dda4278f08c44518654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36d350ca24ce366431603f753506fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beabd01a1917115269a7e053bc6421656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ef1852675c5044bd967c94ab6f151657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a01d3e07a24f3c6797326efc70afcf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720521ea4b6efba30320c4adff7722bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3ef3efe2512cd15a2f3907821e809660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdc9589a59cba0a43ba36bc30e7265661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e9a5859546ca6a0d510b0022d2f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098233ebeda14b84203ba99ac91b056c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa2d84210a23b942084ca48688cf05664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75e6153621843e74923ccddf2ebb4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f2ebc8e1b5bfb8f6ccfa4081395fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed534a27943b66c4e19b123da8c0b9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d14dbba2fcd5ac99175f6a34ca829e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5529895735e01c2ae7b95168febace5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661132c8b4ef3d5be3b3e4a145814a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb86587bb90115d8e34d47a16a1c02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fa62692eadaecf4d9e4f777bf4aa6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddfc0299e9a3a4f8167e9ee71db4b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bc8be7dbd13c51af6d510d3c472bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f7d3fde236d84970dc96e8cdda70a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7766c66fa2b09ef64267b2aa2c31272676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4564766f4518160858474e7696013677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a59610136f88252844b2eda3e091d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e019e1366a3d7afc5d35635263936679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4bb9ae7b408acef58536688296ee9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08a7bf60942efaa8335ede07058658681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373259dc970ba6b5fd3dd9bb232d4063682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011bcc1df26b30e777d4dce9b154e30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c8a3e4a94756ca0be30e614f7e808684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ef52eb83be0157b215a55fcd519e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8685c8e16c6a214f448c605a0a5a70b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb826801cc5759bd43a879c040c53f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfead20969778fb82851ca7bf4bee3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8dc6929a793545f3b2bcd188db53d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20020ba80e3db8d4b3a074b2c2b6ac00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfc3e5eeb50636dcc8c892288e94e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fe5edbd32a406003087c3670b7826692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5f76a9735e0617415645530f290ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7b18abd20f792db7808a533656b1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1ab2950005481868cfb0f207e4e8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d36fa50a6bdc5fde32f5194ba66841696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3190573336c9b32b3ee4b6d6c2331697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79d407c210a0185f91a9bb3a154c9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e3dd67eee48fd6ce7e3bd215df2ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a41e50a327c1ec33dbcc388cc36e8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80964acaac89355c6c4bf92661fd4718701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0672be88604aaa45ab45ca71054b9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544fe3075258d9e83c15fa8fe11b4d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6364e5ae90d95906383e5f7581e15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054905ab03df86b8088ca2561bf9e5fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71d51b3db00ebb9ca999d86650c554706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da7d966eb1052ce210874abeb44f63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7190436a122df9df942b4fc23711d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811f908a7c2ae030d642b7611dbeb74709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308c68000054c0dafe7d9f7a89b9e83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85b5eb66ba668f5cfdeb02b165590c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5d8ae6302532eb5c4cd2a318e1a5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762525314be78173cda00c1f53f9c2c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9782d6f8624e77a262329e76afb58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7a5a362d6fb1104cc64169c7fd2dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6b07f8b1010d00a4a92a8160ba21f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e406040d428447d9e8b7247fe80a6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba53495f9352ddd2389b07ee8eb380718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab501472c77b635d7046942ff5763e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f8ef4b817a5497b65c450bab645ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082be2a2475913edbfa39b7716381ab1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6018d8f8abe400152ec03813a820c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d6d6065994e099e1613028e186a76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3704ebad21540ce57a4ac7caad12d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d13b502661c3fdf15785a5c756e3a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7e5776997e40bad3c5cbcbc101076726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa009cb94ff3fd52b27ec4f5ad29f909727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e81495648d6a6c32a5bbd57aebcbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bee5a2cee6e488fb46fd965529fa8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ef10dc9b13fa95f8e51940185d1ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282b6362b98258124d7f26fce9ceac7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e0dadf13202762dc67efc3317c9c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4a8e6ebc54994ee8b8d2b3d67bca6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f801089ad930ea6132e7bf4b349103734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4453d972ac1e61640d8b4a0bc7ddd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73123fd9d0ec32d66298ee335018af3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62647eb81641a9308ffd7153f608738b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ab285032a8aa954361f1eb6e17722738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483eadb7c65948e106ec89a77192bc0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef24cb4ab31330331d236b6141329cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfc7f1baadc86ba9efb076fa27d935741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f4aa71cc91ed485abb4295d0dff22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bfe41f5153bb943d114f28e36616f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1178747de022e0ea6d165969a949fcb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b48fcf777e37e86708620b01423546745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f0c739ca9eadb1ad9d7761364d983746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd3fe46353d1bc0a790ce399cbc895747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11c814783afbd72666cda897f5f16c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be8025499a461b6b5c3d7e6381349c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082db1f85d82cdfbf6bb622df0afa5d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42eab82a695326d3f80e29f69e13c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270efdfd18341b079a50cabc95234aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227c1451c4ee13905b24e276b1e5fa6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55423a726218f6cb814ff3c95e5aad5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8d5c4047957e35cec730ebf4a94f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cbf7b8d45af47e4ab7df00c27f564756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57f0419d72a34ab01f6bd7a99a9b1f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa9764ad482622e1ec0aae4c9d98e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bc9466f83cb19e6910fe0d25fb9de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25967f6306f1b56a9143a0df0a64071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f487d43c5e52c11e9737d0052aff1782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116b435362298d0c79b16f4dbc58c1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b1a7f356ba5eafc33755d1be4da9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74095f540683d938d7006ad67eae66515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669803844d8d8a3b86db248b10972766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98301761c0c889929462093015ec1fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a136fa1e4ec4d78afaaa4555a7b850c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6959b1ffa0b3f1293555a71f2097c549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647c3b43d668563eb6a698254027d9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba622cf4dd0cef7c3f52dcc3f6213911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339903390eb3d0c0ce5d7be6ce55173312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ef0735c4a7d7db54cbc1b0d7fe32913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a93335c85cb2f9b3304126e392ffb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a2b7c1704a561960363bbbeae528815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f098ae6a65f241d33c39887254d4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9f6cd1332421b05cf2649c75ecd5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69721d1614f557f64e240c5f9bfc58c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f55bb39c0560ce54e457c93f1c1e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802001aa57ba81b54c08480d8150c74120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1884e8b34b66699c051b0d8c219c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ade12e546022a6de4dfb2f4f52c7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d98d29da72248c7b29ce39d7fdec423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2417f6b9707f1a9ccbad07b764cf724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f61ffa0f25b14bba1532f3c95d8da825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6520bced5abcd56bf46059ab470ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9342d333a067bd3405c1f7e1494d29027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06902c637e48e45682907017da9fdd2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b764b7754428e3a1bafb7e645a51a9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026bdd0f9d5893c6a5db48700349a8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623dc804b88bccdedd2de55464d2c9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a2969f65c40f0aec04876dcb9ba5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b8bfb8ea71ee2bda37e0932ce09a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad3b19d9dc08f08caf8fc19ab7f93f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33179146941e7ee4bda98ac7d621b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497fc4ffd1f2c7f9176d21c378fe42736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9cc8d46edd047a4434be4a3b550d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d93faf5a0497422fe5780a0e428c1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941be9870ed4a53e7808bc28b6cfae039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32d1de7affbde293aaff73ce93214240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776756218976ad6193375daa27a8f4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d618851e3f620e8877b5ae8b05fbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b26ef83dd7ade768819b2b1b5dd9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185d5b48fb8af7abeba9884c30dc5de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebd185693837b843f593ae09697db945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead46f01ad32faf7f0d69ea8179819946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c3d4a22215a23515d527f5449c4aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce1bc95fe0ff0fb4afc3fefde1076248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321cb0147899110bd8ec79ad906a02249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45127b09511148089ee2a6eb8c48738050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a942c9702a0a3e5aa4aad713548bfd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f0b5606644c7364f6fd5ddf9e7f0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec4f21def3b0a4f8a41ed6bfa78f8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57136f2326a890484110b758c240acd454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea38f4c56fb7ea8cc038815a9e5e77655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e50866aeb125503e62087c139c4b8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270139a111fe8614c92dae05b0d66c4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7765ab74c9910a9ddc1ac9cfe59eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b8cbd5e1cb51ce1051cb841ab743659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6587dc05660f169189768f588f42b1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213310a3c58d069b4c0594fd36e316d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c250b679addcde96dd81c90c120b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a7026d3728edf96466e0b0743089063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2f9180409b1ba68fc7e837b779c1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad0292787fe9d1573a4f5f2faf6b9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7440a22201075a0975b95611d70155866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bb157d7044d97c6d087d2fabfb64a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52d11ea12d1ea63698cb5a7258edad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bb1e102567b337645614f80ca620369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264d8847956ab33e69132cdaf92445570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5363788c87f482191b1acb7a7803f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ba933c0cd913490469f7f3d015f1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e5040440830e7e2cfacb48ca9da4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17720a269af2925ab78faef16f1cb90074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef093d9deccd73c5e6a202d511107575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704a81e45fb73b8c8be497e5006d89576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385b24aef50445fdd03c9ec8715237a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c3ceb73204dc7406b7307deb2c80078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da50d768de63f840af1fc190ddeb5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11cb865032bb250d09e16587c4391b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e856c1faaa3530770133e0879405781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee50b39d7e4218f5025e59abbe6a6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d0fdb01a44b0d76ec21f2cb18615183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e573df45c9dd5d23bf2a3af80dbbc4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04748248608bf1c7c1b54b418003e0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff75e3a3eb9b7f232be03ff569be9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0ee6d418dd7054565aefedad0be9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026c1efd2efedcb565ce1fa17c5b66788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b319f3e17afc471de7f32a9b749b2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5fadf7ac549207179153803a5fe3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2217f6decd92cf818a6d343daf246791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475da9b7bdf8c661f18fae7d517d86b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483a1056a772549c4e652545899b00293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64b1459fad28fb181b669e49b01a4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e54c70b577cfe9760ba01a677ed42495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540df9ecf34aa8a7033d6066c3c0a8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241b28d25455bf474acfd87640ef16e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b5c48c7bd7c164079e4f62adc58cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3f999376d78c47e3001fa92c3af4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb19340d063444829e151b4626ff31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6879d44b1ec0b25a8adfd9b9a70ed7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801ab22b94875e8d8d350d7bbca4861102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b2484fb7ff414aed6ee9f97ae39f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e7d9057abcdc08e7098016b6062b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1a79f60294ddd3447edb52badaebc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c86daae010bea28b5faab3398977fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb360224df24ecfa6ddc8882ee3496107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b46185d89362ee1c991eedb2fe1d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb08eb4e57cf2732706da1930fd461109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbec7103cff821fc4eeebd019c9abb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee30a421c3b746fc09d7133e56b2ff5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f7e6dcba0f8b57a324a09694ec533112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07189ae2c376a2dca5de5701f5d403a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6989d813766fc914f8e91efaa7edaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedb7cff492d767dca84cce05885bb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65fce53cfb9c931eaca5e315c5b519116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850ddbfecb987c1ca75ed0398adee28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196cf38d0d7e08c0560c0665d77cf9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce17207ee98690ada3e3e69eff6ea42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db488b370615a1d280a51f6fa982c1a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a77cd150ac2c50752465117720f63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a850291bba67de58cf4a39ad3447f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1d869a2d4984da7e83239487a18e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b78783184aeccd4c22a54e7fd9b40e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da253016a4cb464dba92736852c24a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d35107a673ec395570558c18fa45d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad3b1603d1283229df354cb16786cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939d2aaefe070d47ead60ab7ba9fda8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39965581bd5e06eb94b39f562fbf026129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba65d0f315be1faf007019692bedec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3d9326a0f19c8d4ea2aa85034009b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f1934cce34f9d195951abbe88452d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa39d40b78e11fc2206698f7e00a038133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8172bb47ac0cd2670431d1ce5cc85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bb6a48b9c8f1297b59078bdb15d4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6f75e0aae532fee3eadc8d49a18df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d53ac68c6cbe85003d6ca6a9385ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19742322fccfe35c2031b39eb05c57a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098259514f9eb919a6a2f9d7188c353139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca15329b09167a067c16d15c3f5900140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd809822666aa7e2e2bd38c06651f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eb61d8efecc01235d1e0c1fdd1ec4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e11386f425d18e363471ec1142e4d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d06c4e1804d1ab364f826a4b25def144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0499b60ebc7f9c287da38288a796316145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1131d84ac2861b644ab04dded936b80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597258eb305c973356e74159da521fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8cae908c3db312a5e4c8adc3e514a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da3bd9958b6bcdb8480f1e99dd886b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39140edd786df2e362333e976189f9aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedbea079243ea933d6c62ac245487c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e557640a1e9df7ce2197f147b5636152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff836e5d102013cb81027e5147813c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaacebcb7485c18dbffd86cac901de3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e81e36b8705d4265b8c5b116a005f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0ae1697ef18b23039737cb05d7023156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92709076b9f3948353042005d4709934157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aee4337a567bfab99cf7db7cb77af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a159e2ec8ab16e03fbcba15056ec2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb145c88b9dba67df1f7632f17a464e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02afb292b014169b019d3086b53b5ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d26448e4735803f11180a516206b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e91fdf609b68bcbfc923470918b452163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7d046065fb2722fc42fd9dc52b8aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d45882c897cdfb0921ceff44ad4720165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2606afbe5be52d537f404510940d33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a01cf775c202a636282961f79af20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770eddf43f90f839b2366c3f591c720168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142745e3a0de01bc37b8dad0073d95d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84a56baeb0de29ac37bbbe2b8cdf22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac74569a6482528b6d1afffa7149a8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51e40767964c31aa63bea7c1b3aaaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e2048c398d9479883631336712383173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8e2966398bc805db0d25d3e163631174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418fea1af6f626042cb4fe4bb6eeca5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f15210da168ffaede08983e1d7e9ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65ba82be51e2abe5691eac703fda5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca0caa124e0e85cfb06b9dd2b40457178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0aa15fe563ea8ac20e850e23f35bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336343037d939187c0245e6e3dfcbb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5045505e444e373ec39fb2fe9f2a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4be6ccd1ac1290ec686b6f08d68b0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aba381fc6b867a4859f185093bfb19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e684ec93a74d55fc0aaa9c59929b163184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca2808e49ef7136da3b9c310ec3c64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38335d48c9d8f921258bba55001ad571186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff95bf820754d3d464d166e27d681ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e686988bd4b60e7940436466a78a08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288f80e3c2d4bc025768a5a19b88bca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52537ba4ec792b3a666fb5037bdeb4e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1574b1420597ba9d70b99bfb0adf43d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf260eb844868c198ab628edf234a88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94d59b65d4ab955887a4dbd68ecd87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c778644701fc52f50d8b2825d763faf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958b6b937eded63527d54504133f7f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c762c79f5238da6e19399fad26e23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1449fb0f1091245520958791eebd2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22412390d7bdd8649b9ff974edfc8de4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77f3f9aacb990af740e28c0081f336199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ebd88b332b291dd279fa58619acc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dd683c29138622c0a1339619664ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a374b38781281e4ae6e4c8f728cc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ba0e0e5f7fc8b5c1450db44b1a6ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86666a6dd75f598f77977f037bd40fbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fedbf1b87cf0db048cdce86764372205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1394d4773c8e3fb70dbbe0c0c4b2a18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310d2c450f9a299f0108b26b06d170d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17863310dc207e58a820697a2c27bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aa18686594b2e71da59cec335399e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d67eb61388cbfa315ce416946699f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500949a96d208c31dd6c67cff57a1e6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5df10a660028b782856c60242c54c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6214794722e000469697a0f82618251213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ae51712a67a59395c9a2cb87d2984214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5c083b47bbd3b2bcb422c208794c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea332e6bc95b4facaf950acfb1f91f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62ebe3ea16855d950892dbd3fef1e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f809de1856973b8516ba077a4a13f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37708feceebdf2a9af7fbe04e5e61ae8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4b385db8713d51a29bc7e1059fece220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251127b8356d595af7664b082e1661f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068107e52649de1dd3e0feb77f5e7755222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c42252c500fa4c5933692c842991e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0457922748eb57118482390f328ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112692db50128425d76685a1336eb4c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a883dcec6308582d92f9620e64e9507226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921cbba2f93be3ab49e5f1a75393099227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d787046f24b8d58b287a5e31d4e85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f472787c6fbdc77fe68ea9d4d88fc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3520a6ee717874e17259142c36b30f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c654795a9fa92a840f2fcb6220d90c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78de64ef19247135f20f17a1b6a4905232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5611e6c3f163107b5f50bd168c6772233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48a9bf5c468528a6feebe1b381e680234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200d224a844710a601ad2c77b2db14c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc26c5801354632f176eed7678d711d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a626374e0b0f9d3c6d4fa4eb531dacd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ea1e0cb3ab8564309dab1988094e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0c8e4ec55fa8089e53d0a9e910ab1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bd1bd0e9654c8362c5ddb05ba470e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf755d8483a6920a5791e21a87bba28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97167c60fcd4e05e9f1e0541e1d58b81242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deccbece904a4cbc8ae8cc4fccf4b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e9edcd248d7919fca5b0e6d387136244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ae87ba9ac1f92ff01eba8ac9232af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71075079ffd87a0283b1f0bebd350ea7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0845ed17b84c0e783f8d3198cd6180247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcae7291700e8555030ac217643733b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cda6e210ce2f92af95c2fd3c25e3df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792918cd3b7fcf1f5cad115c26338ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de3c09f4e79ea2bb8dcff6ebc1c509251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5221476f0afceb915b126b5dc33808252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7cf59aaecc16e4e5ce88a233e7b65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abcaf923d3faf9a93343a6701cfc70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f5b3a8d16f23317da5874ce544a53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d92f2bbc6db01f642cbbc2fe05e2ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d33569b74b592639b33e47205d611257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b38089cbdc17d67b698532aea9f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91f4048ffd0230a932fac264a0978b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09735b35e58ac139dda5b3a31d03906260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0fa838937e6730f5483dd3501bed5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabf20d175f6b5f5317244806c70326262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee5d86cbcd915073fed66ddf6ed828263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b034686f830a3efc35a1c9a6471b75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd9d6ca803a54bbe6f2bd8bd07e064265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2632e66a7cc16fe7e1484d9f34a00c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4943e33c8ee7df4c99c56fc33ec4717267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42183520f99aec2f88608d6ca2755e50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d124d5076c767283a84c154bde37805269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fa29905e5c4166d03f1fb32ed2226270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5aca350405a5b4250dd33de639f0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab217fa05c2d620431f162e7ca0c30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e081383c3634cc9b2cf40f05d2195fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32554f877cea3548f14bd778513dde2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a9e23f181ccfdd2919c9dc2be4ca2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e07f08eaec44843f151ef64b117cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a07ca3a230d4358c144155c8181a5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b65f1a7df6f7a927fc1df2d94d492278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76410e019a468986eaad2a5c0a7a77c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d260814d9c966ad6c208da056ed264280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2931d0046f3b30cc86d72eaa175aa1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe976e2ac71628e093282fe80dde95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ac88eddd3f4e9ecc564196a6fa95f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6dd405a42651fcf7858f27610a8b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d00e91e8b2e8c6cfed6f6d691632c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e2e04f3dd4d1f4cceaf280829e35a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb29ad58897fc87d5222f507ee75e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f42466e86864f08ead226416656f32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcee73602acdb697933eb2221cd6294289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506604313e8c485b61f4d983c39d7df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c814aa6a399c27b2e2ab525844263c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02cdbebfd8cf719d2c301a8c68b1ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347924ca4d1795e7e65597bdcec7bf7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c213c1a0bcf4d55eeb2b92ee709a5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dc8c69bcd58a1b55dcab36fb3ca95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e063184443d41f45434afc7081ead296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf194892816024389589b66b283d313f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246703ed86dc6f31877ef312b5c28c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae25671295cbf9455559cdeebb875e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2a68f632ac0f6342d62dc35548343300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bb86ae5ec231281d8e3db023c0ecf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94036df206d522acc7278485bea5671a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3cc39025ffca2fe03bb6a494d4c52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a187af064940190385aed09b74e3d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9ace95412f966bd6c59291887ccc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdf303d7814d81f9485a89ce1009b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6315674e43209ea32c16e922170eb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eaa640b5888d6c3c02c37ecf9b342308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a4a1bd7db38cc0b0131d805d5d11b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47650234e8759068a52ceaa9510ac65e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c77f75a53c3f5a8c93b827c8f248b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67a0b7fff540bd3a23238e2c000d8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdd2df49101dc5950e49ed95acf63e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1ac043a9e48cf55037674f8185be2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eded8b8c96d225dc0ec0f8c028d6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664c277360a29dc30f6d35212a21cb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d027e36e3f6062a5b742bd1531cd953317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf6955019af3465f439c6da7ae70ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a65a1df3e8da815e1243c26abc4137319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce4173d6700092fc87029f636ebb1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40c4e2bf8fd7942fec7094ddb6e227321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65577315496112ad1bb2420c89cd9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d93db7b3c1d887a638f45d4f7bba30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c63c278c1bb7657638035342ea6765324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a01c283076a4c0b36c03ae9083852325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d253dc25a0861a927f023fc0fb710326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e01e9eb8a9b2963204f4286c0048bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fd8a80d3271523994d4214bae9b5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa6251eea60e7ff4155175c89d3c06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf7ed3e25dd1b1155afaeb3ff2640d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5bb8308269bc3a218ef6e26fce502331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fdf0ee3c8e0f67c1253c454c9c924332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9034e48f27bdb3159cb789a7f92cf7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077ef4c5d067a6cd39239bc0c0b69a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706501667e7c68505bc682697d71a7f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da022d63269f4c5225a860f47a6a623e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397c231f05e59f87b2ecc2fe34a4e77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fc19da4bada9fb66cae82c0009419338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4c10fd9c9f0bc74f7d831ac383c54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f97a2879b73ffb7365572cdc235cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c4cb649f10c3c0270de42dcdab82c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe63cbed9afb3884c508f3edb19a50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cedaa8e59d2ec63648473d1ada48a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e0dc7e8622be4666b732a09bc3183344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e14f150d6334c2244221c7a8baf31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831bfcef225528617c18a64249e5d38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a6c6ba03e15bd6d8905b18bdad3dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916547e6415515b060059413cf4c9891348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926142389dc1bbe90986fa592a6a1953349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e290520c8191c45989852cd82a20f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491c63ffb1f1112d8939fda0b7eb3dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2a2f921e238c0245229af663ad190352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913293abb73fd0edac473ef1fc8260e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff160ee64b9fe40bed47ece6d5f2790354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fddf873e1d59c459af00e3f9d5587b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6ab53e8a5467028bf518b1f7099d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffe0c2e5963a6735fc7694868f20ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255b71da2bcfdc119c49493d98fb765358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbee4799844fde786bd12a646c529a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba9b3784764f79138fd1860b046fb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b191ea45f53e3c0ab241fb64a5332b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67deb1253624d0a962e8b165d87c11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99fe8234b444aba1ce44940b9dfdb2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81635c1c6a5b760ca5ac5fd1ca372af6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29af7db7edfb8a3d48fa38baab9fd8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbc8e68899e6d7ca8eb3a24773f1db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6993150ced84eac48e550b5634487c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827811265a92d3d2ac6dfc3c9dd2311368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825bf5e81cfb538d8577c4e207f62c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f6e542f8a4402681984a8a680e2e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234080ea2dce599e3ee45fff682c73c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377848983a5e53bf3c87166a938948f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1626eb754c0e7ad3195a4377b37ef74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983ec323c0d5377fc4043336ffe32d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f6fc1ee6dd32bba634c43fba974ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866034bd88b6e80d067939ce11dd3341376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400f32e72a690966973ccbca411a738377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe05d38de66d296bbb6d3262eb63217378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5cfe214e96d677bc2218c8908db30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5da89408a6c64cb0319929cf75cd0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a3343970f154e7b9cf2f2f12bbe21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d5efa684da98b16d601925d147980382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba56167105ae0df24bfb8e36f5507e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20830df703a7927868a45918b13e98b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f016abda6beb91007d7f00bdeee31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7d58d6fcaadde967da94a2498359b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2c7bb3025a138dc9cabf94c331f16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5b064f84be458de5dce64407e0042388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b1d6df81f249690e02863eb439a09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee11d40b422a2134d2519c95094d0b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bd16ab6f04dcf35aae9bdf0c62bf0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82d9ddd05a2f3e177e042c3ef778f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e86106853ebcdfdee33c8d816462d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110c617460d5e495627e016f7250d7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459680d7c18c218a1066a90d5ef3b2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a7e94e6487ae56b934812f3f0cfcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5afccab52ae361952fe3037b261be6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb296bc7acf8eb51b942ae7c3d51cc52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feeb295350eabd7fc51a9c32272cc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efe42db21f72810fc09774c0662bbb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76432f3c75f0ad6c20b3b7c59092bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61261a5be4dce913a24ed111738377b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23ade8d408660a69dcc8e1e96c409403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2ff2f639d91a7069b0ea8cb1ce652404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cc068c7c7a5f616fbf416ac160cd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b011fc33eed43a957c8da757024e7de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d74cf8840e42f30a3e477d651b00af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79add9989ddcbb986dd5d536a943ab5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64095c29c6c9f270e79009d3fe80ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107012e12d62e2db9fe957bacbf4e621410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8094b2c05a5846c5016a67b54cbc4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ae92c7a17dbcc6b29d91662d5e5c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca390ab35fe0bbec22df24471ba4f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86de2a091662dcf4eb0a761f412f55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ddd563c6a5946793a5b0bea72d34d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9c4b47bc645d9da9856fb9ed2af16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525f2230166e544e5e133b063d2e527417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812d3307b3803c33356281baaab0354418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa841b3b1d812a751074d913cd64255419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e30dc60a06d32fa920e4959a21d61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe265c167c9b429d839f4c935a331f3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ae49e3107850ea31873634c4b4ee0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd1f3f854e7e94c935dfb3c0d97aac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b700b9dbb9d4dc0bffdd094cd9ff135424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35695d1307e1f6cf7539d1c183c3c1e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af67fde70570bf67acdade532f0377426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060d3255de9cb276e2c3b1d85d75bfa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62d8520595fb369971acba32094c7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30a5339bbd2d0d10ba19d1fdd61936429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44743f9d23481d38c2de406be1e25251430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06d01aee52341428176ff95ef0f6e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43384ea80baf65dbeda2f58568df517432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b7eb7b1f56dcfb11fd0575e72cfea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad381f8aa8a6750edc73bdd5c5468daa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad208b77e942c56d73f705509579c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b796ffce5574e755cb3dd621d7243d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139f6d9bc0afad36de14df0c0397ccd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf4a36f66ae3d3ee9bbde1cd574c39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4207340586c4406c731f71df941838439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2428a929579ce61742f07a17a4cc8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5749c669802c47265a00d47af264a19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4ab0001b066754e4a6dad1459a539442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477c270b61c798177ff6fdbc9ede3b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904adff1cd396254def09d874e42fbb2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64c050e8e5eb7da55901039df5f7c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bce870758e7026eb8172283e61a67d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3679acf70c21a7d1e3046fecbcacfc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e33db697b3f9f84616d86faa09c32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f16959742d1136ad994445c8cc6708449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674324b36d63506cf6145596603b951d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac154601a4ce315a4e6fe950ea279b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7a78965311239db9f47442051eadd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6ae3fe996a04e4bcb953effc3315e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769f04e3ae6cab0ae4179d20db83d59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c87dbbfb26686da4a68a70934f628a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216724e3276930a1bdf5534be662577456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1a4eee9192c4c160a197d6377f6ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfed2728f4d3ef7cb9ada7802390b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd56c75b4e65d31e0d50ceae43d5c5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df4d1b6d8cf86e79381f557f081f03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c2033dadb200ca417522db867f487461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c1eb8f723f52a54be3d2cb098ecb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5be0a6a368b42a977741f0ab43f81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0f427fe27318be3067fa554460e0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae968625823be15d687f2c57e8f250465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7fc8c09d42f31157b6b45c4a95e8e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67156f0325aa28d110a64778de8064467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c73624bb0099cbd5cd53821f81851e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45e9c047316625297cffefc1890649469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a345f89401db00d5cf62e62a51148a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a1c86e1a0bf69db426172987dfa0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2ce57b3191fdf571437aad0a198f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912da1fc009f8d00ee8bb44dbd22d10f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3d6c916f6e60fb03e351ef68e8a06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52268b008ef6ce469e3412f219e1e739475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94470f4473e67fb136e1465d8229266476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a282bb43a385833ae38a1f73854c670477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad293afe89c502cd515a1293b0c127e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf61b79f9c57728bc9fe0e3971b4f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d939bf4290879d42258a054b4d536480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e331c6ec1d87dd3444211f2b94a871481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d4763cdadeb46c34f54ef68f35fd0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea86c5def28a5b65bb72be1942f2965483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5090b6584e3f7bc2c8f5b6fbd35c05b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b54734f9141e9c6b19e071f42b23b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0927f70f5da3fddbf65c5bb11cc6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f5bae054657b284935441b96664dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3e2205b7afb8ddc59d7219388294a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e76047ad7c6571eb553a62c578b3b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc03e9ba4e781a5754da0ca4d11fd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502c623b08d860da4775f280cbbda67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8556bc5fa0c04b3d52b681e9c9e669d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2229fe61237f05df5ad572cb0d44e19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6aeca2d7de491290395b987ec6ba1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25d7f9b0b2d0de4f960b79eea53f01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279673bd608adb50b78e03b9e408cab0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de283f8831386ea3a7d520522038999f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8059493026a083b6032f201feec19d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950262d8f48520373b00edbc4a53835e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1ccb2d4e5bee9260eb6ac0908bdd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117a2551968da802e0d4ccd32c163cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af77e7477a2e4ac97f7cf83b5f5cdb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6ce879ee1c5f19a8dbff7a6e9c01c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999031c2c71fa92ae6085e99141040c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a9b6849cd4a0e1b434c7d2ea61d50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df785d83c70816a5e25272bc4398db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e0c9d361b9114553a1dcbb780c918507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f397b61ee31eabdf6b7cf3bfe7c2d1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eab7e7aabf5a5e1db5f16b35b6865b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c9fdcf4193bb084a835b07e99facc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1444c2d8c792b8ffa2ebf9c7a4fe44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84509c83435360ef8c9655a2f530d56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfa9cf1bf3eddf8654b5130c30d8c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672409fccc9dfbd8beaf59cc0904c8c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b15b3a3eb1a23e53ef63f8006f30e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7cb8deed97c92a76c453c369aca60516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821f5b9c6a3b2bada0bccc9f679c5c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aea0aa9578bedc7d872e225d5d066518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850787317761eb0a28a1d73c8859cf5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9b7bed0288f2d598e963dd328634a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ef954398a43c26d1000656fb4342d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf57e27c6e7fe3c5c8a83a326d9721d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1052dd84cec9b8b20fc21b6fb64bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0358ac3189ab6b3bb6c597ec4615125524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a809649e14ed2623314f3002e7448a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbcb2c4a743694119f7ed44a63b354526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533de0feb699fae3740ec683c4f450d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c05cc06f6a6178243e8a6a51448a14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025e9346c79fd40161fffc6613e4ccf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92478535c2ac8e7a9f2d56ad29132cfc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c71f5f9b454ebadcefba44c9302a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0d6020c3752f855fbf4706475c605532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480281d10b83f8eda6eb251c5c13222533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c5b4d0b65e9fcfb108b50141f947e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6469ff1af298ae7bae5f12f2c1dadeb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8d3dbb0b9b359fff5dfcdbbdb1b4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c7e41b441bc66eb049a1d55e66c6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc685f977180831245533c14f340af9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f1587f26967e8aec6a0ef8962ecd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8774843f7ffa03d73e5dfca6a3e62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2c7bfb6c8d0de563272e168297242541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610484af56119311fae5747f32f35ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e1b128d112ca2f5d2cb6a4ea68c19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a442a15a63a7ff6574d4d0c911fbfc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a8f0b5fe99a0d93abea404ee4512c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45e88ad0c431862f4584673f8a7397546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777476256aa23696043327f51f617b6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915b17b2e9f52aa5ff82d05042e3d1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d987e4862f476ae81d9f7070f9ef808549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2bb86e3d608fe0aa0958ba65d1c70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a35b15abbcfd36dcc7f7f972c9a8ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303c66d0cc4c7a2a16642407ea81021552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bb872efa72a59a16368974393718a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2b74d73206fa1f3ad7ebf96e9c82b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aa34face34abd0cf457a0cb347b83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c61918c98ac9a419a46a040ad6cd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079242b43302de7570d33187f108529557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e50c7417ed4f98afb9712472237249558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0515a1453223d326d1caa9c22089e51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c682307c88e7f8952bb9952f02c2562560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5c64f97fcef9869d1c2e87a5ea63d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeee9b40241877c7e570cd21849c8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23f535cb19e3225c1c9d787a871c10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bef4b42a28991fc196b6074dc2f16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bfd83f49be8022a7eb792a75788af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5fe63e850f2e3850d6fb5b37a9b60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d801d24884acd6fc722dbc849ebeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee8a2301574a0581661627f5994533568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257dd704cd02ee08fde618cfe990cdc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a0a57cf02807f00e8efbb96a8301d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c030a48b5393bd8d121d2fcf827a71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d206c5d1779c9beb231d615ddef86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bebdcb3dfd02b3e1331e49df45144573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a20050a883fe38e4b7553c167ac1cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26c8d6f212944186c38577c5c0e8a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258f8e22567713b4efc73bcc37be67d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66900c6c834f712f7a169c74f8d7d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ce9b9112a68c9103078ae579c94d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32701a078fbf0f2e1b8bcb55a24c4b64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1adbc36faba2f00d4765bd9b413498580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96283cc1b4582848f98db19040a4a131581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53faecb10a15393af7944f0841d0885582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03b725c9f2a0af4e896879dd8938eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cef4fe84d610e2794e75c07161e59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18ea70e00632d23f4742e270485497585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7852bb7b676db6c1dc8d00c08b5044586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d29d35170fed71c9c038303e3d631b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b1ad75f011ad0ec05e9d2eee6e110588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98626dd31cb53c110b5e22469c1159b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667ddc3d76de03a1679b55e389064f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefa9c299df338158526e0c034a19dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381aef522ca724b49754af76ceb9ebb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a8ff37f81e88408a0e2767f118fc9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d9f1572dc81d7885cb934007a8f71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f21525cbd86a98f0fb3da698be68c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74486c1f7737fac4cc7f6f66ba1768cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97dab6e694d8997624954d3c409c66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928752073914242ea673cfca6d95de6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cc1208e9ef6f74b89a4d18be47e51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f6df0526f75a8bb97734665d9e450600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0fc97fd21a243e10703e4680a6cfb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc9863e655afa5020d4b5a2a7a3f08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e166fa4a43d9ceebd4356060473b803603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9528f2d6f91f300816f17c8f5c012b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cad2031352d92a2f9f508d2eaa7fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb273c55faa2f3487548b788e5cefb5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7a151d84c590a4d2958a1cf01835e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a703b967c968ea532845924f6bed9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439a2aae5f89bb75c404d16b00bff1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2f0f4d493a8fe7de68f6b00b09eeb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c638358d512b8a237d626dfd5bf96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ad1299b3f516e4a5a1c9ca9728d87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834a08009c9c88608cbe3ba0a468e09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775828ec94cc6a7bc98245e2f0cb2738614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be88aa676669b2ab42c8d07b2bdb59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39274068fbd5555c415429d9af7cb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7287cbae61f9257b70bf0bd23a1af6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12827365d24c97885e4164bd962508e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e083a9ba95993d57e8221e486210a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10ab696a522d346cbfb7b4b6c9c83e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11df1c6f7630a4f4803078d1b847576621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74c34275de2778ccefe4f728ada1e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87050431a669879391697d060cbea2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250afa93690c3be6f477618641ed265624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1540bc7fa5953c6d34289c309e12f23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424a1937f006aeedde2a7ad64cea07d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb5b025187545968ce26e41f2fa6e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882342c765341be0ce50ce636fc3c18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a65f3ee684ae68705a9abf80e80056629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d93c746b4f3ce84be9b5e5256b673630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94decbf141418e6cbe98f91f2c3d91c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0a2c0c08d7a4caa250e6378c02454632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ebde3d33594b7ee8b7ef1c294bdbc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a8ea372108edff247c5443cd6bda8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218954a90a7898f9adb327d55376178b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93996b36586ee227f74112bcb0e91dc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9d78239c7b17044ebd85666cdc2a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1df0af4fcb3a0aeb874e7613bda38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105d8b8cb8a259785000adcb84ed4f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd04cb4e96cb92cf1a5b822e4a9889e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc40046b53177ea74961bd5d9081b93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e846dc6d4f46522d34d4b923d46f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78245282d3f02490a98b8583c2231b5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18581d27f7d588f6096264a4b8c961644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3839a737ef674f5f1bbda1312766d5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822a1da37a8532afa3c4adc9177304c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6253559f3df7d4112d21949379b8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b979506ad640e40bbe28cc1660284a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eb17e52a820fe375c309c4d2564c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661516942d4fc43a759be392686d1e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625507f0a552a599e5b8ef46af8a9a05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f895942fab1f0272412494ccb77c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d9197b7c9ff13f4de28c9e69783c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf382bd6aada8a2b1c7344f89f8aca7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd7734c0fe5a690d3d9212fb5762bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46349d2172aa4ddb67e77ca6005db9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3ee0b079734727e87c33c6074b985657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d49dfb8227389b7de7908b27382cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4758a55b28eccad377cf090df428e44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fb8148abfcaf9b58bba137a2d4a15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ef1075c3ad72ff9175b1724441d65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1c39e9656fddafc88df61d77a78f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74e2ba0d1a15da8fbee0a24aca59a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b8bf0d62fe3239e69fc89195a1a88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548231710f0e97e6da9c771f60e6c58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893e05b9c34654fe0e9da68d628157b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0431221fe0ec99ce05e7e9c86ddb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966a046d6108c58470a6556b02cbfd0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beab45f68e531d80b5e6bf549c4f43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0744fd8a3f667606a9aed15a67dc8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78227b8dc2a6f5360004564c5081239a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a2afc47e2199b7058a8e7725ba7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0130241a9eb2dd33da78ed4112a25c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee09838ac97d2b3d4b0d96d06ce5a7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204852bd0dbcc295dba447a71f018a3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecddeb2297dbdeab26470badf1554fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358a9f6bdc02bff4e7271ce77fbdc3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afbd20727e5233ac52fab799bc47f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf905c1567c586331636468a6b21c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0a946314004bf90f729ab9504743e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63791ff8069fc4be8619d90652f751681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbbd98cf7df15090b5b0172cf88a03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dc2fcce399661f5bc597fb8d96e79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede72b073926a1b59b8af8066ddf381684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba880b9ff6688ac9b1c45fe018364afa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad091099ff4b427304cdbf46bfa2bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a0a405d52ca09dcb99be6c162bbad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62e1e98968da23c95caba962bb846e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863127be9a7a13969fa269ee55887b0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813222e8ddef2b74a16920665bf22142690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254142d49f0993fa11277a688ecb7002691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c505c9d5de78b0d8bcaca2f4ab27534692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f171095a098d7c8986f67f7e5d0fff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a03eacc82829328d92818692eb166694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2f752c17070109b03fdaf28a9394e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f85f996b3036730b27a3bd4fcf846f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8409602b98e631073caf5fc5e848bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569fdf92b9b22614c65e53c2a80df95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637dc1b82e3a3c5fcd1a5b94c3c653a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868039b0909be8402931737bee39c7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d97dd0826db1c109bd072abe6a1095701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d124b6ae23e1fac0126bc993238c4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026523fdba89be0bbc1e06e739d30d62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1497cd78aee303c7059a74f9cf1a15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dad407d47cd65fd7bcf2e3171972d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac7c892558cab51f2c3f168bda251c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea8a5db0efd2f826e1d64eca16bfa8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b420cc6cbb4660056c51cf81a7220ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb9a53e0275a614833610bfd08363d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844ff274b5a99d9849d18715f6dd05a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639e1167fedf4f83e8267041d81ea95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c98b915a60fd30e0884b3cd252c4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d21bb09202d9bd5e5bba0e7f591b37713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b6558b9cd64ff1664442a86a66bf1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888f2c3687697e3e88555445c8f1d8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e934c8e99671cb9ef3e739ae35d9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adea02ec6b26b2853f9e43ab576f49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba73302ff60f8499784a51e5d2c9dd0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be72d300651795c6fce651b0eebf6d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d8f88e0a5172e70059df23af58e41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998bac20c7db49449fbc75dd4c351db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd386462531ecec50ffc7c89eb40fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95290b325186b5f7cc77677faa327af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3238627aa453c0572ae45cffd726269724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0df60dc98539826fd6b49dad65bf55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4464277f65fde21dfd7b575219782726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeaf1d55ad0ec9aad71d1f659e9623727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa881f6cfeee5be7112cc8c7645a19c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae23d6e5eab42f521830e15bca8325a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ac2c8649488a1dea8ccc90811ac2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911195ef88668d8e7ac35754e553219731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516674004bb2ede29964e0c22226d4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf741b0a2da20d6ddabe03a462eaea1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785f1d141f38b14bf6674e76f00f02d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e680f0a144bb821186ad0f6bcde81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b3f29b987b489b4d670e515ccb089736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f62ee322abb7e49e129440b9e509a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76f3a6b8025ae435b90fdd73f7183c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3b50b4545dcbed435bc42232418aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa01684a3ad51ee08057ee967e099d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd68ffff8e421be17f1accfe801e55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371885da6d9e5aee7ad8bfbb308aae1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec56390ab7e0f93727127577927b39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c94063daf1328b70b0e0235e3dfdf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c590e144b361c40dadfee4c6df38a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66262e99dc6634d1ada922e26b06cdae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63565860eed84850c3660249d45b1e9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6707060e52027efd0f11e5a5ed5e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec4680eaabcef01cee3d4eff573969749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cb0d1968e52faff8be3d572cc610f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91031735890f4981451fdfe17ea211751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158fdf7beb47e5c55e281be09bf0098752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cab9766b9299490ab5896c6a21ba09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3cace876f83bcb2c417d768e2b57f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c36d2216ec2f4354111db6c249cf8d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fb7baf718955a1440ee8c4f9108b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197138a113fe687a40761744a68904a757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>