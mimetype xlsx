--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7434aeb1d4cc413fcdbadfcf2492661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1d0d09ab763cc079d9ed42124693a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc389250f49acd43eb760a240a74a6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec020489178d342af4199aac5277f68b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61847eb95acb6aef6f64ad14ee22fd095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d64ecff141c190f44d814d29e57c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ff266629fe57ad7acea3f592a829c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a4e175c0a2e5ee71388db531419f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b27ae6758e0499ddb37550671e1319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb22713f2d383b50bc9becd8d66d9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8895554871b2edaca563b5ff5b5543c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac701bc6e2bd56b6d36a9392f3b942312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d2839e80aaccc5fc891ea909faea513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b9e98f2884f72cd633d40e36cc09514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da740fad1d3319116b09e427221d85ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a1cb06a63d4f6fa0f6bdaf753af8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af950536bb7687d7cf51f60f3593182d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef13a77a5b71dee52015a3e40d56e6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91604c111f3d7587fa2ff83099fa13df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db594c3a4bdee56e074b53a42d1fb2dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7131776655502c99acb4f9386979121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5480ad8905a181af2e74545ecfee00322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab14e01ef06230a7922a3e4f9d6dd8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce1e03f01c67ce46908998f523fe9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8e31eea0623d0c7a710278367d28125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08800e02c4a71a88ad6e740a0b243126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafbe3176d3a49bc49e35f1de64899927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc06d6f2c6e8014c40e0ebf9a3dadb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38571db7debf61dd88c582fb590b242229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f634a7c7a4868cf30611468942bfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8d80c63260b9c1650167f5aa4db4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8959b68da3544a3708b27f0daa96d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cb51def9ff37f549f747536996e7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548462d7ed5c357ab7b38e8ec66e52aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c8de0faad28636899b16c402ae81235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb36355a28c7f82ae889ee2dfc528836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357e7a0f5e5e4403f14cfe5730f961637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47789e5988f5c18b85395440cba3e77638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb600ccf787f15557231d8c883911139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b882c43de25002b3f01c0b4e5a3a3a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31208f1373401d54c49d6767dc283441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fdca8edb6597d24f4083b9801c27d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abac713b3cb702753b801a13bd2d5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207c865d0be27a2e0974733eaa4149144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2196eb15c90eb9a9326e66eb4df2cd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c6953b021690fdeba1f0eefa6ea8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f5d2d9e60517b64abe2750fdf677447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac103bf5c061c49a2f38dd61e78713d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cef157c76a2f60ee80bd4728b6e1a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cbd68372dfe0da6b8ba4f2efe4ed750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264f42f4bdf41da8db4f9daa6ff91f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1d0a5d8963edc3b102b28b426763352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324b965653a88c4f3088a8830b9f4e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b18c900b6cb330555f643a010c7a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa5d3c39d1b337c2fc21ddbb0e5fae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710fbc9712553007d6ef6afff6c2b3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22542fc52d6932281bb1b128e93132757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88324cabdc6cda60f02110e3063b028758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ea46e6407a9bf6ffe62715eb222e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5571c8a5847e2fb2499d560e3760f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2ad9445eda6898151a598d72c743561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3379fe495cae299c1c00a6e0a4e819862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b4d8bfe95793bef8409930ded0d9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbffd6d0d5c593e7277f51f0a06190164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3a3cc5df6966b9b7893cb0818982565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefc6086d121ea954d952323b970e1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63508c52f6ba94ed1fbda6a3e3df9ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838302e6c8a91c67ce22536a59685a1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bff90faa9f63f1a0f758ea0539f29869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfaa0d98b762634cb082ce1384392970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2ba3588bbd40e3315c52b245f5fc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97cbf28fd15d38b0d1d2cdbbf10cb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b444e6a78b8a5705daea25fcbd37f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb32e57e9c16aae920529a38d3dcb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6d313a2a30c2b61e0132e251f1d0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cac6e255903bdc3ae9ed7398eb0aad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce86c6ebea25bc9591776f4a2742ea977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c20ae7920ce45f4002b1a06c7947d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c1f572ad420535ac806975ce578b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650510ff328d1ebb10cb95cf78c8e21280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4448a13bc9391c6d6de6e40b9c5bc0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d25f7ee47d11401b8dc2dcd1e3a2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46e73a54fce3769344d396a47248ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf316294fae1cccbd5c1b6fa4ccca3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093be81b2951aa041563e226fc90c3fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd370b504464e46204a878144ffcecca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea498bc7275091d7e48b5ffddef6b4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc5a2923aff6c5fa3d887e4e83cb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d19d2ff273e0c2ba60235ab00ee1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd850cd6c90208d04180fae216751790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e4949f92d3450ac153757f1a2adb891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcdea10d431c034135b2a8dbf44f8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6132836a29b23ad7a8a7c8936094993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1527da4fa54323357ec4c90df7c94394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e01c0066ab41c6978203bd24ce193b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9765e4148a5d487abd87792a5dd638896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58bdb199467d347a6e18788abd6d9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a5f2a24e65db2dddc36a004f19a9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a72a96092d7a84fcfaced806c69b0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67f1ba04a97fad9e08244c1914effb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac959680a58ce969c6e65760eb17538101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443a6238e245eb7ce5fa9528fc5315b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9acadca7d9ded97064173be4ecb44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ccb28df04cdc29e93a8a6b174649b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d27c0bb351b5578cd28916e67fef5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2befc5c69e2fb768f61357f91932d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e99a33b600c4d9addffac459a523a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc96a4e55b0567dfef828cf71ceb95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20035f71fe44cc32fed86961949a5bcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a93e26c72b0926b11e506a8d671e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ea7412b839411acbc7cac35b1c5bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d93e3c5e55e776e109b4df14cdbb13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75ef8d60f28032a433273e1430d064113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68f0aa8a2950eba118a3954697c65f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff89e3a80be1905838df4d1e2c444ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8c9962f29079cca5ea78a759a10d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a68bc65ad30f15b49efe7f468976fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e063807d683643a7dee3c0a560fa98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ee1853c407adb5efcea09480a9407119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6df9c0d64e602b927e6bbf9b77f06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c3f9246b6c66239f609fd8c8fe5cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217558ce8c3f613aa8214c17c23a3db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a64a9353a72e6aafadd24f2fd5e83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812133954b0572474c793f29e47d7a6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e27c8f6cb6abcc3737fd10f873b6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c6317cd4249dccfbc19059ddab5dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfa61d5d6fe54922a0451af6b022bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826e3c8052f88abde0c53c331404a9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae1bff8224864a19a14624f5f22788129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b5af0c47dfbdff8fc118dc1e4c6f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bba3a63b99d4bd753515df947b5ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f928f642ccf66f19465a29334fa2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd944ed6730c890d2a4e368fe954e5b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae168806d5edf583aa8d4794bd01d849134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9cb90dcdc0e99ecff6230c9d21899135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8218c2bcfe87f29f54658ef37e42f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f8bfe5db2764b48476373aa50de1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaca793639504ca5c2abb460eefee2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cfcc5c0540d1f4c081d86837f9bb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de480d682a6cb6fe910d8455f38074140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0cc4728a9e75edc16bdb94b43fd7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05edb00ed1f5737090d1d3f72bbecbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52009faca728c09e0f0e35fa7872d754143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f685bc379e39f904042c6f02a75b77f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ceabfddcfc7481aa9a76588b2d04d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bbfd03b89be4d66386bd877dab4a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4673f6d9ac02893b292243b0d9c1f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324cb0d3118d8414cc48894b6abd66b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046ee292bccc41aeed9d3063da77f40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e35a642d9410d629816caca03eb01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc797acfbff1f773753ec45b537c994151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca441ab2389ee40b82cf37e2220a4b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba11f0b105cdd721e095b45fff0599b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c2d24113bd0191ba3e5d8186538d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd277de9adb4e635d13ea9f66597c3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03a67baa19cd355aecddc52effafb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481ce6292e9dc4c219cab37b905ae5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420f488510a721ab62306767edf6e79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f3440ad347e674a2ac39b6ae50c18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4858a2bf28b78a6f344628725230f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6156cdfd756408c3d07de14bf2dd04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f8cab88770ad266abdc466665dacd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8f85bd3e240ba97b388a8a2911406163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53221c15591a015de552434f583baa0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdc0083927c8f0c0733af50d7be7ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c95c060706d8fa299641ce28cabd27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4895d1e5fe95d6e94994882623735167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba670ef935b9a72bc3c67e2c8d3f82c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20702bc8855ec19e8a40d2b497a0c43d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bf15b64c6279f2517b7741a9375ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea27223f310b496711abc0b5bc1e7a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7c904f8490a9a9a144a443fa11949172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e627ebad9eb72581fcdcf13bb1419c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251a88f325dd99392dc46fdb788cea2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43824330c4e0417385d72b5335392328175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a666107a392e2201c93ee5cba715d20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ab4fdf066cad4a637f886dd38ea0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdf1d009cc481ab8a93bfc1af66715178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24915ff6db312647de018a1596ac70a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876b76349ca8cc3ea13a6df276b6734180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412348c185935aa558f0fadd74623c5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457586c0872a80678e79a7b293a2786a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d6062cdf41209b8e3bc201337bf41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa96ba1001cc35ef4fed12765153a72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788eb9477d160e8ef026b66c91fc862185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657986bc4f7baa34245c77db77f60bab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec8b782145548dd0bdeda32ff13cb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb666a77307799010c01975820c234188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc65212923b0a4d66f457a7504b1f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b26f159fcb8aecc0af9f0b1e6aab3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c660ce71f68bc3da9ce4aa0eefa836191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc87a296ce10d10ccfb52ca7fe2f04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8a6dbe6a460cf6218f8ea80151f79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8192690c8f69c3ff4e1558f3f3072194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188634ef6384412c20cd2694ad86ff7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aca6c69c266d9f81ba297db4bb1389196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c970777fc7c6857ed5fc9bfae40c426197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f786238dd99da5b306903bdf4d2cf60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f247c58075649827c0ad334d213e3e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f180561d063127bdfadb3bb4ceb226200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e86a9c00bd72de54b6a32745f9469201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbd06cfba876415ad9de901702831e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71fb9b1222102fc1b7e1a93b51c723203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b565ff2d7e89633c269a248c33779204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cee48ab9827c820c45553a22922b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee30b976247792177b83459af03a6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991ee0e7f3f6c5ca46ef14ec87afc7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852b76e359a63159791b04f50a123e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436f22e4f280e91d71ca0eb337a5501209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512d4ceff6b4f04a40d3eb8a0783c48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383095f8853baf5d9848c9467e68d8ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf6181fc516b97e4b3976a618b45c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d819b524d91e5653cb670c6d4135b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a2ce2f8300bcc11ea994e229f8e53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d8daed52a91efd24bc928d44be067215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf15ee547435d69ad39fc31418148e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eb61ed7291f74693ef31204539428217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1e121be8932b905341d1b91971b1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d979fd7df4ba2f7c0dfca7f7e867a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad29dae54a9726080ca64f79ad0833220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c347317e0eb1068e0bdbcf2255aa3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93258094d63997f31ed2c14a20412ff4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d78c7b80f639a63552e90f215e8ca2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3121c12fd21f335c69cc159f286d45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49927ac160d908b1f09563b9774b1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d5a243a9cf1ad75582fdac4e900ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e49fb0c57ca38523537d14a261459227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9a48704bf43e8d0e933b9fb4a0aff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd52f815ee182385324552b3aaf04e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbae878a129f5e085d6aaa7e51e4b1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ee6b8c6dbe125baa45e0b51c78199231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32782547cee0b54fb086f4eec28b0147232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1961d58339fa755d483272f544ac5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b095990927a344086cf6050d71c34d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a939a704baa6f3cec96f6bf4849492f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1bf55175eba4d34706e08773de34b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4c1ff813d269c42f0c7a4b54b38ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b09726e448de8bb0d74b55fc716fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebee619c1788287b9e0ce7affeb8d6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54499e268333eb6eec424f163354160f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ae9ccd0db0d1453baa3ae1710fe99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2de84c8c1aaba35f361d7c1cde3e2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59710f6d9ac77617d1545ff181486c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc94aa8133ea7aa390a49a3ea996e62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d957872d26910adc9950eb7962d6284245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd50aaf70c331cab10ccde9b9eba7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea5054057cd28b58d937ad82f14f6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158e69a553145e4249cb4ca95bbbb6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8482815494b804cd45858f640817b1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a46ca683932a7a733e80acb66021c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3504a5f2ec5063e0cdfe9835484d41e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c30810071992cec7915d331615559252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb4c9876bf1bd9f69b6f0c3419642d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b8ad690a1b182ab85c4363a43f279254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d4b29260fdd166db7a18e59d839a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11f31515104f1d01d778614244f4ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec92169c1d6086f7713b74c65c8766d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e6bad1a4eaf2345482435504f0191258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b79f465ea8f708ee419c9d3dcb995d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5aa8f370b2fa0ac6a36fa3308fc79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac31772b19e7d59d573f63b36897a8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad460d7cace9d5ba580140c41376c5b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ade7ee42b355b1109d086a951c9c6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad085bdbffb70fbe8429667e3e7adfe7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404198fef14448b603a13b00672d6329265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e8d6aa602e6761ad8868edc5e1ef5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc010399c0906d806ebecf9a1c106b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995692df9db944b2cdeea4cb74d12329268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd849693463fccbb378b809f893cde0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed788dbb32fd7fabffe254d4fa19e5e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db4ef037797e85f1acb7c12c0e9441271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadb2e6d0bdaf99f9d55e94d9230064272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67627c7b1cb92f3b9d3795371e65fff3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9065a60e38c82586b7d20ca3b446424274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61993157b592bf034de7a2cd064a63e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb15addbf9b893c849f07072a17c0be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413308915d669a2ba9b723caf1ead41f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf4ee79457dc26a74a9660b7ba4535278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc6419a540da07dc72556705b29c84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0355da7673d87f7216f0cf2393e18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b6d22a82ec4e7a526b7b8fea61e24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeed9f12f4b60434e3a39c7196fecb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6845713bb8b43d1d657cac934dc762283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2f95adaaa8a7c1c82c47b5264d4c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6654f6b356696b604b973d2171f64b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550454ec54575e6d82c025651b30473b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d53f69a95046525a91bff0167d1dac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc318c9b8e7d9a2dd13dc2fd98878a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a06fda934244101eec9b2310dbf5c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be2c50aa68643370eb1f390bc57169290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46527f7545ac9b914dbe1a909dc6f5a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e3d2258175f0380b3a6f2d58030de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0b3101a6e64d7fb620ded73008aa9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e4b4d6bb0d5927afc2793e94c5d97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015da971411e218501b0b0d2a5e453e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52e382a93ff5186c22fec5f40f3b6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90b739563d1a1027f683bbf0a85494297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9885f49f762e2f79d531e822dce8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f660c53ba5ff51e8f798260410567b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a2bff059fb6493f51de570df96b44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646e5fc735afdae3e8b00ecea9b8d5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2ae4605cb5db96e3fbaa1512baef9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d004527ce5435d082b1298b49d405303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c667bd1d9e9e4f415df44a9dcbbaa63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4830be104345bbc4fa8474918fa4a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119e16f6d406106c4a64b7117f7b913306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c3f1431ca91d891aa6e6e3ed7c6c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e189bca5c7e323334ba140c3ff928308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec3d88710673b3dc52ec64dc981a84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f18f69611bca0f989a51c7ac570e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146990c442249f609a0613e8769f585a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e77e21c9765309018afefbf62a221312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f96160381ae3f39193c9bde8bf783313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669c66f82eaabc04d8a833a6e741ba7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962a5aa4bec499d13bac9c1dc7ced93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17cb1825912cd932439f421050755b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f4a5bb1b7b702e5e0c5c4a84c524c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c6cf35a266f2d09b8ccdb2aadcd89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71d26c0191e6f113ec103420c2ab02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907f36831ba065c8e140151657d0fb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed733e99bc0dbdeb503ed04f68dabd93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c3e1afdc7b388318200099a27911a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4cd31043bdd55ebdf4ee9f14ee50e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f598c67d6afd21afb492fa94937b5d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c45c5039a2b37e84956d511b629e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e86fa9f0962f6474a712e459ef254b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f414ddc6b70c3456939247602f4f87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1032d63c28556a711a8eda237e87f02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee59fa38f09772284652c4e2365343f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e84ac4037c63cc812c0c8f0ed4136d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aadff82a6860d842e9e67b3b52603e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba8de05b46c06a58dbf03b2d833208332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a0a99569a4364663d7ca2274bbfb4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c08a3c46bb9072429ece0a310b22f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1a5b28bf05108b8750d52ffefc031335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4711bd4234d89076f83a06ebe9616336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037b5f2cd6f5464ad3e8092a6cc5f31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54d218adb4252f9c6a28f427397e53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea2eaeed722e34c3379992e7d86ffe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed3fa569e6bfa6f74685e3681f41f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2e78707e598aeb6f360e8ccea74ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17a24c37b6c7bab4be6e69bff7fb08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cb1b3565200f630b8dac567700426343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de685f862e58b290537b8099c43431344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f637010cba511d96b7f2c1dbea62449345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8065fa3862b8206cb46f67adb92aef6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a55743dc6f6a6e558d508867fbf50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c02e2b1ca3179d6f9176594ccc63d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd2c042f6fbad53279d1a36d856341349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a09305e3287c076986a9e72f30192350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514be452a7553ba0c3016796003c6855351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf94500924d0b39eec0f60696ea341f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63bb71d61d7fbfada9e5271b6a4ab3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea869917c1b63a72aaa502635fd8746354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd9de58d522b0d027252b9942627fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016825d9569d0b04c619c912ead2e302356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa29348aafa81a1812653732714bd93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341cc951bf18db12d4f5897a977c6d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344139f7e64018cbfc8472139cedef14359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3a52cfa39b2066479138a6fd15c94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4144ce5f5956e38207f6b7639c69637361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d57a95b1c86eab29739fa908aa6767362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4972de31a700396fd6a923569249e9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650f0ad72ddabeb34a36177dbfb8d78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4734643d9e6a6fd3cf9ac91a15ff50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5ed03f94a04d96b048aa12a0205c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5d66f155decf415b8c9bec631477c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567a8e6eb9af307b58c40a9650ff385368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c22ca50d9eb636adf175b03f4a80b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10095cbf226e36ba66b613d1d3cccc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb9610d65e03544ce331f6659e07da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bfb2a851c096bcada6b4e5d74df1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0eeeaf16de77660a87632ee0b5e5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b75b617cf830a9978b219c95099b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b974581c9ef91479f255593eddb17f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315ff271c4ffeddea77222b0073a66a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc3bce3a1185b8d83e6875032e6cc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5725018169ad713601905400e7ba55a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc31a211b4617e60604a1b75febeb22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d33bda14b9c22431c1b364d9e1c73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b68ebf9ee336a671742a1d3009ea6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f5fd305351becde95e64c88506c81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d6f4bf086f40e281bb719f8a80ce0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff609faf757f07fc7ab8111422a3e1ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0969b60d7a63ac10226df400e656d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375ec83d3ed86e8057d8b0c880c7f15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a511bde9d0c0626e8562c20c033a4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd3b3601c864f0a9a70ed604d33c4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d84f8a48e84689c5b87a558a27d4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878970514859b2f3dd27d92501da6db2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416afa2e71c42ad94b77d15c2ed8c0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0223fe79138b33742db38c4d901f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd15ee270592ff9b15382f9d69b43c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf9d14f8449d841fcfa6330442f6e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d45c7f5dbf33451de7869f7f6f21e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e6196b83e61349b238abf936736bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3b625b5f95621e2be45f708dfc145397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a558c4c54a4a0ac3d5723b22e33d2c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707a779d297482e143613a4dbc93462399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4118bab52ec98439bfa442f08d0f8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839dc07d0d3ba5a01a48e15369c7eb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935340df3a97b486751f137e97e4363b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b54b29abfb1fcf77d99095ae1b63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd861d28a6682912e07755fbb008f30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef800a14a15035b278839155f27819405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165b4ec5444f1a488707afd46fd3b26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c838c203e1818f5b431d39459657c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa1f5878fcfee15556fa97ed00c072408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad5cfbf3606ebcc2c3058606cecbfc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292813c4426616f847d0ba76fcc6164410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdbb10e0d82cbf2d595cbc1a5bacb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36891103cd7ca3712b506d1cf62c623e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3246c926875808bdee7d18de98b782413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655c3d077bbb44ad865eebba22fee49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e61597829b33421a0815aea45e5e46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44617a3557475359c9206f6718e056416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27569c3999c9dd4e4fa01c73386a4fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152f082e4a365ffb2071fee3f9babf5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8655a7d51fe07128de2878e97867d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbae4d4a340c49ea4f77e9084cc59b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea2a60b00f270de364c3bf263f2d72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9083ebe97cf4a7d10e2393cb012ce56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500964fe5c19386417e339898d22f85d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee34e3607a35cd494010ec01eec5dba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da5f1030519ac79ca39f78b7d27f62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87afd25e0a951ea564c53c5e0a9061426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa2962a3a2ea8d3349ec088e8a3b6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf58b9071ee821c51535d66b23e15c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5181faec91c2217c9bb0f0c5cff59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5e9dc542c4ed8e0814da1903df70b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acbfbf51842aaaf3092d11659d05a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f1080f9440bda1d79923a776cbef7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6ef409db1803d84078132877b2009433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0caa6a27ae546f2a40d173744b3a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca3959eed6ee0454adc515c175354b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980d58b365a4fca8425b3938b957f33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9a68de7c1bb03d2523e3247d23be3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf937084f056436236f0762cbfd2014438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d82dd11ebfbd08e926bc81de228fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ae4b67424f8b400405ca2bca75bf7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f77a4e78f30e5e0b40449c6c746128441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb761c9ef5f0befd6d1da2654698825b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125e6b2700e6959e298bfd26f75b6fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548064701129b5b2bd90407a0469664444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aed3761d72429fba8df37c809f598445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23669b90d4a54ed965b33eef15665f48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a536dbc953896f1b700763b916c45c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b0341630312fb990da7a93f41e137448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d51f1245ed0dc85ca17c41dc109ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69684d539d528579a3d96d79adeb22b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaaf732805dd724d6cd488ee57bf40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3446cfab27aab64de85aaa89f5920a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bd05b834336aa327e1425e2df6033453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c60ce11eac712101119ec3afd8f06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c3213c1b9d6dd6732904a79a858dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b117416a50c46105c055618d5e063456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6549a46cb4c9a3ef5b01b88a41e33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa9d7372be3d4b133e1f397e650885458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636f7dc1fd6dc54e1dcdcd6097844a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc8ca90cc758b53c3f1dd62bd53850460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69276edcd71c507ee7448ed6310f0eb7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d257aa983558ad448ea760df997db50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fdf2f7bfd2b108f06cd8d97cfac70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30b34e898b93aa1d2bfa9f50028047464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c019c096aa0a0fc492bd1a4f1ad8d2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d31b037dda0d13228e83fa138c1fb1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2bcb7510227a004491f4d31f2e852467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee40bcdb50381fcf980d092eac5b471468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d262db6f556da2a13f91250931978469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7492e98b18a973059f60359ca6b14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2681e8a067d2570f1db3d4eca0ae9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632440a92ffdad2ccb1d9498585d7666472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff45ecba62fc9f23ef436545da58b3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57412a3d71d9ff57e23389e17d039279474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9a384253c5d59546dff8b97550297475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9feb8cc3534d452188c0bedf571b21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19529bf6be00a409c493fbd3f1b40d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10af317b2a5508a021a365755c0878478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13544288354d470c5bd739a25d769c04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35811308f6e5206583851289c13593b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8532efae87b362be9d59028d3f53ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bbbe0754f48bc40b6275b107c1497482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdbdc36039b63bfc13ae15363cadbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae84eade68c46d83fa8b1acd4692b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6783dbb6b0735a5cb4c8b08286fca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379d7af1846abe96741592d82e32e2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc17added755d5ec6d77958222c593487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dd3d052106f382aee68c6c074f58e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a030c1203fa23bd8657ae85860c926489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71ca8c973f93ce4250619089678947490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120b773e411d009a951506a740b2cb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501355ea87ac590d75f1bb7a76e3638492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ab21fd9b39b90c1de6c80786fa75e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502c494ee15f429e86fa1e32e4ca749494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e077d8a27b4350858d680ce26bc40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04992e53dc410303b74e53e20e7347496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2644caa657aebda842a1a38c13420497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a604df48b2cf96fb48592e2960d716a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed7c1131d1c9b9ffd183dd700e18f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6ee9962ce764ca49b6b1dd5f98202500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817cb664f082fe4c0ddc126545b13af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5045800cccb573ee327f030f639eaa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85e48555cc9da0119f722e04590767503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b84425e00ee6023b15611b23d6547504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca83a6e920f361658dc45deda1e4e61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f65cc1d6da1f21f44c38b28928b9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c581e91797411cd1ebc323a70e46b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d37f75d70bfcb73d2c30126d55e65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd160912305c495ad5cd18dbaaf10d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6985f96174af373f91a8756889765510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a1d25cd8f407efc2e6d9e87398b0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437c61c69ef33b8d1efd0f401956e38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982152f1f14b64470384c75710b98506513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbe393cfe919fcd1ca3cc9f6774bee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852693bdcf1548a325d0fe8baedc708515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c028da69839c3165aaf71ec35f628516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd827b14c3af7ae40e3251512ff5a38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366733b1b1cb94ebdb464db5009e1ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e6733e407fac860387e9a2547e829519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f6ad7a1b4b5f169735ed7527c07ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb1035672d92e0a4f1909a1c738241521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c9bd9fe91f4e98c6116f864ce8269522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072b7e21055e06ed5f6bd67ffa56751523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f78372ca1851d4fed73c325b03af4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fb421d0d9af3e1edfb29018ed87bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c64b50350411c8e1808052615bbb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a035db7f992fe2f2fd195c108269f9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2330157ceedde69897c636af5364fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9df6a6bd967867a2ce1e656da3570529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6123fae937a54a552ff3f04afdc671530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519e1ecb5d3dca617af4af3b943901c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87766365495bc2919c6b672ecc3eaa10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0975161dadb905611191c613f1ba748533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c3447e2020f2a84d70539ff0f73eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126aedd4f45c1e484a7f07bd36ed86b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c2bd5b1f8b1083cc0cd7391a591f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c36b243f7b113cbfbddfd9e7283d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d617482b0631d2e02c93eed7b38afbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765b245c2ad11873966b92e53c2a02f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6862f79233ad7b05f3b42ef8e5e481f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa31139e195f9af65b958ea592d9c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5abc642ca22bb29f73c9fc5cb145d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ae8e50edd1b3b8720fb0552634257543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c5ea5231a3fb397b7f433c4a1a372544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75e23c5bd95d30c333fc2a59904609545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dadd796515b19921d895188539338546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2da02ec43f9b1c5b26d3a4f2b7810547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9b2b9277d2b3bdca1bfd74123c520548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c4a60c92b3ebd39b2a648f093eaea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad52f7fb90804d45a287ff581d5b95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39aae3748c192536bd0c02f06c15af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835cede7bf03c58ca16e8db211d334a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e6467391feab50cd245fec44427e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85de8b8b23e76b0453fc39fbfb21c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fba67f7d6094185651a54eaef99f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca73929c7ff553afb136ef0fc7e98e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd3fcb221f37c10310ec854ae8de3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679a7636dfcfe949c369f010161599c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74f2e69d0e8cd20efec053fe987728559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e6c4fb0c1d7d13cd3dbe47d1fe829560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7d9c677a2255a3d909abaede2b447561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cce9cacfb1b550934fbfadcc4f284f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e86b22653b02a736a052bf14c270d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12da46587a5d468314d23ca844d7d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edee958cde0f6433ed110c7f0f7b5bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3bd00b6dc43f0f46561e0e8937bd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a93fe9f2df769ab59569679812d8ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc99dcef436ead3d6d2cd18160120c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a3db087992a2fc97a57d4859e5815569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0886cffb1af3e7ee04e5302429b6a7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d5d7749e2a10feeb4e8bc20ed4cc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb5bb59fe6ecc3e55f9de37afcb77c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f400ecd0946df636adce68191fb5f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df66dd1e7021f4bc631d6fdc67ede7d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97a0fa0d80b92054f495bd039beee8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89731214fa1235be83e5ba14e97d19e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552f9c808c91ccc9e9481ffbda43316577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20d76cac33a16419a6c00227077b05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6365186740b0ed8fbe0c0f62e5f8677579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eed2696792560d10d6c3b3f4f594e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54886bb65c60942b4d7e519652abd43b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d858a32dac47d0a2b3996d4375169f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352cd58998cefa81300dba990ba2b4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab38d90828dcb918ddf347694c8eaad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36a8212cb5a0ecd64da60ffd4bad48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4de20d2c29dd1a8ab670eb34794d4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb36c65569f324f2d8d7b5933e20374587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bb31655c1c662352eee13840b6bc3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4187621a324a22435299b027fde0f3b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa7f4a372da83e098860ef1c09e539590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dd2af4f3a8aff2ee7ecff45697ce3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d646487187c17a1a2e6d70f544ebb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e948a845a22ba3ad1d0da3bd060e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72976de50d347fe7a2704d0287f9fbc3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791840df0afc5ce100468d196d93bba9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f88ea1b8a61fec6a13e288bd629ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c114baa2d016602c9fb9154ce8182e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd44c0c61757906f0d2dfea073af7e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb1f61b0ee99194af70c6555ea6ad1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75612f065b6245855b59c902928615f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb702c292e48abd44431882639d6e85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837de037d70ccacca03b2a5a96477d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5fcb2892747700a7cf52693ce2771603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ccd5ade1de6aa704dcff0851b3368604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9000aaef09a3a3aa6fcb1307e4cf5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c5de0dca5b56752c791d5cb8aa3a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4773f8f53fde948585356eb86695533607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3de49b507197822414fb5f1eb35d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c29d715ad97aac5f857f0932d0068609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5362306a1e49a30e4ac1575c9469c8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba349af862900d4b82d06e0d4b2709c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d079f862f04267a845fe20f16449fd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac00163a14f91f6373d350feb5ef4f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb221790ca107b6cf32e2def953f54fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187055223f9c017f50c6e60d9a7ebb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5e8835d200c47d7518dbeb0873b88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569170bfe970ff1005365b36858b069617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb63b0d488f8d1098da16ad47d3c12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3a0ff9dedc207a9bc5cf2c526d426619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72baec1cf60d99fec0ceb5f7d5de740620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e243f2ec1b14a719d988fc5570da7f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce0d115d65d6f66422728387523909622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78271a3255bf5bfa0d30c0a95cae19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9a4dae2ff424d1856c51ca50e684c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ebd7bcb85b50f28498bfabbc49443625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb920fdda3e8d59a2480474561965cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a776c5dbddad4a220330355079ad12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7325163fd7f39635041c8957a7fc0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9766fc6452dcfe6efa20f65e0d452629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1619708c2abe75ef8a587908f42ca1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319cd30b04c49225382130782751b5d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb25a67f46e5747eb42360dcb39c06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f1e1e2c6cc732afd2922959daebe8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca02c6f7dd7a8ef8bb068215ffe953634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb743a43566b40bbec2c1ffc294bd4bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a042a1ef432fa3f9452fdcaed0858e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14ceb5747207487787b29d624ece83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a8850222bfe5833dd346dbb9a5823638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663b894151c31273409d0319553b5f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef97dd5fffcdff6633abb89b25d65c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c46af81d3c4fcc8fac22bd139e3d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314005868ce5a6c3359544866e29775642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766525223455dba56ea528e08a5195c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468bc8e0d8b3bddf3f508139d069717644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cf122e8b3f6e12342c98c4162e891645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57557d245e77eea6a0417ba949a08e67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ae3acc237c874df1710899c98064d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025330f8d6685e08b92e3aa305edc99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05030252152ee61951f46da604695d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e372a0dbb0bfa1ced39be5373bcb4a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66bbc1c78a5448d2f5c9fb98054f58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b28cdae679ccbd51d706ca4a043d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759d286224f94eff3f3b8c48bbce42e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd86935c45f711cb6738098445b2e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559cd94968b2a802bd7f578234ec042655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7678fd4bdbca99d516c9b3aca59f48a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310306e55a66d083e1049ddd1dea533657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c9996fd92fe03ee6a58e8df1972b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bb4354d13aa484138a1bf0b297689659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042904f8900f498db2ed42c52aea5a63660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5ecadbf89188e0b1de4ba58e546bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c418757fbb6cf180b490f5478a6b89b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9246c48b0eb67b2d16491c050b5b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d360fcca420ded510b8f787396e90f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa7533993e6db5ba4d55c7b679ffd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a2c34e04b88a27ac8819b6d12c236666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385b2b286d16838479d93a62a877410667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00529fa6d309234a30a11e49dc5d3f0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1449b799ed071cab5e045b51b04c3a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5195ecaca611b23c16bd6ac80c0f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dcabc9ef7e5fd6e56191a992a5574671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afae560360968ad6fee474a8a669e1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5aa87242382f65bd4a4d2e5c846dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c48dd6c2e4bef8951348d07e493d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729314b882e9a77f8ff8c895474f4e14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f93d66ad6f716c61a87cc9f0a3b39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cefac0cdd4a82858f83e784c44d647677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faef0bbc1e1871fa411fa6db965d67d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb52b9c7182d54e56c810c45bb5d0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f984ff63b0e2a48a1a035fee1bafb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510998323a0b9877a0a19ffaefd4188681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b37f970d4f08ef4263672d1027077682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f01d8309beef3a0e54562258c95d2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7700e00546cfc2fb33059d5753e5d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e167f382b23d4568a09ee7aa95f37fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b04b2605bebf472f8b79b3b9ac0576686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51155b17abd2c74eba6a5c55255a97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c254deb243c547c2424ce7c5bd7f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2cc14e5236e4b882324dfa161b8d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a0050444d9373f90d3d490e05a68a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fffef243816ac531d5895a0090b1f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4321234da621cd4019122815cb115692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac8ae429245295c321dc558cd083a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec71e76b6ec0b884312974bc60a76ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b87b133b71009ca1dacafb92318214695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510499e3c0be4bb3328270583513af5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a521438707163d8a13be945a37178697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def12f850a55cad88bbc27364315c47f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca8e3fa79a70381de96e045e002bb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d461325c7f92888389110500cf6976700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a8000963400fa046713de4be6d3f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0915fbbc3fd7ca7c07476ed8c9bac4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4edce13453f73a1e577041dcdba66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f16f9d50997f69b026a772f97e103704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a370613033b97ef410bea108ee4c233705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98330d65b25f78d22cad257d6e8fc78f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d142fb9aa441cefbd574de87d8bdbdc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235b526d55a6d24bc22d7a05c2fe0ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a70bc9eb47a7c90b56d82a82cdd910709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f46b4cbc41ad0dfae4c1d19504076f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1841b030fd72cd41c095b1da177de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac322ca373565699ce96297189c460712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc102d9396cb60d15b66461ecc945286713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3c0ca5a5fe43d7b0a6e707e68218e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8198986e380422c5ecac936f086e57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e10e633dcc0101f1492a591a9c82c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b0529bf53d20df6e047a1f3b6b53b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482d0300e3d17fd5598a98d62289b42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89754c7de1dc7bb5cf84e1c1525c5ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15373d5bfcb8268904340898b0ed1cc7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7c2ab6dc7a8b1ce4c5b27a4ae3cdd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e6bb5b81a4b4cf9109b26de0da799722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029030ec806ea8cf387763c12684df3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6e660c420ec68d899a2bac339b46a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f14cd39dd862bc691673ffff190cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65e54b503732756fc90bd957a2f626726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963096cdd9a26c54e62b7ac95a1e9418727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2026056caeca969aaa384514b1e96d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba49893c0f89bce2bd270a0c2b8b70a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b510e73d11252909dbddfceb904622730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930b57ba2a3cf9d0d5ad6997f171415731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5069deb4cf992543070545fa58eec6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78e86ddeafb16d56ff6c379b999614733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c973c0f129fa507d31816caf30a3c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5a6be270814730795bac251cdf79b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc0537018149820f9e8b3247451c31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb3fb6cd855e46dd214a855bccdbcf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214cfb2f93d59baa88313bd3ab20ed1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4f025c8a280fac9d2793d65a93ac6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca68d223c38306a7d6a74122fd121d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb11c748adacb0590a722fc5d61612741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde04e408a7776f17765f27dfc022bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09672018eff828932e36cea06037bd1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05b287fb7db98358a91744926f9aaa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d272d4bf950d1fca85dee7d86941f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea2d64220608c382b18be864b01f28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a751b950414b83513acd1e1a133fcdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cd95ccef78d552df447b13b0f8159748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc7e4bf70ad94b3ee13758de06fb6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fc48336c59fc5a310f802db0b0e19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bcfe970879935cf5866b450c53486751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd357cac60225c21dc1a225e1380aff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd511bdf6063af66b16443cf0f0047d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4958625e91bf70043d35e978dbb043754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3debe2ed73e17df6eaf0f21e44a4768755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a36045029d7f038d339909f3a639756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0d3483fdd70f8526d44d783eaf815757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9ac1fea0b93f8fc78cceb1f932018758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb0b8ab806f23647c9a0b241734fe0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abac03db8795d4355c7be2c946dd5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79c3c68bff9c077f40011d13366dea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50aa333d1748c93f5f627603f4f7813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6ce25205a238a4b224e7a3dfd973d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dbd7762b1b6c3246bd362551ef8935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198c6a84160c3fab632a92c5568e06d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe8d303a47f2fda881cde4119091877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f36089cd49ddf55ad77101826abef08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcce7c4e9d0968832473796f75e7889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a145c0cd96517003698202aa6d1d1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e69b5ed22244219fa25529e61e06511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fff3cf4d5f925e191e0833c59798712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8d6095e0ac14a69b5ced127e366c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f4b7b4732965c62e32e472567a5b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452f00e6af45afcb4355e86c00af11915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d588e0f04f1a04647020411e85bb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643258b888d258a531b2d61d9b55e2ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6239654bd7829b22145bfaa127d2fff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f38db973e0deba4ed5d7f3c435d4ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3357e99f98b95304f98b3b918699120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4d227a975df5a5aea2f09f121842121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d8fe68220c05d3b5fbd2c82fbb48422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7afcd33a7177e81c1785d87bb44fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2fa30c5b822be9be72e6db06708b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9c23e6f01bc764f84b22fb3eaf26c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bba1217a35c0d9e7ef66828c3711f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c74c9b274a36806b141eeeae37a6b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e82203a80f70581b6f3c93c268c3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92264b83345d9c87f4de92df70ab7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec0a2ab3866fd4726a7350509a083430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e20618a036e77dcb935aa1266414431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3328be7ac63356a07967c6dc61aec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a634d5183c422bdfcc363e2816e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d37390f6472a3aa62c5862f6cfe8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec13012040e77018ec0bda5ce00c48335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273a109efa19eb8bfff62751e4177bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e585c97fdaa441ee9073e688556f5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02f656721d98c8c83fa59ef53ba8d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45259eac4eaaa55090aa099ccf017439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464492b265da9e48220c55dd64ecf5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8ed9c73efdd713f95280e3abd1d7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697b2610dbb7e7ba5eb6701043bd54d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227fd799a8da7910de9ad55d7cfae9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505738dea51d983bb04ba341461328ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c9c823964a2c511e66bb0eba1510145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd25bd1b2dd0a307a69dc1d0e44afc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c466cdfc772b855e577d0883fcefd547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c81ba0beb1433e2e72717950bcceea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770bd2c11707bc3586759bdb0f5152e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc80f4acf08ae6ec3eaeeffa489abcf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793119d391fd121c2e1f88a85c0dbd7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d17ff685d6439c077555639902854152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee789c6c982911d1752e912861c320653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80155733e35fec7d7924bcc91f4e8e0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a852f53c945c5a3a5a0126072d8f23855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e20a6bcc03922c2e93dc3ad04e5fdd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92bdffa5cf40b671358926cbc021e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728198eb9db1ce48ec70e260bf43302158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279ae1962b14b076e40332db8db02a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cee8a48821d107f75c537de1336ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a64596e885bc4edbc982fa17f5a93261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ff0710b064eee0051366b8800e41662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9ed9aab8105104cbcaded5ab7b43c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c9b55a729e16121ce0547d56d92564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fef9ea28826a9e9a107e848b1e2a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2184dc3a82c6bfe8414ef6eec9d50bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d7a4a4baa09efdcbf766ad7c1ade067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a722dbe22e73114c053c5156290b7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7063819d722ddc782ae99d647b8e97369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dc481df1e39385224c11ca92e066c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b541b84a8361d474405f0aa42accfa971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f54ed1fc286f45c9c119a99bbddf5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5adacf946a6ac2484beef94144947173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac4397df810884160789d464a52c9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e41568506059314877ee7e1dc121b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49936e3d8656c3ad72f4438b576490776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59896dc5fa93892e42966c89d41bf7f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de748a1a0db087d3904872b6b5f03578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c694ece01c78aa783588592421d4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddb2c523b51af2b992485766b5f0a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b525908e02706ec7540f0dc28cb4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4154f046172cefbfc9c38b68083b7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209d2a4459ddda8523f58bc18dd90cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ddc2497b3acbbcc2f54ea03dee96384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d39b825054e2801a99a5e9c1d18fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a437af38ce442188d44f0eb45d82486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e59e2f566ee98f95b1cbfa657cb3e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72082883a716e9c7077be46fdfb2cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e735885aa72fec9fcce1c868a1ec6ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19951e72260a7ff0b53f89310f1293de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0619411a526a65f00c1f7d80395620291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555fd5b87f24d808722f12aff40015092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d2c117ee943ddc270975a1ddf134b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba774dd8a40f91b79c3a438bc58c65a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110349e6365fe5d49064a6a49d3a81995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489f0a0b83074b26aa274a616e03d3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dc9e16b28e2041419c7eb5381583997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9683e8d820a4e628a6b686a126b4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415c2a818fcc0e38f9f66702a7f372c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b810af51e05ee291bbb2971397598b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ea1c3be5ed930259522f922dc3fcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7246e6a19058bf4cf53642de366ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa599d729c9a4c84bd9e3c3f68ad00c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a61279eb100cee2b2142188661d1ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef16c17e2451da705212e7230c5b280105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb2834329c23c970d4591beab3e6e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570805eb9aac2e7340399aa61622c94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991a0aaaf84f43ea40dc1c87fa766c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970130d9ea41e22d04ad7a9d240cc1e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40951e72b0ea407fd1644afab2a4e639110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396f3813e8b97405f72a4a70bd0e149111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b3d90e1375eb6e57e036adb9e0fdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74900094f3222eb97df044db11a025113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec78ed740810d5bc7d76c00d68359d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d174bee6cd63c7352d08ab7d0cbb54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b086c414376314837b1422b50a02151116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903a3c414271675b896b3063a08d5f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2a1591340f1fd9bacf6a5536df53f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820404c84f08a10bdc3632e6ab3aaca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a4fc8af08bfca80870f4b2fca3563120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18910e143ee27821f4fc3961a28fbcb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0001cf385748bbdaf424f53227877b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62cdc27348091e9e0864414f4a1bd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f7c16c764d7099e09a49af839c796124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad20e9cf40c7c22f9551bf6aa0e440125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f59b4f7aa68b9228e5397ca53c0d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aa009b19f0c14f510d6f89f4856fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0ea743ac9b5ef78a515094e693a8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9ea6a2392b57d5d1fc4137f80da4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c34f4f7d7f62a8e3f545430875c63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2ff6ee447bf86abc76a792ec3dad7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fb0c86bc1b0d728512cf7718e0a29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dbfd9b288672abdd7b85d946a79c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db81a6da5ce3f71cc6529d26a0fed6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc068579543f91f67a99466c4c9c48fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4511a5101665df6032e7316994fd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2462f74eb422e314819949ea90b0a7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9125a583389293c3c079f65bcb12f91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c85d1fc73dca216ec3923598d2b001139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cfe45d7c5352834ba65c38b916809140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af5521ff7cd2c0adbef8bf20496225141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705c57b40bb00418850e1393b655965142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef20f2d970b60e8f4240d664ac0403143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d980e3a9ab70056a4db8dec1fde1d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1edec6dc81ca7c63cf4d0bc475c557145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b03d4d972d0affab33ac45f575ac0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d71719b927ab8ecd46455fddc8eabd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e119c82e340b0483e863b75a3e5de1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447a7701bead80c7c95c5406a7e1e92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61861ff79171f00be7c3dd215fec0365150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ffb7506b1cc9a7ae8305e0d6cd085151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3359b89acf8611c666b1fad4c4b77d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7a9124e78d3569af468a6636994ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3df596cc55756ecc2736218523ca70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ead2245c474999ba5aa7aed323ca98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1f1fd664802f34e7a3b9eaf8d28d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec466ff9cf1abd43fafc0af90f6d61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c23c5cdb8ad6f8b781dd8d3b9e8cca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2af631b1f6c1545d58c5d7385a042159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8a073f88864cb28c87a8229c07859160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b88859879ea3a0b051f2c976b27f52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc985da8cefe1049524b8a1d976ef271162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5162bfbda8e5bd2dbb59bc4074d587f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28d4cef11a0287cea38ae859326e8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f6aeb0bfd3e586b9c86eac32b5e0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4b8f59854b20d72c4182a4bbfd6d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbec8179d4400f0c806d2b5380d5ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247832c7c899566c1ef84bbb0979dc32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02396b2d103571ff9f42d6b1c711bc71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76967c2474a8678f65c4a62cf155fb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594dcd3bcd39dbe4b4c6340444b956e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d27b9853184184578da51984b48f18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf91c6e656d22292e524791578e1c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3db683697fb51e23bb7df10d88c092174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33734f9c478ee85b49ad8016b3c20004175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a58c2955258404d66dbebf3bb10e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5864ab6f1da02a10284cf9f20495b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecf9607fbe205535a84e0bfa727d8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911a38e095678ef8e013232e7d7fc24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e1e47ac0812cf99cc09afeb11a69a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf64bdd4782ace60162a701b1804fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251165550667b42de9642b1e7d847d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5b932eb68496178c58c44783dbeb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7e0dd2d01454efe904c0b36330eda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a238afc8d594700002305c66cc3b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4c644f93322c3e9e451eda0177eb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed909ae0a4886a298702eccc36c0daf6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833140c127a97a438a95e9ad19de8857188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20497c9c436f61d66be300f84ec7c748189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e10b4c30dee8a67d7757c256d6784f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa919823ca1c7d3c62d0ce5e4c2ee039191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c810ce713b3202620f7921d411e4d70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46eb8255047b8ae53eeee676670877193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a193e441f595b07f4e15826ce2c4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354424cbee49c826c35bc5f21e3ce051195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392db59ee424cd557a7b96a681c9207196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a343611f8ee73c7442ca5f12c1f58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1790eff0e1f7f7454a0b9d389b032c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913873d1b1e43030b19ee43f36a29b44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1e964cc96b61b96ef49878c2e4622200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0bd2f0654e445634297260dd0cca9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81137de2082a5b439c0781eb01eed862202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a4662afd7c60f13c4ad5b8d6856d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657f6645c815f582b8ff857910c76b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c953e84eb51f28a5d86d44e171230c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b03550016644576f1c4952761b9a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0aaf7f3ba332e6864bff075c20c0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ccfffc1c7d9b55ec30d8b5aad8c49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8d4f2d9bf3e29453ee8d8a65be521209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb30947c77f271d92b7bdeee008133210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e5983a81a9fc5b4fcd0635fd1c7c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79330b5e5952cd86bf610d756ded56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad6c691dc522ebe646e9c2226e8ba2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c9da68b73bf88ce5ea9d295d2acd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6c5ffeaf5c6e287868fdd7aed781b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edb018650a808a6b70c2bb5f128dd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30502e6b72912e3b49b84170e21b1964217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5455cee4abc747e02c0e75bc57931218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdeaed7f0100157489e8cc42ac66945219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fd63222ceaf83dfee072bd06fbf7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d63038e91089b0ed6e2ceb41e9d68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4b61333f4db57bdcaaca82764339d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03500ad0aaaedd80a71261ef722caba2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb427399cc5a49e7f19357c26e6431b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e4275cb71739e9cf36bdeade31865225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca6342ce30ebefb7ae17746ae68d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae2c12e0a4caf8c2e95a565bcee292227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9e55e6f26cb7690aa9cd0f2906dd4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4c47f7c3ba3a3599bb2cf7a26c141229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64074446cf169785480d78c8703fb622230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b191723ac21e93b4ada71a2b4e99310231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f7b7dae52b45f188204502faa94b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c064c5f641f0f753193882e4bfbcb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a42ef7ec9ed1a300ecf9fd58be1791234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4fd66047f95ac4e7ce67a7357e389235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f9f73cad99742b0c7fad95cb1d1d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c371e42cd2ab1a5a5bf16267926ebc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48039ea23670781d2b6d1ac28d581f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615ace5c9f485d5e0cdbfbbc735f9cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aa2248fc7528a3d490bd45d85b9aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde5f7a2585318c8ae40402801db288241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680041b542af4ed75bb24bfb22b844b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aecc0c251c22301a317f817e9c349243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab84c4bcfb1f3be9d2145db890f633c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203500e21cf9a09b8e1c5b6a2ae99b87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8616c05830e398cd94b66789b4d1ac3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee0b9166048759cfad92c34c848c69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18b7e49ca6865001a9baabde35422d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80018387ab08e0bae1090f0ca1642c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37bedc64caa1b5cc2c5507fa39e40c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0a9bcc97407f24bb6479baff29c00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0e5d7edcc03e67661d826c9a6852b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae188131692a8de69be2d4f68f3343f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5235efd5d593c244a8be6324788b564254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904becd1b7007e66d7fee3515b7b5c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccf90b9519d240bcb497b639074253256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489ac9d1f65e24adb0529e26ef93e28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c099284aa9b2ff7d361177bb041f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcaec1015e70566c1be3cda8ccbd7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ca93f443c24cd6433963f8c0815a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e8f441ec7e416ecec569d364061b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d108489f9ab7adb38dff35ea11c0598262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbb483bcba3fc72273283feb714aad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fc36cc9cfdd06cc1f0379eadb4bec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8262dec3bdb9c9beb672b06e73d98a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8bf7804f2af9f355aa4f9323fe037266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbb41befea181d4b151d662625ff07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b978ed6d84097bb7b5dca2cf8696ba2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16868a410b04b36b38862c539ee62b4e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bafa8174334c24550e07757787af4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763fe4714b36f4510fe0dc84a0194cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7474875de2b609c4e59c0c521070f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3caa5cc947d05618e1402ce8c000ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c530aa82fac925822581e9b679839274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87672ed1c171fdfc817e6c616af0934d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a1d80052f5c8454f85a5234e5aedf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685ccddb979b9cf620c44044b6475e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93b5c34461c9aed43acd84d303c56d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40e4ef9e3b866b3c367227941ea8ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e152cd3415baab89eb4db19b579f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8278de4900aca4b5ce63298d9ad1895281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966e8ea6bcfd00e4173e4e7d9f40cc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6836db2c8d8ed658cef6ce99aedb6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140b96f5777f55884db935e56e5452d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a4acb3cfc4a3cede2c7ffdfe95794285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad640940fffeb3775617b97e8b94a748286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1d18837bcd56933943bc662a72743287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3554f8f14b3bcfbe688d970d24fdc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f17b06e072b0395b5b2ceabf532eca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f187706d9ff49045c4ac42d193fc1c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b69b8d743e51f7b1bfa8113cd7dfc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a50d2cd067def8ba673bb24a2bc7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77895159c06c830d48e022c977df9806293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea8eee9f4681e09eac3b1cd8ea37ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d481477c2046598d5004fde37bd71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd280d628836f88c9918c53d1825ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b94ac09dc715a99883c821b0386e62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5135c30d6b918b9ed4739ac5863bbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ab70654545f0480a855adcf8fc1d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c3a096dac563f96a052c5eb5d8995300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7bfd6d1f53cf2e64647a0114f70f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62546a95850e2af7563526b8411f89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accdd8298d336f90a0fd61d0652481e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6f1d15d8eb68b87da0093806eb479304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c3b4f405dcc33fa6e8e2085dbcafd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cfbdcbf32489467b0c91ea8eff295306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e04423b4487c016ce287a5c5bebdc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6069fd6f92e0a7cf539f289ab8ffec6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec51ee7e964137f68bfa416e9e890f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd085c738d7c7c00c56042ea144da3c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d68e536a2676373db4a833913a977311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cfeedb9bdf0f0791cd390124d3cb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0930f5c82699efda074300d059d738313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1691e936a435125c741c301b2457e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591713018764088ef01ef797562005c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe316aab0abc1e0d3c8a5819dc8380316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52929ed7ff87a1568e19de3cc95a87d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996051c9d1de0a25506131f435d61bf6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898377cbf41dede795c2be6b7829eba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222359022805570843b8742e3cb63b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394f91fb818cf6a96ee28dc448f4adf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a3a2664e65907fbd832b4e5d6069e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518870c5df72be19116875b7a8b9cdbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea33aea14c389ee6b048bc85166df3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ded57fd034a7d4180a2b1c8393e47b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be1a1e32eb120ce5859033d4ca857c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360d1f4dc8daf92a7bce90ac93823a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9aa378f28f531d838c0bbaeacfe37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a77f8583a464ec0c54c767e8ad174329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48343f03a9cf21491ec9a3f194d88011330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee221187f6310b2d69a7d06ebaed4ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec887307e26cf2170c80821b505585be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fb2bfcf7f8fdcefbeb5188b965159333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad90fd22300c032b404b16e651f004334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2d614d19600f029d2a1632fbda1fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4018f6f2d732172836bbd971f6b9f35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af8041d42724a5dfd55a5b9c440afd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d78e7ed9b31265fff9fec12374890b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0778fd4aae31082e2211538b28acb2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb4150dd7bf891e88b3c98ea3be42d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01b87b731ff81638bbebdc8e86e883341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6652f8dd161755b6ea272398f0822342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b962c35cf6f938db0a3567c27450016343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68f304511f9279e59b6153e25049ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126dd331bee2188415ece2b07411e89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3c3a503b8d616a9a72c6878f126b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a56f697d1baec93400f02f9b2ac1df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864867959f2862abb9918d11f6bb87e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99afd13189d1b8f49b66a8bd931bc19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb4fb157c1cac1a879f0cd067fe15c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731d381415a52738a5624d6e10bf871351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb6b5386a5ab8c3e345d8b40a0c929352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441e27beaa56acb92c6df16b8f438cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e42b6815b61881164df2ef4397f76c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559b3af2cdd1a9b601a9a8952be8c80355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328559c5dd8413042a45d5d08495a004356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad9022b4e08dbfbb94f7eec4271508357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7263fedfa7fcecdb6bf93ea022a44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658da337a14608730ea22d72b2ef481359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeb8c8d7abbc9acb27f4a12df41d1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6da64fa42a6b7fe6ef24d026ff7f4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f012b0d10d50a9ba8e81f48d8b75b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e0b4822368be8a996ba1f362a32c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ef507ad8d6417a3c7e00405c0e301364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424458c5d79f49244a05e4e1fa20ce0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e38ada0ae395027e7628f29d63cf97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8fadeb975f3cbb140599e9352f415367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fb92de73c66d6d07404d874693e48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598139010c8116bba595f6aa9063215369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712d91f3d412fd16b839604ae7e6d26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0d5b0e974a64e0563002a1aa66017371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec414ddf158796c24e756e209f1511b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd31894e8ded50617c0ad6d9da1527373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b997735f0562ce158e1ae66d5dbfe9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16441fd4dff9a89c2e02aea92450cfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6ee845433c2069b7492e8b39cffad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdddbd1bbcb7045920a8f49f4e15795377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd04a816a7956bac427691b9768d53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5333d1f6ca85ea08c794f6cc913f4be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dccd461032871700988a614233289380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dbaf4c17928a9ddffa2cdeaa7c764381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d171a0d2f677e232ecc4884f41ec8f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8b3ac748ec744cd0717cf582c0c42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a99f57890f3c84993082736748bbe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e85a5fa4abc0a08e0c90de709bd6d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8c249f4fae64f275d3b699a11de92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add97506ce6c2cb5e650dcd495fadef6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b136a0ffd77ae39cc5ca5d0a45d3d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36020f4a3a1f22f960abf30a7299f788389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb21cd8af79fd55aa11b3ff51512304390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7f0ee0ba89c3b698fd8cd4fe20926391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51c49c2828cb184b7e1c6b1eaed9f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c61651d30548a82c527fd407c935c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20da824981f1ce0eadc200b8d1725c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534534c0c98c2b589aed5969c77182f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e48d86fc08afec4698f6b7a4e0646396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da49a73efd87f050e009f0d8a84c7e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fb91d98f3f64f079cfe8727d1f809398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65648fbcafefd80f1b4e8e5c59d83e92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd26ab9d74005f95537bc03b34403e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd173264bb86dfc7ef0bd591377d795401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c5428c63dbd0101177b80c8716462402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfea305af525650428a8ec66c04f4eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043d048b9ceb9e909a737fc9f44fe95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60206652a715ddce747d043b6d9a3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9c4d927db5d8cf5da0b5c560f9e83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3596e1c20163ab101946d05071a6e17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98c1e7115147a7d159f311d94b9f04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6636de96bdc1d9021d293742cab0da4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf02a1738d0d9a210d33a4c13e8ca1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598923cc7fc5a90c50c042b871e47839411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e25eb81acd81fb4fc944eda2766fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7b9f4d6118dc08360046eecb07553413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6829517aafa96c1b5cb4a5ea879c3c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a635ede5e45ed98cbb819eaa39dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782658e907d9306cd5d26d491f9e4f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9ab8c89748b89e70484bfed8ff061417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c42383defd10fb905b1aa5680e2e36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ef73ac957e84e4eaa07f8177b8b6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953d86e026c3f018e72c8f83a0cf406420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6874bac8f5a2a94340745c8314fe05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd359702ae6b6dc41e24372f940dcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145b00f4bf64739f07d7c81e74f6eda423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e924ca628ce118fac06c43938630bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db34a2fd6a8552a78dd4128ec2d8d7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905e7f967baf5f87004cb1979dc6285426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7cd0526323eba0cb80dd0e8f15ddc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b9829ce8cd930432a1fea80c83c72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb45ee4696dbfe4e16d47e327cc3e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df7fc3ed91a78be28eaa81553cabf0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc20d6a227ed9c981e62d000a84faf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa93023107e90ea5b1382d6b9c9321e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb391626d7ac4f5232d6ee60906398b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3274b004ba4be43617f7b3929966682434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fbfc25f06523f31b34cdcfa86ff77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7040e63797d97f875715a873329c3b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ab162d384658a27139e47c3a301bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad312cccb92c9ca53586ac0e92890216438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552457caa94d52000a3450c31dc7941439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed729cf06901aa12b73ca5a5ae94150440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71779ef07482c4741d5af02e8191ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ca66587c21cb5aff3d06152da6a8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56414ce887aeac9b8c26d48c649ca509443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8055e811c9134d57497d59921e8bb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57bb161743d0f33160ec93051cd26c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e8f4c57f1cb520a3e25cfe6a27c83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79696e3c5dbe87b44727437bc33f6cd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c59cbcbfb060dd47f131674151a06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6df4572ebcb3c7cd7eb1c9671b9ec6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b5d6ddcd42551340d9193415fa453450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4e822f1feb5a048fd618287662b2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bccdb4781e389b4779cedf58c2c04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd66a667f303af689362a75008ae29b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c055916526f93b5acf93a4dc2c426454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51975b9453184ff3775de8a1af89b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f94a925b6e43d0cf4263780aa3bef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d0c0d7112d1c8de11075a8ca22896457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed6cf249ce9928b397ea8dd8778fa9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0f6448aee876c9fb402642003574d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb3bccd21ff1e22d6e09660f672f17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52d0f154005a6c554068d30f261507461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25276486757f2f9b305c2bfb00e209e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88dc126bee74d7a8367ddb3d6bba3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f3d7d105b618f039df183ca62f4ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a7d1639b0af8dfeee2f2268a19866465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d1a98c7c5c2cac411e6d5e90b0f8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6eadbdde1b57838b379222bc2f99f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecdd38f8c5a9b0a29f84cbc51b14ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0feddcd7f784b393195181bba9c17e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274a55ca64f0da3dc05e9b0348dd246470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce7d07e9fd0402f0cc2b043514d4a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae1f68f682e784e97d431107028805472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d515794f0613f9c93a0ca55a1b2919473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1164abb0f2778de4e6045ccd1ab3a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38292533bca58cecd3469e477f6d21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8b0e855f6eba5582a82e11ff7d8c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024d874eff0aabbcd74bd5362b487ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a93a222584a435ea256cb44ad37aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a73d7720f11adfae77aa8c93ad93a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867242b08e3c101288789a86ec61bab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218dd2a29aba9738e9655d30dd1718c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b874c6509fb6b719d068f7633dbe70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211ce27a0cabc8b22595e6523d6d5a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410a2fc9c4f4e60dccc54b252bf9ef4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0cbb328d21b60742426b9aa301a4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433bdfa379d710564ca4018ebc3f5fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6dd18c0e09f592a8e2a500080ec17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03e6979ff07179ae87e36a017063ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a83991fc5ad75c14bc108554d3720a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfcb8296eaa24fbb46d38d85e65a18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f064821a6b4580d92c122fdda3b981491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1cd3c871cd27856eea50e95f422ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459f5008aaa690540f2b8719581c182493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd1c1c186e0c6204fe89135aed409d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91de8c2fd012bd4b3d3074d1fefa69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d8b32926a644faa3ff4ad3ce90ad6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb3eee1b67ea309eb3666ea5c374ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9020aeba3dbf7f6322a1027cccff339498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ab1f339fd8421cac90bc979cc7536499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cdc42b511b536941c70a788747655500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bbf023af2864c9ed363e7f6528723501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d857ccd5f32d058a4b8cf13deb002502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b149deb248e56e6170ed0c9fb8129a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304fcc89307ea78cc847f304518b0dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1da2334fd6e51390d368a8acea265c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eb662c998e9960ffc80045b92d821506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf20f0cc4c234a0a13200b411804a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c6e4fb5b8247e821c5d4eac7aab03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fbd1264ebc5fd6ef976332483c3b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4394430102e379fd6028804278177f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8137e5f7ae7d5afdc53d2ad8caa948511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682aeb5103ee20db0a906673cba77eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95effb2362ad1107e952c9d67af4fb03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8bc15bedf723e7becf1477a323001514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f000be75ecd9ff02165fda0ebb580515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cec7163993033222daa4415d279819516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02c551c80ac08d22a0d11ad83be40d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d75c418ccd5bf4c1b489057ff01d79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767f71768f02cec432be3556f292974519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c304978e9e4d693b0baac32864b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce3ea7f5202a4ab53f02cf9d3d4864521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5e37b2b6e8b05d3d7370dbda71f3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214501c3bfd4f94e95ac6da25643f6c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63b84e06a277b957aae39726729399524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600109f8b628ba0ef6c13ef8a17e6e9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d251b8d7826b1e568eb7254b117293526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959e7232f0b831ea7b29b4dc6c3b846527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c5a67bcfd00b880fda8ab0b69cf6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecc61c0adc574091331a67834c2556529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ef0b0093a1a4b0142c2f1451433ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38ee65f34a7044c5368b91e6c30cfc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e5a62eec65805d6821f5b7b102e4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17dc11ab0bc73739cc25c4b7452c89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6bdb863431d74d5e15c325fdf7b9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8228fdac12a482777189839593a5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8520b87bd321c8d95671b75414d05e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f6d8fdef2459218d7d0b7284123e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569acca96fd146e0992cc177554efcf3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061458fbce5164c9d80d585c53a337b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73105dc63bdf856acaeb9b29fdbc2216540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef640974b8a5362b2c63e64e51ed8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0106e9d6f4ae7af3b202c302ec1f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d33eff79f39bb961df6df3b0c1e5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171fb56b741011367ebec1588903116544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3124c5d0c1684d1f0092d8cc9ec0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abc3a7c4b31e694f8d34e5aa53d1d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51b0eae533cd2db29b4733c69fb459547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54e25b8baac23ba2d396ddbc4bc705548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2f3ab61268c14766c07b1335352b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246f5acdc058a187b6dd3b87bc0f52b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a672821622e51fd60525d8e192eea2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ac48b4d59e03838e77e2468df13cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef9c4a9cd5deca6b5fd3f6ec2f4c9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9c43e8121051008a5d46e09da0fa8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeaf2a8fe36a48acbbf74c644ff900555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697f3959ca2006ecac78067b5396bdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4f6721de06a57a8bfa141b2e01e01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9b903d6203d167f29a65f7bc01e87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b157edce103fd1abcd5e3e00fdf841559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d90fcad4c34832f6cefcf22443bcb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572d75d01e68f887d8a323a7bf43ac2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3746c1ba23d19ba68301b5343dd96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994ad97daa9d14a0618ebd473f1e707563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630431cbf2dc8b7b70ebb1bd28b0fdd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdeb0ffc9b6036c521ef1033e3fb26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bddbccf36321b1fa14789edbdd8c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf85076cc95b9594e695dcfa236d29c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e417d1b3c4e62ada9553550b5df976568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a84f73803684c2a56297d2c8a74d36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edceaf2f4e20d8ddb106b406b8b4f3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651873a02a5f75aee6f3ed0a110bb3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a4a74bce4af78ff7532453b1ab5f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf7b2ff9bc39ecbb6122cd107b7712573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4d51109ac1cd908c38cd4f0c000ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fac8303971e9dbec0ba44718adaab7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaf439e0e6fb053a5958f1feb96dce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3105de4e4ea18f5fc29ab06a1395bd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74151f0241e23f1c45b91f73bfe7ede7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287823a8daa67fccda428590339912a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9559098b1c2836d0d5e19373ad9f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099bdf5d339e44c3fa76cb6e40a9e14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea6ff4ca2464edcbbfe9316ed7979f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1e36f7d6822ff5503523c3a4d3bfd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b8fdb8b81ca6fada31d03fac73cc3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062546f7eb2cc4cd7f3f4f2aa407ca31585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b9259eaf11f5adfe9c0de64b75096586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db84d4a9c15dd34e71467ab438fd31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e18b381df41d0a2606830a28e8a04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab04312ed7d6639d669d93826a14b5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d803c96c3ad26dc79c0aca572969efe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c8a2532a85e55bc281734e570c2ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1597612c07e5eade5336fbb9c2c53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0eda17bdea801eccf4331e6368878593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b0f221abd45c5bf78c833d0f39c6c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2327548171fe3558d7c6cd2fc47a351595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3c1884729f0b94b214308d51dd788596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb02e8a6bc82336ddbd38fc6672a22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af32966addc840036f4c0bb0aa9e90598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f192f6786339c2122be9765d02b41e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c5a3849cf31387de647668bdb645d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b63e2df03a66d9cc3b79c0c4c0b18601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6f57978554329f7e213b635d02db6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4ebc96242a9e57a9e2bdb1fa063f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad795901b8e6e874876586c0de6d4826604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67c6458a7eaaa749e7e03252c14dac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f050e3e0afeb0f859925ea652fa63f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9bd3fd1bd11b527b366623bec943c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab989440c9eec092992804fae42f5cf1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e42a01e1e947c0aa4ce01a208ed02d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715446714e23f978ee300def2f46d3b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b05894d87e3b5d4325896d95045b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe07d248bbeaef5e2238ae09a75d41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3c16229395ad085fcdafcf7d5d8a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dd6656c43691eb28da7fca7289a60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d675a9571342165635dd8fb4d7c783615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d739b044c89af3dcbfe2d1e211aca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562bdce9978b3e6e60f772f05aa5eaf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222ca3c3d742bad273f74cdf14693f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369528b6d1068fe39a48f7816091d601619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b1ea7678774b5a50137d14e38478620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6af894441e129c735ab1838766e0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d5d888eedcbc2dcea855d3179f883622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc83d45b114afe9ca9f754de80e072623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fb1997d5a7373fdaa89100d400562624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5ccd23118e2010e72b29d58905dc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628fb18c44d8d3d44351a53c3a2d024626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c2c1b271628efb8f6e7d093af936e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3426a75b2033f6478627fff33101d7b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd17ded9e4a8c641b31e1251aaac79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95771cd04f5148c374f3600f4dd06b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a8f2f2a831001681f3db8868b4efc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35951eab88122008ad333a91f057d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a738ce266b37f3c263b31dd44ed8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1890e55a585eb2d90daa912bac254f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751567a20e20d8fe2aa1f7643913f13f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32eed167038a914c871612185bcc27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1983d4cbbe55f584d60f22e8006074637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f1ddbf9ba5daae47cf7242aed983f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74dc33988a536370d5a809975f0faf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3cef78b671be81b291306408881b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb880c01c96b83dafaae055d0c42eecd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451178a3193d6ba678ce5c1bc524549642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27142cd8772f341617dee5211e701404643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db82f71cf280608d304585fa33ba88e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a457062c6820bae8bedf13aa40fc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98bf0b402df89a6ef702f7ca3b3618646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7164f784132a272840a39f1254f435647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bf398843d466381764a3bbfbc652f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24ed1f03a3d8bdc3b34723455a73b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4281001205e3d3069b15b0c89eadd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e3e4860f6ab831af88ad31470bcfe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032730119d60ed40efeb62760a7272ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6f7810f82eb0a4aaad22122c0ea12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67a9a5e451ad519fa94be6a067c59a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3e92f1214942cb0593ebd6843b66e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3b5296574141149326fad4b24d08a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccf82a5b7726258b1585bc575f1000657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c044274d33e3fcf781f64b99c5990c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f49fb48790359696dd22c54fd2d6cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c67f0e01224296175a7fdac3ad48cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fda7ea9b26457209ed45472a4a3df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c9b470614f081a6ca2d6bc2536a86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224cd4ab1e77d45a6f6ea6cbf1ff8b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6593659f4d4e2839a39b580824395664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438fe1f11f52363ee10c84f8cdd5739665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adde671625242326bb41670011913df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7cb64135db42bcb7b2567c124f02e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31619786da13b26f1f0ae8ff679acd9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feefb4b008f508896c0aaff9acc9788669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95c992e838ad853419b55e4d9efe7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4d25759550c0426d7c1763d82d37f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d28aeb16fa6109d565cf8070e68142672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56a5092ba63dc28616f0c78819e3cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d7ce8fbd89f5927d92f3ebb4df357674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9560c3c2c82fde60e695cd63feb28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0e30aaf66c1284aba92c8d2f1b460676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d58d88ffc9ef81a2b27136d049604677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8387030c2cf3d983d0c288d3ce48f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dccf946b3757200724d3527a2635e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078d5f068cf17c3605c6e2e924b88a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a8e49992af57ac77f7723b7fa23ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd04554c9b41cae158aa8f77839ef0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320980a3167cc1eabb9ee82eef77315683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54540dc6f87de6be6ac9fda915b795e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daecb8916f8c1ec7adea959fd07de74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63799417de84e130b8e89d746dae5edd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ce6ac2f635f1cc537b01efffb13c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70831ea83b5fa16770d41b51fa75c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed488fadff73eecc8ea76836ce60bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb7595f4dfabeff03d697c0db89ba5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a3a1348b44eb6a9a880f7602c0f68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54291446acd3252bb22ba5ab6e5c690692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbb2ffcace95444151b2db652cbca2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ce08d4c24909bd9fa69043208a9a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9734c87d366adcc7b29876914a46aa1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb50b132ac197f0774d84a9c122d79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537b731c814bf70954a91e4a210d4c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8604fe01b3466ab455701adfc131dac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0cae45347fa5fd3527a8b61cbef9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73bd7e358a0bfbbd3879c6eb0dd1ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d2667c8cd4191c9bd0d037d25511701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f679b754ff581eba19c7a6ae499f68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d1aebe6651447f8379adeca2cf6d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196bc59a15ecded791dc9f1c273c804704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8bfe0b4a8ccecd7ce8d6243a06e29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce60645923345ca2a1b077fdcf76751706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e583ece077e1a47c42c4fccbb9b1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4206a8f872eb78bdaf113a72c859a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd18c437cbebeee3e5729a7cdacc4e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d407c4e0041f1bcf9e2fa23dc8b2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aa947dde488d57ca1b30b8f2131b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0d385f139947e517a651e3660fb98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e27f9edf6af9da5719ea74d3a46b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db825d0ae80198d741d9ec17d584029714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddd705a3f3cd5cc055898a80f19593715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3edc3e5833d873eca5c2c51a83dc0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd4977ae73065fecc907a1211f5f82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265a3f0604818aaaed7a4bc03e6957a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0c279059a92edf02b7b8dc168d796719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9c55d7971aefe1248d0ec53171684720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e225420a178fe2d45298981367be3e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f048da0db260eaa5ca442af4b06f12b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733e357193433a27723bc89b3fc0c54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515983ea664c57cfe6c8351762d1323724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1096aee445befc511c014909fbcafe5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902fb0e8ee2b6c8c65cd8dfb74d5768726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef673c665bcc04bf0e43f1da63ef3a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d713f70293ba2b37cf3aced211664b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e5e8e1011a613bab11e69ab76d250729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1288cf08a1b461492bff27711d8b91730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05251d4fc2502abfa5fa4c3618df281d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c95bbfd622f3ea7e0353dc7bd7336732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aa3f42fe4f01726ee1a5b6e08d53d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce10f114d67949c8774b1b9b0da82e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186c5cbd85f4cfebd669f446166d75e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604c7e4349a87d98f4a50f882f18c27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed18e0895ef6f8e4213637d61aead0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c9f688f63edb6b81e1beb45622764738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092e2f6cd5fe90d5205c47e34761516739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612003e1b0c448cabffa529622f6640f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2863e7d44b0358130adeede56824509741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3034c8cde23d6e9b13ad42ce09313b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97dace5eb2527e4a3b9767fdb383b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299678c4a52ed87468dae61ca8573c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a55a51da110108c3f0d12ea23fd9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328662e1d185e55698607eaca364a96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74b2aca846cc055002afc2a523fd17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6804c118ab2567738e613603e37e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd13afc09a6fd6e4a651fddbdf1333749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada77ccdb0787f9ad76b5fda07d419c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c86804145cc15c4ef18d5565ed750f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef808b388d305aa06bda6fcf781911752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea565fcf0df8e67279f551347e73c9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>